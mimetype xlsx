--- v0 (2025-10-08)
+++ v1 (2026-05-31)
@@ -1,107 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Output\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{AC1FEDC4-935D-48CB-97C0-49490BE787AE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{98833FB8-06AD-42F8-9892-2AB59C2D9ADC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="14250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Trends-Department Chairs" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Trends-Department Chairs'!$5:$10</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="26" uniqueCount="12">
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Snapshot Year</t>
   </si>
   <si>
     <t>Permanent Chairs</t>
   </si>
   <si>
     <t>Interim/Acting Chairs</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>All Chairs Combined</t>
   </si>
   <si>
     <t>Trends: Department Chairs by Chair Type and Gender, December 31 Snapshots</t>
   </si>
   <si>
     <t>The table below displays counts and percentages of permanent, interim, and acting department chairs at all U.S. medical schools by gender from 1977 to the present using December 31 snapshots. In order to provide unduplicated counts of chairs, the table shows the most recent chair appointment for an individual that was open on December 31 in each snapshot year. As a result, individuals who held chair appointments in multiple departments simultaenously in a given snapshot year are only counted once in that snapshot year. Comprehensive data on department chairs are available from 1977 onwards.</t>
   </si>
   <si>
-    <t>Note: This table excludes 21 chairs for whom gender data were not reported or who identified with “another gender identity.”</t>
+    <t>Note: This table excludes 20 chairs for whom gender data were not reported or who identified with “another gender identity.”</t>
   </si>
   <si>
-    <t>Source: AAMC Faculty Roster, December 31, 2024 snapshot.</t>
+    <t>Source: AAMC Faculty Roster, December 31, 2025 snapshot.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
@@ -449,136 +449,136 @@
     <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="9" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="9" fontId="5" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="2"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" indent="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF000000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>228600</xdr:colOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>514350</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>12</xdr:col>
+      <xdr:colOff>672340</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>125186</xdr:rowOff>
+      <xdr:rowOff>87426</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E571D39-726C-4E5A-B080-97658A563E7E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8753475" y="0"/>
-          <a:ext cx="457200" cy="325211"/>
+          <a:off x="8410575" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="FACTS Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -840,69 +840,69 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="10" topLeftCell="A11" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="10.28515625" style="2" customWidth="1"/>
     <col min="3" max="3" width="10.28515625" style="27" customWidth="1"/>
     <col min="4" max="4" width="10.28515625" style="2" customWidth="1"/>
     <col min="5" max="9" width="10.28515625" style="27" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" style="2" customWidth="1"/>
     <col min="11" max="11" width="10.28515625" style="27" customWidth="1"/>
     <col min="12" max="12" width="10.28515625" style="2" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" style="27" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="2"/>
+    <col min="14" max="14" width="12.7109375" style="2" customWidth="1"/>
     <col min="15" max="252" width="10.28515625" style="2"/>
     <col min="253" max="253" width="11" style="2" customWidth="1"/>
     <col min="254" max="254" width="21.5703125" style="2" customWidth="1"/>
     <col min="255" max="259" width="10.28515625" style="2" customWidth="1"/>
     <col min="260" max="262" width="11.28515625" style="2" customWidth="1"/>
     <col min="263" max="508" width="10.28515625" style="2"/>
     <col min="509" max="509" width="11" style="2" customWidth="1"/>
     <col min="510" max="510" width="21.5703125" style="2" customWidth="1"/>
     <col min="511" max="515" width="10.28515625" style="2" customWidth="1"/>
     <col min="516" max="518" width="11.28515625" style="2" customWidth="1"/>
     <col min="519" max="764" width="10.28515625" style="2"/>
     <col min="765" max="765" width="11" style="2" customWidth="1"/>
     <col min="766" max="766" width="21.5703125" style="2" customWidth="1"/>
     <col min="767" max="771" width="10.28515625" style="2" customWidth="1"/>
     <col min="772" max="774" width="11.28515625" style="2" customWidth="1"/>
     <col min="775" max="1020" width="10.28515625" style="2"/>
     <col min="1021" max="1021" width="11" style="2" customWidth="1"/>
     <col min="1022" max="1022" width="21.5703125" style="2" customWidth="1"/>
     <col min="1023" max="1027" width="10.28515625" style="2" customWidth="1"/>
     <col min="1028" max="1030" width="11.28515625" style="2" customWidth="1"/>
     <col min="1031" max="1276" width="10.28515625" style="2"/>
     <col min="1277" max="1277" width="11" style="2" customWidth="1"/>
     <col min="1278" max="1278" width="21.5703125" style="2" customWidth="1"/>
     <col min="1279" max="1283" width="10.28515625" style="2" customWidth="1"/>
     <col min="1284" max="1286" width="11.28515625" style="2" customWidth="1"/>
@@ -1386,2054 +1386,2095 @@
       </c>
       <c r="J10" s="10" t="s">
         <v>5</v>
       </c>
       <c r="K10" s="11" t="s">
         <v>6</v>
       </c>
       <c r="L10" s="12" t="s">
         <v>5</v>
       </c>
       <c r="M10" s="13" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="14">
         <v>1977</v>
       </c>
       <c r="B11" s="15">
         <v>60</v>
       </c>
       <c r="C11" s="16">
         <v>0.03</v>
       </c>
       <c r="D11" s="17">
-        <v>2280</v>
+        <v>2277</v>
       </c>
       <c r="E11" s="16">
         <v>0.97</v>
       </c>
       <c r="F11" s="15">
         <v>0</v>
       </c>
       <c r="G11" s="16">
         <v>0</v>
       </c>
       <c r="H11" s="15">
         <v>5</v>
       </c>
       <c r="I11" s="16">
         <v>1</v>
       </c>
       <c r="J11" s="15">
         <v>60</v>
       </c>
       <c r="K11" s="16">
         <v>0.03</v>
       </c>
       <c r="L11" s="17">
-        <v>2285</v>
+        <v>2282</v>
       </c>
       <c r="M11" s="16">
         <v>0.97</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18">
         <v>1978</v>
       </c>
       <c r="B12" s="19">
         <v>66</v>
       </c>
       <c r="C12" s="20">
         <v>0.03</v>
       </c>
       <c r="D12" s="21">
-        <v>2344</v>
+        <v>2339</v>
       </c>
       <c r="E12" s="20">
         <v>0.97</v>
       </c>
       <c r="F12" s="19">
         <v>0</v>
       </c>
       <c r="G12" s="20">
         <v>0</v>
       </c>
       <c r="H12" s="19">
         <v>5</v>
       </c>
       <c r="I12" s="20">
         <v>1</v>
       </c>
       <c r="J12" s="19">
         <v>66</v>
       </c>
       <c r="K12" s="20">
         <v>0.03</v>
       </c>
       <c r="L12" s="21">
-        <v>2349</v>
+        <v>2344</v>
       </c>
       <c r="M12" s="20">
         <v>0.97</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="22">
         <v>1979</v>
       </c>
       <c r="B13" s="23">
         <v>72</v>
       </c>
       <c r="C13" s="24">
         <v>0.03</v>
       </c>
       <c r="D13" s="25">
-        <v>2349</v>
+        <v>2342</v>
       </c>
       <c r="E13" s="24">
         <v>0.97</v>
       </c>
       <c r="F13" s="23">
         <v>0</v>
       </c>
       <c r="G13" s="24">
         <v>0</v>
       </c>
       <c r="H13" s="23">
         <v>8</v>
       </c>
       <c r="I13" s="24">
         <v>1</v>
       </c>
       <c r="J13" s="23">
         <v>72</v>
       </c>
       <c r="K13" s="24">
         <v>0.03</v>
       </c>
       <c r="L13" s="25">
-        <v>2357</v>
+        <v>2350</v>
       </c>
       <c r="M13" s="24">
         <v>0.97</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18">
         <v>1980</v>
       </c>
       <c r="B14" s="19">
         <v>70</v>
       </c>
       <c r="C14" s="20">
         <v>0.03</v>
       </c>
       <c r="D14" s="21">
-        <v>2353</v>
+        <v>2347</v>
       </c>
       <c r="E14" s="20">
         <v>0.97</v>
       </c>
       <c r="F14" s="19">
         <v>0</v>
       </c>
       <c r="G14" s="20">
         <v>0</v>
       </c>
       <c r="H14" s="19">
         <v>9</v>
       </c>
       <c r="I14" s="20">
         <v>1</v>
       </c>
       <c r="J14" s="19">
         <v>70</v>
       </c>
       <c r="K14" s="20">
         <v>0.03</v>
       </c>
       <c r="L14" s="21">
-        <v>2362</v>
+        <v>2356</v>
       </c>
       <c r="M14" s="20">
         <v>0.97</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="22">
         <v>1981</v>
       </c>
       <c r="B15" s="23">
         <v>68</v>
       </c>
       <c r="C15" s="24">
         <v>0.03</v>
       </c>
       <c r="D15" s="25">
-        <v>2361</v>
+        <v>2354</v>
       </c>
       <c r="E15" s="24">
         <v>0.97</v>
       </c>
       <c r="F15" s="23">
         <v>0</v>
       </c>
       <c r="G15" s="24">
         <v>0</v>
       </c>
       <c r="H15" s="23">
         <v>10</v>
       </c>
       <c r="I15" s="24">
         <v>1</v>
       </c>
       <c r="J15" s="23">
         <v>68</v>
       </c>
       <c r="K15" s="24">
         <v>0.03</v>
       </c>
       <c r="L15" s="25">
-        <v>2371</v>
+        <v>2364</v>
       </c>
       <c r="M15" s="24">
         <v>0.97</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="18">
         <v>1982</v>
       </c>
       <c r="B16" s="19">
         <v>72</v>
       </c>
       <c r="C16" s="20">
         <v>0.03</v>
       </c>
       <c r="D16" s="21">
-        <v>2260</v>
+        <v>2252</v>
       </c>
       <c r="E16" s="20">
         <v>0.97</v>
       </c>
       <c r="F16" s="19">
         <v>0</v>
       </c>
       <c r="G16" s="20">
         <v>0</v>
       </c>
       <c r="H16" s="19">
         <v>11</v>
       </c>
       <c r="I16" s="20">
         <v>1</v>
       </c>
       <c r="J16" s="19">
         <v>72</v>
       </c>
       <c r="K16" s="20">
         <v>0.03</v>
       </c>
       <c r="L16" s="21">
-        <v>2271</v>
+        <v>2263</v>
       </c>
       <c r="M16" s="20">
         <v>0.97</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="22">
         <v>1983</v>
       </c>
       <c r="B17" s="23">
         <v>68</v>
       </c>
       <c r="C17" s="24">
         <v>0.03</v>
       </c>
       <c r="D17" s="25">
-        <v>2313</v>
+        <v>2305</v>
       </c>
       <c r="E17" s="24">
         <v>0.97</v>
       </c>
       <c r="F17" s="23">
         <v>0</v>
       </c>
       <c r="G17" s="24">
         <v>0</v>
       </c>
       <c r="H17" s="23">
         <v>13</v>
       </c>
       <c r="I17" s="24">
         <v>1</v>
       </c>
       <c r="J17" s="23">
         <v>68</v>
       </c>
       <c r="K17" s="24">
         <v>0.03</v>
       </c>
       <c r="L17" s="25">
-        <v>2326</v>
+        <v>2318</v>
       </c>
       <c r="M17" s="24">
         <v>0.97</v>
       </c>
     </row>
     <row r="18" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="18">
         <v>1984</v>
       </c>
       <c r="B18" s="19">
         <v>70</v>
       </c>
       <c r="C18" s="20">
         <v>0.03</v>
       </c>
       <c r="D18" s="21">
-        <v>2345</v>
+        <v>2332</v>
       </c>
       <c r="E18" s="20">
         <v>0.97</v>
       </c>
       <c r="F18" s="19">
         <v>1</v>
       </c>
       <c r="G18" s="20">
         <v>0.05</v>
       </c>
       <c r="H18" s="19">
         <v>20</v>
       </c>
       <c r="I18" s="20">
         <v>0.95</v>
       </c>
       <c r="J18" s="19">
         <v>71</v>
       </c>
       <c r="K18" s="20">
         <v>0.03</v>
       </c>
       <c r="L18" s="21">
-        <v>2365</v>
+        <v>2352</v>
       </c>
       <c r="M18" s="20">
         <v>0.97</v>
       </c>
     </row>
     <row r="19" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="22">
         <v>1985</v>
       </c>
       <c r="B19" s="23">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="C19" s="24">
         <v>0.03</v>
       </c>
       <c r="D19" s="25">
-        <v>2364</v>
+        <v>2351</v>
       </c>
       <c r="E19" s="24">
         <v>0.97</v>
       </c>
       <c r="F19" s="23">
         <v>1</v>
       </c>
       <c r="G19" s="24">
         <v>0.05</v>
       </c>
       <c r="H19" s="23">
         <v>18</v>
       </c>
       <c r="I19" s="24">
         <v>0.95</v>
       </c>
       <c r="J19" s="23">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="K19" s="24">
         <v>0.03</v>
       </c>
       <c r="L19" s="25">
-        <v>2382</v>
+        <v>2369</v>
       </c>
       <c r="M19" s="24">
         <v>0.97</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="18">
         <v>1986</v>
       </c>
       <c r="B20" s="19">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="C20" s="20">
         <v>0.03</v>
       </c>
       <c r="D20" s="21">
-        <v>2368</v>
+        <v>2353</v>
       </c>
       <c r="E20" s="20">
         <v>0.97</v>
       </c>
       <c r="F20" s="19">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="19">
         <v>16</v>
       </c>
       <c r="I20" s="20">
         <v>1</v>
       </c>
       <c r="J20" s="19">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="K20" s="20">
         <v>0.03</v>
       </c>
       <c r="L20" s="21">
-        <v>2384</v>
+        <v>2369</v>
       </c>
       <c r="M20" s="20">
         <v>0.97</v>
       </c>
     </row>
     <row r="21" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="22">
         <v>1987</v>
       </c>
       <c r="B21" s="23">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="C21" s="24">
         <v>0.04</v>
       </c>
       <c r="D21" s="25">
-        <v>2335</v>
+        <v>2322</v>
       </c>
       <c r="E21" s="24">
         <v>0.96</v>
       </c>
       <c r="F21" s="23">
         <v>0</v>
       </c>
       <c r="G21" s="24">
         <v>0</v>
       </c>
       <c r="H21" s="23">
         <v>19</v>
       </c>
       <c r="I21" s="24">
         <v>1</v>
       </c>
       <c r="J21" s="23">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="K21" s="24">
         <v>0.04</v>
       </c>
       <c r="L21" s="25">
-        <v>2354</v>
+        <v>2341</v>
       </c>
       <c r="M21" s="24">
         <v>0.96</v>
       </c>
     </row>
     <row r="22" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18">
         <v>1988</v>
       </c>
       <c r="B22" s="19">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="C22" s="20">
         <v>0.04</v>
       </c>
       <c r="D22" s="21">
-        <v>2336</v>
+        <v>2325</v>
       </c>
       <c r="E22" s="20">
         <v>0.96</v>
       </c>
       <c r="F22" s="19">
         <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="19">
         <v>19</v>
       </c>
       <c r="I22" s="20">
         <v>1</v>
       </c>
       <c r="J22" s="19">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="K22" s="20">
         <v>0.04</v>
       </c>
       <c r="L22" s="21">
-        <v>2355</v>
+        <v>2344</v>
       </c>
       <c r="M22" s="20">
         <v>0.96</v>
       </c>
     </row>
     <row r="23" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="22">
         <v>1989</v>
       </c>
       <c r="B23" s="23">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C23" s="24">
         <v>0.04</v>
       </c>
       <c r="D23" s="25">
-        <v>2353</v>
+        <v>2347</v>
       </c>
       <c r="E23" s="24">
         <v>0.96</v>
       </c>
       <c r="F23" s="23">
         <v>0</v>
       </c>
       <c r="G23" s="24">
         <v>0</v>
       </c>
       <c r="H23" s="23">
         <v>18</v>
       </c>
       <c r="I23" s="24">
         <v>1</v>
       </c>
       <c r="J23" s="23">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="K23" s="24">
         <v>0.04</v>
       </c>
       <c r="L23" s="25">
-        <v>2371</v>
+        <v>2365</v>
       </c>
       <c r="M23" s="24">
         <v>0.96</v>
       </c>
     </row>
     <row r="24" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="18">
         <v>1990</v>
       </c>
       <c r="B24" s="19">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="C24" s="20">
         <v>0.04</v>
       </c>
       <c r="D24" s="21">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="E24" s="20">
         <v>0.96</v>
       </c>
       <c r="F24" s="19">
         <v>0</v>
       </c>
       <c r="G24" s="20">
         <v>0</v>
       </c>
       <c r="H24" s="19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="I24" s="20">
         <v>1</v>
       </c>
       <c r="J24" s="19">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="K24" s="20">
         <v>0.04</v>
       </c>
       <c r="L24" s="21">
-        <v>2362</v>
+        <v>2364</v>
       </c>
       <c r="M24" s="20">
         <v>0.96</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="22">
         <v>1991</v>
       </c>
       <c r="B25" s="23">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="C25" s="24">
         <v>0.05</v>
       </c>
       <c r="D25" s="25">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="E25" s="24">
         <v>0.95</v>
       </c>
       <c r="F25" s="23">
         <v>0</v>
       </c>
       <c r="G25" s="24">
         <v>0</v>
       </c>
       <c r="H25" s="23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="I25" s="24">
         <v>1</v>
       </c>
       <c r="J25" s="23">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="K25" s="24">
         <v>0.05</v>
       </c>
       <c r="L25" s="25">
-        <v>2353</v>
+        <v>2355</v>
       </c>
       <c r="M25" s="24">
         <v>0.95</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="18">
         <v>1992</v>
       </c>
       <c r="B26" s="19">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="C26" s="20">
         <v>0.05</v>
       </c>
       <c r="D26" s="21">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="E26" s="20">
         <v>0.95</v>
       </c>
       <c r="F26" s="19">
         <v>0</v>
       </c>
       <c r="G26" s="20">
         <v>0</v>
       </c>
       <c r="H26" s="19">
         <v>35</v>
       </c>
       <c r="I26" s="20">
         <v>1</v>
       </c>
       <c r="J26" s="19">
-        <v>120</v>
+        <v>119</v>
       </c>
       <c r="K26" s="20">
         <v>0.05</v>
       </c>
       <c r="L26" s="21">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="M26" s="20">
         <v>0.95</v>
       </c>
     </row>
     <row r="27" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="22">
         <v>1993</v>
       </c>
       <c r="B27" s="23">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C27" s="24">
         <v>0.05</v>
       </c>
       <c r="D27" s="25">
-        <v>2380</v>
+        <v>2383</v>
       </c>
       <c r="E27" s="24">
         <v>0.95</v>
       </c>
       <c r="F27" s="23">
         <v>0</v>
       </c>
       <c r="G27" s="24">
         <v>0</v>
       </c>
       <c r="H27" s="23">
         <v>36</v>
       </c>
       <c r="I27" s="24">
         <v>1</v>
       </c>
       <c r="J27" s="23">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="K27" s="24">
         <v>0.05</v>
       </c>
       <c r="L27" s="25">
-        <v>2416</v>
+        <v>2419</v>
       </c>
       <c r="M27" s="24">
         <v>0.95</v>
       </c>
     </row>
     <row r="28" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="18">
         <v>1994</v>
       </c>
       <c r="B28" s="19">
         <v>134</v>
       </c>
       <c r="C28" s="20">
         <v>0.05</v>
       </c>
       <c r="D28" s="21">
-        <v>2354</v>
+        <v>2358</v>
       </c>
       <c r="E28" s="20">
         <v>0.95</v>
       </c>
       <c r="F28" s="19">
         <v>1</v>
       </c>
       <c r="G28" s="20">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="H28" s="19">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="I28" s="20">
         <v>0.98</v>
       </c>
       <c r="J28" s="19">
         <v>135</v>
       </c>
       <c r="K28" s="20">
         <v>0.05</v>
       </c>
       <c r="L28" s="21">
-        <v>2393</v>
+        <v>2398</v>
       </c>
       <c r="M28" s="20">
         <v>0.95</v>
       </c>
     </row>
     <row r="29" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="22">
         <v>1995</v>
       </c>
       <c r="B29" s="23">
         <v>145</v>
       </c>
       <c r="C29" s="24">
         <v>0.06</v>
       </c>
       <c r="D29" s="25">
-        <v>2369</v>
+        <v>2372</v>
       </c>
       <c r="E29" s="24">
         <v>0.94</v>
       </c>
       <c r="F29" s="23">
         <v>2</v>
       </c>
       <c r="G29" s="24">
         <v>0.04</v>
       </c>
       <c r="H29" s="23">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="I29" s="24">
         <v>0.96</v>
       </c>
       <c r="J29" s="23">
         <v>147</v>
       </c>
       <c r="K29" s="24">
         <v>0.06</v>
       </c>
       <c r="L29" s="25">
-        <v>2417</v>
+        <v>2422</v>
       </c>
       <c r="M29" s="24">
         <v>0.94</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="18">
         <v>1996</v>
       </c>
       <c r="B30" s="19">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C30" s="20">
         <v>0.06</v>
       </c>
       <c r="D30" s="21">
-        <v>2382</v>
+        <v>2384</v>
       </c>
       <c r="E30" s="20">
         <v>0.94</v>
       </c>
       <c r="F30" s="19">
         <v>3</v>
       </c>
       <c r="G30" s="20">
         <v>0.05</v>
       </c>
       <c r="H30" s="19">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="I30" s="20">
         <v>0.95</v>
       </c>
       <c r="J30" s="19">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="K30" s="20">
         <v>0.06</v>
       </c>
       <c r="L30" s="21">
-        <v>2438</v>
+        <v>2442</v>
       </c>
       <c r="M30" s="20">
         <v>0.94</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="22">
         <v>1997</v>
       </c>
       <c r="B31" s="23">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C31" s="24">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D31" s="25">
-        <v>2391</v>
+        <v>2392</v>
       </c>
       <c r="E31" s="24">
         <v>0.93</v>
       </c>
       <c r="F31" s="23">
         <v>4</v>
       </c>
       <c r="G31" s="24">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="H31" s="23">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="I31" s="24">
         <v>0.93</v>
       </c>
       <c r="J31" s="23">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="K31" s="24">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="L31" s="25">
-        <v>2446</v>
+        <v>2449</v>
       </c>
       <c r="M31" s="24">
         <v>0.93</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="18">
         <v>1998</v>
       </c>
       <c r="B32" s="19">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="C32" s="20">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="D32" s="21">
-        <v>2388</v>
+        <v>2390</v>
       </c>
       <c r="E32" s="20">
         <v>0.93</v>
       </c>
       <c r="F32" s="19">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="G32" s="20">
-        <v>0.11</v>
+        <v>0.09</v>
       </c>
       <c r="H32" s="19">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I32" s="20">
-        <v>0.89</v>
+        <v>0.91</v>
       </c>
       <c r="J32" s="19">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="K32" s="20">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="L32" s="21">
-        <v>2455</v>
+        <v>2458</v>
       </c>
       <c r="M32" s="20">
         <v>0.93</v>
       </c>
     </row>
     <row r="33" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="22">
         <v>1999</v>
       </c>
       <c r="B33" s="23">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C33" s="24">
         <v>0.08</v>
       </c>
       <c r="D33" s="25">
         <v>2399</v>
       </c>
       <c r="E33" s="24">
         <v>0.92</v>
       </c>
       <c r="F33" s="23">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="G33" s="24">
-        <v>0.1</v>
+        <v>0.09</v>
       </c>
       <c r="H33" s="23">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I33" s="24">
-        <v>0.9</v>
+        <v>0.91</v>
       </c>
       <c r="J33" s="23">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K33" s="24">
         <v>0.08</v>
       </c>
       <c r="L33" s="25">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="M33" s="24">
         <v>0.92</v>
       </c>
     </row>
     <row r="34" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="18">
         <v>2000</v>
       </c>
       <c r="B34" s="19">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C34" s="20">
         <v>0.08</v>
       </c>
       <c r="D34" s="21">
-        <v>2413</v>
+        <v>2414</v>
       </c>
       <c r="E34" s="20">
         <v>0.92</v>
       </c>
       <c r="F34" s="19">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G34" s="20">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="H34" s="19">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="I34" s="20">
-        <v>0.89</v>
+        <v>0.9</v>
       </c>
       <c r="J34" s="19">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="K34" s="20">
         <v>0.08</v>
       </c>
       <c r="L34" s="21">
-        <v>2522</v>
+        <v>2524</v>
       </c>
       <c r="M34" s="20">
         <v>0.92</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="22">
         <v>2001</v>
       </c>
       <c r="B35" s="23">
         <v>227</v>
       </c>
       <c r="C35" s="24">
         <v>0.09</v>
       </c>
       <c r="D35" s="25">
-        <v>2430</v>
+        <v>2432</v>
       </c>
       <c r="E35" s="24">
         <v>0.91</v>
       </c>
       <c r="F35" s="23">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="G35" s="24">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="H35" s="23">
         <v>116</v>
       </c>
       <c r="I35" s="24">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="J35" s="23">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="K35" s="24">
         <v>0.09</v>
       </c>
       <c r="L35" s="25">
-        <v>2546</v>
+        <v>2548</v>
       </c>
       <c r="M35" s="24">
         <v>0.91</v>
       </c>
     </row>
     <row r="36" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="18">
         <v>2002</v>
       </c>
       <c r="B36" s="19">
         <v>231</v>
       </c>
       <c r="C36" s="20">
         <v>0.09</v>
       </c>
       <c r="D36" s="21">
-        <v>2392</v>
+        <v>2395</v>
       </c>
       <c r="E36" s="20">
         <v>0.91</v>
       </c>
       <c r="F36" s="19">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="G36" s="20">
-        <v>0.09</v>
+        <v>0.08</v>
       </c>
       <c r="H36" s="19">
         <v>166</v>
       </c>
       <c r="I36" s="20">
-        <v>0.91</v>
+        <v>0.92</v>
       </c>
       <c r="J36" s="19">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="K36" s="20">
         <v>0.09</v>
       </c>
       <c r="L36" s="21">
-        <v>2558</v>
+        <v>2561</v>
       </c>
       <c r="M36" s="20">
         <v>0.91</v>
       </c>
     </row>
     <row r="37" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="22">
         <v>2003</v>
       </c>
       <c r="B37" s="23">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="C37" s="24">
         <v>0.1</v>
       </c>
       <c r="D37" s="25">
-        <v>2367</v>
+        <v>2369</v>
       </c>
       <c r="E37" s="24">
         <v>0.9</v>
       </c>
       <c r="F37" s="23">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="G37" s="24">
-        <v>0.14000000000000001</v>
+        <v>0.13</v>
       </c>
       <c r="H37" s="23">
         <v>187</v>
       </c>
       <c r="I37" s="24">
-        <v>0.86</v>
+        <v>0.87</v>
       </c>
       <c r="J37" s="23">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="K37" s="24">
         <v>0.1</v>
       </c>
       <c r="L37" s="25">
-        <v>2554</v>
+        <v>2556</v>
       </c>
       <c r="M37" s="24">
         <v>0.9</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="18">
         <v>2004</v>
       </c>
       <c r="B38" s="19">
         <v>266</v>
       </c>
       <c r="C38" s="20">
         <v>0.1</v>
       </c>
       <c r="D38" s="21">
-        <v>2400</v>
+        <v>2402</v>
       </c>
       <c r="E38" s="20">
         <v>0.9</v>
       </c>
       <c r="F38" s="19">
         <v>26</v>
       </c>
       <c r="G38" s="20">
         <v>0.13</v>
       </c>
       <c r="H38" s="19">
         <v>178</v>
       </c>
       <c r="I38" s="20">
         <v>0.87</v>
       </c>
       <c r="J38" s="19">
         <v>292</v>
       </c>
       <c r="K38" s="20">
         <v>0.1</v>
       </c>
       <c r="L38" s="21">
-        <v>2578</v>
+        <v>2580</v>
       </c>
       <c r="M38" s="20">
         <v>0.9</v>
       </c>
     </row>
     <row r="39" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="22">
         <v>2005</v>
       </c>
       <c r="B39" s="23">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C39" s="24">
         <v>0.1</v>
       </c>
       <c r="D39" s="25">
-        <v>2387</v>
+        <v>2391</v>
       </c>
       <c r="E39" s="24">
         <v>0.9</v>
       </c>
       <c r="F39" s="23">
         <v>24</v>
       </c>
       <c r="G39" s="24">
         <v>0.13</v>
       </c>
       <c r="H39" s="23">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="I39" s="24">
         <v>0.87</v>
       </c>
       <c r="J39" s="23">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="K39" s="24">
-        <v>0.1</v>
+        <v>0.11</v>
       </c>
       <c r="L39" s="25">
-        <v>2549</v>
+        <v>2555</v>
       </c>
       <c r="M39" s="24">
-        <v>0.9</v>
+        <v>0.89</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18">
         <v>2006</v>
       </c>
       <c r="B40" s="19">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="C40" s="20">
         <v>0.11</v>
       </c>
       <c r="D40" s="21">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="E40" s="20">
         <v>0.89</v>
       </c>
       <c r="F40" s="19">
         <v>32</v>
       </c>
       <c r="G40" s="20">
         <v>0.15</v>
       </c>
       <c r="H40" s="19">
         <v>185</v>
       </c>
       <c r="I40" s="20">
         <v>0.85</v>
       </c>
       <c r="J40" s="19">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="K40" s="20">
         <v>0.11</v>
       </c>
       <c r="L40" s="21">
-        <v>2548</v>
+        <v>2553</v>
       </c>
       <c r="M40" s="20">
         <v>0.89</v>
       </c>
     </row>
     <row r="41" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="22">
         <v>2007</v>
       </c>
       <c r="B41" s="23">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C41" s="24">
         <v>0.11</v>
       </c>
       <c r="D41" s="25">
-        <v>2376</v>
+        <v>2379</v>
       </c>
       <c r="E41" s="24">
         <v>0.89</v>
       </c>
       <c r="F41" s="23">
         <v>44</v>
       </c>
       <c r="G41" s="24">
-        <v>0.21</v>
+        <v>0.2</v>
       </c>
       <c r="H41" s="23">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="I41" s="24">
-        <v>0.79</v>
+        <v>0.8</v>
       </c>
       <c r="J41" s="23">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="K41" s="24">
         <v>0.12</v>
       </c>
       <c r="L41" s="25">
-        <v>2545</v>
+        <v>2550</v>
       </c>
       <c r="M41" s="24">
         <v>0.88</v>
       </c>
     </row>
     <row r="42" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="18">
         <v>2008</v>
       </c>
       <c r="B42" s="19">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C42" s="20">
         <v>0.12</v>
       </c>
       <c r="D42" s="21">
-        <v>2409</v>
+        <v>2411</v>
       </c>
       <c r="E42" s="20">
         <v>0.88</v>
       </c>
       <c r="F42" s="19">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="G42" s="20">
         <v>0.19</v>
       </c>
       <c r="H42" s="19">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="I42" s="20">
         <v>0.81</v>
       </c>
       <c r="J42" s="19">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="K42" s="20">
         <v>0.12</v>
       </c>
       <c r="L42" s="21">
-        <v>2587</v>
+        <v>2591</v>
       </c>
       <c r="M42" s="20">
         <v>0.88</v>
       </c>
     </row>
     <row r="43" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="22">
         <v>2009</v>
       </c>
       <c r="B43" s="23">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="C43" s="24">
         <v>0.13</v>
       </c>
       <c r="D43" s="25">
-        <v>2442</v>
+        <v>2441</v>
       </c>
       <c r="E43" s="24">
         <v>0.87</v>
       </c>
       <c r="F43" s="23">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="G43" s="24">
         <v>0.22</v>
       </c>
       <c r="H43" s="23">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="I43" s="24">
         <v>0.78</v>
       </c>
       <c r="J43" s="23">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="K43" s="24">
         <v>0.13</v>
       </c>
       <c r="L43" s="25">
-        <v>2609</v>
+        <v>2612</v>
       </c>
       <c r="M43" s="24">
         <v>0.87</v>
       </c>
     </row>
     <row r="44" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="18">
         <v>2010</v>
       </c>
       <c r="B44" s="19">
-        <v>368</v>
+        <v>371</v>
       </c>
       <c r="C44" s="20">
         <v>0.13</v>
       </c>
       <c r="D44" s="21">
-        <v>2474</v>
+        <v>2472</v>
       </c>
       <c r="E44" s="20">
         <v>0.87</v>
       </c>
       <c r="F44" s="19">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G44" s="20">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="H44" s="19">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="I44" s="20">
-        <v>0.75</v>
+        <v>0.76</v>
       </c>
       <c r="J44" s="19">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="K44" s="20">
         <v>0.14000000000000001</v>
       </c>
       <c r="L44" s="21">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="M44" s="20">
         <v>0.86</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="22">
         <v>2011</v>
       </c>
       <c r="B45" s="23">
-        <v>385</v>
+        <v>387</v>
       </c>
       <c r="C45" s="24">
-        <v>0.13</v>
+        <v>0.14000000000000001</v>
       </c>
       <c r="D45" s="25">
-        <v>2474</v>
+        <v>2472</v>
       </c>
       <c r="E45" s="24">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="F45" s="23">
         <v>51</v>
       </c>
       <c r="G45" s="24">
         <v>0.22</v>
       </c>
       <c r="H45" s="23">
-        <v>178</v>
+        <v>183</v>
       </c>
       <c r="I45" s="24">
         <v>0.78</v>
       </c>
       <c r="J45" s="23">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="K45" s="24">
         <v>0.14000000000000001</v>
       </c>
       <c r="L45" s="25">
-        <v>2652</v>
+        <v>2655</v>
       </c>
       <c r="M45" s="24">
         <v>0.86</v>
       </c>
     </row>
     <row r="46" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="18">
         <v>2012</v>
       </c>
       <c r="B46" s="19">
         <v>399</v>
       </c>
       <c r="C46" s="20">
         <v>0.14000000000000001</v>
       </c>
       <c r="D46" s="21">
-        <v>2521</v>
+        <v>2520</v>
       </c>
       <c r="E46" s="20">
         <v>0.86</v>
       </c>
       <c r="F46" s="19">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="G46" s="20">
         <v>0.25</v>
       </c>
       <c r="H46" s="19">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="I46" s="20">
         <v>0.75</v>
       </c>
       <c r="J46" s="19">
-        <v>454</v>
+        <v>456</v>
       </c>
       <c r="K46" s="20">
         <v>0.14000000000000001</v>
       </c>
       <c r="L46" s="21">
-        <v>2690</v>
+        <v>2693</v>
       </c>
       <c r="M46" s="20">
         <v>0.86</v>
       </c>
     </row>
     <row r="47" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="22">
         <v>2013</v>
       </c>
       <c r="B47" s="23">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="C47" s="24">
-        <v>0.14000000000000001</v>
+        <v>0.15</v>
       </c>
       <c r="D47" s="25">
-        <v>2539</v>
+        <v>2542</v>
       </c>
       <c r="E47" s="24">
-        <v>0.86</v>
+        <v>0.85</v>
       </c>
       <c r="F47" s="23">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G47" s="24">
         <v>0.25</v>
       </c>
       <c r="H47" s="23">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I47" s="24">
         <v>0.75</v>
       </c>
       <c r="J47" s="23">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="K47" s="24">
         <v>0.15</v>
       </c>
       <c r="L47" s="25">
-        <v>2690</v>
+        <v>2694</v>
       </c>
       <c r="M47" s="24">
         <v>0.85</v>
       </c>
     </row>
     <row r="48" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="18">
         <v>2014</v>
       </c>
       <c r="B48" s="19">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C48" s="20">
         <v>0.15</v>
       </c>
       <c r="D48" s="21">
-        <v>2545</v>
+        <v>2544</v>
       </c>
       <c r="E48" s="20">
         <v>0.85</v>
       </c>
       <c r="F48" s="19">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="G48" s="20">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="H48" s="19">
         <v>154</v>
       </c>
       <c r="I48" s="20">
-        <v>0.69</v>
+        <v>0.68</v>
       </c>
       <c r="J48" s="19">
-        <v>520</v>
+        <v>525</v>
       </c>
       <c r="K48" s="20">
         <v>0.16</v>
       </c>
       <c r="L48" s="21">
-        <v>2699</v>
+        <v>2698</v>
       </c>
       <c r="M48" s="20">
         <v>0.84</v>
       </c>
     </row>
     <row r="49" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="22">
         <v>2015</v>
       </c>
       <c r="B49" s="23">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="C49" s="24">
         <v>0.16</v>
       </c>
       <c r="D49" s="25">
-        <v>2525</v>
+        <v>2527</v>
       </c>
       <c r="E49" s="24">
         <v>0.84</v>
       </c>
       <c r="F49" s="23">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="G49" s="24">
         <v>0.26</v>
       </c>
       <c r="H49" s="23">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="I49" s="24">
         <v>0.74</v>
       </c>
       <c r="J49" s="23">
-        <v>554</v>
+        <v>555</v>
       </c>
       <c r="K49" s="24">
         <v>0.17</v>
       </c>
       <c r="L49" s="25">
-        <v>2714</v>
+        <v>2717</v>
       </c>
       <c r="M49" s="24">
         <v>0.83</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="18">
         <v>2016</v>
       </c>
       <c r="B50" s="19">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="C50" s="20">
         <v>0.17</v>
       </c>
       <c r="D50" s="21">
-        <v>2527</v>
+        <v>2532</v>
       </c>
       <c r="E50" s="20">
         <v>0.83</v>
       </c>
       <c r="F50" s="19">
         <v>68</v>
       </c>
       <c r="G50" s="20">
         <v>0.26</v>
       </c>
       <c r="H50" s="19">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="I50" s="20">
         <v>0.74</v>
       </c>
       <c r="J50" s="19">
-        <v>588</v>
+        <v>587</v>
       </c>
       <c r="K50" s="20">
         <v>0.18</v>
       </c>
       <c r="L50" s="21">
-        <v>2720</v>
+        <v>2723</v>
       </c>
       <c r="M50" s="20">
         <v>0.82</v>
       </c>
     </row>
     <row r="51" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="22">
         <v>2017</v>
       </c>
       <c r="B51" s="23">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="C51" s="24">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="D51" s="25">
-        <v>2505</v>
+        <v>2510</v>
       </c>
       <c r="E51" s="24">
-        <v>0.82</v>
+        <v>0.83</v>
       </c>
       <c r="F51" s="23">
         <v>72</v>
       </c>
       <c r="G51" s="24">
         <v>0.25</v>
       </c>
       <c r="H51" s="23">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="I51" s="24">
         <v>0.75</v>
       </c>
       <c r="J51" s="23">
-        <v>606</v>
+        <v>604</v>
       </c>
       <c r="K51" s="24">
         <v>0.18</v>
       </c>
       <c r="L51" s="25">
-        <v>2719</v>
+        <v>2725</v>
       </c>
       <c r="M51" s="24">
         <v>0.82</v>
       </c>
     </row>
     <row r="52" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A52" s="18">
         <v>2018</v>
       </c>
       <c r="B52" s="19">
         <v>571</v>
       </c>
       <c r="C52" s="20">
         <v>0.19</v>
       </c>
       <c r="D52" s="21">
-        <v>2477</v>
+        <v>2470</v>
       </c>
       <c r="E52" s="20">
         <v>0.81</v>
       </c>
       <c r="F52" s="19">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="G52" s="20">
         <v>0.26</v>
       </c>
       <c r="H52" s="19">
         <v>226</v>
       </c>
       <c r="I52" s="20">
         <v>0.74</v>
       </c>
       <c r="J52" s="19">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="K52" s="20">
         <v>0.19</v>
       </c>
       <c r="L52" s="21">
-        <v>2703</v>
+        <v>2696</v>
       </c>
       <c r="M52" s="20">
         <v>0.81</v>
       </c>
     </row>
     <row r="53" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A53" s="22">
         <v>2019</v>
       </c>
       <c r="B53" s="23">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C53" s="24">
         <v>0.2</v>
       </c>
       <c r="D53" s="25">
-        <v>2493</v>
+        <v>2489</v>
       </c>
       <c r="E53" s="24">
         <v>0.8</v>
       </c>
       <c r="F53" s="23">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="G53" s="24">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="H53" s="23">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="I53" s="24">
-        <v>0.74</v>
+        <v>0.73</v>
       </c>
       <c r="J53" s="23">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="K53" s="24">
         <v>0.21</v>
       </c>
       <c r="L53" s="25">
-        <v>2720</v>
+        <v>2715</v>
       </c>
       <c r="M53" s="24">
         <v>0.79</v>
       </c>
     </row>
     <row r="54" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A54" s="18">
         <v>2020</v>
       </c>
       <c r="B54" s="19">
-        <v>664</v>
+        <v>665</v>
       </c>
       <c r="C54" s="20">
         <v>0.21</v>
       </c>
       <c r="D54" s="21">
-        <v>2465</v>
+        <v>2456</v>
       </c>
       <c r="E54" s="20">
         <v>0.79</v>
       </c>
       <c r="F54" s="19">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="G54" s="20">
         <v>0.3</v>
       </c>
       <c r="H54" s="19">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="I54" s="20">
         <v>0.7</v>
       </c>
       <c r="J54" s="19">
-        <v>757</v>
+        <v>756</v>
       </c>
       <c r="K54" s="20">
         <v>0.22</v>
       </c>
       <c r="L54" s="21">
-        <v>2681</v>
+        <v>2673</v>
       </c>
       <c r="M54" s="20">
         <v>0.78</v>
       </c>
     </row>
     <row r="55" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A55" s="22">
         <v>2021</v>
       </c>
       <c r="B55" s="23">
-        <v>715</v>
+        <v>720</v>
       </c>
       <c r="C55" s="24">
         <v>0.23</v>
       </c>
       <c r="D55" s="25">
-        <v>2422</v>
+        <v>2412</v>
       </c>
       <c r="E55" s="24">
         <v>0.77</v>
       </c>
       <c r="F55" s="23">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="G55" s="24">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="H55" s="23">
         <v>223</v>
       </c>
       <c r="I55" s="24">
-        <v>0.69</v>
+        <v>0.7</v>
       </c>
       <c r="J55" s="23">
         <v>817</v>
       </c>
       <c r="K55" s="24">
         <v>0.24</v>
       </c>
       <c r="L55" s="25">
-        <v>2645</v>
+        <v>2635</v>
       </c>
       <c r="M55" s="24">
         <v>0.76</v>
       </c>
     </row>
     <row r="56" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A56" s="18">
         <v>2022</v>
       </c>
       <c r="B56" s="19">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="C56" s="20">
         <v>0.24</v>
       </c>
       <c r="D56" s="21">
-        <v>2398</v>
+        <v>2391</v>
       </c>
       <c r="E56" s="20">
         <v>0.76</v>
       </c>
       <c r="F56" s="19">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="G56" s="20">
-        <v>0.34</v>
+        <v>0.33</v>
       </c>
       <c r="H56" s="19">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="I56" s="20">
-        <v>0.66</v>
+        <v>0.67</v>
       </c>
       <c r="J56" s="19">
         <v>864</v>
       </c>
       <c r="K56" s="20">
         <v>0.25</v>
       </c>
       <c r="L56" s="21">
-        <v>2615</v>
+        <v>2607</v>
       </c>
       <c r="M56" s="20">
         <v>0.75</v>
       </c>
     </row>
     <row r="57" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A57" s="22">
         <v>2023</v>
       </c>
       <c r="B57" s="23">
-        <v>761</v>
+        <v>773</v>
       </c>
       <c r="C57" s="24">
         <v>0.25</v>
       </c>
       <c r="D57" s="25">
-        <v>2328</v>
+        <v>2319</v>
       </c>
       <c r="E57" s="24">
         <v>0.75</v>
       </c>
       <c r="F57" s="23">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="G57" s="24">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="H57" s="23">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="I57" s="24">
-        <v>0.65</v>
+        <v>0.67</v>
       </c>
       <c r="J57" s="23">
-        <v>889</v>
+        <v>894</v>
       </c>
       <c r="K57" s="24">
         <v>0.26</v>
       </c>
       <c r="L57" s="25">
         <v>2561</v>
       </c>
       <c r="M57" s="24">
         <v>0.74</v>
       </c>
     </row>
     <row r="58" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A58" s="40">
+      <c r="A58" s="18">
         <v>2024</v>
       </c>
-      <c r="B58" s="41">
-[...26 lines deleted...]
-      <c r="K58" s="42">
+      <c r="B58" s="19">
+        <v>817</v>
+      </c>
+      <c r="C58" s="20">
         <v>0.26</v>
       </c>
-      <c r="L58" s="43">
-[...2 lines deleted...]
-      <c r="M58" s="42">
+      <c r="D58" s="21">
+        <v>2287</v>
+      </c>
+      <c r="E58" s="20">
         <v>0.74</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="A60" s="26" t="s">
+      <c r="F58" s="19">
+        <v>120</v>
+      </c>
+      <c r="G58" s="20">
+        <v>0.32</v>
+      </c>
+      <c r="H58" s="19">
+        <v>253</v>
+      </c>
+      <c r="I58" s="20">
+        <v>0.68</v>
+      </c>
+      <c r="J58" s="19">
+        <v>937</v>
+      </c>
+      <c r="K58" s="20">
+        <v>0.27</v>
+      </c>
+      <c r="L58" s="21">
+        <v>2540</v>
+      </c>
+      <c r="M58" s="20">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A59" s="40">
+        <v>2025</v>
+      </c>
+      <c r="B59" s="41">
+        <v>814</v>
+      </c>
+      <c r="C59" s="42">
+        <v>0.27</v>
+      </c>
+      <c r="D59" s="43">
+        <v>2254</v>
+      </c>
+      <c r="E59" s="42">
+        <v>0.73</v>
+      </c>
+      <c r="F59" s="41">
+        <v>125</v>
+      </c>
+      <c r="G59" s="42">
+        <v>0.32</v>
+      </c>
+      <c r="H59" s="41">
+        <v>262</v>
+      </c>
+      <c r="I59" s="42">
+        <v>0.68</v>
+      </c>
+      <c r="J59" s="41">
+        <v>939</v>
+      </c>
+      <c r="K59" s="42">
+        <v>0.27</v>
+      </c>
+      <c r="L59" s="43">
+        <v>2516</v>
+      </c>
+      <c r="M59" s="42">
+        <v>0.73</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="39" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A60"/>
+      <c r="B60"/>
+      <c r="C60"/>
+      <c r="D60"/>
+      <c r="E60"/>
+      <c r="F60"/>
+      <c r="G60"/>
+      <c r="H60"/>
+      <c r="I60"/>
+      <c r="J60"/>
+      <c r="K60"/>
+      <c r="L60"/>
+      <c r="M60"/>
+    </row>
+    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A61" s="26" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="61" spans="1:13" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-    </row>
     <row r="62" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A62" s="28" t="s">
+      <c r="A62" s="26"/>
+    </row>
+    <row r="63" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A63" s="28" t="s">
         <v>11</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="F8:I8"/>
     <mergeCell ref="F9:G9"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="J8:M8"/>
     <mergeCell ref="B8:E8"/>
     <mergeCell ref="B9:C9"/>
     <mergeCell ref="D9:E9"/>
     <mergeCell ref="J9:K9"/>
     <mergeCell ref="L9:M9"/>
     <mergeCell ref="A3:M6"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="68" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>