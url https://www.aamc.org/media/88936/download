--- v0 (2026-04-26)
+++ v1 (2026-05-24)
@@ -28,53 +28,53 @@
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\ASR Data Operations and Services\Student Surveys\PMQ\2025 PMQ\PMQ National Report\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BAACFBE7-A73F-441F-BE46-4CE7E339140E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E87F6A28-EA39-4CDA-876A-C5C19407017A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="868" firstSheet="1" activeTab="1" xr2:uid="{BBE0CA45-B127-4C0A-BA47-8A74F4128545}"/>
+    <workbookView xWindow="6" yWindow="6" windowWidth="23028" windowHeight="13668" tabRatio="868" firstSheet="1" activeTab="1" xr2:uid="{BBE0CA45-B127-4C0A-BA47-8A74F4128545}"/>
   </bookViews>
   <sheets>
     <sheet name="Settings" sheetId="1" state="veryHidden" r:id="rId1"/>
     <sheet name="Cover" sheetId="2" r:id="rId2"/>
     <sheet name="Copyright" sheetId="3" r:id="rId3"/>
     <sheet name="Table of Contents" sheetId="4" r:id="rId4"/>
     <sheet name="Executive Summary" sheetId="5" r:id="rId5"/>
     <sheet name="1" sheetId="13" r:id="rId6"/>
     <sheet name="2" sheetId="14" r:id="rId7"/>
     <sheet name="3" sheetId="15" r:id="rId8"/>
     <sheet name="4" sheetId="16" r:id="rId9"/>
     <sheet name="5" sheetId="17" r:id="rId10"/>
     <sheet name="6" sheetId="18" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="MainDIR">Settings!$B$2</definedName>
     <definedName name="ORApassword">#REF!</definedName>
     <definedName name="ORAusername">#REF!</definedName>
     <definedName name="OUTfolder">Settings!$B$3</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'1'!$A$1:$L$369</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'2'!$A$1:$L$369</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">'3'!$A$1:$L$369</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="8">'4'!$A$1:$L$369</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="9">'5'!$A$1:$L$369</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="10">'6'!$A$1:$L$369</definedName>
@@ -1313,96 +1313,96 @@
     <t>TABLE
 4</t>
   </si>
   <si>
     <t>TABLE
 5</t>
   </si>
   <si>
     <t>TABLE
 6</t>
   </si>
   <si>
     <t>2025 Report</t>
   </si>
   <si>
     <t>2025_PMQ_template.xlsx</t>
   </si>
   <si>
     <t>2025 PMQ Summary Report.xlsx</t>
   </si>
   <si>
     <t>2. How do you self-identify?
 Note: Percentages may not sum to 100% as multiple responses are allowed. Self-identified race/ethnicity is populated from other AAMC data sources (e.g., MCAT). Starting in 2024, race/ethnicity data are displayed for non-U.S. citizens and non-permanent residents.  Additionally, in 2025, "Middle Eastern or North African" was added as a response option to the self-identity question. Therefore, data may not be comparable to data presented in previous PMQ Summary Reports.</t>
   </si>
   <si>
-    <t>Of the 114,190 individuals who took the MCAT exam in 2025, 75,339 individuals were invited to take the PMQ. Of those, 14,865 individuals responded (for a response rate of 19.7% and a coverage rate of 13.0% in 2025). While MCAT examinees are eligible to participate in the PMQ each time that they take the MCAT, the PMQ Summary Report only includes information from the first PMQ that an individual completed in the associated calendar year. Survey data for participating individuals may not be comparable to data for non-participants.</t>
-[...1 lines deleted...]
-  <si>
     <t>Each year, the PMQ receives minor edits to account for changes to the MCAT landscape (e.g., adding or removing MCAT preparation materials, etc.). For new survey items, comparisons to prior years cannot be made. Blank rows and columns indicate that comparable data are not available.</t>
   </si>
   <si>
     <t>Although PMQ respondents in 2025 generally decided to enter medicine later in their academic career than their 2024 peers, over three-fifths of 2025 respondents indicated that they definitely decided to study medicine before college, either before high school or during high school (63.8% in 2025). In 2025, 42.8% of respondents who graduated from college sat for the MCAT less than one year after graduating.</t>
   </si>
   <si>
     <t>Over the last five years, PMQ respondents became more likely to participate in laboratory research apprenticeships for college students (49.8% of respondents in 2025) and more likely to shadow a physician or other healthcare professional (81.3% of respondents in 2025).</t>
   </si>
   <si>
     <t>PMQ respondents used a diverse set of preparation resources to prepare for the MCAT exam. The preparation resources most commonly reported by respondents were Official MCAT Practice Exams (90.5% of respondents in 2025) and Official MCAT Free Sample Tests (69.0% of respondents in 2025). Three quarters of respondents who used Official MCAT Practice Exams reported the materials were Very Useful (75.2% in 2025), and one fifth reported the materials were Useful (20.7% in 2025).</t>
   </si>
   <si>
     <t xml:space="preserve">Since 2013, all MCAT registrants over 18 years of age were invited to participate in the PMQ. In 2022, a sampling methodology was used to reduce the number of PMQ surveys administered throughout the year. A representative sample of MCAT examinees from 26 of 38 total MCAT exam administrations were invited to participate in the PMQ. </t>
   </si>
   <si>
     <t>Respondents most often were categorized with having an AAMC SES Education Occupation (EO) indicator of EO-5, which indicates that the highest education level of any parent reported was a doctoral degree, and that parent worked in an executive, managerial, or professional occupation (26.3% in 2025). The number of respondents reporting an SES EO indicator of EO-1, which indicates that the highest education level of any parent reported was less than a college degree regardless of occupation, has decreased from 22.7% in 2024 to 20.8% in 2025.</t>
   </si>
   <si>
     <t>1. Gender:
 Note: This information is populated from other AAMC data sources (e.g., MCAT). "Another gender identity" was added as a response option in May 2022. Therefore, respondents who selected "Another gender identity" may be underrepresented in 2022. The "Decline to answer" responses were added to the PMQ report for the first time in 2023. Therefore, data may not be comparable to data presented in previous PMQ reports.</t>
   </si>
   <si>
     <t>Native Hawaiian or Pacific Islander</t>
   </si>
   <si>
     <t>11. What strategies did you use to structure your preparation?
 Note: Percentages may not sum to 100% as multiple responses are allowed.</t>
   </si>
   <si>
     <t>28. Which of the following courses have you taken or are you currently taking?
 Note: Percentages may not sum to 100% as multiple responses are allowed.</t>
   </si>
   <si>
     <t>Each year, the majority of respondents indicated that they are “Very likely” to apply to an MD-granting medical program (88.1% in 2025). The percentage of respondents indicating that “availability of social support in medical school” would encourage them to apply to medical school decreased from 63.0% in 2024 to 59.8% in 2025. For the second year in a row, the most discouraging factor for respondents considering applying to medical school was the cost of medical school (74.5% in 2025). Prior to 2024, the most discouraging factor was grades, MCAT scores, and other academic qualifications (67.4% in 2025).</t>
   </si>
   <si>
     <t>Although PMQ respondents are increasingly concerned about the cost of medical school, the number of PMQ respondents with outstanding education debt has decreased each year since 2021 (31.3% in 2025). Of those respondents with outstanding education debt, the median value of outstanding education debt was $26,000 in 2025.</t>
   </si>
   <si>
     <t>Each year since 2021, fewer PMQ respondents take courses in introductory sociology (51.6% in 2025) and introductory (inorganic) chemistry (87.9% in 2025) by the time they sit for the MCAT exam. In contrast, an increasing number of PMQ respondents reported taking classes focused on improving study skills (12.8% in 2025) and improving reading skills (12.9% in 2025).</t>
   </si>
   <si>
     <t>In 2025-26, the methodology for acquiring race/ethnicity information was updated. The category of Middle Eastern or North African and the related sub-categories were added. Additionally, sub-categories were modified under the Black or African American, Hispanic or Latino, and Native Hawaiian or Pacific Islander categories. Sub-categories were also added under the White category. Individuals could select multiple response options. Due to these changes in methodology, the data for 2025 may not be comparable to the data from previous years.</t>
+  </si>
+  <si>
+    <t>Of the 99,691 individuals who took the MCAT exam in 2025, 75,339 individuals were invited to take the PMQ. Of those, 14,865 individuals responded (for a response rate of 19.7% and a coverage rate of 14.9% in 2025). While MCAT examinees are eligible to participate in the PMQ each time that they take the MCAT, the PMQ Summary Report only includes information from the first PMQ that an individual completed in the associated calendar year. Survey data for participating individuals may not be comparable to data for non-participants.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="mmmm\ yyyy"/>
     <numFmt numFmtId="165" formatCode="###,###,##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="40" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -2097,144 +2097,144 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="4"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="22" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="32" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="10" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" indent="1"/>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" indent="1"/>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{9A94BA55-A396-4E76-A65F-DA3B16275EE7}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4237,144 +4237,144 @@
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>316</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>53</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
+      <c r="B5" s="101" t="s">
         <v>303</v>
       </c>
-      <c r="C5" s="103"/>
-[...7 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>303</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
-      <c r="G6" s="104"/>
-[...3 lines deleted...]
-      <c r="K6" s="104"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H7" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I7" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J7" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K7" s="66" t="s">
@@ -4692,81 +4692,81 @@
       <c r="K18" s="63"/>
       <c r="L18" s="63"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="29"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A19" s="63"/>
       <c r="B19" s="63"/>
       <c r="C19" s="63"/>
       <c r="D19" s="63"/>
       <c r="E19" s="63"/>
       <c r="F19" s="63"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
       <c r="I19" s="63"/>
       <c r="J19" s="63"/>
       <c r="K19" s="63"/>
       <c r="L19" s="63"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="29"/>
     </row>
     <row r="20" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A20" s="64"/>
-      <c r="B20" s="103" t="s">
+      <c r="B20" s="101" t="s">
         <v>304</v>
       </c>
-      <c r="C20" s="103"/>
-[...7 lines deleted...]
-      <c r="K20" s="103"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
       <c r="L20" s="64"/>
       <c r="M20" s="26" t="s">
         <v>304</v>
       </c>
       <c r="N20" s="26"/>
       <c r="O20" s="30"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="63"/>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
-      <c r="G21" s="104"/>
-[...3 lines deleted...]
-      <c r="K21" s="104"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="102"/>
+      <c r="J21" s="102"/>
+      <c r="K21" s="102"/>
       <c r="L21" s="63"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A22" s="65"/>
       <c r="B22" s="65"/>
       <c r="C22" s="65"/>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
       <c r="G22" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H22" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I22" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J22" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K22" s="66" t="s">
@@ -4898,81 +4898,81 @@
       <c r="K27" s="63"/>
       <c r="L27" s="63"/>
       <c r="M27" s="23"/>
       <c r="N27" s="23"/>
       <c r="O27" s="29"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A28" s="63"/>
       <c r="B28" s="63"/>
       <c r="C28" s="63"/>
       <c r="D28" s="63"/>
       <c r="E28" s="63"/>
       <c r="F28" s="63"/>
       <c r="G28" s="63"/>
       <c r="H28" s="63"/>
       <c r="I28" s="63"/>
       <c r="J28" s="63"/>
       <c r="K28" s="63"/>
       <c r="L28" s="63"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="29"/>
     </row>
     <row r="29" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A29" s="64"/>
-      <c r="B29" s="103" t="s">
+      <c r="B29" s="101" t="s">
         <v>305</v>
       </c>
-      <c r="C29" s="103"/>
-[...7 lines deleted...]
-      <c r="K29" s="103"/>
+      <c r="C29" s="101"/>
+      <c r="D29" s="101"/>
+      <c r="E29" s="101"/>
+      <c r="F29" s="101"/>
+      <c r="G29" s="101"/>
+      <c r="H29" s="101"/>
+      <c r="I29" s="101"/>
+      <c r="J29" s="101"/>
+      <c r="K29" s="101"/>
       <c r="L29" s="64"/>
       <c r="M29" s="26" t="s">
         <v>305</v>
       </c>
       <c r="N29" s="26"/>
       <c r="O29" s="30"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A30" s="63"/>
       <c r="B30" s="63"/>
       <c r="C30" s="63"/>
       <c r="D30" s="63"/>
       <c r="E30" s="63"/>
       <c r="F30" s="63"/>
-      <c r="G30" s="104"/>
-[...3 lines deleted...]
-      <c r="K30" s="104"/>
+      <c r="G30" s="102"/>
+      <c r="H30" s="102"/>
+      <c r="I30" s="102"/>
+      <c r="J30" s="102"/>
+      <c r="K30" s="102"/>
       <c r="L30" s="63"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="29"/>
     </row>
     <row r="31" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A31" s="65"/>
       <c r="B31" s="65"/>
       <c r="C31" s="65"/>
       <c r="D31" s="65"/>
       <c r="E31" s="65"/>
       <c r="F31" s="65"/>
       <c r="G31" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H31" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I31" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J31" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K31" s="66" t="s">
@@ -5414,81 +5414,81 @@
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="29"/>
     </row>
     <row r="47" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A47" s="63"/>
       <c r="B47" s="63"/>
       <c r="C47" s="63"/>
       <c r="D47" s="63"/>
       <c r="E47" s="63"/>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
       <c r="H47" s="63"/>
       <c r="I47" s="63"/>
       <c r="J47" s="63"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="29"/>
     </row>
     <row r="48" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A48" s="64"/>
-      <c r="B48" s="103" t="s">
+      <c r="B48" s="101" t="s">
         <v>306</v>
       </c>
-      <c r="C48" s="103"/>
-[...7 lines deleted...]
-      <c r="K48" s="103"/>
+      <c r="C48" s="101"/>
+      <c r="D48" s="101"/>
+      <c r="E48" s="101"/>
+      <c r="F48" s="101"/>
+      <c r="G48" s="101"/>
+      <c r="H48" s="101"/>
+      <c r="I48" s="101"/>
+      <c r="J48" s="101"/>
+      <c r="K48" s="101"/>
       <c r="L48" s="64"/>
       <c r="M48" s="26" t="s">
         <v>306</v>
       </c>
       <c r="N48" s="26"/>
       <c r="O48" s="30"/>
     </row>
     <row r="49" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A49" s="63"/>
       <c r="B49" s="63"/>
       <c r="C49" s="63"/>
       <c r="D49" s="63"/>
       <c r="E49" s="63"/>
       <c r="F49" s="63"/>
-      <c r="G49" s="104"/>
-[...3 lines deleted...]
-      <c r="K49" s="104"/>
+      <c r="G49" s="102"/>
+      <c r="H49" s="102"/>
+      <c r="I49" s="102"/>
+      <c r="J49" s="102"/>
+      <c r="K49" s="102"/>
       <c r="L49" s="63"/>
       <c r="M49" s="23"/>
       <c r="N49" s="23"/>
       <c r="O49" s="29"/>
     </row>
     <row r="50" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A50" s="65"/>
       <c r="B50" s="65"/>
       <c r="C50" s="65"/>
       <c r="D50" s="65"/>
       <c r="E50" s="65"/>
       <c r="F50" s="65"/>
       <c r="G50" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H50" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I50" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J50" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K50" s="66" t="s">
@@ -5620,81 +5620,81 @@
       <c r="K55" s="63"/>
       <c r="L55" s="63"/>
       <c r="M55" s="23"/>
       <c r="N55" s="23"/>
       <c r="O55" s="29"/>
     </row>
     <row r="56" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A56" s="63"/>
       <c r="B56" s="63"/>
       <c r="C56" s="63"/>
       <c r="D56" s="63"/>
       <c r="E56" s="63"/>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
       <c r="H56" s="63"/>
       <c r="I56" s="63"/>
       <c r="J56" s="63"/>
       <c r="K56" s="63"/>
       <c r="L56" s="63"/>
       <c r="M56" s="23"/>
       <c r="N56" s="23"/>
       <c r="O56" s="29"/>
     </row>
     <row r="57" spans="1:15" s="25" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A57" s="64"/>
-      <c r="B57" s="103" t="s">
+      <c r="B57" s="101" t="s">
         <v>307</v>
       </c>
-      <c r="C57" s="103"/>
-[...7 lines deleted...]
-      <c r="K57" s="103"/>
+      <c r="C57" s="101"/>
+      <c r="D57" s="101"/>
+      <c r="E57" s="101"/>
+      <c r="F57" s="101"/>
+      <c r="G57" s="101"/>
+      <c r="H57" s="101"/>
+      <c r="I57" s="101"/>
+      <c r="J57" s="101"/>
+      <c r="K57" s="101"/>
       <c r="L57" s="64"/>
       <c r="M57" s="26" t="s">
         <v>307</v>
       </c>
       <c r="N57" s="26"/>
       <c r="O57" s="30"/>
     </row>
     <row r="58" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A58" s="63"/>
       <c r="B58" s="63"/>
       <c r="C58" s="63"/>
       <c r="D58" s="63"/>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
-      <c r="G58" s="104"/>
-[...3 lines deleted...]
-      <c r="K58" s="104"/>
+      <c r="G58" s="102"/>
+      <c r="H58" s="102"/>
+      <c r="I58" s="102"/>
+      <c r="J58" s="102"/>
+      <c r="K58" s="102"/>
       <c r="L58" s="63"/>
       <c r="M58" s="23"/>
       <c r="N58" s="23"/>
       <c r="O58" s="29"/>
     </row>
     <row r="59" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A59" s="65"/>
       <c r="B59" s="65"/>
       <c r="C59" s="65"/>
       <c r="D59" s="65"/>
       <c r="E59" s="65"/>
       <c r="F59" s="65"/>
       <c r="G59" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H59" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I59" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J59" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K59" s="66" t="s">
@@ -6136,81 +6136,81 @@
       <c r="K74" s="63"/>
       <c r="L74" s="63"/>
       <c r="M74" s="23"/>
       <c r="N74" s="23"/>
       <c r="O74" s="29"/>
     </row>
     <row r="75" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A75" s="63"/>
       <c r="B75" s="63"/>
       <c r="C75" s="63"/>
       <c r="D75" s="63"/>
       <c r="E75" s="63"/>
       <c r="F75" s="63"/>
       <c r="G75" s="63"/>
       <c r="H75" s="63"/>
       <c r="I75" s="63"/>
       <c r="J75" s="63"/>
       <c r="K75" s="63"/>
       <c r="L75" s="63"/>
       <c r="M75" s="23"/>
       <c r="N75" s="23"/>
       <c r="O75" s="29"/>
     </row>
     <row r="76" spans="1:15" s="25" customFormat="1" ht="52.8" x14ac:dyDescent="0.25">
       <c r="A76" s="64"/>
-      <c r="B76" s="103" t="s">
+      <c r="B76" s="101" t="s">
         <v>308</v>
       </c>
-      <c r="C76" s="103"/>
-[...7 lines deleted...]
-      <c r="K76" s="103"/>
+      <c r="C76" s="101"/>
+      <c r="D76" s="101"/>
+      <c r="E76" s="101"/>
+      <c r="F76" s="101"/>
+      <c r="G76" s="101"/>
+      <c r="H76" s="101"/>
+      <c r="I76" s="101"/>
+      <c r="J76" s="101"/>
+      <c r="K76" s="101"/>
       <c r="L76" s="64"/>
       <c r="M76" s="26" t="s">
         <v>308</v>
       </c>
       <c r="N76" s="26"/>
       <c r="O76" s="30"/>
     </row>
     <row r="77" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A77" s="63"/>
       <c r="B77" s="63"/>
       <c r="C77" s="63"/>
       <c r="D77" s="63"/>
       <c r="E77" s="63"/>
       <c r="F77" s="63"/>
-      <c r="G77" s="104"/>
-[...3 lines deleted...]
-      <c r="K77" s="104"/>
+      <c r="G77" s="102"/>
+      <c r="H77" s="102"/>
+      <c r="I77" s="102"/>
+      <c r="J77" s="102"/>
+      <c r="K77" s="102"/>
       <c r="L77" s="63"/>
       <c r="M77" s="23"/>
       <c r="N77" s="23"/>
       <c r="O77" s="29"/>
     </row>
     <row r="78" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A78" s="65"/>
       <c r="B78" s="65"/>
       <c r="C78" s="65"/>
       <c r="D78" s="65"/>
       <c r="E78" s="65"/>
       <c r="F78" s="65"/>
       <c r="G78" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H78" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I78" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J78" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K78" s="66" t="s">
@@ -10312,245 +10312,245 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="tunflPrqX/RIAG/0L+avNvZSWIxfxiM/sBOMo9pPSa9uNH0GA7SfsAiZsz3A357hpagE5e1v09XaTZIIfDw8lA==" saltValue="aSpPG+LeADJJph4CNrQdZA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="66">
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="G6:K6"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="B20:K20"/>
+    <mergeCell ref="G21:K21"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B40:F40"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B29:K29"/>
+    <mergeCell ref="G30:K30"/>
+    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B36:F36"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="B38:F38"/>
+    <mergeCell ref="B39:F39"/>
+    <mergeCell ref="B60:F60"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="B42:F42"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B45:F45"/>
+    <mergeCell ref="B48:K48"/>
+    <mergeCell ref="G49:K49"/>
+    <mergeCell ref="B51:F51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="B54:F54"/>
+    <mergeCell ref="B57:K57"/>
+    <mergeCell ref="G58:K58"/>
+    <mergeCell ref="B73:F73"/>
+    <mergeCell ref="B61:F61"/>
+    <mergeCell ref="B62:F62"/>
+    <mergeCell ref="B63:F63"/>
+    <mergeCell ref="B64:F64"/>
+    <mergeCell ref="B65:F65"/>
+    <mergeCell ref="B66:F66"/>
+    <mergeCell ref="B67:F67"/>
+    <mergeCell ref="B68:F68"/>
+    <mergeCell ref="B69:F69"/>
+    <mergeCell ref="B70:F70"/>
+    <mergeCell ref="B72:F72"/>
     <mergeCell ref="B88:F88"/>
     <mergeCell ref="B76:K76"/>
     <mergeCell ref="G77:K77"/>
     <mergeCell ref="B79:F79"/>
     <mergeCell ref="B80:F80"/>
     <mergeCell ref="B81:F81"/>
     <mergeCell ref="B82:F82"/>
     <mergeCell ref="B83:F83"/>
     <mergeCell ref="B84:F84"/>
     <mergeCell ref="B85:F85"/>
     <mergeCell ref="B86:F86"/>
     <mergeCell ref="B87:F87"/>
-    <mergeCell ref="B73:F73"/>
-[...52 lines deleted...]
-    <mergeCell ref="G6:K6"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B381381D-0BAD-4492-BE5B-9A4033038B10}">
   <sheetPr codeName="Sheet20"/>
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>317</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>54</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
-[...10 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="B5" s="101" t="s">
+        <v>331</v>
+      </c>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>309</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
-      <c r="G6" s="104"/>
-[...3 lines deleted...]
-      <c r="K6" s="104"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H7" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I7" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J7" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K7" s="66" t="s">
@@ -16097,82 +16097,82 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="PIienCI4SxaIi9ZzvqP19wWte5gujibJwwdJQtEQ3FY0cgcvlVYsF4GGA/G98udCo8v97e0zDJYXj5LTmeb6bg==" saltValue="NSq2dZ8rGiFTfN/gU78DmQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="32">
-    <mergeCell ref="B33:F33"/>
-[...6 lines deleted...]
-    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="G6:K6"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B15:F15"/>
     <mergeCell ref="B16:F16"/>
     <mergeCell ref="B17:F17"/>
     <mergeCell ref="B18:F18"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B20:F20"/>
     <mergeCell ref="B21:F21"/>
     <mergeCell ref="B22:F22"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B24:F24"/>
     <mergeCell ref="B25:F25"/>
-    <mergeCell ref="B14:F14"/>
-[...10 lines deleted...]
-    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B32:F32"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4E32C9E2-EAD2-48C2-A9D8-3B51B8635D92}">
   <sheetPr codeName="Sheet11"/>
   <dimension ref="A1:L42"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.6640625" style="2" customWidth="1"/>
     <col min="2" max="2" width="18.88671875" style="2" customWidth="1"/>
     <col min="3" max="5" width="9.5546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" style="2" customWidth="1"/>
     <col min="7" max="10" width="9.5546875" style="2" customWidth="1"/>
     <col min="11" max="11" width="9.109375" style="2" customWidth="1"/>
     <col min="12" max="12" width="0" style="2" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="9.109375" style="2" hidden="1"/>
   </cols>
@@ -16425,137 +16425,137 @@
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{770F7231-1935-4AC9-8819-FB6B1E20D2B1}">
   <sheetPr codeName="Sheet13"/>
   <dimension ref="A1:N70"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.44140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="4.6640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.5546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" style="1" customWidth="1"/>
     <col min="7" max="12" width="8.44140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="1.44140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="87"/>
-      <c r="C1" s="88" t="str">
+      <c r="B1" s="86"/>
+      <c r="C1" s="87" t="str">
         <f ca="1">MID(CELL("filename",A1),FIND("]",CELL("filename",A1))+1,255)</f>
         <v>Table of Contents</v>
       </c>
-      <c r="D1" s="88"/>
-[...8 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89" t="str">
+      <c r="A2" s="88" t="str">
         <f>REPyear</f>
         <v>2025</v>
       </c>
-      <c r="B2" s="89"/>
-      <c r="C2" s="90" t="str">
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="str">
         <f>REPTabHead2</f>
         <v>2025 Post-MCAT Questionnaire</v>
       </c>
-      <c r="D2" s="90"/>
-[...8 lines deleted...]
-      <c r="M2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
       <c r="N2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:14" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M4" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:14" s="9" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M5" s="10"/>
     </row>
     <row r="6" spans="1:14" s="9" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M6" s="10"/>
     </row>
     <row r="7" spans="1:14" s="11" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C7" s="91" t="str">
+      <c r="C7" s="90" t="str">
         <f ca="1">HYPERLINK("#"&amp;"'"&amp;Settings!A32&amp;"'!A1",Settings!A32)</f>
         <v>Executive Summary</v>
       </c>
-      <c r="D7" s="91"/>
-[...7 lines deleted...]
-      <c r="L7" s="91"/>
+      <c r="D7" s="90"/>
+      <c r="E7" s="90"/>
+      <c r="F7" s="90"/>
+      <c r="G7" s="90"/>
+      <c r="H7" s="90"/>
+      <c r="I7" s="90"/>
+      <c r="J7" s="90"/>
+      <c r="K7" s="90"/>
+      <c r="L7" s="90"/>
       <c r="M7" s="12"/>
     </row>
     <row r="8" spans="1:14" s="9" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="C8" s="13"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:14" s="11" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="C9" s="92" t="s">
+      <c r="C9" s="91" t="s">
         <v>1</v>
       </c>
-      <c r="D9" s="92"/>
-[...7 lines deleted...]
-      <c r="L9" s="92"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="91"/>
+      <c r="F9" s="91"/>
+      <c r="G9" s="91"/>
+      <c r="H9" s="91"/>
+      <c r="I9" s="91"/>
+      <c r="J9" s="91"/>
+      <c r="K9" s="91"/>
+      <c r="L9" s="91"/>
       <c r="M9" s="12"/>
     </row>
     <row r="10" spans="1:14" s="14" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B10" s="43">
         <f>IF(Settings!A41="","",Settings!A41)</f>
         <v>1</v>
       </c>
       <c r="D10" s="54">
         <f>IF(OR(B10=0,B10=""),"",HYPERLINK("#'"&amp;VLOOKUP(B10,Settings!$A$41:$B$80,1,FALSE)&amp;"'!A1",VLOOKUP(B10,Settings!$A$41:$B$80,1,FALSE)))</f>
         <v>1</v>
       </c>
       <c r="E10" s="85" t="str">
         <f>IF(OR(B10=0,B10=""),"",HYPERLINK("#'"&amp;VLOOKUP(B10,Settings!$A$41:$B$80,1,FALSE)&amp;"'!A1",VLOOKUP(B10,Settings!$A$41:$B$80,2,FALSE)))</f>
         <v>Background Information</v>
       </c>
       <c r="F10" s="85"/>
       <c r="G10" s="85"/>
       <c r="H10" s="85"/>
       <c r="I10" s="85"/>
       <c r="J10" s="85"/>
       <c r="K10" s="85"/>
       <c r="L10" s="85"/>
     </row>
     <row r="11" spans="1:14" s="14" customFormat="1" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="43">
@@ -17152,1003 +17152,1003 @@
       <c r="E39" s="85"/>
       <c r="F39" s="85"/>
       <c r="G39" s="85"/>
       <c r="H39" s="85"/>
       <c r="I39" s="85"/>
       <c r="J39" s="85"/>
       <c r="K39" s="85"/>
       <c r="L39" s="85"/>
       <c r="M39" s="53"/>
     </row>
     <row r="40" spans="2:13" s="49" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
       <c r="B40" s="50"/>
       <c r="C40" s="53"/>
       <c r="D40" s="54"/>
       <c r="E40" s="85"/>
       <c r="F40" s="85"/>
       <c r="G40" s="85"/>
       <c r="H40" s="85"/>
       <c r="I40" s="85"/>
       <c r="J40" s="85"/>
       <c r="K40" s="85"/>
       <c r="L40" s="85"/>
       <c r="M40" s="53"/>
     </row>
     <row r="41" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D41" s="86"/>
-[...6 lines deleted...]
-      <c r="K41" s="86"/>
+      <c r="D41" s="92"/>
+      <c r="E41" s="92"/>
+      <c r="F41" s="92"/>
+      <c r="G41" s="92"/>
+      <c r="H41" s="92"/>
+      <c r="I41" s="92"/>
+      <c r="J41" s="92"/>
+      <c r="K41" s="92"/>
     </row>
     <row r="42" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D42" s="86"/>
-[...6 lines deleted...]
-      <c r="K42" s="86"/>
+      <c r="D42" s="92"/>
+      <c r="E42" s="92"/>
+      <c r="F42" s="92"/>
+      <c r="G42" s="92"/>
+      <c r="H42" s="92"/>
+      <c r="I42" s="92"/>
+      <c r="J42" s="92"/>
+      <c r="K42" s="92"/>
     </row>
     <row r="43" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D43" s="86"/>
-[...6 lines deleted...]
-      <c r="K43" s="86"/>
+      <c r="D43" s="92"/>
+      <c r="E43" s="92"/>
+      <c r="F43" s="92"/>
+      <c r="G43" s="92"/>
+      <c r="H43" s="92"/>
+      <c r="I43" s="92"/>
+      <c r="J43" s="92"/>
+      <c r="K43" s="92"/>
     </row>
     <row r="44" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D44" s="86"/>
-[...6 lines deleted...]
-      <c r="K44" s="86"/>
+      <c r="D44" s="92"/>
+      <c r="E44" s="92"/>
+      <c r="F44" s="92"/>
+      <c r="G44" s="92"/>
+      <c r="H44" s="92"/>
+      <c r="I44" s="92"/>
+      <c r="J44" s="92"/>
+      <c r="K44" s="92"/>
     </row>
     <row r="45" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D45" s="86"/>
-[...6 lines deleted...]
-      <c r="K45" s="86"/>
+      <c r="D45" s="92"/>
+      <c r="E45" s="92"/>
+      <c r="F45" s="92"/>
+      <c r="G45" s="92"/>
+      <c r="H45" s="92"/>
+      <c r="I45" s="92"/>
+      <c r="J45" s="92"/>
+      <c r="K45" s="92"/>
     </row>
     <row r="46" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25">
-      <c r="D46" s="86"/>
-[...6 lines deleted...]
-      <c r="K46" s="86"/>
+      <c r="D46" s="92"/>
+      <c r="E46" s="92"/>
+      <c r="F46" s="92"/>
+      <c r="G46" s="92"/>
+      <c r="H46" s="92"/>
+      <c r="I46" s="92"/>
+      <c r="J46" s="92"/>
+      <c r="K46" s="92"/>
     </row>
     <row r="47" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:13" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="49" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="50" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="51" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="52" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="53" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="54" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="55" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="56" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="57" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="58" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="59" s="7" customFormat="1" ht="13.2" hidden="1" x14ac:dyDescent="0.25"/>
     <row r="60" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="61" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="62" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="63" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="64" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="65" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="66" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="67" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="68" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="69" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="70" ht="13.8" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="+DxnRJfGWcxK+1g8x3/ORIk7DqxQWp9NOC4/NTMMc/fgitFwQUrO870F+yfkW6ClEayGxTQWyZ+pCIxyiI87lg==" saltValue="P6j68vlK4xiD5zExgiIsdg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="41">
-    <mergeCell ref="E11:L11"/>
-[...9 lines deleted...]
-    <mergeCell ref="E10:L10"/>
+    <mergeCell ref="E22:L22"/>
+    <mergeCell ref="E39:L39"/>
+    <mergeCell ref="E40:L40"/>
+    <mergeCell ref="E27:L27"/>
+    <mergeCell ref="E15:L15"/>
+    <mergeCell ref="E16:L16"/>
+    <mergeCell ref="E17:L17"/>
+    <mergeCell ref="E18:L18"/>
+    <mergeCell ref="E19:L19"/>
+    <mergeCell ref="E28:L28"/>
+    <mergeCell ref="E29:L29"/>
+    <mergeCell ref="E30:L30"/>
+    <mergeCell ref="E31:L31"/>
+    <mergeCell ref="E32:L32"/>
     <mergeCell ref="D45:K45"/>
     <mergeCell ref="D46:K46"/>
     <mergeCell ref="E37:L37"/>
     <mergeCell ref="E38:L38"/>
     <mergeCell ref="E20:L20"/>
     <mergeCell ref="D41:K41"/>
     <mergeCell ref="D42:K42"/>
     <mergeCell ref="D43:K43"/>
     <mergeCell ref="D44:K44"/>
     <mergeCell ref="E33:L33"/>
     <mergeCell ref="E34:L34"/>
     <mergeCell ref="E23:L23"/>
     <mergeCell ref="E24:L24"/>
     <mergeCell ref="E25:L25"/>
     <mergeCell ref="E26:L26"/>
     <mergeCell ref="E21:L21"/>
-    <mergeCell ref="E22:L22"/>
-[...12 lines deleted...]
-    <mergeCell ref="E32:L32"/>
+    <mergeCell ref="E11:L11"/>
+    <mergeCell ref="E12:L12"/>
+    <mergeCell ref="E13:L13"/>
+    <mergeCell ref="E14:L14"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:M1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:M2"/>
+    <mergeCell ref="C7:L7"/>
+    <mergeCell ref="C9:L9"/>
+    <mergeCell ref="E10:L10"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{98DD5A1F-D140-4821-8353-BAE08980D353}">
   <sheetPr codeName="Sheet14"/>
   <dimension ref="A1:N69"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="12.75" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.109375" style="1" customWidth="1"/>
     <col min="3" max="5" width="8.44140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" style="1" customWidth="1"/>
     <col min="7" max="7" width="11.5546875" style="1" customWidth="1"/>
     <col min="8" max="12" width="8.44140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.109375" style="1" customWidth="1"/>
     <col min="14" max="14" width="1.44140625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.109375" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" s="5" customFormat="1" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="87" t="s">
+      <c r="A1" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B1" s="87"/>
-      <c r="C1" s="88" t="str">
+      <c r="B1" s="86"/>
+      <c r="C1" s="87" t="str">
         <f ca="1">MID(CELL("filename",A1),FIND("]",CELL("filename",A1))+1,255)</f>
         <v>Executive Summary</v>
       </c>
-      <c r="D1" s="88"/>
-[...8 lines deleted...]
-      <c r="M1" s="88"/>
+      <c r="D1" s="87"/>
+      <c r="E1" s="87"/>
+      <c r="F1" s="87"/>
+      <c r="G1" s="87"/>
+      <c r="H1" s="87"/>
+      <c r="I1" s="87"/>
+      <c r="J1" s="87"/>
+      <c r="K1" s="87"/>
+      <c r="L1" s="87"/>
+      <c r="M1" s="87"/>
       <c r="N1" s="4"/>
     </row>
     <row r="2" spans="1:14" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89" t="str">
+      <c r="A2" s="88" t="str">
         <f>REPyear</f>
         <v>2025</v>
       </c>
-      <c r="B2" s="89"/>
-      <c r="C2" s="90" t="str">
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="str">
         <f>REPTabHead2</f>
         <v>2025 Post-MCAT Questionnaire</v>
       </c>
-      <c r="D2" s="90"/>
-[...8 lines deleted...]
-      <c r="M2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
+      <c r="L2" s="89"/>
+      <c r="M2" s="89"/>
       <c r="N2" s="6"/>
     </row>
     <row r="3" spans="1:14" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25"/>
     <row r="4" spans="1:14" s="9" customFormat="1" ht="13.2" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:14" s="7" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
-      <c r="B5" s="97" t="s">
+      <c r="B5" s="99" t="s">
         <v>35</v>
       </c>
-      <c r="C5" s="97"/>
-[...9 lines deleted...]
-      <c r="M5" s="97"/>
+      <c r="C5" s="99"/>
+      <c r="D5" s="99"/>
+      <c r="E5" s="99"/>
+      <c r="F5" s="99"/>
+      <c r="G5" s="99"/>
+      <c r="H5" s="99"/>
+      <c r="I5" s="99"/>
+      <c r="J5" s="99"/>
+      <c r="K5" s="99"/>
+      <c r="L5" s="99"/>
+      <c r="M5" s="99"/>
     </row>
     <row r="6" spans="1:14" s="7" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="1:14" s="55" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
-      <c r="B7" s="95" t="s">
+      <c r="B7" s="93" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="95"/>
-[...9 lines deleted...]
-      <c r="M7" s="95"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
     </row>
     <row r="8" spans="1:14" s="7" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="9" spans="1:14" s="7" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="85" t="str">
         <f>"The Post-MCAT Questionnaire (PMQ) is administered by the Association of American Medical Colleges (AAMC). "&amp;"The survey collects information from individuals who have taken the Medical College Admission Test® (MCAT®) for the purpose of "&amp;"helping medical schools and medical educators understand more about aspiring and potential medical students. The Summary Report presents data from the 2021, 2022, 2023, 2024, and 2025 PMQs."</f>
         <v>The Post-MCAT Questionnaire (PMQ) is administered by the Association of American Medical Colleges (AAMC). The survey collects information from individuals who have taken the Medical College Admission Test® (MCAT®) for the purpose of helping medical schools and medical educators understand more about aspiring and potential medical students. The Summary Report presents data from the 2021, 2022, 2023, 2024, and 2025 PMQs.</v>
       </c>
       <c r="C9" s="85"/>
       <c r="D9" s="85"/>
       <c r="E9" s="85"/>
       <c r="F9" s="85"/>
       <c r="G9" s="85"/>
       <c r="H9" s="85"/>
       <c r="I9" s="85"/>
       <c r="J9" s="85"/>
       <c r="K9" s="85"/>
       <c r="L9" s="85"/>
       <c r="M9" s="85"/>
     </row>
     <row r="10" spans="1:14" s="7" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="11" spans="1:14" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
-      <c r="B11" s="96" t="s">
+      <c r="B11" s="94" t="s">
         <v>47</v>
       </c>
-      <c r="C11" s="96"/>
-[...9 lines deleted...]
-      <c r="M11" s="96"/>
+      <c r="C11" s="94"/>
+      <c r="D11" s="94"/>
+      <c r="E11" s="94"/>
+      <c r="F11" s="94"/>
+      <c r="G11" s="94"/>
+      <c r="H11" s="94"/>
+      <c r="I11" s="94"/>
+      <c r="J11" s="94"/>
+      <c r="K11" s="94"/>
+      <c r="L11" s="94"/>
+      <c r="M11" s="94"/>
     </row>
     <row r="12" spans="1:14" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="61"/>
     </row>
     <row r="13" spans="1:14" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
-      <c r="B13" s="95" t="s">
+      <c r="B13" s="93" t="s">
         <v>249</v>
       </c>
-      <c r="C13" s="95"/>
-[...9 lines deleted...]
-      <c r="M13" s="95"/>
+      <c r="C13" s="93"/>
+      <c r="D13" s="93"/>
+      <c r="E13" s="93"/>
+      <c r="F13" s="93"/>
+      <c r="G13" s="93"/>
+      <c r="H13" s="93"/>
+      <c r="I13" s="93"/>
+      <c r="J13" s="93"/>
+      <c r="K13" s="93"/>
+      <c r="L13" s="93"/>
+      <c r="M13" s="93"/>
     </row>
     <row r="14" spans="1:14" s="7" customFormat="1" ht="62.7" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="99" t="s">
-[...12 lines deleted...]
-      <c r="M14" s="99"/>
+      <c r="B14" s="98" t="s">
+        <v>326</v>
+      </c>
+      <c r="C14" s="98"/>
+      <c r="D14" s="98"/>
+      <c r="E14" s="98"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="98"/>
+      <c r="H14" s="98"/>
+      <c r="I14" s="98"/>
+      <c r="J14" s="98"/>
+      <c r="K14" s="98"/>
+      <c r="L14" s="98"/>
+      <c r="M14" s="98"/>
     </row>
     <row r="15" spans="1:14" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
       <c r="H15" s="21"/>
       <c r="I15" s="21"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="21"/>
     </row>
     <row r="16" spans="1:14" s="7" customFormat="1" ht="74.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="99" t="s">
-[...12 lines deleted...]
-      <c r="M16" s="99"/>
+      <c r="B16" s="98" t="s">
+        <v>335</v>
+      </c>
+      <c r="C16" s="98"/>
+      <c r="D16" s="98"/>
+      <c r="E16" s="98"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="98"/>
+      <c r="H16" s="98"/>
+      <c r="I16" s="98"/>
+      <c r="J16" s="98"/>
+      <c r="K16" s="98"/>
+      <c r="L16" s="98"/>
+      <c r="M16" s="98"/>
     </row>
     <row r="17" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="62"/>
       <c r="C17" s="62"/>
       <c r="D17" s="62"/>
       <c r="E17" s="62"/>
       <c r="F17" s="62"/>
       <c r="G17" s="62"/>
       <c r="H17" s="62"/>
       <c r="I17" s="62"/>
       <c r="J17" s="62"/>
       <c r="K17" s="62"/>
       <c r="L17" s="62"/>
       <c r="M17" s="62"/>
     </row>
     <row r="18" spans="2:13" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
-      <c r="B18" s="95" t="s">
+      <c r="B18" s="93" t="s">
         <v>28</v>
       </c>
-      <c r="C18" s="95"/>
-[...9 lines deleted...]
-      <c r="M18" s="95"/>
+      <c r="C18" s="93"/>
+      <c r="D18" s="93"/>
+      <c r="E18" s="93"/>
+      <c r="F18" s="93"/>
+      <c r="G18" s="93"/>
+      <c r="H18" s="93"/>
+      <c r="I18" s="93"/>
+      <c r="J18" s="93"/>
+      <c r="K18" s="93"/>
+      <c r="L18" s="93"/>
+      <c r="M18" s="93"/>
     </row>
     <row r="19" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="62"/>
       <c r="C19" s="62"/>
       <c r="D19" s="62"/>
       <c r="E19" s="62"/>
       <c r="F19" s="62"/>
       <c r="G19" s="62"/>
       <c r="H19" s="62"/>
       <c r="I19" s="62"/>
       <c r="J19" s="62"/>
       <c r="K19" s="62"/>
       <c r="L19" s="62"/>
       <c r="M19" s="62"/>
     </row>
     <row r="20" spans="2:13" s="7" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B20" s="93" t="s">
+      <c r="B20" s="96" t="s">
         <v>251</v>
       </c>
-      <c r="C20" s="93"/>
-[...9 lines deleted...]
-      <c r="M20" s="93"/>
+      <c r="C20" s="96"/>
+      <c r="D20" s="96"/>
+      <c r="E20" s="96"/>
+      <c r="F20" s="96"/>
+      <c r="G20" s="96"/>
+      <c r="H20" s="96"/>
+      <c r="I20" s="96"/>
+      <c r="J20" s="96"/>
+      <c r="K20" s="96"/>
+      <c r="L20" s="96"/>
+      <c r="M20" s="96"/>
     </row>
     <row r="21" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="62"/>
       <c r="C21" s="62"/>
       <c r="D21" s="62"/>
       <c r="E21" s="62"/>
       <c r="F21" s="62"/>
       <c r="G21" s="62"/>
       <c r="H21" s="62"/>
       <c r="I21" s="62"/>
       <c r="J21" s="62"/>
       <c r="K21" s="62"/>
       <c r="L21" s="62"/>
       <c r="M21" s="62"/>
     </row>
     <row r="22" spans="2:13" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="93" t="s">
+      <c r="B22" s="96" t="s">
         <v>250</v>
       </c>
-      <c r="C22" s="93"/>
-[...9 lines deleted...]
-      <c r="M22" s="93"/>
+      <c r="C22" s="96"/>
+      <c r="D22" s="96"/>
+      <c r="E22" s="96"/>
+      <c r="F22" s="96"/>
+      <c r="G22" s="96"/>
+      <c r="H22" s="96"/>
+      <c r="I22" s="96"/>
+      <c r="J22" s="96"/>
+      <c r="K22" s="96"/>
+      <c r="L22" s="96"/>
+      <c r="M22" s="96"/>
     </row>
     <row r="23" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="62"/>
       <c r="C23" s="62"/>
       <c r="D23" s="62"/>
       <c r="E23" s="62"/>
       <c r="F23" s="62"/>
       <c r="G23" s="62"/>
       <c r="H23" s="62"/>
       <c r="I23" s="62"/>
       <c r="J23" s="62"/>
       <c r="K23" s="62"/>
       <c r="L23" s="62"/>
       <c r="M23" s="62"/>
     </row>
     <row r="24" spans="2:13" s="7" customFormat="1" ht="71.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="98" t="s">
-[...12 lines deleted...]
-      <c r="M24" s="98"/>
+      <c r="B24" s="97" t="s">
+        <v>336</v>
+      </c>
+      <c r="C24" s="97"/>
+      <c r="D24" s="97"/>
+      <c r="E24" s="97"/>
+      <c r="F24" s="97"/>
+      <c r="G24" s="97"/>
+      <c r="H24" s="97"/>
+      <c r="I24" s="97"/>
+      <c r="J24" s="97"/>
+      <c r="K24" s="97"/>
+      <c r="L24" s="97"/>
+      <c r="M24" s="97"/>
     </row>
     <row r="25" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="95" t="s">
+      <c r="B26" s="93" t="s">
         <v>48</v>
       </c>
-      <c r="C26" s="95"/>
-[...9 lines deleted...]
-      <c r="M26" s="95"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="93"/>
+      <c r="E26" s="93"/>
+      <c r="F26" s="93"/>
+      <c r="G26" s="93"/>
+      <c r="H26" s="93"/>
+      <c r="I26" s="93"/>
+      <c r="J26" s="93"/>
+      <c r="K26" s="93"/>
+      <c r="L26" s="93"/>
+      <c r="M26" s="93"/>
     </row>
     <row r="27" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:13" s="7" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M28" s="93"/>
+      <c r="B28" s="96" t="s">
+        <v>322</v>
+      </c>
+      <c r="C28" s="96"/>
+      <c r="D28" s="96"/>
+      <c r="E28" s="96"/>
+      <c r="F28" s="96"/>
+      <c r="G28" s="96"/>
+      <c r="H28" s="96"/>
+      <c r="I28" s="96"/>
+      <c r="J28" s="96"/>
+      <c r="K28" s="96"/>
+      <c r="L28" s="96"/>
+      <c r="M28" s="96"/>
     </row>
     <row r="29" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:13" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
-      <c r="B30" s="95" t="s">
+      <c r="B30" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C30" s="95"/>
-[...9 lines deleted...]
-      <c r="M30" s="95"/>
+      <c r="C30" s="93"/>
+      <c r="D30" s="93"/>
+      <c r="E30" s="93"/>
+      <c r="F30" s="93"/>
+      <c r="G30" s="93"/>
+      <c r="H30" s="93"/>
+      <c r="I30" s="93"/>
+      <c r="J30" s="93"/>
+      <c r="K30" s="93"/>
+      <c r="L30" s="93"/>
+      <c r="M30" s="93"/>
     </row>
     <row r="31" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="32" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="94" t="s">
+      <c r="B32" s="95" t="s">
         <v>49</v>
       </c>
-      <c r="C32" s="94"/>
-[...9 lines deleted...]
-      <c r="M32" s="94"/>
+      <c r="C32" s="95"/>
+      <c r="D32" s="95"/>
+      <c r="E32" s="95"/>
+      <c r="F32" s="95"/>
+      <c r="G32" s="95"/>
+      <c r="H32" s="95"/>
+      <c r="I32" s="95"/>
+      <c r="J32" s="95"/>
+      <c r="K32" s="95"/>
+      <c r="L32" s="95"/>
+      <c r="M32" s="95"/>
     </row>
     <row r="33" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="2:13" s="7" customFormat="1" ht="68.400000000000006" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M34" s="93"/>
+      <c r="B34" s="96" t="s">
+        <v>327</v>
+      </c>
+      <c r="C34" s="96"/>
+      <c r="D34" s="96"/>
+      <c r="E34" s="96"/>
+      <c r="F34" s="96"/>
+      <c r="G34" s="96"/>
+      <c r="H34" s="96"/>
+      <c r="I34" s="96"/>
+      <c r="J34" s="96"/>
+      <c r="K34" s="96"/>
+      <c r="L34" s="96"/>
+      <c r="M34" s="96"/>
     </row>
     <row r="35" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="36" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="94" t="s">
+      <c r="B36" s="95" t="s">
         <v>50</v>
       </c>
-      <c r="C36" s="94"/>
-[...9 lines deleted...]
-      <c r="M36" s="94"/>
+      <c r="C36" s="95"/>
+      <c r="D36" s="95"/>
+      <c r="E36" s="95"/>
+      <c r="F36" s="95"/>
+      <c r="G36" s="95"/>
+      <c r="H36" s="95"/>
+      <c r="I36" s="95"/>
+      <c r="J36" s="95"/>
+      <c r="K36" s="95"/>
+      <c r="L36" s="95"/>
+      <c r="M36" s="95"/>
     </row>
     <row r="37" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="38" spans="2:13" s="7" customFormat="1" ht="60" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B38" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M38" s="93"/>
+      <c r="B38" s="96" t="s">
+        <v>323</v>
+      </c>
+      <c r="C38" s="96"/>
+      <c r="D38" s="96"/>
+      <c r="E38" s="96"/>
+      <c r="F38" s="96"/>
+      <c r="G38" s="96"/>
+      <c r="H38" s="96"/>
+      <c r="I38" s="96"/>
+      <c r="J38" s="96"/>
+      <c r="K38" s="96"/>
+      <c r="L38" s="96"/>
+      <c r="M38" s="96"/>
     </row>
     <row r="39" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:13" s="7" customFormat="1" ht="40.200000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B40" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M40" s="93"/>
+      <c r="B40" s="96" t="s">
+        <v>324</v>
+      </c>
+      <c r="C40" s="96"/>
+      <c r="D40" s="96"/>
+      <c r="E40" s="96"/>
+      <c r="F40" s="96"/>
+      <c r="G40" s="96"/>
+      <c r="H40" s="96"/>
+      <c r="I40" s="96"/>
+      <c r="J40" s="96"/>
+      <c r="K40" s="96"/>
+      <c r="L40" s="96"/>
+      <c r="M40" s="96"/>
     </row>
     <row r="41" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="42" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B42" s="94" t="s">
+      <c r="B42" s="95" t="s">
         <v>51</v>
       </c>
-      <c r="C42" s="94"/>
-[...9 lines deleted...]
-      <c r="M42" s="94"/>
+      <c r="C42" s="95"/>
+      <c r="D42" s="95"/>
+      <c r="E42" s="95"/>
+      <c r="F42" s="95"/>
+      <c r="G42" s="95"/>
+      <c r="H42" s="95"/>
+      <c r="I42" s="95"/>
+      <c r="J42" s="95"/>
+      <c r="K42" s="95"/>
+      <c r="L42" s="95"/>
+      <c r="M42" s="95"/>
     </row>
     <row r="43" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:13" s="7" customFormat="1" ht="57" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B44" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M44" s="93"/>
+      <c r="B44" s="96" t="s">
+        <v>325</v>
+      </c>
+      <c r="C44" s="96"/>
+      <c r="D44" s="96"/>
+      <c r="E44" s="96"/>
+      <c r="F44" s="96"/>
+      <c r="G44" s="96"/>
+      <c r="H44" s="96"/>
+      <c r="I44" s="96"/>
+      <c r="J44" s="96"/>
+      <c r="K44" s="96"/>
+      <c r="L44" s="96"/>
+      <c r="M44" s="96"/>
     </row>
     <row r="45" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="94" t="s">
+      <c r="B46" s="95" t="s">
         <v>52</v>
       </c>
-      <c r="C46" s="94"/>
-[...9 lines deleted...]
-      <c r="M46" s="94"/>
+      <c r="C46" s="95"/>
+      <c r="D46" s="95"/>
+      <c r="E46" s="95"/>
+      <c r="F46" s="95"/>
+      <c r="G46" s="95"/>
+      <c r="H46" s="95"/>
+      <c r="I46" s="95"/>
+      <c r="J46" s="95"/>
+      <c r="K46" s="95"/>
+      <c r="L46" s="95"/>
+      <c r="M46" s="95"/>
     </row>
     <row r="47" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="48" spans="2:13" s="7" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B48" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M48" s="93"/>
+      <c r="B48" s="96" t="s">
+        <v>332</v>
+      </c>
+      <c r="C48" s="96"/>
+      <c r="D48" s="96"/>
+      <c r="E48" s="96"/>
+      <c r="F48" s="96"/>
+      <c r="G48" s="96"/>
+      <c r="H48" s="96"/>
+      <c r="I48" s="96"/>
+      <c r="J48" s="96"/>
+      <c r="K48" s="96"/>
+      <c r="L48" s="96"/>
+      <c r="M48" s="96"/>
     </row>
     <row r="49" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="50" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B50" s="94" t="s">
+      <c r="B50" s="95" t="s">
         <v>53</v>
       </c>
-      <c r="C50" s="94"/>
-[...9 lines deleted...]
-      <c r="M50" s="94"/>
+      <c r="C50" s="95"/>
+      <c r="D50" s="95"/>
+      <c r="E50" s="95"/>
+      <c r="F50" s="95"/>
+      <c r="G50" s="95"/>
+      <c r="H50" s="95"/>
+      <c r="I50" s="95"/>
+      <c r="J50" s="95"/>
+      <c r="K50" s="95"/>
+      <c r="L50" s="95"/>
+      <c r="M50" s="95"/>
     </row>
     <row r="51" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="52" spans="2:13" s="7" customFormat="1" ht="55.8" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B52" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M52" s="93"/>
+      <c r="B52" s="96" t="s">
+        <v>333</v>
+      </c>
+      <c r="C52" s="96"/>
+      <c r="D52" s="96"/>
+      <c r="E52" s="96"/>
+      <c r="F52" s="96"/>
+      <c r="G52" s="96"/>
+      <c r="H52" s="96"/>
+      <c r="I52" s="96"/>
+      <c r="J52" s="96"/>
+      <c r="K52" s="96"/>
+      <c r="L52" s="96"/>
+      <c r="M52" s="96"/>
     </row>
     <row r="53" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="54" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B54" s="94" t="s">
+      <c r="B54" s="95" t="s">
         <v>54</v>
       </c>
-      <c r="C54" s="94"/>
-[...9 lines deleted...]
-      <c r="M54" s="94"/>
+      <c r="C54" s="95"/>
+      <c r="D54" s="95"/>
+      <c r="E54" s="95"/>
+      <c r="F54" s="95"/>
+      <c r="G54" s="95"/>
+      <c r="H54" s="95"/>
+      <c r="I54" s="95"/>
+      <c r="J54" s="95"/>
+      <c r="K54" s="95"/>
+      <c r="L54" s="95"/>
+      <c r="M54" s="95"/>
     </row>
     <row r="55" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="56" spans="2:13" s="7" customFormat="1" ht="40.799999999999997" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B56" s="93" t="s">
-[...12 lines deleted...]
-      <c r="M56" s="93"/>
+      <c r="B56" s="96" t="s">
+        <v>334</v>
+      </c>
+      <c r="C56" s="96"/>
+      <c r="D56" s="96"/>
+      <c r="E56" s="96"/>
+      <c r="F56" s="96"/>
+      <c r="G56" s="96"/>
+      <c r="H56" s="96"/>
+      <c r="I56" s="96"/>
+      <c r="J56" s="96"/>
+      <c r="K56" s="96"/>
+      <c r="L56" s="96"/>
+      <c r="M56" s="96"/>
     </row>
     <row r="57" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="58" spans="2:13" s="7" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B58" s="95" t="s">
+      <c r="B58" s="93" t="s">
         <v>37</v>
       </c>
-      <c r="C58" s="95"/>
-[...9 lines deleted...]
-      <c r="M58" s="95"/>
+      <c r="C58" s="93"/>
+      <c r="D58" s="93"/>
+      <c r="E58" s="93"/>
+      <c r="F58" s="93"/>
+      <c r="G58" s="93"/>
+      <c r="H58" s="93"/>
+      <c r="I58" s="93"/>
+      <c r="J58" s="93"/>
+      <c r="K58" s="93"/>
+      <c r="L58" s="93"/>
+      <c r="M58" s="93"/>
     </row>
     <row r="59" spans="2:13" s="7" customFormat="1" ht="7.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="60" spans="2:13" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B60" s="96" t="s">
+      <c r="B60" s="94" t="s">
         <v>55</v>
       </c>
-      <c r="C60" s="96"/>
-[...9 lines deleted...]
-      <c r="M60" s="96"/>
+      <c r="C60" s="94"/>
+      <c r="D60" s="94"/>
+      <c r="E60" s="94"/>
+      <c r="F60" s="94"/>
+      <c r="G60" s="94"/>
+      <c r="H60" s="94"/>
+      <c r="I60" s="94"/>
+      <c r="J60" s="94"/>
+      <c r="K60" s="94"/>
+      <c r="L60" s="94"/>
+      <c r="M60" s="94"/>
     </row>
     <row r="61" spans="2:13" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="62" spans="2:13" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="63" spans="2:13" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="64" spans="2:13" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="65" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="66" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="67" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="68" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="69" s="7" customFormat="1" ht="12.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="RKEQ7aw+SpB2MfFcCP3rXhDeLcsLY8JuiF7peR26ZnWL8nClXgFbZFYypvmd8UDyZriw3u2+W96HY3LBMLi82A==" saltValue="Vii13V3uYz/ga41IjEtjEw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8nr9WDNPu3o6oaE3yMjNcbjmgTR48xpoQlS1aBbMhaK+/waZOPju6k6c9V3bwR8s6PqINbPIYSYogOm8B9HNSw==" saltValue="3cK9jPrgjqDqc839wJwRTw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="B58:M58"/>
+    <mergeCell ref="B60:M60"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B54:M54"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="C1:M1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="C2:M2"/>
+    <mergeCell ref="B5:M5"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="B9:M9"/>
     <mergeCell ref="B11:M11"/>
     <mergeCell ref="B32:M32"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B28:M28"/>
     <mergeCell ref="B18:M18"/>
     <mergeCell ref="B24:M24"/>
     <mergeCell ref="B26:M26"/>
     <mergeCell ref="B13:M13"/>
     <mergeCell ref="B14:M14"/>
     <mergeCell ref="B20:M20"/>
     <mergeCell ref="B22:M22"/>
     <mergeCell ref="B16:M16"/>
-    <mergeCell ref="A1:B1"/>
-[...17 lines deleted...]
-    <mergeCell ref="B38:M38"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11:M11" r:id="rId1" display="Copies of the Summary Report and the survey tool are publicly available on the AAMC website at www.aamc.org/data/pmq." xr:uid="{AABFA5EB-1A84-4B4D-9868-7F921313C1FA}"/>
     <hyperlink ref="B60:M60" r:id="rId2" display="mailto:pmq@aamc.org" xr:uid="{12DEE2CD-5E63-4C12-AB1C-3E301FBDB3E6}"/>
   </hyperlinks>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="24" max="16383" man="1"/>
   </rowBreaks>
   <drawing r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1B97F3CE-256E-4451-ADF5-E9618A1EF365}">
   <sheetPr codeName="Sheet15"/>
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>310</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>49</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
+      <c r="B5" s="101" t="s">
         <v>56</v>
       </c>
-      <c r="C5" s="103"/>
-[...7 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>280</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
-      <c r="G6" s="104"/>
-[...3 lines deleted...]
-      <c r="K6" s="104"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H7" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I7" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J7" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K7" s="66" t="s">
@@ -18201,81 +18201,81 @@
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="23"/>
       <c r="N9" s="23"/>
       <c r="O9" s="29"/>
     </row>
     <row r="10" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="63"/>
       <c r="B10" s="63"/>
       <c r="C10" s="63"/>
       <c r="D10" s="63"/>
       <c r="E10" s="63"/>
       <c r="F10" s="63"/>
       <c r="G10" s="63"/>
       <c r="H10" s="63"/>
       <c r="I10" s="63"/>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="29"/>
     </row>
     <row r="11" spans="1:15" s="25" customFormat="1" ht="67.2" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="64"/>
-      <c r="B11" s="103" t="s">
-[...10 lines deleted...]
-      <c r="K11" s="103"/>
+      <c r="B11" s="101" t="s">
+        <v>328</v>
+      </c>
+      <c r="C11" s="101"/>
+      <c r="D11" s="101"/>
+      <c r="E11" s="101"/>
+      <c r="F11" s="101"/>
+      <c r="G11" s="101"/>
+      <c r="H11" s="101"/>
+      <c r="I11" s="101"/>
+      <c r="J11" s="101"/>
+      <c r="K11" s="101"/>
       <c r="L11" s="64"/>
       <c r="M11" s="26" t="s">
         <v>281</v>
       </c>
       <c r="N11" s="26"/>
       <c r="O11" s="30"/>
     </row>
     <row r="12" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A12" s="63"/>
       <c r="B12" s="63"/>
       <c r="C12" s="63"/>
       <c r="D12" s="63"/>
       <c r="E12" s="63"/>
       <c r="F12" s="63"/>
-      <c r="G12" s="104"/>
-[...3 lines deleted...]
-      <c r="K12" s="104"/>
+      <c r="G12" s="102"/>
+      <c r="H12" s="102"/>
+      <c r="I12" s="102"/>
+      <c r="J12" s="102"/>
+      <c r="K12" s="102"/>
       <c r="L12" s="63"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="30"/>
     </row>
     <row r="13" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A13" s="65"/>
       <c r="B13" s="65"/>
       <c r="C13" s="65"/>
       <c r="D13" s="65"/>
       <c r="E13" s="65"/>
       <c r="F13" s="65"/>
       <c r="G13" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H13" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I13" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J13" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K13" s="66" t="s">
@@ -18467,81 +18467,81 @@
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="63"/>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="25" customFormat="1" ht="67.8" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="64"/>
-      <c r="B22" s="103" t="s">
+      <c r="B22" s="101" t="s">
         <v>321</v>
       </c>
-      <c r="C22" s="103"/>
-[...7 lines deleted...]
-      <c r="K22" s="103"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
       <c r="L22" s="64"/>
       <c r="M22" s="26" t="s">
         <v>282</v>
       </c>
       <c r="N22" s="26"/>
       <c r="O22" s="30"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A23" s="63"/>
       <c r="B23" s="63"/>
       <c r="C23" s="63"/>
       <c r="D23" s="63"/>
       <c r="E23" s="63"/>
       <c r="F23" s="63"/>
-      <c r="G23" s="104"/>
-[...3 lines deleted...]
-      <c r="K23" s="104"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
       <c r="L23" s="63"/>
       <c r="M23" s="23"/>
       <c r="N23" s="23"/>
       <c r="O23" s="29"/>
     </row>
     <row r="24" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A24" s="65"/>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H24" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I24" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J24" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K24" s="66" t="s">
@@ -18677,51 +18677,51 @@
       <c r="A29" s="63"/>
       <c r="B29" s="100" t="s">
         <v>277</v>
       </c>
       <c r="C29" s="100"/>
       <c r="D29" s="100"/>
       <c r="E29" s="100"/>
       <c r="F29" s="100"/>
       <c r="G29" s="68"/>
       <c r="H29" s="68"/>
       <c r="I29" s="68"/>
       <c r="J29" s="68"/>
       <c r="K29" s="68">
         <v>5.7</v>
       </c>
       <c r="L29" s="63"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23" t="s">
         <v>277</v>
       </c>
       <c r="O29" s="29"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A30" s="63"/>
       <c r="B30" s="100" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C30" s="100"/>
       <c r="D30" s="100"/>
       <c r="E30" s="100"/>
       <c r="F30" s="100"/>
       <c r="G30" s="68">
         <v>0.4</v>
       </c>
       <c r="H30" s="68">
         <v>0.3</v>
       </c>
       <c r="I30" s="68">
         <v>0.4</v>
       </c>
       <c r="J30" s="68">
         <v>0.3</v>
       </c>
       <c r="K30" s="68">
         <v>0.4</v>
       </c>
       <c r="L30" s="63"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23" t="s">
         <v>17</v>
       </c>
@@ -18882,81 +18882,81 @@
       <c r="K36" s="63"/>
       <c r="L36" s="63"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="29"/>
     </row>
     <row r="37" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="63"/>
       <c r="B37" s="63"/>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="63"/>
       <c r="K37" s="63"/>
       <c r="L37" s="63"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="29"/>
     </row>
     <row r="38" spans="1:15" s="25" customFormat="1" ht="92.4" x14ac:dyDescent="0.25">
       <c r="A38" s="64"/>
-      <c r="B38" s="103" t="s">
+      <c r="B38" s="101" t="s">
         <v>283</v>
       </c>
-      <c r="C38" s="103"/>
-[...7 lines deleted...]
-      <c r="K38" s="103"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="101"/>
+      <c r="E38" s="101"/>
+      <c r="F38" s="101"/>
+      <c r="G38" s="101"/>
+      <c r="H38" s="101"/>
+      <c r="I38" s="101"/>
+      <c r="J38" s="101"/>
+      <c r="K38" s="101"/>
       <c r="L38" s="64"/>
       <c r="M38" s="26" t="s">
         <v>283</v>
       </c>
       <c r="N38" s="26"/>
       <c r="O38" s="30"/>
     </row>
     <row r="39" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A39" s="63"/>
       <c r="B39" s="63"/>
       <c r="C39" s="63"/>
       <c r="D39" s="63"/>
       <c r="E39" s="63"/>
       <c r="F39" s="63"/>
-      <c r="G39" s="104"/>
-[...3 lines deleted...]
-      <c r="K39" s="104"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
       <c r="L39" s="63"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="29"/>
     </row>
     <row r="40" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A40" s="65"/>
       <c r="B40" s="65"/>
       <c r="C40" s="65"/>
       <c r="D40" s="65"/>
       <c r="E40" s="65"/>
       <c r="F40" s="65"/>
       <c r="G40" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H40" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I40" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J40" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K40" s="66" t="s">
@@ -23648,212 +23648,212 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="iiTJAYb/Gk3AoOoZ+mj+UD16DSp+83r84svVC9vDUavOI1XuEF1D2/LPAxZzhEN1e5kghii3fhGdyAsPGyU0sw==" saltValue="eVmGlVCfn8Sfk1Y/GiILOA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="33">
-    <mergeCell ref="B44:F44"/>
-[...7 lines deleted...]
-    <mergeCell ref="B43:F43"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="G6:K6"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B11:K11"/>
+    <mergeCell ref="G12:K12"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B16:F16"/>
     <mergeCell ref="B33:F33"/>
     <mergeCell ref="B19:F19"/>
     <mergeCell ref="B22:K22"/>
     <mergeCell ref="G23:K23"/>
     <mergeCell ref="B25:F25"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="B27:F27"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B29:F29"/>
     <mergeCell ref="B30:F30"/>
     <mergeCell ref="B31:F31"/>
     <mergeCell ref="B32:F32"/>
-    <mergeCell ref="B17:F17"/>
-[...10 lines deleted...]
-    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B45:F45"/>
+    <mergeCell ref="B47:F47"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="G39:K39"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="B42:F42"/>
+    <mergeCell ref="B43:F43"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{527BDC39-40B8-45EE-92F0-35E80C5F0AB9}">
   <sheetPr codeName="Sheet16"/>
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>312</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>50</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
+      <c r="B5" s="101" t="s">
         <v>284</v>
       </c>
-      <c r="C5" s="103"/>
-[...7 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>284</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
-      <c r="G6" s="104"/>
-[...3 lines deleted...]
-      <c r="K6" s="104"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H7" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I7" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J7" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K7" s="66" t="s">
@@ -24171,81 +24171,81 @@
       <c r="K18" s="63"/>
       <c r="L18" s="63"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="29"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A19" s="63"/>
       <c r="B19" s="63"/>
       <c r="C19" s="63"/>
       <c r="D19" s="63"/>
       <c r="E19" s="63"/>
       <c r="F19" s="63"/>
       <c r="G19" s="63"/>
       <c r="H19" s="63"/>
       <c r="I19" s="63"/>
       <c r="J19" s="63"/>
       <c r="K19" s="63"/>
       <c r="L19" s="63"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="29"/>
     </row>
     <row r="20" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A20" s="64"/>
-      <c r="B20" s="103" t="s">
+      <c r="B20" s="101" t="s">
         <v>285</v>
       </c>
-      <c r="C20" s="103"/>
-[...7 lines deleted...]
-      <c r="K20" s="103"/>
+      <c r="C20" s="101"/>
+      <c r="D20" s="101"/>
+      <c r="E20" s="101"/>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="101"/>
+      <c r="I20" s="101"/>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
       <c r="L20" s="64"/>
       <c r="M20" s="26" t="s">
         <v>285</v>
       </c>
       <c r="N20" s="26"/>
       <c r="O20" s="30"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="63"/>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
-      <c r="G21" s="104"/>
-[...3 lines deleted...]
-      <c r="K21" s="104"/>
+      <c r="G21" s="102"/>
+      <c r="H21" s="102"/>
+      <c r="I21" s="102"/>
+      <c r="J21" s="102"/>
+      <c r="K21" s="102"/>
       <c r="L21" s="63"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A22" s="65"/>
       <c r="B22" s="65"/>
       <c r="C22" s="65"/>
       <c r="D22" s="65"/>
       <c r="E22" s="65"/>
       <c r="F22" s="65"/>
       <c r="G22" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H22" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I22" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J22" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K22" s="66" t="s">
@@ -24718,81 +24718,81 @@
       <c r="K38" s="63"/>
       <c r="L38" s="63"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="29"/>
     </row>
     <row r="39" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A39" s="63"/>
       <c r="B39" s="63"/>
       <c r="C39" s="63"/>
       <c r="D39" s="63"/>
       <c r="E39" s="63"/>
       <c r="F39" s="63"/>
       <c r="G39" s="63"/>
       <c r="H39" s="63"/>
       <c r="I39" s="63"/>
       <c r="J39" s="63"/>
       <c r="K39" s="63"/>
       <c r="L39" s="63"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="29"/>
     </row>
     <row r="40" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A40" s="64"/>
-      <c r="B40" s="103" t="s">
+      <c r="B40" s="101" t="s">
         <v>286</v>
       </c>
-      <c r="C40" s="103"/>
-[...7 lines deleted...]
-      <c r="K40" s="103"/>
+      <c r="C40" s="101"/>
+      <c r="D40" s="101"/>
+      <c r="E40" s="101"/>
+      <c r="F40" s="101"/>
+      <c r="G40" s="101"/>
+      <c r="H40" s="101"/>
+      <c r="I40" s="101"/>
+      <c r="J40" s="101"/>
+      <c r="K40" s="101"/>
       <c r="L40" s="64"/>
       <c r="M40" s="26" t="s">
         <v>286</v>
       </c>
       <c r="N40" s="26"/>
       <c r="O40" s="30"/>
     </row>
     <row r="41" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A41" s="63"/>
       <c r="B41" s="63"/>
       <c r="C41" s="63"/>
       <c r="D41" s="63"/>
       <c r="E41" s="63"/>
       <c r="F41" s="63"/>
-      <c r="G41" s="104"/>
-[...3 lines deleted...]
-      <c r="K41" s="104"/>
+      <c r="G41" s="102"/>
+      <c r="H41" s="102"/>
+      <c r="I41" s="102"/>
+      <c r="J41" s="102"/>
+      <c r="K41" s="102"/>
       <c r="L41" s="63"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="29"/>
     </row>
     <row r="42" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A42" s="65"/>
       <c r="B42" s="65"/>
       <c r="C42" s="65"/>
       <c r="D42" s="65"/>
       <c r="E42" s="65"/>
       <c r="F42" s="65"/>
       <c r="G42" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H42" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I42" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J42" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K42" s="66" t="s">
@@ -25048,81 +25048,81 @@
       <c r="K51" s="63"/>
       <c r="L51" s="63"/>
       <c r="M51" s="23"/>
       <c r="N51" s="23"/>
       <c r="O51" s="29"/>
     </row>
     <row r="52" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A52" s="63"/>
       <c r="B52" s="63"/>
       <c r="C52" s="63"/>
       <c r="D52" s="63"/>
       <c r="E52" s="63"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="63"/>
       <c r="K52" s="63"/>
       <c r="L52" s="63"/>
       <c r="M52" s="23"/>
       <c r="N52" s="23"/>
       <c r="O52" s="29"/>
     </row>
     <row r="53" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A53" s="64"/>
-      <c r="B53" s="103" t="s">
+      <c r="B53" s="101" t="s">
         <v>287</v>
       </c>
-      <c r="C53" s="103"/>
-[...7 lines deleted...]
-      <c r="K53" s="103"/>
+      <c r="C53" s="101"/>
+      <c r="D53" s="101"/>
+      <c r="E53" s="101"/>
+      <c r="F53" s="101"/>
+      <c r="G53" s="101"/>
+      <c r="H53" s="101"/>
+      <c r="I53" s="101"/>
+      <c r="J53" s="101"/>
+      <c r="K53" s="101"/>
       <c r="L53" s="64"/>
       <c r="M53" s="26" t="s">
         <v>287</v>
       </c>
       <c r="N53" s="26"/>
       <c r="O53" s="30"/>
     </row>
     <row r="54" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A54" s="63"/>
       <c r="B54" s="63"/>
       <c r="C54" s="63"/>
       <c r="D54" s="63"/>
       <c r="E54" s="63"/>
       <c r="F54" s="63"/>
-      <c r="G54" s="104"/>
-[...3 lines deleted...]
-      <c r="K54" s="104"/>
+      <c r="G54" s="102"/>
+      <c r="H54" s="102"/>
+      <c r="I54" s="102"/>
+      <c r="J54" s="102"/>
+      <c r="K54" s="102"/>
       <c r="L54" s="63"/>
       <c r="M54" s="23"/>
       <c r="N54" s="23"/>
       <c r="O54" s="29"/>
     </row>
     <row r="55" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A55" s="65"/>
       <c r="B55" s="65"/>
       <c r="C55" s="65"/>
       <c r="D55" s="65"/>
       <c r="E55" s="65"/>
       <c r="F55" s="65"/>
       <c r="G55" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H55" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I55" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J55" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K55" s="66" t="s">
@@ -25285,81 +25285,81 @@
       <c r="K61" s="63"/>
       <c r="L61" s="63"/>
       <c r="M61" s="23"/>
       <c r="N61" s="23"/>
       <c r="O61" s="29"/>
     </row>
     <row r="62" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A62" s="63"/>
       <c r="B62" s="63"/>
       <c r="C62" s="63"/>
       <c r="D62" s="63"/>
       <c r="E62" s="63"/>
       <c r="F62" s="63"/>
       <c r="G62" s="63"/>
       <c r="H62" s="63"/>
       <c r="I62" s="63"/>
       <c r="J62" s="63"/>
       <c r="K62" s="63"/>
       <c r="L62" s="63"/>
       <c r="M62" s="23"/>
       <c r="N62" s="23"/>
       <c r="O62" s="29"/>
     </row>
     <row r="63" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A63" s="64"/>
-      <c r="B63" s="103" t="s">
+      <c r="B63" s="101" t="s">
         <v>288</v>
       </c>
-      <c r="C63" s="103"/>
-[...7 lines deleted...]
-      <c r="K63" s="103"/>
+      <c r="C63" s="101"/>
+      <c r="D63" s="101"/>
+      <c r="E63" s="101"/>
+      <c r="F63" s="101"/>
+      <c r="G63" s="101"/>
+      <c r="H63" s="101"/>
+      <c r="I63" s="101"/>
+      <c r="J63" s="101"/>
+      <c r="K63" s="101"/>
       <c r="L63" s="64"/>
       <c r="M63" s="26" t="s">
         <v>288</v>
       </c>
       <c r="N63" s="26"/>
       <c r="O63" s="30"/>
     </row>
     <row r="64" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A64" s="63"/>
       <c r="B64" s="63"/>
       <c r="C64" s="63"/>
       <c r="D64" s="63"/>
       <c r="E64" s="63"/>
       <c r="F64" s="63"/>
-      <c r="G64" s="104"/>
-[...3 lines deleted...]
-      <c r="K64" s="104"/>
+      <c r="G64" s="102"/>
+      <c r="H64" s="102"/>
+      <c r="I64" s="102"/>
+      <c r="J64" s="102"/>
+      <c r="K64" s="102"/>
       <c r="L64" s="63"/>
       <c r="M64" s="23"/>
       <c r="N64" s="23"/>
       <c r="O64" s="29"/>
     </row>
     <row r="65" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A65" s="65"/>
       <c r="B65" s="65"/>
       <c r="C65" s="65"/>
       <c r="D65" s="65"/>
       <c r="E65" s="65"/>
       <c r="F65" s="65"/>
       <c r="G65" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H65" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I65" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J65" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K65" s="66" t="s">
@@ -25491,81 +25491,81 @@
       <c r="K70" s="63"/>
       <c r="L70" s="63"/>
       <c r="M70" s="23"/>
       <c r="N70" s="23"/>
       <c r="O70" s="29"/>
     </row>
     <row r="71" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A71" s="63"/>
       <c r="B71" s="63"/>
       <c r="C71" s="63"/>
       <c r="D71" s="63"/>
       <c r="E71" s="63"/>
       <c r="F71" s="63"/>
       <c r="G71" s="63"/>
       <c r="H71" s="63"/>
       <c r="I71" s="63"/>
       <c r="J71" s="63"/>
       <c r="K71" s="63"/>
       <c r="L71" s="63"/>
       <c r="M71" s="23"/>
       <c r="N71" s="23"/>
       <c r="O71" s="29"/>
     </row>
     <row r="72" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A72" s="64"/>
-      <c r="B72" s="103" t="s">
+      <c r="B72" s="101" t="s">
         <v>289</v>
       </c>
-      <c r="C72" s="103"/>
-[...7 lines deleted...]
-      <c r="K72" s="103"/>
+      <c r="C72" s="101"/>
+      <c r="D72" s="101"/>
+      <c r="E72" s="101"/>
+      <c r="F72" s="101"/>
+      <c r="G72" s="101"/>
+      <c r="H72" s="101"/>
+      <c r="I72" s="101"/>
+      <c r="J72" s="101"/>
+      <c r="K72" s="101"/>
       <c r="L72" s="64"/>
       <c r="M72" s="26" t="s">
         <v>289</v>
       </c>
       <c r="N72" s="26"/>
       <c r="O72" s="30"/>
     </row>
     <row r="73" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A73" s="63"/>
       <c r="B73" s="63"/>
       <c r="C73" s="63"/>
       <c r="D73" s="63"/>
       <c r="E73" s="63"/>
       <c r="F73" s="63"/>
-      <c r="G73" s="104"/>
-[...3 lines deleted...]
-      <c r="K73" s="104"/>
+      <c r="G73" s="102"/>
+      <c r="H73" s="102"/>
+      <c r="I73" s="102"/>
+      <c r="J73" s="102"/>
+      <c r="K73" s="102"/>
       <c r="L73" s="63"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="29"/>
     </row>
     <row r="74" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A74" s="65"/>
       <c r="B74" s="65"/>
       <c r="C74" s="65"/>
       <c r="D74" s="65"/>
       <c r="E74" s="65"/>
       <c r="F74" s="65"/>
       <c r="G74" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H74" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I74" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J74" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K74" s="66" t="s">
@@ -25759,81 +25759,81 @@
       <c r="K81" s="63"/>
       <c r="L81" s="63"/>
       <c r="M81" s="23"/>
       <c r="N81" s="23"/>
       <c r="O81" s="29"/>
     </row>
     <row r="82" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="63"/>
       <c r="B82" s="63"/>
       <c r="C82" s="63"/>
       <c r="D82" s="63"/>
       <c r="E82" s="63"/>
       <c r="F82" s="63"/>
       <c r="G82" s="63"/>
       <c r="H82" s="63"/>
       <c r="I82" s="63"/>
       <c r="J82" s="63"/>
       <c r="K82" s="63"/>
       <c r="L82" s="63"/>
       <c r="M82" s="23"/>
       <c r="N82" s="23"/>
       <c r="O82" s="29"/>
     </row>
     <row r="83" spans="1:15" s="25" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A83" s="64"/>
-      <c r="B83" s="103" t="s">
+      <c r="B83" s="101" t="s">
         <v>290</v>
       </c>
-      <c r="C83" s="103"/>
-[...7 lines deleted...]
-      <c r="K83" s="103"/>
+      <c r="C83" s="101"/>
+      <c r="D83" s="101"/>
+      <c r="E83" s="101"/>
+      <c r="F83" s="101"/>
+      <c r="G83" s="101"/>
+      <c r="H83" s="101"/>
+      <c r="I83" s="101"/>
+      <c r="J83" s="101"/>
+      <c r="K83" s="101"/>
       <c r="L83" s="64"/>
       <c r="M83" s="26" t="s">
         <v>290</v>
       </c>
       <c r="N83" s="26"/>
       <c r="O83" s="30"/>
     </row>
     <row r="84" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A84" s="63"/>
       <c r="B84" s="63"/>
       <c r="C84" s="63"/>
       <c r="D84" s="63"/>
       <c r="E84" s="63"/>
       <c r="F84" s="63"/>
-      <c r="G84" s="104"/>
-[...3 lines deleted...]
-      <c r="K84" s="104"/>
+      <c r="G84" s="102"/>
+      <c r="H84" s="102"/>
+      <c r="I84" s="102"/>
+      <c r="J84" s="102"/>
+      <c r="K84" s="102"/>
       <c r="L84" s="63"/>
       <c r="M84" s="23"/>
       <c r="N84" s="23"/>
       <c r="O84" s="29"/>
     </row>
     <row r="85" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A85" s="65"/>
       <c r="B85" s="65"/>
       <c r="C85" s="65"/>
       <c r="D85" s="65"/>
       <c r="E85" s="65"/>
       <c r="F85" s="65"/>
       <c r="G85" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H85" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I85" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J85" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K85" s="66" t="s">
@@ -29830,249 +29830,249 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="/QgjDGnRO1IZ65zyqYEC28uyS2+lAddC9LnHD2cmjiomPTHJ59iydYBajr3xCrPwDJUKHoFeR7y8bP4Oz2ix0w==" saltValue="HvAOpL3SGYh8ZubIZGHilA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="70">
-    <mergeCell ref="B93:F93"/>
-[...8 lines deleted...]
-    <mergeCell ref="B92:F92"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="G6:K6"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="B20:K20"/>
+    <mergeCell ref="G21:K21"/>
+    <mergeCell ref="B23:F23"/>
+    <mergeCell ref="B24:F24"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B46:F46"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B37:F37"/>
+    <mergeCell ref="B40:K40"/>
+    <mergeCell ref="G41:K41"/>
+    <mergeCell ref="B43:F43"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B45:F45"/>
+    <mergeCell ref="B66:F66"/>
+    <mergeCell ref="B47:F47"/>
+    <mergeCell ref="B48:F48"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="B53:K53"/>
+    <mergeCell ref="G54:K54"/>
+    <mergeCell ref="B56:F56"/>
+    <mergeCell ref="B57:F57"/>
+    <mergeCell ref="B58:F58"/>
+    <mergeCell ref="B60:F60"/>
+    <mergeCell ref="B63:K63"/>
+    <mergeCell ref="G64:K64"/>
     <mergeCell ref="B86:F86"/>
     <mergeCell ref="B67:F67"/>
     <mergeCell ref="B69:F69"/>
     <mergeCell ref="B72:K72"/>
     <mergeCell ref="G73:K73"/>
     <mergeCell ref="B75:F75"/>
     <mergeCell ref="B76:F76"/>
     <mergeCell ref="B77:F77"/>
     <mergeCell ref="B78:F78"/>
     <mergeCell ref="B80:F80"/>
     <mergeCell ref="B83:K83"/>
     <mergeCell ref="G84:K84"/>
-    <mergeCell ref="B66:F66"/>
-[...46 lines deleted...]
-    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B93:F93"/>
+    <mergeCell ref="B94:F94"/>
+    <mergeCell ref="B95:F95"/>
+    <mergeCell ref="B97:F97"/>
+    <mergeCell ref="B87:F87"/>
+    <mergeCell ref="B88:F88"/>
+    <mergeCell ref="B89:F89"/>
+    <mergeCell ref="B90:F90"/>
+    <mergeCell ref="B91:F91"/>
+    <mergeCell ref="B92:F92"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0F397E87-EFB6-4E3B-A6DE-724561A8C1F3}">
   <sheetPr codeName="Sheet17"/>
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>313</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>51</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="39.6" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
-[...10 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="B5" s="101" t="s">
+        <v>330</v>
+      </c>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>291</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
-      <c r="G6" s="104"/>
-[...3 lines deleted...]
-      <c r="K6" s="104"/>
+      <c r="G6" s="102"/>
+      <c r="H6" s="102"/>
+      <c r="I6" s="102"/>
+      <c r="J6" s="102"/>
+      <c r="K6" s="102"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A7" s="65"/>
       <c r="B7" s="65"/>
       <c r="C7" s="65"/>
       <c r="D7" s="65"/>
       <c r="E7" s="65"/>
       <c r="F7" s="65"/>
       <c r="G7" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H7" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I7" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J7" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K7" s="66" t="s">
@@ -30452,81 +30452,81 @@
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="63"/>
       <c r="B21" s="63"/>
       <c r="C21" s="63"/>
       <c r="D21" s="63"/>
       <c r="E21" s="63"/>
       <c r="F21" s="63"/>
       <c r="G21" s="63"/>
       <c r="H21" s="63"/>
       <c r="I21" s="63"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="23"/>
       <c r="N21" s="23"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A22" s="64"/>
-      <c r="B22" s="103" t="s">
+      <c r="B22" s="101" t="s">
         <v>292</v>
       </c>
-      <c r="C22" s="103"/>
-[...7 lines deleted...]
-      <c r="K22" s="103"/>
+      <c r="C22" s="101"/>
+      <c r="D22" s="101"/>
+      <c r="E22" s="101"/>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="101"/>
+      <c r="I22" s="101"/>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
       <c r="L22" s="64"/>
       <c r="M22" s="26" t="s">
         <v>292</v>
       </c>
       <c r="N22" s="26"/>
       <c r="O22" s="30"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A23" s="63"/>
       <c r="B23" s="63"/>
       <c r="C23" s="63"/>
       <c r="D23" s="63"/>
       <c r="E23" s="63"/>
       <c r="F23" s="63"/>
-      <c r="G23" s="104"/>
-[...3 lines deleted...]
-      <c r="K23" s="104"/>
+      <c r="G23" s="102"/>
+      <c r="H23" s="102"/>
+      <c r="I23" s="102"/>
+      <c r="J23" s="102"/>
+      <c r="K23" s="102"/>
       <c r="L23" s="63"/>
       <c r="M23" s="23"/>
       <c r="N23" s="23"/>
       <c r="O23" s="29"/>
     </row>
     <row r="24" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A24" s="65"/>
       <c r="B24" s="65"/>
       <c r="C24" s="65"/>
       <c r="D24" s="65"/>
       <c r="E24" s="65"/>
       <c r="F24" s="65"/>
       <c r="G24" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H24" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I24" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J24" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K24" s="66" t="s">
@@ -30875,81 +30875,81 @@
       <c r="K36" s="63"/>
       <c r="L36" s="63"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="29"/>
     </row>
     <row r="37" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="63"/>
       <c r="B37" s="63"/>
       <c r="C37" s="63"/>
       <c r="D37" s="63"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="63"/>
       <c r="K37" s="63"/>
       <c r="L37" s="63"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="29"/>
     </row>
     <row r="38" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A38" s="64"/>
-      <c r="B38" s="103" t="s">
+      <c r="B38" s="101" t="s">
         <v>293</v>
       </c>
-      <c r="C38" s="103"/>
-[...7 lines deleted...]
-      <c r="K38" s="103"/>
+      <c r="C38" s="101"/>
+      <c r="D38" s="101"/>
+      <c r="E38" s="101"/>
+      <c r="F38" s="101"/>
+      <c r="G38" s="101"/>
+      <c r="H38" s="101"/>
+      <c r="I38" s="101"/>
+      <c r="J38" s="101"/>
+      <c r="K38" s="101"/>
       <c r="L38" s="64"/>
       <c r="M38" s="26" t="s">
         <v>293</v>
       </c>
       <c r="N38" s="26"/>
       <c r="O38" s="30"/>
     </row>
     <row r="39" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A39" s="63"/>
       <c r="B39" s="63"/>
       <c r="C39" s="63"/>
       <c r="D39" s="63"/>
       <c r="E39" s="63"/>
       <c r="F39" s="63"/>
-      <c r="G39" s="104"/>
-[...3 lines deleted...]
-      <c r="K39" s="104"/>
+      <c r="G39" s="102"/>
+      <c r="H39" s="102"/>
+      <c r="I39" s="102"/>
+      <c r="J39" s="102"/>
+      <c r="K39" s="102"/>
       <c r="L39" s="63"/>
       <c r="M39" s="23"/>
       <c r="N39" s="23"/>
       <c r="O39" s="29"/>
     </row>
     <row r="40" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A40" s="65"/>
       <c r="B40" s="65"/>
       <c r="C40" s="65"/>
       <c r="D40" s="65"/>
       <c r="E40" s="65"/>
       <c r="F40" s="65"/>
       <c r="G40" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H40" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I40" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J40" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K40" s="66" t="s">
@@ -31732,3718 +31732,3718 @@
       <c r="K66" s="63"/>
       <c r="L66" s="63"/>
       <c r="M66" s="23"/>
       <c r="N66" s="23"/>
       <c r="O66" s="29"/>
     </row>
     <row r="67" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A67" s="63"/>
       <c r="B67" s="63"/>
       <c r="C67" s="63"/>
       <c r="D67" s="63"/>
       <c r="E67" s="63"/>
       <c r="F67" s="63"/>
       <c r="G67" s="63"/>
       <c r="H67" s="63"/>
       <c r="I67" s="63"/>
       <c r="J67" s="63"/>
       <c r="K67" s="63"/>
       <c r="L67" s="63"/>
       <c r="M67" s="23"/>
       <c r="N67" s="23"/>
       <c r="O67" s="29"/>
     </row>
     <row r="68" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A68" s="64"/>
-      <c r="B68" s="103" t="s">
+      <c r="B68" s="101" t="s">
         <v>294</v>
       </c>
-      <c r="C68" s="103"/>
-[...7 lines deleted...]
-      <c r="K68" s="103"/>
+      <c r="C68" s="101"/>
+      <c r="D68" s="101"/>
+      <c r="E68" s="101"/>
+      <c r="F68" s="101"/>
+      <c r="G68" s="101"/>
+      <c r="H68" s="101"/>
+      <c r="I68" s="101"/>
+      <c r="J68" s="101"/>
+      <c r="K68" s="101"/>
       <c r="L68" s="64"/>
       <c r="M68" s="26" t="s">
         <v>294</v>
       </c>
       <c r="N68" s="26"/>
       <c r="O68" s="30"/>
     </row>
     <row r="69" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A69" s="63"/>
       <c r="B69" s="63"/>
       <c r="C69" s="63"/>
       <c r="D69" s="63"/>
       <c r="E69" s="63"/>
       <c r="F69" s="63"/>
       <c r="G69" s="63"/>
       <c r="H69" s="63"/>
       <c r="I69" s="63"/>
       <c r="J69" s="63"/>
       <c r="K69" s="63"/>
       <c r="L69" s="63"/>
       <c r="M69" s="23"/>
       <c r="N69" s="23"/>
       <c r="O69" s="29"/>
     </row>
     <row r="70" spans="1:15" s="22" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A70" s="63"/>
       <c r="B70" s="63"/>
       <c r="C70" s="63"/>
       <c r="D70" s="63"/>
-      <c r="E70" s="105" t="s">
+      <c r="E70" s="110" t="s">
         <v>295</v>
       </c>
-      <c r="F70" s="105"/>
-[...1 lines deleted...]
-      <c r="H70" s="105"/>
+      <c r="F70" s="110"/>
+      <c r="G70" s="110"/>
+      <c r="H70" s="110"/>
       <c r="I70" s="63"/>
       <c r="J70" s="63"/>
       <c r="K70" s="63"/>
       <c r="L70" s="63"/>
       <c r="M70" s="23"/>
       <c r="N70" s="23"/>
       <c r="O70" s="29"/>
     </row>
     <row r="71" spans="1:15" s="22" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="63"/>
-      <c r="B71" s="106" t="s">
+      <c r="B71" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="C71" s="106"/>
-      <c r="D71" s="107"/>
+      <c r="C71" s="111"/>
+      <c r="D71" s="112"/>
       <c r="E71" s="69" t="s">
         <v>134</v>
       </c>
       <c r="F71" s="69" t="s">
         <v>135</v>
       </c>
       <c r="G71" s="69" t="s">
         <v>136</v>
       </c>
       <c r="H71" s="69" t="s">
         <v>137</v>
       </c>
       <c r="I71" s="69" t="s">
         <v>138</v>
       </c>
       <c r="J71" s="63"/>
       <c r="K71" s="63"/>
       <c r="L71" s="63"/>
       <c r="M71" s="23"/>
       <c r="N71" s="23"/>
       <c r="O71" s="29"/>
     </row>
     <row r="72" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A72" s="63"/>
-      <c r="B72" s="108" t="s">
+      <c r="B72" s="107" t="s">
         <v>263</v>
       </c>
-      <c r="C72" s="109"/>
-[...5 lines deleted...]
-      <c r="I72" s="110"/>
+      <c r="C72" s="108"/>
+      <c r="D72" s="108"/>
+      <c r="E72" s="108"/>
+      <c r="F72" s="108"/>
+      <c r="G72" s="108"/>
+      <c r="H72" s="108"/>
+      <c r="I72" s="109"/>
       <c r="J72" s="63"/>
       <c r="K72" s="63"/>
       <c r="L72" s="63"/>
       <c r="M72" s="23" t="s">
         <v>263</v>
       </c>
       <c r="N72" s="23"/>
       <c r="O72" s="29"/>
     </row>
     <row r="73" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A73" s="63"/>
-      <c r="B73" s="111">
+      <c r="B73" s="105">
         <v>2025</v>
       </c>
-      <c r="C73" s="111"/>
-      <c r="D73" s="112"/>
+      <c r="C73" s="105"/>
+      <c r="D73" s="106"/>
       <c r="E73" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F73" s="68">
         <v>29.1</v>
       </c>
       <c r="G73" s="68">
         <v>44.5</v>
       </c>
       <c r="H73" s="68">
         <v>24.2</v>
       </c>
       <c r="I73" s="67">
         <v>5813</v>
       </c>
       <c r="J73" s="63"/>
       <c r="K73" s="63"/>
       <c r="L73" s="63"/>
       <c r="M73" s="23"/>
       <c r="N73" s="23"/>
       <c r="O73" s="29"/>
     </row>
     <row r="74" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A74" s="63"/>
-      <c r="B74" s="111">
+      <c r="B74" s="105">
         <v>2024</v>
       </c>
-      <c r="C74" s="111"/>
-      <c r="D74" s="112"/>
+      <c r="C74" s="105"/>
+      <c r="D74" s="106"/>
       <c r="E74" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F74" s="68">
         <v>29</v>
       </c>
       <c r="G74" s="68">
         <v>44</v>
       </c>
       <c r="H74" s="68">
         <v>24.8</v>
       </c>
       <c r="I74" s="67">
         <v>6231</v>
       </c>
       <c r="J74" s="63"/>
       <c r="K74" s="63"/>
       <c r="L74" s="63"/>
       <c r="M74" s="23"/>
       <c r="N74" s="23"/>
       <c r="O74" s="29"/>
     </row>
     <row r="75" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A75" s="63"/>
-      <c r="B75" s="111">
+      <c r="B75" s="105">
         <v>2023</v>
       </c>
-      <c r="C75" s="111"/>
-      <c r="D75" s="112"/>
+      <c r="C75" s="105"/>
+      <c r="D75" s="106"/>
       <c r="E75" s="68">
         <v>2.1</v>
       </c>
       <c r="F75" s="68">
         <v>28</v>
       </c>
       <c r="G75" s="68">
         <v>44.4</v>
       </c>
       <c r="H75" s="68">
         <v>25.4</v>
       </c>
       <c r="I75" s="67">
         <v>5625</v>
       </c>
       <c r="J75" s="63"/>
       <c r="K75" s="63"/>
       <c r="L75" s="63"/>
       <c r="M75" s="23"/>
       <c r="N75" s="23"/>
       <c r="O75" s="29"/>
     </row>
     <row r="76" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A76" s="63"/>
-      <c r="B76" s="111">
+      <c r="B76" s="105">
         <v>2022</v>
       </c>
-      <c r="C76" s="111"/>
-      <c r="D76" s="112"/>
+      <c r="C76" s="105"/>
+      <c r="D76" s="106"/>
       <c r="E76" s="68">
         <v>2.1</v>
       </c>
       <c r="F76" s="68">
         <v>27.2</v>
       </c>
       <c r="G76" s="68">
         <v>45.1</v>
       </c>
       <c r="H76" s="68">
         <v>25.7</v>
       </c>
       <c r="I76" s="67">
         <v>6355</v>
       </c>
       <c r="J76" s="63"/>
       <c r="K76" s="63"/>
       <c r="L76" s="63"/>
       <c r="M76" s="23"/>
       <c r="N76" s="23"/>
       <c r="O76" s="29"/>
     </row>
     <row r="77" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A77" s="63"/>
-      <c r="B77" s="111">
+      <c r="B77" s="105">
         <v>2021</v>
       </c>
-      <c r="C77" s="111"/>
-      <c r="D77" s="112"/>
+      <c r="C77" s="105"/>
+      <c r="D77" s="106"/>
       <c r="E77" s="68">
         <v>2.5</v>
       </c>
       <c r="F77" s="68">
         <v>28</v>
       </c>
       <c r="G77" s="68">
         <v>45</v>
       </c>
       <c r="H77" s="68">
         <v>24.5</v>
       </c>
       <c r="I77" s="67">
         <v>8935</v>
       </c>
       <c r="J77" s="63"/>
       <c r="K77" s="63"/>
       <c r="L77" s="63"/>
       <c r="M77" s="23"/>
       <c r="N77" s="23"/>
       <c r="O77" s="29"/>
     </row>
     <row r="78" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A78" s="63"/>
-      <c r="B78" s="108" t="s">
+      <c r="B78" s="107" t="s">
         <v>120</v>
       </c>
-      <c r="C78" s="109"/>
-[...5 lines deleted...]
-      <c r="I78" s="110"/>
+      <c r="C78" s="108"/>
+      <c r="D78" s="108"/>
+      <c r="E78" s="108"/>
+      <c r="F78" s="108"/>
+      <c r="G78" s="108"/>
+      <c r="H78" s="108"/>
+      <c r="I78" s="109"/>
       <c r="J78" s="63"/>
       <c r="K78" s="63"/>
       <c r="L78" s="63"/>
       <c r="M78" s="23" t="s">
         <v>120</v>
       </c>
       <c r="N78" s="23"/>
       <c r="O78" s="29"/>
     </row>
     <row r="79" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A79" s="63"/>
-      <c r="B79" s="111">
+      <c r="B79" s="105">
         <v>2025</v>
       </c>
-      <c r="C79" s="111"/>
-      <c r="D79" s="112"/>
+      <c r="C79" s="105"/>
+      <c r="D79" s="106"/>
       <c r="E79" s="68">
         <v>3.4</v>
       </c>
       <c r="F79" s="68">
         <v>29.7</v>
       </c>
       <c r="G79" s="68">
         <v>45</v>
       </c>
       <c r="H79" s="68">
         <v>22</v>
       </c>
       <c r="I79" s="67">
         <v>4254</v>
       </c>
       <c r="J79" s="63"/>
       <c r="K79" s="63"/>
       <c r="L79" s="63"/>
       <c r="M79" s="23"/>
       <c r="N79" s="23"/>
       <c r="O79" s="29"/>
     </row>
     <row r="80" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A80" s="63"/>
-      <c r="B80" s="111">
+      <c r="B80" s="105">
         <v>2024</v>
       </c>
-      <c r="C80" s="111"/>
-      <c r="D80" s="112"/>
+      <c r="C80" s="105"/>
+      <c r="D80" s="106"/>
       <c r="E80" s="68">
         <v>3.3</v>
       </c>
       <c r="F80" s="68">
         <v>29.5</v>
       </c>
       <c r="G80" s="68">
         <v>43.9</v>
       </c>
       <c r="H80" s="68">
         <v>23.3</v>
       </c>
       <c r="I80" s="67">
         <v>4781</v>
       </c>
       <c r="J80" s="63"/>
       <c r="K80" s="63"/>
       <c r="L80" s="63"/>
       <c r="M80" s="23"/>
       <c r="N80" s="23"/>
       <c r="O80" s="29"/>
     </row>
     <row r="81" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A81" s="63"/>
-      <c r="B81" s="111">
+      <c r="B81" s="105">
         <v>2023</v>
       </c>
-      <c r="C81" s="111"/>
-      <c r="D81" s="112"/>
+      <c r="C81" s="105"/>
+      <c r="D81" s="106"/>
       <c r="E81" s="68">
         <v>3.1</v>
       </c>
       <c r="F81" s="68">
         <v>28.4</v>
       </c>
       <c r="G81" s="68">
         <v>44.1</v>
       </c>
       <c r="H81" s="68">
         <v>24.4</v>
       </c>
       <c r="I81" s="67">
         <v>4575</v>
       </c>
       <c r="J81" s="63"/>
       <c r="K81" s="63"/>
       <c r="L81" s="63"/>
       <c r="M81" s="23"/>
       <c r="N81" s="23"/>
       <c r="O81" s="29"/>
     </row>
     <row r="82" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A82" s="63"/>
-      <c r="B82" s="111">
+      <c r="B82" s="105">
         <v>2022</v>
       </c>
-      <c r="C82" s="111"/>
-      <c r="D82" s="112"/>
+      <c r="C82" s="105"/>
+      <c r="D82" s="106"/>
       <c r="E82" s="68">
         <v>3.1</v>
       </c>
       <c r="F82" s="68">
         <v>27.9</v>
       </c>
       <c r="G82" s="68">
         <v>44.2</v>
       </c>
       <c r="H82" s="68">
         <v>24.8</v>
       </c>
       <c r="I82" s="67">
         <v>5583</v>
       </c>
       <c r="J82" s="63"/>
       <c r="K82" s="63"/>
       <c r="L82" s="63"/>
       <c r="M82" s="23"/>
       <c r="N82" s="23"/>
       <c r="O82" s="29"/>
     </row>
     <row r="83" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A83" s="63"/>
-      <c r="B83" s="111">
+      <c r="B83" s="105">
         <v>2021</v>
       </c>
-      <c r="C83" s="111"/>
-      <c r="D83" s="112"/>
+      <c r="C83" s="105"/>
+      <c r="D83" s="106"/>
       <c r="E83" s="68">
         <v>3.3</v>
       </c>
       <c r="F83" s="68">
         <v>28.9</v>
       </c>
       <c r="G83" s="68">
         <v>43.3</v>
       </c>
       <c r="H83" s="68">
         <v>24.5</v>
       </c>
       <c r="I83" s="67">
         <v>8051</v>
       </c>
       <c r="J83" s="63"/>
       <c r="K83" s="63"/>
       <c r="L83" s="63"/>
       <c r="M83" s="23"/>
       <c r="N83" s="23"/>
       <c r="O83" s="29"/>
     </row>
     <row r="84" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A84" s="63"/>
-      <c r="B84" s="108" t="s">
+      <c r="B84" s="107" t="s">
         <v>121</v>
       </c>
-      <c r="C84" s="109"/>
-[...5 lines deleted...]
-      <c r="I84" s="110"/>
+      <c r="C84" s="108"/>
+      <c r="D84" s="108"/>
+      <c r="E84" s="108"/>
+      <c r="F84" s="108"/>
+      <c r="G84" s="108"/>
+      <c r="H84" s="108"/>
+      <c r="I84" s="109"/>
       <c r="J84" s="63"/>
       <c r="K84" s="63"/>
       <c r="L84" s="63"/>
       <c r="M84" s="23" t="s">
         <v>121</v>
       </c>
       <c r="N84" s="23"/>
       <c r="O84" s="29"/>
     </row>
     <row r="85" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A85" s="63"/>
-      <c r="B85" s="111">
+      <c r="B85" s="105">
         <v>2025</v>
       </c>
-      <c r="C85" s="111"/>
-      <c r="D85" s="112"/>
+      <c r="C85" s="105"/>
+      <c r="D85" s="106"/>
       <c r="E85" s="68">
         <v>1.6</v>
       </c>
       <c r="F85" s="68">
         <v>14.7</v>
       </c>
       <c r="G85" s="68">
         <v>44.6</v>
       </c>
       <c r="H85" s="68">
         <v>39.200000000000003</v>
       </c>
       <c r="I85" s="67">
         <v>4886</v>
       </c>
       <c r="J85" s="63"/>
       <c r="K85" s="63"/>
       <c r="L85" s="63"/>
       <c r="M85" s="23"/>
       <c r="N85" s="23"/>
       <c r="O85" s="29"/>
     </row>
     <row r="86" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A86" s="63"/>
-      <c r="B86" s="111">
+      <c r="B86" s="105">
         <v>2024</v>
       </c>
-      <c r="C86" s="111"/>
-      <c r="D86" s="112"/>
+      <c r="C86" s="105"/>
+      <c r="D86" s="106"/>
       <c r="E86" s="68">
         <v>1.5</v>
       </c>
       <c r="F86" s="68">
         <v>14.8</v>
       </c>
       <c r="G86" s="68">
         <v>43.4</v>
       </c>
       <c r="H86" s="68">
         <v>40.299999999999997</v>
       </c>
       <c r="I86" s="67">
         <v>5146</v>
       </c>
       <c r="J86" s="63"/>
       <c r="K86" s="63"/>
       <c r="L86" s="63"/>
       <c r="M86" s="23"/>
       <c r="N86" s="23"/>
       <c r="O86" s="29"/>
     </row>
     <row r="87" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A87" s="63"/>
-      <c r="B87" s="111">
+      <c r="B87" s="105">
         <v>2023</v>
       </c>
-      <c r="C87" s="111"/>
-      <c r="D87" s="112"/>
+      <c r="C87" s="105"/>
+      <c r="D87" s="106"/>
       <c r="E87" s="68">
         <v>1.3</v>
       </c>
       <c r="F87" s="68">
         <v>14.5</v>
       </c>
       <c r="G87" s="68">
         <v>41.6</v>
       </c>
       <c r="H87" s="68">
         <v>42.5</v>
       </c>
       <c r="I87" s="67">
         <v>4841</v>
       </c>
       <c r="J87" s="63"/>
       <c r="K87" s="63"/>
       <c r="L87" s="63"/>
       <c r="M87" s="23"/>
       <c r="N87" s="23"/>
       <c r="O87" s="29"/>
     </row>
     <row r="88" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="63"/>
-      <c r="B88" s="111">
+      <c r="B88" s="105">
         <v>2022</v>
       </c>
-      <c r="C88" s="111"/>
-      <c r="D88" s="112"/>
+      <c r="C88" s="105"/>
+      <c r="D88" s="106"/>
       <c r="E88" s="68">
         <v>1.3</v>
       </c>
       <c r="F88" s="68">
         <v>14.7</v>
       </c>
       <c r="G88" s="68">
         <v>43.3</v>
       </c>
       <c r="H88" s="68">
         <v>40.799999999999997</v>
       </c>
       <c r="I88" s="67">
         <v>5849</v>
       </c>
       <c r="J88" s="63"/>
       <c r="K88" s="63"/>
       <c r="L88" s="63"/>
       <c r="M88" s="23"/>
       <c r="N88" s="23"/>
       <c r="O88" s="29"/>
     </row>
     <row r="89" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A89" s="63"/>
-      <c r="B89" s="111">
+      <c r="B89" s="105">
         <v>2021</v>
       </c>
-      <c r="C89" s="111"/>
-      <c r="D89" s="112"/>
+      <c r="C89" s="105"/>
+      <c r="D89" s="106"/>
       <c r="E89" s="68">
         <v>1.5</v>
       </c>
       <c r="F89" s="68">
         <v>14.7</v>
       </c>
       <c r="G89" s="68">
         <v>43</v>
       </c>
       <c r="H89" s="68">
         <v>40.700000000000003</v>
       </c>
       <c r="I89" s="67">
         <v>8353</v>
       </c>
       <c r="J89" s="63"/>
       <c r="K89" s="63"/>
       <c r="L89" s="63"/>
       <c r="M89" s="23"/>
       <c r="N89" s="23"/>
       <c r="O89" s="29"/>
     </row>
     <row r="90" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A90" s="63"/>
-      <c r="B90" s="108" t="s">
+      <c r="B90" s="107" t="s">
         <v>122</v>
       </c>
-      <c r="C90" s="109"/>
-[...5 lines deleted...]
-      <c r="I90" s="110"/>
+      <c r="C90" s="108"/>
+      <c r="D90" s="108"/>
+      <c r="E90" s="108"/>
+      <c r="F90" s="108"/>
+      <c r="G90" s="108"/>
+      <c r="H90" s="108"/>
+      <c r="I90" s="109"/>
       <c r="J90" s="63"/>
       <c r="K90" s="63"/>
       <c r="L90" s="63"/>
       <c r="M90" s="23" t="s">
         <v>122</v>
       </c>
       <c r="N90" s="23"/>
       <c r="O90" s="29"/>
     </row>
     <row r="91" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A91" s="63"/>
-      <c r="B91" s="111">
+      <c r="B91" s="105">
         <v>2025</v>
       </c>
-      <c r="C91" s="111"/>
-      <c r="D91" s="112"/>
+      <c r="C91" s="105"/>
+      <c r="D91" s="106"/>
       <c r="E91" s="68">
         <v>0.5</v>
       </c>
       <c r="F91" s="68">
         <v>3.6</v>
       </c>
       <c r="G91" s="68">
         <v>20.7</v>
       </c>
       <c r="H91" s="68">
         <v>75.2</v>
       </c>
       <c r="I91" s="67">
         <v>10456</v>
       </c>
       <c r="J91" s="63"/>
       <c r="K91" s="63"/>
       <c r="L91" s="63"/>
       <c r="M91" s="23"/>
       <c r="N91" s="23"/>
       <c r="O91" s="29"/>
     </row>
     <row r="92" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A92" s="63"/>
-      <c r="B92" s="111">
+      <c r="B92" s="105">
         <v>2024</v>
       </c>
-      <c r="C92" s="111"/>
-      <c r="D92" s="112"/>
+      <c r="C92" s="105"/>
+      <c r="D92" s="106"/>
       <c r="E92" s="68">
         <v>0.5</v>
       </c>
       <c r="F92" s="68">
         <v>3.8</v>
       </c>
       <c r="G92" s="68">
         <v>21.3</v>
       </c>
       <c r="H92" s="68">
         <v>74.400000000000006</v>
       </c>
       <c r="I92" s="67">
         <v>10968</v>
       </c>
       <c r="J92" s="63"/>
       <c r="K92" s="63"/>
       <c r="L92" s="63"/>
       <c r="M92" s="23"/>
       <c r="N92" s="23"/>
       <c r="O92" s="29"/>
     </row>
     <row r="93" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A93" s="63"/>
-      <c r="B93" s="111">
+      <c r="B93" s="105">
         <v>2023</v>
       </c>
-      <c r="C93" s="111"/>
-      <c r="D93" s="112"/>
+      <c r="C93" s="105"/>
+      <c r="D93" s="106"/>
       <c r="E93" s="68">
         <v>0.4</v>
       </c>
       <c r="F93" s="68">
         <v>4</v>
       </c>
       <c r="G93" s="68">
         <v>20.7</v>
       </c>
       <c r="H93" s="68">
         <v>75</v>
       </c>
       <c r="I93" s="67">
         <v>10004</v>
       </c>
       <c r="J93" s="63"/>
       <c r="K93" s="63"/>
       <c r="L93" s="63"/>
       <c r="M93" s="23"/>
       <c r="N93" s="23"/>
       <c r="O93" s="29"/>
     </row>
     <row r="94" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="63"/>
-      <c r="B94" s="111">
+      <c r="B94" s="105">
         <v>2022</v>
       </c>
-      <c r="C94" s="111"/>
-      <c r="D94" s="112"/>
+      <c r="C94" s="105"/>
+      <c r="D94" s="106"/>
       <c r="E94" s="68">
         <v>0.6</v>
       </c>
       <c r="F94" s="68">
         <v>5.3</v>
       </c>
       <c r="G94" s="68">
         <v>22.6</v>
       </c>
       <c r="H94" s="68">
         <v>71.5</v>
       </c>
       <c r="I94" s="67">
         <v>13252</v>
       </c>
       <c r="J94" s="63"/>
       <c r="K94" s="63"/>
       <c r="L94" s="63"/>
       <c r="M94" s="23"/>
       <c r="N94" s="23"/>
       <c r="O94" s="29"/>
     </row>
     <row r="95" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="63"/>
-      <c r="B95" s="111">
+      <c r="B95" s="105">
         <v>2021</v>
       </c>
-      <c r="C95" s="111"/>
-      <c r="D95" s="112"/>
+      <c r="C95" s="105"/>
+      <c r="D95" s="106"/>
       <c r="E95" s="68">
         <v>0.4</v>
       </c>
       <c r="F95" s="68">
         <v>4.7</v>
       </c>
       <c r="G95" s="68">
         <v>21.7</v>
       </c>
       <c r="H95" s="68">
         <v>73.2</v>
       </c>
       <c r="I95" s="67">
         <v>18341</v>
       </c>
       <c r="J95" s="63"/>
       <c r="K95" s="63"/>
       <c r="L95" s="63"/>
       <c r="M95" s="23"/>
       <c r="N95" s="23"/>
       <c r="O95" s="29"/>
     </row>
     <row r="96" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A96" s="63"/>
-      <c r="B96" s="108" t="s">
+      <c r="B96" s="107" t="s">
         <v>264</v>
       </c>
-      <c r="C96" s="109"/>
-[...5 lines deleted...]
-      <c r="I96" s="110"/>
+      <c r="C96" s="108"/>
+      <c r="D96" s="108"/>
+      <c r="E96" s="108"/>
+      <c r="F96" s="108"/>
+      <c r="G96" s="108"/>
+      <c r="H96" s="108"/>
+      <c r="I96" s="109"/>
       <c r="J96" s="63"/>
       <c r="K96" s="63"/>
       <c r="L96" s="63"/>
       <c r="M96" s="23" t="s">
         <v>264</v>
       </c>
       <c r="N96" s="23"/>
       <c r="O96" s="29"/>
     </row>
     <row r="97" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="63"/>
-      <c r="B97" s="111">
+      <c r="B97" s="105">
         <v>2025</v>
       </c>
-      <c r="C97" s="111"/>
-      <c r="D97" s="112"/>
+      <c r="C97" s="105"/>
+      <c r="D97" s="106"/>
       <c r="E97" s="68">
         <v>2</v>
       </c>
       <c r="F97" s="68">
         <v>9.6999999999999993</v>
       </c>
       <c r="G97" s="68">
         <v>28.5</v>
       </c>
       <c r="H97" s="68">
         <v>59.7</v>
       </c>
       <c r="I97" s="67">
         <v>7874</v>
       </c>
       <c r="J97" s="63"/>
       <c r="K97" s="63"/>
       <c r="L97" s="63"/>
       <c r="M97" s="23"/>
       <c r="N97" s="23"/>
       <c r="O97" s="29"/>
     </row>
     <row r="98" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="63"/>
-      <c r="B98" s="111">
+      <c r="B98" s="105">
         <v>2024</v>
       </c>
-      <c r="C98" s="111"/>
-      <c r="D98" s="112"/>
+      <c r="C98" s="105"/>
+      <c r="D98" s="106"/>
       <c r="E98" s="68">
         <v>2.5</v>
       </c>
       <c r="F98" s="68">
         <v>10.6</v>
       </c>
       <c r="G98" s="68">
         <v>29.6</v>
       </c>
       <c r="H98" s="68">
         <v>57.3</v>
       </c>
       <c r="I98" s="67">
         <v>7909</v>
       </c>
       <c r="J98" s="63"/>
       <c r="K98" s="63"/>
       <c r="L98" s="63"/>
       <c r="M98" s="23"/>
       <c r="N98" s="23"/>
       <c r="O98" s="29"/>
     </row>
     <row r="99" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A99" s="63"/>
-      <c r="B99" s="111">
+      <c r="B99" s="105">
         <v>2023</v>
       </c>
-      <c r="C99" s="111"/>
-      <c r="D99" s="112"/>
+      <c r="C99" s="105"/>
+      <c r="D99" s="106"/>
       <c r="E99" s="68">
         <v>2</v>
       </c>
       <c r="F99" s="68">
         <v>10.199999999999999</v>
       </c>
       <c r="G99" s="68">
         <v>30.3</v>
       </c>
       <c r="H99" s="68">
         <v>57.5</v>
       </c>
       <c r="I99" s="67">
         <v>7275</v>
       </c>
       <c r="J99" s="63"/>
       <c r="K99" s="63"/>
       <c r="L99" s="63"/>
       <c r="M99" s="23"/>
       <c r="N99" s="23"/>
       <c r="O99" s="29"/>
     </row>
     <row r="100" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="63"/>
-      <c r="B100" s="111">
+      <c r="B100" s="105">
         <v>2022</v>
       </c>
-      <c r="C100" s="111"/>
-      <c r="D100" s="112"/>
+      <c r="C100" s="105"/>
+      <c r="D100" s="106"/>
       <c r="E100" s="68">
         <v>1.5</v>
       </c>
       <c r="F100" s="68">
         <v>11.3</v>
       </c>
       <c r="G100" s="68">
         <v>31.2</v>
       </c>
       <c r="H100" s="68">
         <v>56.1</v>
       </c>
       <c r="I100" s="67">
         <v>10406</v>
       </c>
       <c r="J100" s="63"/>
       <c r="K100" s="63"/>
       <c r="L100" s="63"/>
       <c r="M100" s="23"/>
       <c r="N100" s="23"/>
       <c r="O100" s="29"/>
     </row>
     <row r="101" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A101" s="63"/>
-      <c r="B101" s="111">
+      <c r="B101" s="105">
         <v>2021</v>
       </c>
-      <c r="C101" s="111"/>
-      <c r="D101" s="112"/>
+      <c r="C101" s="105"/>
+      <c r="D101" s="106"/>
       <c r="E101" s="68">
         <v>1.4</v>
       </c>
       <c r="F101" s="68">
         <v>10.3</v>
       </c>
       <c r="G101" s="68">
         <v>31.7</v>
       </c>
       <c r="H101" s="68">
         <v>56.6</v>
       </c>
       <c r="I101" s="67">
         <v>13995</v>
       </c>
       <c r="J101" s="63"/>
       <c r="K101" s="63"/>
       <c r="L101" s="63"/>
       <c r="M101" s="23"/>
       <c r="N101" s="23"/>
       <c r="O101" s="29"/>
     </row>
     <row r="102" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A102" s="63"/>
-      <c r="B102" s="108" t="s">
+      <c r="B102" s="107" t="s">
         <v>123</v>
       </c>
-      <c r="C102" s="109"/>
-[...5 lines deleted...]
-      <c r="I102" s="110"/>
+      <c r="C102" s="108"/>
+      <c r="D102" s="108"/>
+      <c r="E102" s="108"/>
+      <c r="F102" s="108"/>
+      <c r="G102" s="108"/>
+      <c r="H102" s="108"/>
+      <c r="I102" s="109"/>
       <c r="J102" s="63"/>
       <c r="K102" s="63"/>
       <c r="L102" s="63"/>
       <c r="M102" s="23" t="s">
         <v>123</v>
       </c>
       <c r="N102" s="23"/>
       <c r="O102" s="29"/>
     </row>
     <row r="103" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A103" s="63"/>
-      <c r="B103" s="111">
+      <c r="B103" s="105">
         <v>2025</v>
       </c>
-      <c r="C103" s="111"/>
-      <c r="D103" s="112"/>
+      <c r="C103" s="105"/>
+      <c r="D103" s="106"/>
       <c r="E103" s="68">
         <v>1.5</v>
       </c>
       <c r="F103" s="68">
         <v>11.3</v>
       </c>
       <c r="G103" s="68">
         <v>35.799999999999997</v>
       </c>
       <c r="H103" s="68">
         <v>51.5</v>
       </c>
       <c r="I103" s="67">
         <v>5552</v>
       </c>
       <c r="J103" s="63"/>
       <c r="K103" s="63"/>
       <c r="L103" s="63"/>
       <c r="M103" s="23"/>
       <c r="N103" s="23"/>
       <c r="O103" s="29"/>
     </row>
     <row r="104" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A104" s="63"/>
-      <c r="B104" s="111">
+      <c r="B104" s="105">
         <v>2024</v>
       </c>
-      <c r="C104" s="111"/>
-      <c r="D104" s="112"/>
+      <c r="C104" s="105"/>
+      <c r="D104" s="106"/>
       <c r="E104" s="68">
         <v>1.6</v>
       </c>
       <c r="F104" s="68">
         <v>12.8</v>
       </c>
       <c r="G104" s="68">
         <v>35.4</v>
       </c>
       <c r="H104" s="68">
         <v>50.3</v>
       </c>
       <c r="I104" s="67">
         <v>5749</v>
       </c>
       <c r="J104" s="63"/>
       <c r="K104" s="63"/>
       <c r="L104" s="63"/>
       <c r="M104" s="23"/>
       <c r="N104" s="23"/>
       <c r="O104" s="29"/>
     </row>
     <row r="105" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A105" s="63"/>
-      <c r="B105" s="111">
+      <c r="B105" s="105">
         <v>2023</v>
       </c>
-      <c r="C105" s="111"/>
-      <c r="D105" s="112"/>
+      <c r="C105" s="105"/>
+      <c r="D105" s="106"/>
       <c r="E105" s="68">
         <v>1.7</v>
       </c>
       <c r="F105" s="68">
         <v>12.4</v>
       </c>
       <c r="G105" s="68">
         <v>34.700000000000003</v>
       </c>
       <c r="H105" s="68">
         <v>51.1</v>
       </c>
       <c r="I105" s="67">
         <v>5091</v>
       </c>
       <c r="J105" s="63"/>
       <c r="K105" s="63"/>
       <c r="L105" s="63"/>
       <c r="M105" s="23"/>
       <c r="N105" s="23"/>
       <c r="O105" s="29"/>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A106" s="63"/>
-      <c r="B106" s="111">
+      <c r="B106" s="105">
         <v>2022</v>
       </c>
-      <c r="C106" s="111"/>
-      <c r="D106" s="112"/>
+      <c r="C106" s="105"/>
+      <c r="D106" s="106"/>
       <c r="E106" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F106" s="68">
         <v>14.4</v>
       </c>
       <c r="G106" s="68">
         <v>35.1</v>
       </c>
       <c r="H106" s="68">
         <v>48.2</v>
       </c>
       <c r="I106" s="67">
         <v>6471</v>
       </c>
       <c r="J106" s="63"/>
       <c r="K106" s="63"/>
       <c r="L106" s="63"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A107" s="63"/>
-      <c r="B107" s="111">
+      <c r="B107" s="105">
         <v>2021</v>
       </c>
-      <c r="C107" s="111"/>
-      <c r="D107" s="112"/>
+      <c r="C107" s="105"/>
+      <c r="D107" s="106"/>
       <c r="E107" s="68">
         <v>2.5</v>
       </c>
       <c r="F107" s="68">
         <v>14.7</v>
       </c>
       <c r="G107" s="68">
         <v>36.5</v>
       </c>
       <c r="H107" s="68">
         <v>46.3</v>
       </c>
       <c r="I107" s="67">
         <v>7913</v>
       </c>
       <c r="J107" s="63"/>
       <c r="K107" s="63"/>
       <c r="L107" s="63"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A108" s="63"/>
-      <c r="B108" s="108" t="s">
+      <c r="B108" s="107" t="s">
         <v>124</v>
       </c>
-      <c r="C108" s="109"/>
-[...5 lines deleted...]
-      <c r="I108" s="110"/>
+      <c r="C108" s="108"/>
+      <c r="D108" s="108"/>
+      <c r="E108" s="108"/>
+      <c r="F108" s="108"/>
+      <c r="G108" s="108"/>
+      <c r="H108" s="108"/>
+      <c r="I108" s="109"/>
       <c r="J108" s="63"/>
       <c r="K108" s="63"/>
       <c r="L108" s="63"/>
       <c r="M108" s="27" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A109" s="63"/>
-      <c r="B109" s="111">
+      <c r="B109" s="105">
         <v>2025</v>
       </c>
-      <c r="C109" s="111"/>
-      <c r="D109" s="112"/>
+      <c r="C109" s="105"/>
+      <c r="D109" s="106"/>
       <c r="E109" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F109" s="68">
         <v>10.1</v>
       </c>
       <c r="G109" s="68">
         <v>35.5</v>
       </c>
       <c r="H109" s="68">
         <v>53.3</v>
       </c>
       <c r="I109" s="67">
         <v>7294</v>
       </c>
       <c r="J109" s="63"/>
       <c r="K109" s="63"/>
       <c r="L109" s="63"/>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A110" s="63"/>
-      <c r="B110" s="111">
+      <c r="B110" s="105">
         <v>2024</v>
       </c>
-      <c r="C110" s="111"/>
-      <c r="D110" s="112"/>
+      <c r="C110" s="105"/>
+      <c r="D110" s="106"/>
       <c r="E110" s="68">
         <v>1.3</v>
       </c>
       <c r="F110" s="68">
         <v>10.7</v>
       </c>
       <c r="G110" s="68">
         <v>35</v>
       </c>
       <c r="H110" s="68">
         <v>53</v>
       </c>
       <c r="I110" s="67">
         <v>7547</v>
       </c>
       <c r="J110" s="63"/>
       <c r="K110" s="63"/>
       <c r="L110" s="63"/>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A111" s="63"/>
-      <c r="B111" s="111">
+      <c r="B111" s="105">
         <v>2023</v>
       </c>
-      <c r="C111" s="111"/>
-      <c r="D111" s="112"/>
+      <c r="C111" s="105"/>
+      <c r="D111" s="106"/>
       <c r="E111" s="68">
         <v>1.2</v>
       </c>
       <c r="F111" s="68">
         <v>10.199999999999999</v>
       </c>
       <c r="G111" s="68">
         <v>36</v>
       </c>
       <c r="H111" s="68">
         <v>52.7</v>
       </c>
       <c r="I111" s="67">
         <v>6706</v>
       </c>
       <c r="J111" s="63"/>
       <c r="K111" s="63"/>
       <c r="L111" s="63"/>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A112" s="63"/>
-      <c r="B112" s="111">
+      <c r="B112" s="105">
         <v>2022</v>
       </c>
-      <c r="C112" s="111"/>
-      <c r="D112" s="112"/>
+      <c r="C112" s="105"/>
+      <c r="D112" s="106"/>
       <c r="E112" s="68">
         <v>1.4</v>
       </c>
       <c r="F112" s="68">
         <v>11.1</v>
       </c>
       <c r="G112" s="68">
         <v>35.9</v>
       </c>
       <c r="H112" s="68">
         <v>51.6</v>
       </c>
       <c r="I112" s="67">
         <v>8825</v>
       </c>
       <c r="J112" s="63"/>
       <c r="K112" s="63"/>
       <c r="L112" s="63"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A113" s="63"/>
-      <c r="B113" s="111">
+      <c r="B113" s="105">
         <v>2021</v>
       </c>
-      <c r="C113" s="111"/>
-      <c r="D113" s="112"/>
+      <c r="C113" s="105"/>
+      <c r="D113" s="106"/>
       <c r="E113" s="68">
         <v>1.2</v>
       </c>
       <c r="F113" s="68">
         <v>10.8</v>
       </c>
       <c r="G113" s="68">
         <v>36.299999999999997</v>
       </c>
       <c r="H113" s="68">
         <v>51.7</v>
       </c>
       <c r="I113" s="67">
         <v>12766</v>
       </c>
       <c r="J113" s="63"/>
       <c r="K113" s="63"/>
       <c r="L113" s="63"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A114" s="63"/>
-      <c r="B114" s="108" t="s">
+      <c r="B114" s="107" t="s">
         <v>279</v>
       </c>
-      <c r="C114" s="109"/>
-[...5 lines deleted...]
-      <c r="I114" s="110"/>
+      <c r="C114" s="108"/>
+      <c r="D114" s="108"/>
+      <c r="E114" s="108"/>
+      <c r="F114" s="108"/>
+      <c r="G114" s="108"/>
+      <c r="H114" s="108"/>
+      <c r="I114" s="109"/>
       <c r="J114" s="63"/>
       <c r="K114" s="63"/>
       <c r="L114" s="63"/>
       <c r="M114" s="27" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A115" s="63"/>
-      <c r="B115" s="111">
+      <c r="B115" s="105">
         <v>2025</v>
       </c>
-      <c r="C115" s="111"/>
-      <c r="D115" s="112"/>
+      <c r="C115" s="105"/>
+      <c r="D115" s="106"/>
       <c r="E115" s="68">
         <v>0.5</v>
       </c>
       <c r="F115" s="68">
         <v>5.6</v>
       </c>
       <c r="G115" s="68">
         <v>30.4</v>
       </c>
       <c r="H115" s="68">
         <v>63.4</v>
       </c>
       <c r="I115" s="67">
         <v>7293</v>
       </c>
       <c r="J115" s="63"/>
       <c r="K115" s="63"/>
       <c r="L115" s="63"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A116" s="63"/>
-      <c r="B116" s="111">
+      <c r="B116" s="105">
         <v>2024</v>
       </c>
-      <c r="C116" s="111"/>
-      <c r="D116" s="112"/>
+      <c r="C116" s="105"/>
+      <c r="D116" s="106"/>
       <c r="E116" s="68">
         <v>0.7</v>
       </c>
       <c r="F116" s="68">
         <v>6.8</v>
       </c>
       <c r="G116" s="68">
         <v>31.8</v>
       </c>
       <c r="H116" s="68">
         <v>60.8</v>
       </c>
       <c r="I116" s="67">
         <v>7273</v>
       </c>
       <c r="J116" s="63"/>
       <c r="K116" s="63"/>
       <c r="L116" s="63"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A117" s="63"/>
-      <c r="B117" s="111">
+      <c r="B117" s="105">
         <v>2023</v>
       </c>
-      <c r="C117" s="111"/>
-      <c r="D117" s="112"/>
+      <c r="C117" s="105"/>
+      <c r="D117" s="106"/>
       <c r="E117" s="68">
         <v>0.8</v>
       </c>
       <c r="F117" s="68">
         <v>6.8</v>
       </c>
       <c r="G117" s="68">
         <v>30.9</v>
       </c>
       <c r="H117" s="68">
         <v>61.5</v>
       </c>
       <c r="I117" s="67">
         <v>6434</v>
       </c>
       <c r="J117" s="63"/>
       <c r="K117" s="63"/>
       <c r="L117" s="63"/>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A118" s="63"/>
-      <c r="B118" s="111">
+      <c r="B118" s="105">
         <v>2022</v>
       </c>
-      <c r="C118" s="111"/>
-      <c r="D118" s="112"/>
+      <c r="C118" s="105"/>
+      <c r="D118" s="106"/>
       <c r="E118" s="68">
         <v>0.9</v>
       </c>
       <c r="F118" s="68">
         <v>7.6</v>
       </c>
       <c r="G118" s="68">
         <v>32</v>
       </c>
       <c r="H118" s="68">
         <v>59.6</v>
       </c>
       <c r="I118" s="67">
         <v>8423</v>
       </c>
       <c r="J118" s="63"/>
       <c r="K118" s="63"/>
       <c r="L118" s="63"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A119" s="63"/>
-      <c r="B119" s="111">
+      <c r="B119" s="105">
         <v>2021</v>
       </c>
-      <c r="C119" s="111"/>
-      <c r="D119" s="112"/>
+      <c r="C119" s="105"/>
+      <c r="D119" s="106"/>
       <c r="E119" s="68">
         <v>0.6</v>
       </c>
       <c r="F119" s="68">
         <v>6.9</v>
       </c>
       <c r="G119" s="68">
         <v>31.5</v>
       </c>
       <c r="H119" s="68">
         <v>61.1</v>
       </c>
       <c r="I119" s="67">
         <v>12124</v>
       </c>
       <c r="J119" s="63"/>
       <c r="K119" s="63"/>
       <c r="L119" s="63"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A120" s="63"/>
-      <c r="B120" s="108" t="s">
+      <c r="B120" s="107" t="s">
         <v>265</v>
       </c>
-      <c r="C120" s="109"/>
-[...5 lines deleted...]
-      <c r="I120" s="110"/>
+      <c r="C120" s="108"/>
+      <c r="D120" s="108"/>
+      <c r="E120" s="108"/>
+      <c r="F120" s="108"/>
+      <c r="G120" s="108"/>
+      <c r="H120" s="108"/>
+      <c r="I120" s="109"/>
       <c r="J120" s="63"/>
       <c r="K120" s="63"/>
       <c r="L120" s="63"/>
       <c r="M120" s="27" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A121" s="63"/>
-      <c r="B121" s="111">
+      <c r="B121" s="105">
         <v>2025</v>
       </c>
-      <c r="C121" s="111"/>
-      <c r="D121" s="112"/>
+      <c r="C121" s="105"/>
+      <c r="D121" s="106"/>
       <c r="E121" s="68">
         <v>2.4</v>
       </c>
       <c r="F121" s="68">
         <v>14.5</v>
       </c>
       <c r="G121" s="68">
         <v>36.4</v>
       </c>
       <c r="H121" s="68">
         <v>46.7</v>
       </c>
       <c r="I121" s="67">
         <v>4460</v>
       </c>
       <c r="J121" s="63"/>
       <c r="K121" s="63"/>
       <c r="L121" s="63"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A122" s="63"/>
-      <c r="B122" s="111">
+      <c r="B122" s="105">
         <v>2024</v>
       </c>
-      <c r="C122" s="111"/>
-      <c r="D122" s="112"/>
+      <c r="C122" s="105"/>
+      <c r="D122" s="106"/>
       <c r="E122" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="F122" s="68">
         <v>14.3</v>
       </c>
       <c r="G122" s="68">
         <v>37.299999999999997</v>
       </c>
       <c r="H122" s="68">
         <v>46.1</v>
       </c>
       <c r="I122" s="67">
         <v>4810</v>
       </c>
       <c r="J122" s="63"/>
       <c r="K122" s="63"/>
       <c r="L122" s="63"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A123" s="63"/>
-      <c r="B123" s="111">
+      <c r="B123" s="105">
         <v>2023</v>
       </c>
-      <c r="C123" s="111"/>
-      <c r="D123" s="112"/>
+      <c r="C123" s="105"/>
+      <c r="D123" s="106"/>
       <c r="E123" s="68">
         <v>2</v>
       </c>
       <c r="F123" s="68">
         <v>15.2</v>
       </c>
       <c r="G123" s="68">
         <v>37</v>
       </c>
       <c r="H123" s="68">
         <v>45.8</v>
       </c>
       <c r="I123" s="67">
         <v>4369</v>
       </c>
       <c r="J123" s="63"/>
       <c r="K123" s="63"/>
       <c r="L123" s="63"/>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A124" s="63"/>
-      <c r="B124" s="111">
+      <c r="B124" s="105">
         <v>2022</v>
       </c>
-      <c r="C124" s="111"/>
-      <c r="D124" s="112"/>
+      <c r="C124" s="105"/>
+      <c r="D124" s="106"/>
       <c r="E124" s="68">
         <v>3.5</v>
       </c>
       <c r="F124" s="68">
         <v>22.4</v>
       </c>
       <c r="G124" s="68">
         <v>37.5</v>
       </c>
       <c r="H124" s="68">
         <v>36.700000000000003</v>
       </c>
       <c r="I124" s="67">
         <v>5787</v>
       </c>
       <c r="J124" s="63"/>
       <c r="K124" s="63"/>
       <c r="L124" s="63"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A125" s="63"/>
-      <c r="B125" s="111">
+      <c r="B125" s="105">
         <v>2021</v>
       </c>
-      <c r="C125" s="111"/>
-      <c r="D125" s="112"/>
+      <c r="C125" s="105"/>
+      <c r="D125" s="106"/>
       <c r="E125" s="68">
         <v>3.1</v>
       </c>
       <c r="F125" s="68">
         <v>21.6</v>
       </c>
       <c r="G125" s="68">
         <v>39.299999999999997</v>
       </c>
       <c r="H125" s="68">
         <v>36.1</v>
       </c>
       <c r="I125" s="67">
         <v>8752</v>
       </c>
       <c r="J125" s="63"/>
       <c r="K125" s="63"/>
       <c r="L125" s="63"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A126" s="63"/>
-      <c r="B126" s="108" t="s">
+      <c r="B126" s="107" t="s">
         <v>241</v>
       </c>
-      <c r="C126" s="109"/>
-[...5 lines deleted...]
-      <c r="I126" s="110"/>
+      <c r="C126" s="108"/>
+      <c r="D126" s="108"/>
+      <c r="E126" s="108"/>
+      <c r="F126" s="108"/>
+      <c r="G126" s="108"/>
+      <c r="H126" s="108"/>
+      <c r="I126" s="109"/>
       <c r="J126" s="63"/>
       <c r="K126" s="63"/>
       <c r="L126" s="63"/>
       <c r="M126" s="27" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A127" s="63"/>
-      <c r="B127" s="111">
+      <c r="B127" s="105">
         <v>2025</v>
       </c>
-      <c r="C127" s="111"/>
-      <c r="D127" s="112"/>
+      <c r="C127" s="105"/>
+      <c r="D127" s="106"/>
       <c r="E127" s="68">
         <v>8</v>
       </c>
       <c r="F127" s="68">
         <v>31</v>
       </c>
       <c r="G127" s="68">
         <v>35.9</v>
       </c>
       <c r="H127" s="68">
         <v>25.1</v>
       </c>
       <c r="I127" s="67">
         <v>948</v>
       </c>
       <c r="J127" s="63"/>
       <c r="K127" s="63"/>
       <c r="L127" s="63"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A128" s="63"/>
-      <c r="B128" s="111">
+      <c r="B128" s="105">
         <v>2024</v>
       </c>
-      <c r="C128" s="111"/>
-      <c r="D128" s="112"/>
+      <c r="C128" s="105"/>
+      <c r="D128" s="106"/>
       <c r="E128" s="68">
         <v>7.9</v>
       </c>
       <c r="F128" s="68">
         <v>30</v>
       </c>
       <c r="G128" s="68">
         <v>36.6</v>
       </c>
       <c r="H128" s="68">
         <v>25.5</v>
       </c>
       <c r="I128" s="67">
         <v>1159</v>
       </c>
       <c r="J128" s="63"/>
       <c r="K128" s="63"/>
       <c r="L128" s="63"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A129" s="63"/>
-      <c r="B129" s="111">
+      <c r="B129" s="105">
         <v>2023</v>
       </c>
-      <c r="C129" s="111"/>
-      <c r="D129" s="112"/>
+      <c r="C129" s="105"/>
+      <c r="D129" s="106"/>
       <c r="E129" s="68">
         <v>7.8</v>
       </c>
       <c r="F129" s="68">
         <v>32.9</v>
       </c>
       <c r="G129" s="68">
         <v>32.9</v>
       </c>
       <c r="H129" s="68">
         <v>26.4</v>
       </c>
       <c r="I129" s="67">
         <v>1175</v>
       </c>
       <c r="J129" s="63"/>
       <c r="K129" s="63"/>
       <c r="L129" s="63"/>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A130" s="63"/>
-      <c r="B130" s="111">
+      <c r="B130" s="105">
         <v>2022</v>
       </c>
-      <c r="C130" s="111"/>
-      <c r="D130" s="112"/>
+      <c r="C130" s="105"/>
+      <c r="D130" s="106"/>
       <c r="E130" s="68">
         <v>7.2</v>
       </c>
       <c r="F130" s="68">
         <v>32.200000000000003</v>
       </c>
       <c r="G130" s="68">
         <v>36.200000000000003</v>
       </c>
       <c r="H130" s="68">
         <v>24.3</v>
       </c>
       <c r="I130" s="67">
         <v>1468</v>
       </c>
       <c r="J130" s="63"/>
       <c r="K130" s="63"/>
       <c r="L130" s="63"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A131" s="63"/>
-      <c r="B131" s="111">
+      <c r="B131" s="105">
         <v>2021</v>
       </c>
-      <c r="C131" s="111"/>
-      <c r="D131" s="112"/>
+      <c r="C131" s="105"/>
+      <c r="D131" s="106"/>
       <c r="E131" s="68">
         <v>7.6</v>
       </c>
       <c r="F131" s="68">
         <v>32.9</v>
       </c>
       <c r="G131" s="68">
         <v>37.799999999999997</v>
       </c>
       <c r="H131" s="68">
         <v>21.8</v>
       </c>
       <c r="I131" s="67">
         <v>2096</v>
       </c>
       <c r="J131" s="63"/>
       <c r="K131" s="63"/>
       <c r="L131" s="63"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A132" s="63"/>
-      <c r="B132" s="108" t="s">
+      <c r="B132" s="107" t="s">
         <v>242</v>
       </c>
-      <c r="C132" s="109"/>
-[...5 lines deleted...]
-      <c r="I132" s="110"/>
+      <c r="C132" s="108"/>
+      <c r="D132" s="108"/>
+      <c r="E132" s="108"/>
+      <c r="F132" s="108"/>
+      <c r="G132" s="108"/>
+      <c r="H132" s="108"/>
+      <c r="I132" s="109"/>
       <c r="J132" s="63"/>
       <c r="K132" s="63"/>
       <c r="L132" s="63"/>
       <c r="M132" s="27" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A133" s="63"/>
-      <c r="B133" s="111">
+      <c r="B133" s="105">
         <v>2025</v>
       </c>
-      <c r="C133" s="111"/>
-      <c r="D133" s="112"/>
+      <c r="C133" s="105"/>
+      <c r="D133" s="106"/>
       <c r="E133" s="68">
         <v>1.8</v>
       </c>
       <c r="F133" s="68">
         <v>15.8</v>
       </c>
       <c r="G133" s="68">
         <v>36.6</v>
       </c>
       <c r="H133" s="68">
         <v>45.8</v>
       </c>
       <c r="I133" s="67">
         <v>2086</v>
       </c>
       <c r="J133" s="63"/>
       <c r="K133" s="63"/>
       <c r="L133" s="63"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A134" s="63"/>
-      <c r="B134" s="111">
+      <c r="B134" s="105">
         <v>2024</v>
       </c>
-      <c r="C134" s="111"/>
-      <c r="D134" s="112"/>
+      <c r="C134" s="105"/>
+      <c r="D134" s="106"/>
       <c r="E134" s="68">
         <v>2.1</v>
       </c>
       <c r="F134" s="68">
         <v>16.8</v>
       </c>
       <c r="G134" s="68">
         <v>35.799999999999997</v>
       </c>
       <c r="H134" s="68">
         <v>45.3</v>
       </c>
       <c r="I134" s="67">
         <v>2242</v>
       </c>
       <c r="J134" s="63"/>
       <c r="K134" s="63"/>
       <c r="L134" s="63"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A135" s="63"/>
-      <c r="B135" s="111">
+      <c r="B135" s="105">
         <v>2023</v>
       </c>
-      <c r="C135" s="111"/>
-      <c r="D135" s="112"/>
+      <c r="C135" s="105"/>
+      <c r="D135" s="106"/>
       <c r="E135" s="68">
         <v>1.7</v>
       </c>
       <c r="F135" s="68">
         <v>14</v>
       </c>
       <c r="G135" s="68">
         <v>35.200000000000003</v>
       </c>
       <c r="H135" s="68">
         <v>49.1</v>
       </c>
       <c r="I135" s="67">
         <v>2124</v>
       </c>
       <c r="J135" s="63"/>
       <c r="K135" s="63"/>
       <c r="L135" s="63"/>
     </row>
     <row r="136" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A136" s="63"/>
-      <c r="B136" s="111">
+      <c r="B136" s="105">
         <v>2022</v>
       </c>
-      <c r="C136" s="111"/>
-      <c r="D136" s="112"/>
+      <c r="C136" s="105"/>
+      <c r="D136" s="106"/>
       <c r="E136" s="68">
         <v>1.6</v>
       </c>
       <c r="F136" s="68">
         <v>15.9</v>
       </c>
       <c r="G136" s="68">
         <v>34.5</v>
       </c>
       <c r="H136" s="68">
         <v>48</v>
       </c>
       <c r="I136" s="67">
         <v>2617</v>
       </c>
       <c r="J136" s="63"/>
       <c r="K136" s="63"/>
       <c r="L136" s="63"/>
     </row>
     <row r="137" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A137" s="63"/>
-      <c r="B137" s="111">
+      <c r="B137" s="105">
         <v>2021</v>
       </c>
-      <c r="C137" s="111"/>
-      <c r="D137" s="112"/>
+      <c r="C137" s="105"/>
+      <c r="D137" s="106"/>
       <c r="E137" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F137" s="68">
         <v>16.399999999999999</v>
       </c>
       <c r="G137" s="68">
         <v>35</v>
       </c>
       <c r="H137" s="68">
         <v>46.4</v>
       </c>
       <c r="I137" s="67">
         <v>3471</v>
       </c>
       <c r="J137" s="63"/>
       <c r="K137" s="63"/>
       <c r="L137" s="63"/>
     </row>
     <row r="138" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A138" s="63"/>
-      <c r="B138" s="108" t="s">
+      <c r="B138" s="107" t="s">
         <v>125</v>
       </c>
-      <c r="C138" s="109"/>
-[...5 lines deleted...]
-      <c r="I138" s="110"/>
+      <c r="C138" s="108"/>
+      <c r="D138" s="108"/>
+      <c r="E138" s="108"/>
+      <c r="F138" s="108"/>
+      <c r="G138" s="108"/>
+      <c r="H138" s="108"/>
+      <c r="I138" s="109"/>
       <c r="J138" s="63"/>
       <c r="K138" s="63"/>
       <c r="L138" s="63"/>
       <c r="M138" s="27" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="139" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A139" s="63"/>
-      <c r="B139" s="111">
+      <c r="B139" s="105">
         <v>2025</v>
       </c>
-      <c r="C139" s="111"/>
-      <c r="D139" s="112"/>
+      <c r="C139" s="105"/>
+      <c r="D139" s="106"/>
       <c r="E139" s="68">
         <v>7.8</v>
       </c>
       <c r="F139" s="68">
         <v>34.6</v>
       </c>
       <c r="G139" s="68">
         <v>32.5</v>
       </c>
       <c r="H139" s="68">
         <v>25</v>
       </c>
       <c r="I139" s="67">
         <v>739</v>
       </c>
       <c r="J139" s="63"/>
       <c r="K139" s="63"/>
       <c r="L139" s="63"/>
     </row>
     <row r="140" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A140" s="63"/>
-      <c r="B140" s="111">
+      <c r="B140" s="105">
         <v>2024</v>
       </c>
-      <c r="C140" s="111"/>
-      <c r="D140" s="112"/>
+      <c r="C140" s="105"/>
+      <c r="D140" s="106"/>
       <c r="E140" s="68">
         <v>8.1</v>
       </c>
       <c r="F140" s="68">
         <v>31.9</v>
       </c>
       <c r="G140" s="68">
         <v>33</v>
       </c>
       <c r="H140" s="68">
         <v>27</v>
       </c>
       <c r="I140" s="67">
         <v>869</v>
       </c>
       <c r="J140" s="63"/>
       <c r="K140" s="63"/>
       <c r="L140" s="63"/>
     </row>
     <row r="141" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A141" s="63"/>
-      <c r="B141" s="111">
+      <c r="B141" s="105">
         <v>2023</v>
       </c>
-      <c r="C141" s="111"/>
-      <c r="D141" s="112"/>
+      <c r="C141" s="105"/>
+      <c r="D141" s="106"/>
       <c r="E141" s="68">
         <v>7.3</v>
       </c>
       <c r="F141" s="68">
         <v>33.6</v>
       </c>
       <c r="G141" s="68">
         <v>33.700000000000003</v>
       </c>
       <c r="H141" s="68">
         <v>25.3</v>
       </c>
       <c r="I141" s="67">
         <v>845</v>
       </c>
       <c r="J141" s="63"/>
       <c r="K141" s="63"/>
       <c r="L141" s="63"/>
     </row>
     <row r="142" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A142" s="63"/>
-      <c r="B142" s="111">
+      <c r="B142" s="105">
         <v>2022</v>
       </c>
-      <c r="C142" s="111"/>
-      <c r="D142" s="112"/>
+      <c r="C142" s="105"/>
+      <c r="D142" s="106"/>
       <c r="E142" s="68">
         <v>6.4</v>
       </c>
       <c r="F142" s="68">
         <v>35.700000000000003</v>
       </c>
       <c r="G142" s="68">
         <v>34.9</v>
       </c>
       <c r="H142" s="68">
         <v>23</v>
       </c>
       <c r="I142" s="67">
         <v>1014</v>
       </c>
       <c r="J142" s="63"/>
       <c r="K142" s="63"/>
       <c r="L142" s="63"/>
     </row>
     <row r="143" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A143" s="63"/>
-      <c r="B143" s="111">
+      <c r="B143" s="105">
         <v>2021</v>
       </c>
-      <c r="C143" s="111"/>
-      <c r="D143" s="112"/>
+      <c r="C143" s="105"/>
+      <c r="D143" s="106"/>
       <c r="E143" s="68">
         <v>7.6</v>
       </c>
       <c r="F143" s="68">
         <v>37.700000000000003</v>
       </c>
       <c r="G143" s="68">
         <v>32.5</v>
       </c>
       <c r="H143" s="68">
         <v>22.2</v>
       </c>
       <c r="I143" s="67">
         <v>1561</v>
       </c>
       <c r="J143" s="63"/>
       <c r="K143" s="63"/>
       <c r="L143" s="63"/>
     </row>
     <row r="144" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A144" s="63"/>
-      <c r="B144" s="108" t="s">
+      <c r="B144" s="107" t="s">
         <v>126</v>
       </c>
-      <c r="C144" s="109"/>
-[...5 lines deleted...]
-      <c r="I144" s="110"/>
+      <c r="C144" s="108"/>
+      <c r="D144" s="108"/>
+      <c r="E144" s="108"/>
+      <c r="F144" s="108"/>
+      <c r="G144" s="108"/>
+      <c r="H144" s="108"/>
+      <c r="I144" s="109"/>
       <c r="J144" s="63"/>
       <c r="K144" s="63"/>
       <c r="L144" s="63"/>
       <c r="M144" s="27" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="145" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A145" s="63"/>
-      <c r="B145" s="111">
+      <c r="B145" s="105">
         <v>2025</v>
       </c>
-      <c r="C145" s="111"/>
-      <c r="D145" s="112"/>
+      <c r="C145" s="105"/>
+      <c r="D145" s="106"/>
       <c r="E145" s="68">
         <v>6.2</v>
       </c>
       <c r="F145" s="68">
         <v>17.3</v>
       </c>
       <c r="G145" s="68">
         <v>43.9</v>
       </c>
       <c r="H145" s="68">
         <v>32.6</v>
       </c>
       <c r="I145" s="67">
         <v>387</v>
       </c>
       <c r="J145" s="63"/>
       <c r="K145" s="63"/>
       <c r="L145" s="63"/>
     </row>
     <row r="146" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A146" s="63"/>
-      <c r="B146" s="111">
+      <c r="B146" s="105">
         <v>2024</v>
       </c>
-      <c r="C146" s="111"/>
-      <c r="D146" s="112"/>
+      <c r="C146" s="105"/>
+      <c r="D146" s="106"/>
       <c r="E146" s="68">
         <v>5.3</v>
       </c>
       <c r="F146" s="68">
         <v>22.7</v>
       </c>
       <c r="G146" s="68">
         <v>37.5</v>
       </c>
       <c r="H146" s="68">
         <v>34.5</v>
       </c>
       <c r="I146" s="67">
         <v>510</v>
       </c>
       <c r="J146" s="63"/>
       <c r="K146" s="63"/>
       <c r="L146" s="63"/>
     </row>
     <row r="147" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A147" s="63"/>
-      <c r="B147" s="111">
+      <c r="B147" s="105">
         <v>2023</v>
       </c>
-      <c r="C147" s="111"/>
-      <c r="D147" s="112"/>
+      <c r="C147" s="105"/>
+      <c r="D147" s="106"/>
       <c r="E147" s="68">
         <v>4.5999999999999996</v>
       </c>
       <c r="F147" s="68">
         <v>22.8</v>
       </c>
       <c r="G147" s="68">
         <v>39</v>
       </c>
       <c r="H147" s="68">
         <v>33.6</v>
       </c>
       <c r="I147" s="67">
         <v>438</v>
       </c>
       <c r="J147" s="63"/>
       <c r="K147" s="63"/>
       <c r="L147" s="63"/>
     </row>
     <row r="148" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A148" s="63"/>
-      <c r="B148" s="111">
+      <c r="B148" s="105">
         <v>2022</v>
       </c>
-      <c r="C148" s="111"/>
-      <c r="D148" s="112"/>
+      <c r="C148" s="105"/>
+      <c r="D148" s="106"/>
       <c r="E148" s="68">
         <v>4.0999999999999996</v>
       </c>
       <c r="F148" s="68">
         <v>25.6</v>
       </c>
       <c r="G148" s="68">
         <v>42.5</v>
       </c>
       <c r="H148" s="68">
         <v>27.7</v>
       </c>
       <c r="I148" s="67">
         <v>581</v>
       </c>
       <c r="J148" s="63"/>
       <c r="K148" s="63"/>
       <c r="L148" s="63"/>
     </row>
     <row r="149" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A149" s="63"/>
-      <c r="B149" s="111">
+      <c r="B149" s="105">
         <v>2021</v>
       </c>
-      <c r="C149" s="111"/>
-      <c r="D149" s="112"/>
+      <c r="C149" s="105"/>
+      <c r="D149" s="106"/>
       <c r="E149" s="68">
         <v>5</v>
       </c>
       <c r="F149" s="68">
         <v>25</v>
       </c>
       <c r="G149" s="68">
         <v>39.700000000000003</v>
       </c>
       <c r="H149" s="68">
         <v>30.3</v>
       </c>
       <c r="I149" s="67">
         <v>821</v>
       </c>
       <c r="J149" s="63"/>
       <c r="K149" s="63"/>
       <c r="L149" s="63"/>
     </row>
     <row r="150" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A150" s="63"/>
-      <c r="B150" s="108" t="s">
+      <c r="B150" s="107" t="s">
         <v>243</v>
       </c>
-      <c r="C150" s="109"/>
-[...5 lines deleted...]
-      <c r="I150" s="110"/>
+      <c r="C150" s="108"/>
+      <c r="D150" s="108"/>
+      <c r="E150" s="108"/>
+      <c r="F150" s="108"/>
+      <c r="G150" s="108"/>
+      <c r="H150" s="108"/>
+      <c r="I150" s="109"/>
       <c r="J150" s="63"/>
       <c r="K150" s="63"/>
       <c r="L150" s="63"/>
       <c r="M150" s="27" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="151" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A151" s="63"/>
-      <c r="B151" s="111">
+      <c r="B151" s="105">
         <v>2025</v>
       </c>
-      <c r="C151" s="111"/>
-      <c r="D151" s="112"/>
+      <c r="C151" s="105"/>
+      <c r="D151" s="106"/>
       <c r="E151" s="68">
         <v>5.3</v>
       </c>
       <c r="F151" s="68">
         <v>17.2</v>
       </c>
       <c r="G151" s="68">
         <v>44.2</v>
       </c>
       <c r="H151" s="68">
         <v>33.299999999999997</v>
       </c>
       <c r="I151" s="67">
         <v>360</v>
       </c>
       <c r="J151" s="63"/>
       <c r="K151" s="63"/>
       <c r="L151" s="63"/>
     </row>
     <row r="152" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A152" s="63"/>
-      <c r="B152" s="111">
+      <c r="B152" s="105">
         <v>2024</v>
       </c>
-      <c r="C152" s="111"/>
-      <c r="D152" s="112"/>
+      <c r="C152" s="105"/>
+      <c r="D152" s="106"/>
       <c r="E152" s="68">
         <v>5.5</v>
       </c>
       <c r="F152" s="68">
         <v>21</v>
       </c>
       <c r="G152" s="68">
         <v>39.700000000000003</v>
       </c>
       <c r="H152" s="68">
         <v>33.799999999999997</v>
       </c>
       <c r="I152" s="67">
         <v>476</v>
       </c>
       <c r="J152" s="63"/>
       <c r="K152" s="63"/>
       <c r="L152" s="63"/>
     </row>
     <row r="153" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A153" s="63"/>
-      <c r="B153" s="111">
+      <c r="B153" s="105">
         <v>2023</v>
       </c>
-      <c r="C153" s="111"/>
-      <c r="D153" s="112"/>
+      <c r="C153" s="105"/>
+      <c r="D153" s="106"/>
       <c r="E153" s="68">
         <v>3.6</v>
       </c>
       <c r="F153" s="68">
         <v>24.5</v>
       </c>
       <c r="G153" s="68">
         <v>38.700000000000003</v>
       </c>
       <c r="H153" s="68">
         <v>33.299999999999997</v>
       </c>
       <c r="I153" s="67">
         <v>421</v>
       </c>
       <c r="J153" s="63"/>
       <c r="K153" s="63"/>
       <c r="L153" s="63"/>
     </row>
     <row r="154" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A154" s="63"/>
-      <c r="B154" s="111">
+      <c r="B154" s="105">
         <v>2022</v>
       </c>
-      <c r="C154" s="111"/>
-      <c r="D154" s="112"/>
+      <c r="C154" s="105"/>
+      <c r="D154" s="106"/>
       <c r="E154" s="68">
         <v>3.3</v>
       </c>
       <c r="F154" s="68">
         <v>26.3</v>
       </c>
       <c r="G154" s="68">
         <v>41.7</v>
       </c>
       <c r="H154" s="68">
         <v>28.7</v>
       </c>
       <c r="I154" s="67">
         <v>551</v>
       </c>
       <c r="J154" s="63"/>
       <c r="K154" s="63"/>
       <c r="L154" s="63"/>
     </row>
     <row r="155" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A155" s="63"/>
-      <c r="B155" s="111">
+      <c r="B155" s="105">
         <v>2021</v>
       </c>
-      <c r="C155" s="111"/>
-      <c r="D155" s="112"/>
+      <c r="C155" s="105"/>
+      <c r="D155" s="106"/>
       <c r="E155" s="68">
         <v>4.3</v>
       </c>
       <c r="F155" s="68">
         <v>23.4</v>
       </c>
       <c r="G155" s="68">
         <v>41.9</v>
       </c>
       <c r="H155" s="68">
         <v>30.4</v>
       </c>
       <c r="I155" s="67">
         <v>795</v>
       </c>
       <c r="J155" s="63"/>
       <c r="K155" s="63"/>
       <c r="L155" s="63"/>
     </row>
     <row r="156" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A156" s="63"/>
-      <c r="B156" s="108" t="s">
+      <c r="B156" s="107" t="s">
         <v>244</v>
       </c>
-      <c r="C156" s="109"/>
-[...5 lines deleted...]
-      <c r="I156" s="110"/>
+      <c r="C156" s="108"/>
+      <c r="D156" s="108"/>
+      <c r="E156" s="108"/>
+      <c r="F156" s="108"/>
+      <c r="G156" s="108"/>
+      <c r="H156" s="108"/>
+      <c r="I156" s="109"/>
       <c r="J156" s="63"/>
       <c r="K156" s="63"/>
       <c r="L156" s="63"/>
       <c r="M156" s="27" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="157" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A157" s="63"/>
-      <c r="B157" s="111">
+      <c r="B157" s="105">
         <v>2025</v>
       </c>
-      <c r="C157" s="111"/>
-      <c r="D157" s="112"/>
+      <c r="C157" s="105"/>
+      <c r="D157" s="106"/>
       <c r="E157" s="68">
         <v>1.4</v>
       </c>
       <c r="F157" s="68">
         <v>18.2</v>
       </c>
       <c r="G157" s="68">
         <v>40.200000000000003</v>
       </c>
       <c r="H157" s="68">
         <v>40.299999999999997</v>
       </c>
       <c r="I157" s="67">
         <v>7157</v>
       </c>
       <c r="J157" s="63"/>
       <c r="K157" s="63"/>
       <c r="L157" s="63"/>
     </row>
     <row r="158" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A158" s="63"/>
-      <c r="B158" s="111">
+      <c r="B158" s="105">
         <v>2024</v>
       </c>
-      <c r="C158" s="111"/>
-      <c r="D158" s="112"/>
+      <c r="C158" s="105"/>
+      <c r="D158" s="106"/>
       <c r="E158" s="68">
         <v>1.3</v>
       </c>
       <c r="F158" s="68">
         <v>16.7</v>
       </c>
       <c r="G158" s="68">
         <v>39.1</v>
       </c>
       <c r="H158" s="68">
         <v>43</v>
       </c>
       <c r="I158" s="67">
         <v>7812</v>
       </c>
       <c r="J158" s="63"/>
       <c r="K158" s="63"/>
       <c r="L158" s="63"/>
     </row>
     <row r="159" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A159" s="63"/>
-      <c r="B159" s="111">
+      <c r="B159" s="105">
         <v>2023</v>
       </c>
-      <c r="C159" s="111"/>
-      <c r="D159" s="112"/>
+      <c r="C159" s="105"/>
+      <c r="D159" s="106"/>
       <c r="E159" s="68">
         <v>0.8</v>
       </c>
       <c r="F159" s="68">
         <v>15.5</v>
       </c>
       <c r="G159" s="68">
         <v>37.6</v>
       </c>
       <c r="H159" s="68">
         <v>46.1</v>
       </c>
       <c r="I159" s="67">
         <v>7318</v>
       </c>
       <c r="J159" s="63"/>
       <c r="K159" s="63"/>
       <c r="L159" s="63"/>
     </row>
     <row r="160" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A160" s="63"/>
-      <c r="B160" s="111">
+      <c r="B160" s="105">
         <v>2022</v>
       </c>
-      <c r="C160" s="111"/>
-      <c r="D160" s="112"/>
+      <c r="C160" s="105"/>
+      <c r="D160" s="106"/>
       <c r="E160" s="68">
         <v>1</v>
       </c>
       <c r="F160" s="68">
         <v>12.5</v>
       </c>
       <c r="G160" s="68">
         <v>37</v>
       </c>
       <c r="H160" s="68">
         <v>49.5</v>
       </c>
       <c r="I160" s="67">
         <v>9385</v>
       </c>
       <c r="J160" s="63"/>
       <c r="K160" s="63"/>
       <c r="L160" s="63"/>
     </row>
     <row r="161" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A161" s="63"/>
-      <c r="B161" s="111">
+      <c r="B161" s="105">
         <v>2021</v>
       </c>
-      <c r="C161" s="111"/>
-      <c r="D161" s="112"/>
+      <c r="C161" s="105"/>
+      <c r="D161" s="106"/>
       <c r="E161" s="68">
         <v>0.9</v>
       </c>
       <c r="F161" s="68">
         <v>11.9</v>
       </c>
       <c r="G161" s="68">
         <v>34.4</v>
       </c>
       <c r="H161" s="68">
         <v>52.8</v>
       </c>
       <c r="I161" s="67">
         <v>13421</v>
       </c>
       <c r="J161" s="63"/>
       <c r="K161" s="63"/>
       <c r="L161" s="63"/>
     </row>
     <row r="162" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A162" s="63"/>
-      <c r="B162" s="108" t="s">
+      <c r="B162" s="107" t="s">
         <v>127</v>
       </c>
-      <c r="C162" s="109"/>
-[...5 lines deleted...]
-      <c r="I162" s="110"/>
+      <c r="C162" s="108"/>
+      <c r="D162" s="108"/>
+      <c r="E162" s="108"/>
+      <c r="F162" s="108"/>
+      <c r="G162" s="108"/>
+      <c r="H162" s="108"/>
+      <c r="I162" s="109"/>
       <c r="J162" s="63"/>
       <c r="K162" s="63"/>
       <c r="L162" s="63"/>
       <c r="M162" s="27" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="163" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A163" s="63"/>
-      <c r="B163" s="111">
+      <c r="B163" s="105">
         <v>2025</v>
       </c>
-      <c r="C163" s="111"/>
-      <c r="D163" s="112"/>
+      <c r="C163" s="105"/>
+      <c r="D163" s="106"/>
       <c r="E163" s="68">
         <v>4.4000000000000004</v>
       </c>
       <c r="F163" s="68">
         <v>25</v>
       </c>
       <c r="G163" s="68">
         <v>39.4</v>
       </c>
       <c r="H163" s="68">
         <v>31.2</v>
       </c>
       <c r="I163" s="67">
         <v>5929</v>
       </c>
       <c r="J163" s="63"/>
       <c r="K163" s="63"/>
       <c r="L163" s="63"/>
     </row>
     <row r="164" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A164" s="63"/>
-      <c r="B164" s="111">
+      <c r="B164" s="105">
         <v>2024</v>
       </c>
-      <c r="C164" s="111"/>
-      <c r="D164" s="112"/>
+      <c r="C164" s="105"/>
+      <c r="D164" s="106"/>
       <c r="E164" s="68">
         <v>3.8</v>
       </c>
       <c r="F164" s="68">
         <v>23.2</v>
       </c>
       <c r="G164" s="68">
         <v>39.200000000000003</v>
       </c>
       <c r="H164" s="68">
         <v>33.799999999999997</v>
       </c>
       <c r="I164" s="67">
         <v>6881</v>
       </c>
       <c r="J164" s="63"/>
       <c r="K164" s="63"/>
       <c r="L164" s="63"/>
     </row>
     <row r="165" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A165" s="63"/>
-      <c r="B165" s="111">
+      <c r="B165" s="105">
         <v>2023</v>
       </c>
-      <c r="C165" s="111"/>
-      <c r="D165" s="112"/>
+      <c r="C165" s="105"/>
+      <c r="D165" s="106"/>
       <c r="E165" s="68">
         <v>3.7</v>
       </c>
       <c r="F165" s="68">
         <v>21.4</v>
       </c>
       <c r="G165" s="68">
         <v>38.299999999999997</v>
       </c>
       <c r="H165" s="68">
         <v>36.700000000000003</v>
       </c>
       <c r="I165" s="67">
         <v>6798</v>
       </c>
       <c r="J165" s="63"/>
       <c r="K165" s="63"/>
       <c r="L165" s="63"/>
     </row>
     <row r="166" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A166" s="63"/>
-      <c r="B166" s="111">
+      <c r="B166" s="105">
         <v>2022</v>
       </c>
-      <c r="C166" s="111"/>
-      <c r="D166" s="112"/>
+      <c r="C166" s="105"/>
+      <c r="D166" s="106"/>
       <c r="E166" s="68">
         <v>3.3</v>
       </c>
       <c r="F166" s="68">
         <v>19.600000000000001</v>
       </c>
       <c r="G166" s="68">
         <v>39.299999999999997</v>
       </c>
       <c r="H166" s="68">
         <v>37.799999999999997</v>
       </c>
       <c r="I166" s="67">
         <v>9578</v>
       </c>
       <c r="J166" s="63"/>
       <c r="K166" s="63"/>
       <c r="L166" s="63"/>
     </row>
     <row r="167" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A167" s="63"/>
-      <c r="B167" s="111">
+      <c r="B167" s="105">
         <v>2021</v>
       </c>
-      <c r="C167" s="111"/>
-      <c r="D167" s="112"/>
+      <c r="C167" s="105"/>
+      <c r="D167" s="106"/>
       <c r="E167" s="68">
         <v>2.5</v>
       </c>
       <c r="F167" s="68">
         <v>16.3</v>
       </c>
       <c r="G167" s="68">
         <v>40</v>
       </c>
       <c r="H167" s="68">
         <v>41.2</v>
       </c>
       <c r="I167" s="67">
         <v>14300</v>
       </c>
       <c r="J167" s="63"/>
       <c r="K167" s="63"/>
       <c r="L167" s="63"/>
     </row>
     <row r="168" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A168" s="63"/>
-      <c r="B168" s="108" t="s">
+      <c r="B168" s="107" t="s">
         <v>266</v>
       </c>
-      <c r="C168" s="109"/>
-[...5 lines deleted...]
-      <c r="I168" s="110"/>
+      <c r="C168" s="108"/>
+      <c r="D168" s="108"/>
+      <c r="E168" s="108"/>
+      <c r="F168" s="108"/>
+      <c r="G168" s="108"/>
+      <c r="H168" s="108"/>
+      <c r="I168" s="109"/>
       <c r="J168" s="63"/>
       <c r="K168" s="63"/>
       <c r="L168" s="63"/>
       <c r="M168" s="27" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="169" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A169" s="63"/>
-      <c r="B169" s="111">
+      <c r="B169" s="105">
         <v>2025</v>
       </c>
-      <c r="C169" s="111"/>
-      <c r="D169" s="112"/>
+      <c r="C169" s="105"/>
+      <c r="D169" s="106"/>
       <c r="E169" s="68">
         <v>3.8</v>
       </c>
       <c r="F169" s="68">
         <v>22.8</v>
       </c>
       <c r="G169" s="68">
         <v>40.799999999999997</v>
       </c>
       <c r="H169" s="68">
         <v>32.700000000000003</v>
       </c>
       <c r="I169" s="67">
         <v>3568</v>
       </c>
       <c r="J169" s="63"/>
       <c r="K169" s="63"/>
       <c r="L169" s="63"/>
     </row>
     <row r="170" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A170" s="63"/>
-      <c r="B170" s="111">
+      <c r="B170" s="105">
         <v>2024</v>
       </c>
-      <c r="C170" s="111"/>
-      <c r="D170" s="112"/>
+      <c r="C170" s="105"/>
+      <c r="D170" s="106"/>
       <c r="E170" s="68">
         <v>3</v>
       </c>
       <c r="F170" s="68">
         <v>20.399999999999999</v>
       </c>
       <c r="G170" s="68">
         <v>42</v>
       </c>
       <c r="H170" s="68">
         <v>34.6</v>
       </c>
       <c r="I170" s="67">
         <v>3558</v>
       </c>
       <c r="J170" s="63"/>
       <c r="K170" s="63"/>
       <c r="L170" s="63"/>
     </row>
     <row r="171" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A171" s="63"/>
-      <c r="B171" s="111">
+      <c r="B171" s="105">
         <v>2023</v>
       </c>
-      <c r="C171" s="111"/>
-      <c r="D171" s="112"/>
+      <c r="C171" s="105"/>
+      <c r="D171" s="106"/>
       <c r="E171" s="68">
         <v>3.1</v>
       </c>
       <c r="F171" s="68">
         <v>18.7</v>
       </c>
       <c r="G171" s="68">
         <v>41.4</v>
       </c>
       <c r="H171" s="68">
         <v>36.799999999999997</v>
       </c>
       <c r="I171" s="67">
         <v>3246</v>
       </c>
       <c r="J171" s="63"/>
       <c r="K171" s="63"/>
       <c r="L171" s="63"/>
     </row>
     <row r="172" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A172" s="63"/>
-      <c r="B172" s="111">
+      <c r="B172" s="105">
         <v>2022</v>
       </c>
-      <c r="C172" s="111"/>
-      <c r="D172" s="112"/>
+      <c r="C172" s="105"/>
+      <c r="D172" s="106"/>
       <c r="E172" s="68">
         <v>3</v>
       </c>
       <c r="F172" s="68">
         <v>18.5</v>
       </c>
       <c r="G172" s="68">
         <v>40</v>
       </c>
       <c r="H172" s="68">
         <v>38.5</v>
       </c>
       <c r="I172" s="67">
         <v>3618</v>
       </c>
       <c r="J172" s="63"/>
       <c r="K172" s="63"/>
       <c r="L172" s="63"/>
     </row>
     <row r="173" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A173" s="63"/>
-      <c r="B173" s="111">
+      <c r="B173" s="105">
         <v>2021</v>
       </c>
-      <c r="C173" s="111"/>
-      <c r="D173" s="112"/>
+      <c r="C173" s="105"/>
+      <c r="D173" s="106"/>
       <c r="E173" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="F173" s="68">
         <v>15.7</v>
       </c>
       <c r="G173" s="68">
         <v>42.2</v>
       </c>
       <c r="H173" s="68">
         <v>39.799999999999997</v>
       </c>
       <c r="I173" s="67">
         <v>4542</v>
       </c>
       <c r="J173" s="63"/>
       <c r="K173" s="63"/>
       <c r="L173" s="63"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A174" s="63"/>
-      <c r="B174" s="108" t="s">
+      <c r="B174" s="107" t="s">
         <v>128</v>
       </c>
-      <c r="C174" s="109"/>
-[...5 lines deleted...]
-      <c r="I174" s="110"/>
+      <c r="C174" s="108"/>
+      <c r="D174" s="108"/>
+      <c r="E174" s="108"/>
+      <c r="F174" s="108"/>
+      <c r="G174" s="108"/>
+      <c r="H174" s="108"/>
+      <c r="I174" s="109"/>
       <c r="J174" s="63"/>
       <c r="K174" s="63"/>
       <c r="L174" s="63"/>
       <c r="M174" s="27" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A175" s="63"/>
-      <c r="B175" s="111">
+      <c r="B175" s="105">
         <v>2025</v>
       </c>
-      <c r="C175" s="111"/>
-      <c r="D175" s="112"/>
+      <c r="C175" s="105"/>
+      <c r="D175" s="106"/>
       <c r="E175" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F175" s="68">
         <v>21.6</v>
       </c>
       <c r="G175" s="68">
         <v>42.1</v>
       </c>
       <c r="H175" s="68">
         <v>34</v>
       </c>
       <c r="I175" s="67">
         <v>6039</v>
       </c>
       <c r="J175" s="63"/>
       <c r="K175" s="63"/>
       <c r="L175" s="63"/>
     </row>
     <row r="176" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A176" s="63"/>
-      <c r="B176" s="111">
+      <c r="B176" s="105">
         <v>2024</v>
       </c>
-      <c r="C176" s="111"/>
-      <c r="D176" s="112"/>
+      <c r="C176" s="105"/>
+      <c r="D176" s="106"/>
       <c r="E176" s="68">
         <v>2</v>
       </c>
       <c r="F176" s="68">
         <v>19.100000000000001</v>
       </c>
       <c r="G176" s="68">
         <v>41.1</v>
       </c>
       <c r="H176" s="68">
         <v>37.799999999999997</v>
       </c>
       <c r="I176" s="67">
         <v>6762</v>
       </c>
       <c r="J176" s="63"/>
       <c r="K176" s="63"/>
       <c r="L176" s="63"/>
     </row>
     <row r="177" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A177" s="63"/>
-      <c r="B177" s="111">
+      <c r="B177" s="105">
         <v>2023</v>
       </c>
-      <c r="C177" s="111"/>
-      <c r="D177" s="112"/>
+      <c r="C177" s="105"/>
+      <c r="D177" s="106"/>
       <c r="E177" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="F177" s="68">
         <v>17.8</v>
       </c>
       <c r="G177" s="68">
         <v>40.799999999999997</v>
       </c>
       <c r="H177" s="68">
         <v>39.200000000000003</v>
       </c>
       <c r="I177" s="67">
         <v>6305</v>
       </c>
       <c r="J177" s="63"/>
       <c r="K177" s="63"/>
       <c r="L177" s="63"/>
     </row>
     <row r="178" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A178" s="63"/>
-      <c r="B178" s="111">
+      <c r="B178" s="105">
         <v>2022</v>
       </c>
-      <c r="C178" s="111"/>
-      <c r="D178" s="112"/>
+      <c r="C178" s="105"/>
+      <c r="D178" s="106"/>
       <c r="E178" s="68">
         <v>1.9</v>
       </c>
       <c r="F178" s="68">
         <v>18</v>
       </c>
       <c r="G178" s="68">
         <v>40.1</v>
       </c>
       <c r="H178" s="68">
         <v>40</v>
       </c>
       <c r="I178" s="67">
         <v>8540</v>
       </c>
       <c r="J178" s="63"/>
       <c r="K178" s="63"/>
       <c r="L178" s="63"/>
     </row>
     <row r="179" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A179" s="63"/>
-      <c r="B179" s="111">
+      <c r="B179" s="105">
         <v>2021</v>
       </c>
-      <c r="C179" s="111"/>
-      <c r="D179" s="112"/>
+      <c r="C179" s="105"/>
+      <c r="D179" s="106"/>
       <c r="E179" s="68">
         <v>2</v>
       </c>
       <c r="F179" s="68">
         <v>19</v>
       </c>
       <c r="G179" s="68">
         <v>40.6</v>
       </c>
       <c r="H179" s="68">
         <v>38.4</v>
       </c>
       <c r="I179" s="67">
         <v>12190</v>
       </c>
       <c r="J179" s="63"/>
       <c r="K179" s="63"/>
       <c r="L179" s="63"/>
     </row>
     <row r="180" spans="1:13" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A180" s="63"/>
-      <c r="B180" s="108" t="s">
+      <c r="B180" s="107" t="s">
         <v>129</v>
       </c>
-      <c r="C180" s="109"/>
-[...5 lines deleted...]
-      <c r="I180" s="110"/>
+      <c r="C180" s="108"/>
+      <c r="D180" s="108"/>
+      <c r="E180" s="108"/>
+      <c r="F180" s="108"/>
+      <c r="G180" s="108"/>
+      <c r="H180" s="108"/>
+      <c r="I180" s="109"/>
       <c r="J180" s="63"/>
       <c r="K180" s="63"/>
       <c r="L180" s="63"/>
       <c r="M180" s="27" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="181" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A181" s="63"/>
-      <c r="B181" s="111">
+      <c r="B181" s="105">
         <v>2025</v>
       </c>
-      <c r="C181" s="111"/>
-      <c r="D181" s="112"/>
+      <c r="C181" s="105"/>
+      <c r="D181" s="106"/>
       <c r="E181" s="68">
         <v>3.3</v>
       </c>
       <c r="F181" s="68">
         <v>20.3</v>
       </c>
       <c r="G181" s="68">
         <v>41.1</v>
       </c>
       <c r="H181" s="68">
         <v>35.299999999999997</v>
       </c>
       <c r="I181" s="67">
         <v>2356</v>
       </c>
       <c r="J181" s="63"/>
       <c r="K181" s="63"/>
       <c r="L181" s="63"/>
     </row>
     <row r="182" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A182" s="63"/>
-      <c r="B182" s="111">
+      <c r="B182" s="105">
         <v>2024</v>
       </c>
-      <c r="C182" s="111"/>
-      <c r="D182" s="112"/>
+      <c r="C182" s="105"/>
+      <c r="D182" s="106"/>
       <c r="E182" s="68">
         <v>3</v>
       </c>
       <c r="F182" s="68">
         <v>18.8</v>
       </c>
       <c r="G182" s="68">
         <v>42.9</v>
       </c>
       <c r="H182" s="68">
         <v>35.4</v>
       </c>
       <c r="I182" s="67">
         <v>2569</v>
       </c>
       <c r="J182" s="63"/>
       <c r="K182" s="63"/>
       <c r="L182" s="63"/>
     </row>
     <row r="183" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A183" s="63"/>
-      <c r="B183" s="111">
+      <c r="B183" s="105">
         <v>2023</v>
       </c>
-      <c r="C183" s="111"/>
-      <c r="D183" s="112"/>
+      <c r="C183" s="105"/>
+      <c r="D183" s="106"/>
       <c r="E183" s="68">
         <v>2.7</v>
       </c>
       <c r="F183" s="68">
         <v>18.5</v>
       </c>
       <c r="G183" s="68">
         <v>43</v>
       </c>
       <c r="H183" s="68">
         <v>35.799999999999997</v>
       </c>
       <c r="I183" s="67">
         <v>2210</v>
       </c>
       <c r="J183" s="63"/>
       <c r="K183" s="63"/>
       <c r="L183" s="63"/>
     </row>
     <row r="184" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A184" s="63"/>
-      <c r="B184" s="111">
+      <c r="B184" s="105">
         <v>2022</v>
       </c>
-      <c r="C184" s="111"/>
-      <c r="D184" s="112"/>
+      <c r="C184" s="105"/>
+      <c r="D184" s="106"/>
       <c r="E184" s="68">
         <v>3.1</v>
       </c>
       <c r="F184" s="68">
         <v>17.5</v>
       </c>
       <c r="G184" s="68">
         <v>43.3</v>
       </c>
       <c r="H184" s="68">
         <v>36.1</v>
       </c>
       <c r="I184" s="67">
         <v>3250</v>
       </c>
       <c r="J184" s="63"/>
       <c r="K184" s="63"/>
       <c r="L184" s="63"/>
     </row>
     <row r="185" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A185" s="63"/>
-      <c r="B185" s="111">
+      <c r="B185" s="105">
         <v>2021</v>
       </c>
-      <c r="C185" s="111"/>
-      <c r="D185" s="112"/>
+      <c r="C185" s="105"/>
+      <c r="D185" s="106"/>
       <c r="E185" s="68">
         <v>3</v>
       </c>
       <c r="F185" s="68">
         <v>17.5</v>
       </c>
       <c r="G185" s="68">
         <v>44.2</v>
       </c>
       <c r="H185" s="68">
         <v>35.200000000000003</v>
       </c>
       <c r="I185" s="67">
         <v>4301</v>
       </c>
       <c r="J185" s="63"/>
       <c r="K185" s="63"/>
       <c r="L185" s="63"/>
     </row>
     <row r="186" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A186" s="63"/>
-      <c r="B186" s="108" t="s">
+      <c r="B186" s="107" t="s">
         <v>130</v>
       </c>
-      <c r="C186" s="109"/>
-[...5 lines deleted...]
-      <c r="I186" s="110"/>
+      <c r="C186" s="108"/>
+      <c r="D186" s="108"/>
+      <c r="E186" s="108"/>
+      <c r="F186" s="108"/>
+      <c r="G186" s="108"/>
+      <c r="H186" s="108"/>
+      <c r="I186" s="109"/>
       <c r="J186" s="63"/>
       <c r="K186" s="63"/>
       <c r="L186" s="63"/>
       <c r="M186" s="27" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="187" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A187" s="63"/>
-      <c r="B187" s="111">
+      <c r="B187" s="105">
         <v>2025</v>
       </c>
-      <c r="C187" s="111"/>
-      <c r="D187" s="112"/>
+      <c r="C187" s="105"/>
+      <c r="D187" s="106"/>
       <c r="E187" s="68">
         <v>2.7</v>
       </c>
       <c r="F187" s="68">
         <v>27.2</v>
       </c>
       <c r="G187" s="68">
         <v>39</v>
       </c>
       <c r="H187" s="68">
         <v>31.1</v>
       </c>
       <c r="I187" s="67">
         <v>4996</v>
       </c>
       <c r="J187" s="63"/>
       <c r="K187" s="63"/>
       <c r="L187" s="63"/>
     </row>
     <row r="188" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A188" s="63"/>
-      <c r="B188" s="111">
+      <c r="B188" s="105">
         <v>2024</v>
       </c>
-      <c r="C188" s="111"/>
-      <c r="D188" s="112"/>
+      <c r="C188" s="105"/>
+      <c r="D188" s="106"/>
       <c r="E188" s="68">
         <v>2.8</v>
       </c>
       <c r="F188" s="68">
         <v>26.1</v>
       </c>
       <c r="G188" s="68">
         <v>39</v>
       </c>
       <c r="H188" s="68">
         <v>32.1</v>
       </c>
       <c r="I188" s="67">
         <v>5075</v>
       </c>
       <c r="J188" s="63"/>
       <c r="K188" s="63"/>
       <c r="L188" s="63"/>
     </row>
     <row r="189" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A189" s="63"/>
-      <c r="B189" s="111">
+      <c r="B189" s="105">
         <v>2023</v>
       </c>
-      <c r="C189" s="111"/>
-      <c r="D189" s="112"/>
+      <c r="C189" s="105"/>
+      <c r="D189" s="106"/>
       <c r="E189" s="68">
         <v>2.7</v>
       </c>
       <c r="F189" s="68">
         <v>26.8</v>
       </c>
       <c r="G189" s="68">
         <v>37.700000000000003</v>
       </c>
       <c r="H189" s="68">
         <v>32.9</v>
       </c>
       <c r="I189" s="67">
         <v>4661</v>
       </c>
       <c r="J189" s="63"/>
       <c r="K189" s="63"/>
       <c r="L189" s="63"/>
     </row>
     <row r="190" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A190" s="63"/>
-      <c r="B190" s="111">
+      <c r="B190" s="105">
         <v>2022</v>
       </c>
-      <c r="C190" s="111"/>
-      <c r="D190" s="112"/>
+      <c r="C190" s="105"/>
+      <c r="D190" s="106"/>
       <c r="E190" s="68">
         <v>2.7</v>
       </c>
       <c r="F190" s="68">
         <v>25.6</v>
       </c>
       <c r="G190" s="68">
         <v>38.9</v>
       </c>
       <c r="H190" s="68">
         <v>32.9</v>
       </c>
       <c r="I190" s="67">
         <v>5992</v>
       </c>
       <c r="J190" s="63"/>
       <c r="K190" s="63"/>
       <c r="L190" s="63"/>
     </row>
     <row r="191" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A191" s="63"/>
-      <c r="B191" s="111">
+      <c r="B191" s="105">
         <v>2021</v>
       </c>
-      <c r="C191" s="111"/>
-      <c r="D191" s="112"/>
+      <c r="C191" s="105"/>
+      <c r="D191" s="106"/>
       <c r="E191" s="68">
         <v>2.8</v>
       </c>
       <c r="F191" s="68">
         <v>24.9</v>
       </c>
       <c r="G191" s="68">
         <v>36.9</v>
       </c>
       <c r="H191" s="68">
         <v>35.4</v>
       </c>
       <c r="I191" s="67">
         <v>8828</v>
       </c>
       <c r="J191" s="63"/>
       <c r="K191" s="63"/>
       <c r="L191" s="63"/>
     </row>
     <row r="192" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A192" s="63"/>
-      <c r="B192" s="108" t="s">
+      <c r="B192" s="107" t="s">
         <v>131</v>
       </c>
-      <c r="C192" s="109"/>
-[...5 lines deleted...]
-      <c r="I192" s="110"/>
+      <c r="C192" s="108"/>
+      <c r="D192" s="108"/>
+      <c r="E192" s="108"/>
+      <c r="F192" s="108"/>
+      <c r="G192" s="108"/>
+      <c r="H192" s="108"/>
+      <c r="I192" s="109"/>
       <c r="J192" s="63"/>
       <c r="K192" s="63"/>
       <c r="L192" s="63"/>
       <c r="M192" s="27" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="193" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A193" s="63"/>
-      <c r="B193" s="111">
+      <c r="B193" s="105">
         <v>2025</v>
       </c>
-      <c r="C193" s="111"/>
-      <c r="D193" s="112"/>
+      <c r="C193" s="105"/>
+      <c r="D193" s="106"/>
       <c r="E193" s="68">
         <v>1.8</v>
       </c>
       <c r="F193" s="68">
         <v>13.4</v>
       </c>
       <c r="G193" s="68">
         <v>31.7</v>
       </c>
       <c r="H193" s="68">
         <v>53.1</v>
       </c>
       <c r="I193" s="67">
         <v>5837</v>
       </c>
       <c r="J193" s="63"/>
       <c r="K193" s="63"/>
       <c r="L193" s="63"/>
     </row>
     <row r="194" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A194" s="63"/>
-      <c r="B194" s="111">
+      <c r="B194" s="105">
         <v>2024</v>
       </c>
-      <c r="C194" s="111"/>
-      <c r="D194" s="112"/>
+      <c r="C194" s="105"/>
+      <c r="D194" s="106"/>
       <c r="E194" s="68">
         <v>1.9</v>
       </c>
       <c r="F194" s="68">
         <v>14.3</v>
       </c>
       <c r="G194" s="68">
         <v>31.5</v>
       </c>
       <c r="H194" s="68">
         <v>52.4</v>
       </c>
       <c r="I194" s="67">
         <v>6060</v>
       </c>
       <c r="J194" s="63"/>
       <c r="K194" s="63"/>
       <c r="L194" s="63"/>
     </row>
     <row r="195" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A195" s="63"/>
-      <c r="B195" s="111">
+      <c r="B195" s="105">
         <v>2023</v>
       </c>
-      <c r="C195" s="111"/>
-      <c r="D195" s="112"/>
+      <c r="C195" s="105"/>
+      <c r="D195" s="106"/>
       <c r="E195" s="68">
         <v>1.7</v>
       </c>
       <c r="F195" s="68">
         <v>15.5</v>
       </c>
       <c r="G195" s="68">
         <v>32.5</v>
       </c>
       <c r="H195" s="68">
         <v>50.3</v>
       </c>
       <c r="I195" s="67">
         <v>5520</v>
       </c>
       <c r="J195" s="63"/>
       <c r="K195" s="63"/>
       <c r="L195" s="63"/>
     </row>
     <row r="196" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A196" s="63"/>
-      <c r="B196" s="111">
+      <c r="B196" s="105">
         <v>2022</v>
       </c>
-      <c r="C196" s="111"/>
-      <c r="D196" s="112"/>
+      <c r="C196" s="105"/>
+      <c r="D196" s="106"/>
       <c r="E196" s="68">
         <v>1.9</v>
       </c>
       <c r="F196" s="68">
         <v>17.5</v>
       </c>
       <c r="G196" s="68">
         <v>33.1</v>
       </c>
       <c r="H196" s="68">
         <v>47.5</v>
       </c>
       <c r="I196" s="67">
         <v>6641</v>
       </c>
       <c r="J196" s="63"/>
       <c r="K196" s="63"/>
       <c r="L196" s="63"/>
     </row>
     <row r="197" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A197" s="63"/>
-      <c r="B197" s="111">
+      <c r="B197" s="105">
         <v>2021</v>
       </c>
-      <c r="C197" s="111"/>
-      <c r="D197" s="112"/>
+      <c r="C197" s="105"/>
+      <c r="D197" s="106"/>
       <c r="E197" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="F197" s="68">
         <v>18</v>
       </c>
       <c r="G197" s="68">
         <v>33.5</v>
       </c>
       <c r="H197" s="68">
         <v>46.1</v>
       </c>
       <c r="I197" s="67">
         <v>8661</v>
       </c>
       <c r="J197" s="63"/>
       <c r="K197" s="63"/>
       <c r="L197" s="63"/>
     </row>
     <row r="198" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A198" s="63"/>
-      <c r="B198" s="108" t="s">
+      <c r="B198" s="107" t="s">
         <v>132</v>
       </c>
-      <c r="C198" s="109"/>
-[...5 lines deleted...]
-      <c r="I198" s="110"/>
+      <c r="C198" s="108"/>
+      <c r="D198" s="108"/>
+      <c r="E198" s="108"/>
+      <c r="F198" s="108"/>
+      <c r="G198" s="108"/>
+      <c r="H198" s="108"/>
+      <c r="I198" s="109"/>
       <c r="J198" s="63"/>
       <c r="K198" s="63"/>
       <c r="L198" s="63"/>
       <c r="M198" s="27" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="199" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A199" s="63"/>
-      <c r="B199" s="111">
+      <c r="B199" s="105">
         <v>2025</v>
       </c>
-      <c r="C199" s="111"/>
-      <c r="D199" s="112"/>
+      <c r="C199" s="105"/>
+      <c r="D199" s="106"/>
       <c r="E199" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F199" s="68">
         <v>16.899999999999999</v>
       </c>
       <c r="G199" s="68">
         <v>44.8</v>
       </c>
       <c r="H199" s="68">
         <v>37.200000000000003</v>
       </c>
       <c r="I199" s="67">
         <v>6305</v>
       </c>
       <c r="J199" s="63"/>
       <c r="K199" s="63"/>
       <c r="L199" s="63"/>
     </row>
     <row r="200" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A200" s="63"/>
-      <c r="B200" s="111">
+      <c r="B200" s="105">
         <v>2024</v>
       </c>
-      <c r="C200" s="111"/>
-      <c r="D200" s="112"/>
+      <c r="C200" s="105"/>
+      <c r="D200" s="106"/>
       <c r="E200" s="68">
         <v>1.3</v>
       </c>
       <c r="F200" s="68">
         <v>17.5</v>
       </c>
       <c r="G200" s="68">
         <v>45.7</v>
       </c>
       <c r="H200" s="68">
         <v>35.5</v>
       </c>
       <c r="I200" s="67">
         <v>6236</v>
       </c>
       <c r="J200" s="63"/>
       <c r="K200" s="63"/>
       <c r="L200" s="63"/>
     </row>
     <row r="201" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A201" s="63"/>
-      <c r="B201" s="111">
+      <c r="B201" s="105">
         <v>2023</v>
       </c>
-      <c r="C201" s="111"/>
-      <c r="D201" s="112"/>
+      <c r="C201" s="105"/>
+      <c r="D201" s="106"/>
       <c r="E201" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F201" s="68">
         <v>16.899999999999999</v>
       </c>
       <c r="G201" s="68">
         <v>45.8</v>
       </c>
       <c r="H201" s="68">
         <v>36.200000000000003</v>
       </c>
       <c r="I201" s="67">
         <v>5571</v>
       </c>
       <c r="J201" s="63"/>
       <c r="K201" s="63"/>
       <c r="L201" s="63"/>
     </row>
     <row r="202" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A202" s="63"/>
-      <c r="B202" s="111">
+      <c r="B202" s="105">
         <v>2022</v>
       </c>
-      <c r="C202" s="111"/>
-      <c r="D202" s="112"/>
+      <c r="C202" s="105"/>
+      <c r="D202" s="106"/>
       <c r="E202" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F202" s="68">
         <v>18.2</v>
       </c>
       <c r="G202" s="68">
         <v>45.8</v>
       </c>
       <c r="H202" s="68">
         <v>34.9</v>
       </c>
       <c r="I202" s="67">
         <v>7217</v>
       </c>
       <c r="J202" s="63"/>
       <c r="K202" s="63"/>
       <c r="L202" s="63"/>
     </row>
     <row r="203" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A203" s="63"/>
-      <c r="B203" s="111">
+      <c r="B203" s="105">
         <v>2021</v>
       </c>
-      <c r="C203" s="111"/>
-      <c r="D203" s="112"/>
+      <c r="C203" s="105"/>
+      <c r="D203" s="106"/>
       <c r="E203" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F203" s="68">
         <v>18.5</v>
       </c>
       <c r="G203" s="68">
         <v>46</v>
       </c>
       <c r="H203" s="68">
         <v>34.4</v>
       </c>
       <c r="I203" s="67">
         <v>9447</v>
       </c>
       <c r="J203" s="63"/>
       <c r="K203" s="63"/>
       <c r="L203" s="63"/>
     </row>
     <row r="204" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A204" s="63"/>
-      <c r="B204" s="108" t="s">
+      <c r="B204" s="107" t="s">
         <v>133</v>
       </c>
-      <c r="C204" s="109"/>
-[...5 lines deleted...]
-      <c r="I204" s="110"/>
+      <c r="C204" s="108"/>
+      <c r="D204" s="108"/>
+      <c r="E204" s="108"/>
+      <c r="F204" s="108"/>
+      <c r="G204" s="108"/>
+      <c r="H204" s="108"/>
+      <c r="I204" s="109"/>
       <c r="J204" s="63"/>
       <c r="K204" s="63"/>
       <c r="L204" s="63"/>
       <c r="M204" s="27" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="205" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A205" s="63"/>
-      <c r="B205" s="111">
+      <c r="B205" s="105">
         <v>2025</v>
       </c>
-      <c r="C205" s="111"/>
-      <c r="D205" s="112"/>
+      <c r="C205" s="105"/>
+      <c r="D205" s="106"/>
       <c r="E205" s="68">
         <v>1.5</v>
       </c>
       <c r="F205" s="68">
         <v>22.9</v>
       </c>
       <c r="G205" s="68">
         <v>44.2</v>
       </c>
       <c r="H205" s="68">
         <v>31.4</v>
       </c>
       <c r="I205" s="67">
         <v>2526</v>
       </c>
       <c r="J205" s="63"/>
       <c r="K205" s="63"/>
       <c r="L205" s="63"/>
     </row>
     <row r="206" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A206" s="63"/>
-      <c r="B206" s="111">
+      <c r="B206" s="105">
         <v>2024</v>
       </c>
-      <c r="C206" s="111"/>
-      <c r="D206" s="112"/>
+      <c r="C206" s="105"/>
+      <c r="D206" s="106"/>
       <c r="E206" s="68">
         <v>1.7</v>
       </c>
       <c r="F206" s="68">
         <v>22.2</v>
       </c>
       <c r="G206" s="68">
         <v>43.1</v>
       </c>
       <c r="H206" s="68">
         <v>32.9</v>
       </c>
       <c r="I206" s="67">
         <v>2679</v>
       </c>
       <c r="J206" s="63"/>
       <c r="K206" s="63"/>
       <c r="L206" s="63"/>
     </row>
     <row r="207" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A207" s="63"/>
-      <c r="B207" s="111">
+      <c r="B207" s="105">
         <v>2023</v>
       </c>
-      <c r="C207" s="111"/>
-      <c r="D207" s="112"/>
+      <c r="C207" s="105"/>
+      <c r="D207" s="106"/>
       <c r="E207" s="68">
         <v>1.4</v>
       </c>
       <c r="F207" s="68">
         <v>22.8</v>
       </c>
       <c r="G207" s="68">
         <v>44.1</v>
       </c>
       <c r="H207" s="68">
         <v>31.8</v>
       </c>
       <c r="I207" s="67">
         <v>2390</v>
       </c>
       <c r="J207" s="63"/>
       <c r="K207" s="63"/>
       <c r="L207" s="63"/>
     </row>
     <row r="208" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A208" s="63"/>
-      <c r="B208" s="111">
+      <c r="B208" s="105">
         <v>2022</v>
       </c>
-      <c r="C208" s="111"/>
-      <c r="D208" s="112"/>
+      <c r="C208" s="105"/>
+      <c r="D208" s="106"/>
       <c r="E208" s="68">
         <v>1.7</v>
       </c>
       <c r="F208" s="68">
         <v>22.2</v>
       </c>
       <c r="G208" s="68">
         <v>45</v>
       </c>
       <c r="H208" s="68">
         <v>31.2</v>
       </c>
       <c r="I208" s="67">
         <v>3203</v>
       </c>
       <c r="J208" s="63"/>
       <c r="K208" s="63"/>
       <c r="L208" s="63"/>
     </row>
     <row r="209" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A209" s="63"/>
-      <c r="B209" s="111">
+      <c r="B209" s="105">
         <v>2021</v>
       </c>
-      <c r="C209" s="111"/>
-      <c r="D209" s="112"/>
+      <c r="C209" s="105"/>
+      <c r="D209" s="106"/>
       <c r="E209" s="68">
         <v>1.3</v>
       </c>
       <c r="F209" s="68">
         <v>21.6</v>
       </c>
       <c r="G209" s="68">
         <v>45.8</v>
       </c>
       <c r="H209" s="68">
         <v>31.2</v>
       </c>
       <c r="I209" s="67">
         <v>4381</v>
       </c>
       <c r="J209" s="63"/>
       <c r="K209" s="63"/>
       <c r="L209" s="63"/>
     </row>
     <row r="210" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A210" s="63"/>
       <c r="B210" s="63"/>
       <c r="C210" s="63"/>
       <c r="D210" s="63"/>
       <c r="E210" s="63"/>
       <c r="F210" s="63"/>
       <c r="G210" s="63"/>
       <c r="H210" s="63"/>
       <c r="I210" s="63"/>
       <c r="J210" s="63"/>
       <c r="K210" s="63"/>
       <c r="L210" s="63"/>
     </row>
     <row r="211" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A211" s="63"/>
       <c r="B211" s="63"/>
       <c r="C211" s="63"/>
       <c r="D211" s="63"/>
       <c r="E211" s="63"/>
       <c r="F211" s="63"/>
       <c r="G211" s="63"/>
       <c r="H211" s="63"/>
       <c r="I211" s="63"/>
       <c r="J211" s="63"/>
       <c r="K211" s="63"/>
       <c r="L211" s="63"/>
     </row>
     <row r="212" spans="1:15" s="73" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A212" s="64"/>
-      <c r="B212" s="103" t="s">
+      <c r="B212" s="101" t="s">
         <v>296</v>
       </c>
-      <c r="C212" s="103"/>
-[...7 lines deleted...]
-      <c r="K212" s="103"/>
+      <c r="C212" s="101"/>
+      <c r="D212" s="101"/>
+      <c r="E212" s="101"/>
+      <c r="F212" s="101"/>
+      <c r="G212" s="101"/>
+      <c r="H212" s="101"/>
+      <c r="I212" s="101"/>
+      <c r="J212" s="101"/>
+      <c r="K212" s="101"/>
       <c r="L212" s="64"/>
       <c r="M212" s="71" t="s">
         <v>296</v>
       </c>
       <c r="N212" s="71"/>
       <c r="O212" s="72"/>
     </row>
     <row r="213" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A213" s="63"/>
       <c r="B213" s="63"/>
       <c r="C213" s="63"/>
       <c r="D213" s="63"/>
       <c r="E213" s="63"/>
       <c r="F213" s="63"/>
-      <c r="G213" s="104"/>
-[...3 lines deleted...]
-      <c r="K213" s="104"/>
+      <c r="G213" s="102"/>
+      <c r="H213" s="102"/>
+      <c r="I213" s="102"/>
+      <c r="J213" s="102"/>
+      <c r="K213" s="102"/>
       <c r="L213" s="63"/>
     </row>
     <row r="214" spans="1:15" s="74" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A214" s="65"/>
       <c r="B214" s="65"/>
       <c r="C214" s="65"/>
       <c r="D214" s="65"/>
       <c r="E214" s="65"/>
       <c r="F214" s="65"/>
       <c r="G214" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H214" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I214" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J214" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K214" s="66" t="s">
         <v>275</v>
       </c>
       <c r="L214" s="65"/>
@@ -35760,81 +35760,81 @@
       <c r="E226" s="63"/>
       <c r="F226" s="63"/>
       <c r="G226" s="63"/>
       <c r="H226" s="63"/>
       <c r="I226" s="63"/>
       <c r="J226" s="63"/>
       <c r="K226" s="63"/>
       <c r="L226" s="63"/>
     </row>
     <row r="227" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A227" s="63"/>
       <c r="B227" s="63"/>
       <c r="C227" s="63"/>
       <c r="D227" s="63"/>
       <c r="E227" s="63"/>
       <c r="F227" s="63"/>
       <c r="G227" s="63"/>
       <c r="H227" s="63"/>
       <c r="I227" s="63"/>
       <c r="J227" s="63"/>
       <c r="K227" s="63"/>
       <c r="L227" s="63"/>
     </row>
     <row r="228" spans="1:15" s="73" customFormat="1" ht="27.6" x14ac:dyDescent="0.3">
       <c r="A228" s="64"/>
-      <c r="B228" s="103" t="s">
+      <c r="B228" s="101" t="s">
         <v>297</v>
       </c>
-      <c r="C228" s="103"/>
-[...7 lines deleted...]
-      <c r="K228" s="103"/>
+      <c r="C228" s="101"/>
+      <c r="D228" s="101"/>
+      <c r="E228" s="101"/>
+      <c r="F228" s="101"/>
+      <c r="G228" s="101"/>
+      <c r="H228" s="101"/>
+      <c r="I228" s="101"/>
+      <c r="J228" s="101"/>
+      <c r="K228" s="101"/>
       <c r="L228" s="64"/>
       <c r="M228" s="71" t="s">
         <v>297</v>
       </c>
       <c r="N228" s="71"/>
       <c r="O228" s="72"/>
     </row>
     <row r="229" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A229" s="63"/>
       <c r="B229" s="63"/>
       <c r="C229" s="63"/>
       <c r="D229" s="63"/>
       <c r="E229" s="63"/>
       <c r="F229" s="63"/>
-      <c r="G229" s="104"/>
-[...3 lines deleted...]
-      <c r="K229" s="104"/>
+      <c r="G229" s="102"/>
+      <c r="H229" s="102"/>
+      <c r="I229" s="102"/>
+      <c r="J229" s="102"/>
+      <c r="K229" s="102"/>
       <c r="L229" s="63"/>
     </row>
     <row r="230" spans="1:15" s="74" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A230" s="65"/>
       <c r="B230" s="65"/>
       <c r="C230" s="65"/>
       <c r="D230" s="65"/>
       <c r="E230" s="65"/>
       <c r="F230" s="65"/>
       <c r="G230" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H230" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I230" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J230" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K230" s="66" t="s">
         <v>275</v>
       </c>
       <c r="L230" s="65"/>
@@ -37884,1601 +37884,1601 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="iZRsajigsvGr83B/hJmsQGVhoz8GaQZYCIokraSpZhhEnPgL6UjEix5b/ea/k4RIg1sNKgums7D2EPCA46TzWw==" saltValue="xvsQApVd283NSgrVH2+HTg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="229">
+    <mergeCell ref="B9:F9"/>
+    <mergeCell ref="B10:F10"/>
+    <mergeCell ref="B11:F11"/>
+    <mergeCell ref="B12:F12"/>
+    <mergeCell ref="B13:F13"/>
+    <mergeCell ref="B14:F14"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="G6:K6"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="B25:F25"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="B27:F27"/>
+    <mergeCell ref="B28:F28"/>
+    <mergeCell ref="B29:F29"/>
+    <mergeCell ref="B30:F30"/>
+    <mergeCell ref="B15:F15"/>
+    <mergeCell ref="B16:F16"/>
+    <mergeCell ref="B17:F17"/>
+    <mergeCell ref="B19:F19"/>
+    <mergeCell ref="B22:K22"/>
+    <mergeCell ref="G23:K23"/>
+    <mergeCell ref="B41:F41"/>
+    <mergeCell ref="B42:F42"/>
+    <mergeCell ref="B43:F43"/>
+    <mergeCell ref="B44:F44"/>
+    <mergeCell ref="B45:F45"/>
+    <mergeCell ref="B46:F46"/>
+    <mergeCell ref="B31:F31"/>
+    <mergeCell ref="B32:F32"/>
+    <mergeCell ref="B33:F33"/>
+    <mergeCell ref="B35:F35"/>
+    <mergeCell ref="B38:K38"/>
+    <mergeCell ref="G39:K39"/>
+    <mergeCell ref="B53:F53"/>
+    <mergeCell ref="B54:F54"/>
+    <mergeCell ref="B55:F55"/>
+    <mergeCell ref="B56:F56"/>
+    <mergeCell ref="B57:F57"/>
+    <mergeCell ref="B58:F58"/>
+    <mergeCell ref="B47:F47"/>
+    <mergeCell ref="B48:F48"/>
+    <mergeCell ref="B49:F49"/>
+    <mergeCell ref="B50:F50"/>
+    <mergeCell ref="B51:F51"/>
+    <mergeCell ref="B52:F52"/>
+    <mergeCell ref="B68:K68"/>
+    <mergeCell ref="E70:H70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="B72:I72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="B60:F60"/>
+    <mergeCell ref="B61:F61"/>
+    <mergeCell ref="B62:F62"/>
+    <mergeCell ref="B63:F63"/>
+    <mergeCell ref="B65:F65"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="B84:I84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="B78:I78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B93:D93"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="B96:I96"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="B90:I90"/>
+    <mergeCell ref="B91:D91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="B105:D105"/>
+    <mergeCell ref="B106:D106"/>
+    <mergeCell ref="B107:D107"/>
+    <mergeCell ref="B108:I108"/>
+    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="B110:D110"/>
+    <mergeCell ref="B99:D99"/>
+    <mergeCell ref="B100:D100"/>
+    <mergeCell ref="B101:D101"/>
+    <mergeCell ref="B102:I102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="B117:D117"/>
+    <mergeCell ref="B118:D118"/>
+    <mergeCell ref="B119:D119"/>
+    <mergeCell ref="B120:I120"/>
+    <mergeCell ref="B121:D121"/>
+    <mergeCell ref="B122:D122"/>
+    <mergeCell ref="B111:D111"/>
+    <mergeCell ref="B112:D112"/>
+    <mergeCell ref="B113:D113"/>
+    <mergeCell ref="B114:I114"/>
+    <mergeCell ref="B115:D115"/>
+    <mergeCell ref="B116:D116"/>
+    <mergeCell ref="B129:D129"/>
+    <mergeCell ref="B130:D130"/>
+    <mergeCell ref="B131:D131"/>
+    <mergeCell ref="B132:I132"/>
+    <mergeCell ref="B133:D133"/>
+    <mergeCell ref="B134:D134"/>
+    <mergeCell ref="B123:D123"/>
+    <mergeCell ref="B124:D124"/>
+    <mergeCell ref="B125:D125"/>
+    <mergeCell ref="B126:I126"/>
+    <mergeCell ref="B127:D127"/>
+    <mergeCell ref="B128:D128"/>
+    <mergeCell ref="B141:D141"/>
+    <mergeCell ref="B142:D142"/>
+    <mergeCell ref="B143:D143"/>
+    <mergeCell ref="B144:I144"/>
+    <mergeCell ref="B145:D145"/>
+    <mergeCell ref="B146:D146"/>
+    <mergeCell ref="B135:D135"/>
+    <mergeCell ref="B136:D136"/>
+    <mergeCell ref="B137:D137"/>
+    <mergeCell ref="B138:I138"/>
+    <mergeCell ref="B139:D139"/>
+    <mergeCell ref="B140:D140"/>
+    <mergeCell ref="B153:D153"/>
+    <mergeCell ref="B154:D154"/>
+    <mergeCell ref="B155:D155"/>
+    <mergeCell ref="B156:I156"/>
+    <mergeCell ref="B157:D157"/>
+    <mergeCell ref="B158:D158"/>
+    <mergeCell ref="B147:D147"/>
+    <mergeCell ref="B148:D148"/>
+    <mergeCell ref="B149:D149"/>
+    <mergeCell ref="B150:I150"/>
+    <mergeCell ref="B151:D151"/>
+    <mergeCell ref="B152:D152"/>
+    <mergeCell ref="B165:D165"/>
+    <mergeCell ref="B166:D166"/>
+    <mergeCell ref="B167:D167"/>
+    <mergeCell ref="B168:I168"/>
+    <mergeCell ref="B169:D169"/>
+    <mergeCell ref="B170:D170"/>
+    <mergeCell ref="B159:D159"/>
+    <mergeCell ref="B160:D160"/>
+    <mergeCell ref="B161:D161"/>
+    <mergeCell ref="B162:I162"/>
+    <mergeCell ref="B163:D163"/>
+    <mergeCell ref="B164:D164"/>
+    <mergeCell ref="B177:D177"/>
+    <mergeCell ref="B178:D178"/>
+    <mergeCell ref="B179:D179"/>
+    <mergeCell ref="B180:I180"/>
+    <mergeCell ref="B181:D181"/>
+    <mergeCell ref="B182:D182"/>
+    <mergeCell ref="B171:D171"/>
+    <mergeCell ref="B172:D172"/>
+    <mergeCell ref="B173:D173"/>
+    <mergeCell ref="B174:I174"/>
+    <mergeCell ref="B175:D175"/>
+    <mergeCell ref="B176:D176"/>
+    <mergeCell ref="B189:D189"/>
+    <mergeCell ref="B190:D190"/>
+    <mergeCell ref="B191:D191"/>
+    <mergeCell ref="B192:I192"/>
+    <mergeCell ref="B193:D193"/>
+    <mergeCell ref="B194:D194"/>
+    <mergeCell ref="B183:D183"/>
+    <mergeCell ref="B184:D184"/>
+    <mergeCell ref="B185:D185"/>
+    <mergeCell ref="B186:I186"/>
+    <mergeCell ref="B187:D187"/>
+    <mergeCell ref="B188:D188"/>
+    <mergeCell ref="B201:D201"/>
+    <mergeCell ref="B202:D202"/>
+    <mergeCell ref="B203:D203"/>
+    <mergeCell ref="B204:I204"/>
+    <mergeCell ref="B205:D205"/>
+    <mergeCell ref="B206:D206"/>
+    <mergeCell ref="B195:D195"/>
+    <mergeCell ref="B196:D196"/>
+    <mergeCell ref="B197:D197"/>
+    <mergeCell ref="B198:I198"/>
+    <mergeCell ref="B199:D199"/>
+    <mergeCell ref="B200:D200"/>
+    <mergeCell ref="B216:F216"/>
+    <mergeCell ref="B217:F217"/>
+    <mergeCell ref="B218:F218"/>
+    <mergeCell ref="B219:F219"/>
+    <mergeCell ref="B220:F220"/>
+    <mergeCell ref="B221:F221"/>
+    <mergeCell ref="B207:D207"/>
+    <mergeCell ref="B208:D208"/>
+    <mergeCell ref="B209:D209"/>
+    <mergeCell ref="B212:K212"/>
+    <mergeCell ref="G213:K213"/>
+    <mergeCell ref="B215:F215"/>
+    <mergeCell ref="B232:F232"/>
+    <mergeCell ref="B233:F233"/>
+    <mergeCell ref="B234:F234"/>
+    <mergeCell ref="B235:F235"/>
+    <mergeCell ref="B236:F236"/>
+    <mergeCell ref="B237:F237"/>
+    <mergeCell ref="B222:F222"/>
+    <mergeCell ref="B223:F223"/>
+    <mergeCell ref="B225:F225"/>
+    <mergeCell ref="B228:K228"/>
+    <mergeCell ref="G229:K229"/>
+    <mergeCell ref="B231:F231"/>
     <mergeCell ref="B251:F251"/>
     <mergeCell ref="B244:F244"/>
     <mergeCell ref="B245:F245"/>
     <mergeCell ref="B246:F246"/>
     <mergeCell ref="B247:F247"/>
     <mergeCell ref="B248:F248"/>
     <mergeCell ref="B249:F249"/>
     <mergeCell ref="B238:F238"/>
     <mergeCell ref="B239:F239"/>
     <mergeCell ref="B240:F240"/>
     <mergeCell ref="B241:F241"/>
     <mergeCell ref="B242:F242"/>
     <mergeCell ref="B243:F243"/>
-    <mergeCell ref="B232:F232"/>
-[...214 lines deleted...]
-    <mergeCell ref="B8:F8"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{975D4857-1CCF-4FC7-9687-EF9748C96A51}">
   <sheetPr codeName="Sheet18"/>
   <dimension ref="A1:Q369"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:B1"/>
       <selection pane="bottomLeft" sqref="A1:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.44140625" style="28" customWidth="1"/>
     <col min="2" max="2" width="8.109375" style="28" customWidth="1"/>
     <col min="3" max="3" width="26.109375" style="28" customWidth="1"/>
     <col min="4" max="4" width="11.109375" style="28" customWidth="1"/>
     <col min="5" max="11" width="11.44140625" style="28" customWidth="1"/>
     <col min="12" max="12" width="1.44140625" style="28" customWidth="1"/>
     <col min="13" max="13" width="122.44140625" style="27" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="66.109375" style="27" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="16" style="32" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="9.109375" style="28" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="1.44140625" style="28" hidden="1" customWidth="1"/>
     <col min="18" max="16384" width="9.109375" style="28" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" s="5" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="101" t="s">
+      <c r="A1" s="103" t="s">
         <v>315</v>
       </c>
-      <c r="B1" s="101"/>
-      <c r="C1" s="102" t="s">
+      <c r="B1" s="103"/>
+      <c r="C1" s="104" t="s">
         <v>52</v>
       </c>
-      <c r="D1" s="102"/>
-[...5 lines deleted...]
-      <c r="J1" s="102"/>
+      <c r="D1" s="104"/>
+      <c r="E1" s="104"/>
+      <c r="F1" s="104"/>
+      <c r="G1" s="104"/>
+      <c r="H1" s="104"/>
+      <c r="I1" s="104"/>
+      <c r="J1" s="104"/>
       <c r="K1" s="45"/>
       <c r="L1" s="4"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="31"/>
     </row>
     <row r="2" spans="1:15" s="5" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="89"/>
-[...1 lines deleted...]
-      <c r="C2" s="90" t="s">
+      <c r="A2" s="88"/>
+      <c r="B2" s="88"/>
+      <c r="C2" s="89" t="s">
         <v>311</v>
       </c>
-      <c r="D2" s="90"/>
-[...6 lines deleted...]
-      <c r="K2" s="90"/>
+      <c r="D2" s="89"/>
+      <c r="E2" s="89"/>
+      <c r="F2" s="89"/>
+      <c r="G2" s="89"/>
+      <c r="H2" s="89"/>
+      <c r="I2" s="89"/>
+      <c r="J2" s="89"/>
+      <c r="K2" s="89"/>
       <c r="L2" s="6"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="31"/>
     </row>
     <row r="3" spans="1:15" s="7" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="M3" s="21"/>
       <c r="N3" s="21"/>
       <c r="O3" s="15"/>
     </row>
     <row r="4" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.3">
       <c r="A4" s="24"/>
       <c r="B4" s="24"/>
       <c r="C4" s="24"/>
       <c r="D4" s="24"/>
       <c r="E4" s="24"/>
       <c r="F4" s="24"/>
       <c r="G4" s="24"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="24"/>
       <c r="M4" s="23"/>
       <c r="N4" s="23"/>
       <c r="O4" s="29"/>
     </row>
     <row r="5" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A5" s="64"/>
-      <c r="B5" s="103" t="s">
+      <c r="B5" s="101" t="s">
         <v>298</v>
       </c>
-      <c r="C5" s="103"/>
-[...7 lines deleted...]
-      <c r="K5" s="103"/>
+      <c r="C5" s="101"/>
+      <c r="D5" s="101"/>
+      <c r="E5" s="101"/>
+      <c r="F5" s="101"/>
+      <c r="G5" s="101"/>
+      <c r="H5" s="101"/>
+      <c r="I5" s="101"/>
+      <c r="J5" s="101"/>
+      <c r="K5" s="101"/>
       <c r="L5" s="64"/>
       <c r="M5" s="26" t="s">
         <v>298</v>
       </c>
       <c r="N5" s="26"/>
       <c r="O5" s="30"/>
     </row>
     <row r="6" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A6" s="63"/>
       <c r="B6" s="63"/>
       <c r="C6" s="63"/>
       <c r="D6" s="63"/>
       <c r="E6" s="63"/>
       <c r="F6" s="63"/>
       <c r="G6" s="63"/>
       <c r="H6" s="63"/>
       <c r="I6" s="63"/>
       <c r="J6" s="63"/>
       <c r="K6" s="63"/>
       <c r="L6" s="63"/>
       <c r="M6" s="23"/>
       <c r="N6" s="23"/>
       <c r="O6" s="29"/>
     </row>
     <row r="7" spans="1:15" s="22" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A7" s="63"/>
       <c r="B7" s="63"/>
       <c r="C7" s="63"/>
       <c r="D7" s="63"/>
-      <c r="E7" s="105" t="s">
+      <c r="E7" s="110" t="s">
         <v>295</v>
       </c>
-      <c r="F7" s="105"/>
-[...1 lines deleted...]
-      <c r="H7" s="105"/>
+      <c r="F7" s="110"/>
+      <c r="G7" s="110"/>
+      <c r="H7" s="110"/>
       <c r="I7" s="63"/>
       <c r="J7" s="63"/>
       <c r="K7" s="63"/>
       <c r="L7" s="63"/>
       <c r="M7" s="23"/>
       <c r="N7" s="23"/>
       <c r="O7" s="29"/>
     </row>
     <row r="8" spans="1:15" s="22" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="63"/>
-      <c r="B8" s="106" t="s">
+      <c r="B8" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="C8" s="106"/>
-      <c r="D8" s="107"/>
+      <c r="C8" s="111"/>
+      <c r="D8" s="112"/>
       <c r="E8" s="69" t="s">
         <v>161</v>
       </c>
       <c r="F8" s="69" t="s">
         <v>162</v>
       </c>
       <c r="G8" s="69" t="s">
         <v>163</v>
       </c>
       <c r="H8" s="69" t="s">
         <v>164</v>
       </c>
       <c r="I8" s="69" t="s">
         <v>138</v>
       </c>
       <c r="J8" s="63"/>
       <c r="K8" s="63"/>
       <c r="L8" s="63"/>
       <c r="M8" s="23"/>
       <c r="N8" s="23"/>
       <c r="O8" s="29"/>
     </row>
     <row r="9" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A9" s="63"/>
-      <c r="B9" s="108" t="s">
+      <c r="B9" s="107" t="s">
         <v>160</v>
       </c>
-      <c r="C9" s="109"/>
-[...5 lines deleted...]
-      <c r="I9" s="110"/>
+      <c r="C9" s="108"/>
+      <c r="D9" s="108"/>
+      <c r="E9" s="108"/>
+      <c r="F9" s="108"/>
+      <c r="G9" s="108"/>
+      <c r="H9" s="108"/>
+      <c r="I9" s="109"/>
       <c r="J9" s="63"/>
       <c r="K9" s="63"/>
       <c r="L9" s="63"/>
       <c r="M9" s="23" t="s">
         <v>160</v>
       </c>
       <c r="N9" s="23"/>
       <c r="O9" s="29"/>
     </row>
     <row r="10" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A10" s="63"/>
-      <c r="B10" s="111">
+      <c r="B10" s="105">
         <v>2025</v>
       </c>
-      <c r="C10" s="111"/>
-      <c r="D10" s="112"/>
+      <c r="C10" s="105"/>
+      <c r="D10" s="106"/>
       <c r="E10" s="68">
         <v>1.6</v>
       </c>
       <c r="F10" s="68">
         <v>2.7</v>
       </c>
       <c r="G10" s="68">
         <v>7.6</v>
       </c>
       <c r="H10" s="68">
         <v>88.1</v>
       </c>
       <c r="I10" s="67">
         <v>10847</v>
       </c>
       <c r="J10" s="63"/>
       <c r="K10" s="63"/>
       <c r="L10" s="63"/>
       <c r="M10" s="23"/>
       <c r="N10" s="23"/>
       <c r="O10" s="29"/>
     </row>
     <row r="11" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A11" s="63"/>
-      <c r="B11" s="111">
+      <c r="B11" s="105">
         <v>2024</v>
       </c>
-      <c r="C11" s="111"/>
-      <c r="D11" s="112"/>
+      <c r="C11" s="105"/>
+      <c r="D11" s="106"/>
       <c r="E11" s="68">
         <v>1.5</v>
       </c>
       <c r="F11" s="68">
         <v>2.5</v>
       </c>
       <c r="G11" s="68">
         <v>8.3000000000000007</v>
       </c>
       <c r="H11" s="68">
         <v>87.6</v>
       </c>
       <c r="I11" s="67">
         <v>11521</v>
       </c>
       <c r="J11" s="63"/>
       <c r="K11" s="63"/>
       <c r="L11" s="63"/>
       <c r="M11" s="23"/>
       <c r="N11" s="23"/>
       <c r="O11" s="29"/>
     </row>
     <row r="12" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A12" s="63"/>
-      <c r="B12" s="111">
+      <c r="B12" s="105">
         <v>2023</v>
       </c>
-      <c r="C12" s="111"/>
-      <c r="D12" s="112"/>
+      <c r="C12" s="105"/>
+      <c r="D12" s="106"/>
       <c r="E12" s="68">
         <v>1.3</v>
       </c>
       <c r="F12" s="68">
         <v>3</v>
       </c>
       <c r="G12" s="68">
         <v>9.1999999999999993</v>
       </c>
       <c r="H12" s="68">
         <v>86.6</v>
       </c>
       <c r="I12" s="67">
         <v>10632</v>
       </c>
       <c r="J12" s="63"/>
       <c r="K12" s="63"/>
       <c r="L12" s="63"/>
       <c r="M12" s="26"/>
       <c r="N12" s="26"/>
       <c r="O12" s="30"/>
     </row>
     <row r="13" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A13" s="63"/>
-      <c r="B13" s="111">
+      <c r="B13" s="105">
         <v>2022</v>
       </c>
-      <c r="C13" s="111"/>
-      <c r="D13" s="112"/>
+      <c r="C13" s="105"/>
+      <c r="D13" s="106"/>
       <c r="E13" s="68">
         <v>1.7</v>
       </c>
       <c r="F13" s="68">
         <v>3.5</v>
       </c>
       <c r="G13" s="68">
         <v>9.1999999999999993</v>
       </c>
       <c r="H13" s="68">
         <v>85.6</v>
       </c>
       <c r="I13" s="67">
         <v>14206</v>
       </c>
       <c r="J13" s="63"/>
       <c r="K13" s="63"/>
       <c r="L13" s="63"/>
       <c r="M13" s="26"/>
       <c r="N13" s="26"/>
       <c r="O13" s="30"/>
     </row>
     <row r="14" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A14" s="63"/>
-      <c r="B14" s="111">
+      <c r="B14" s="105">
         <v>2021</v>
       </c>
-      <c r="C14" s="111"/>
-      <c r="D14" s="112"/>
+      <c r="C14" s="105"/>
+      <c r="D14" s="106"/>
       <c r="E14" s="68">
         <v>1.5</v>
       </c>
       <c r="F14" s="68">
         <v>2.9</v>
       </c>
       <c r="G14" s="68">
         <v>8.6</v>
       </c>
       <c r="H14" s="68">
         <v>87.1</v>
       </c>
       <c r="I14" s="67">
         <v>19615</v>
       </c>
       <c r="J14" s="63"/>
       <c r="K14" s="63"/>
       <c r="L14" s="63"/>
       <c r="M14" s="26"/>
       <c r="N14" s="26"/>
       <c r="O14" s="30"/>
     </row>
     <row r="15" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A15" s="63"/>
-      <c r="B15" s="108" t="s">
+      <c r="B15" s="107" t="s">
         <v>165</v>
       </c>
-      <c r="C15" s="109"/>
-[...5 lines deleted...]
-      <c r="I15" s="110"/>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="108"/>
+      <c r="G15" s="108"/>
+      <c r="H15" s="108"/>
+      <c r="I15" s="109"/>
       <c r="J15" s="63"/>
       <c r="K15" s="63"/>
       <c r="L15" s="63"/>
       <c r="M15" s="23" t="s">
         <v>165</v>
       </c>
       <c r="N15" s="23"/>
       <c r="O15" s="29"/>
     </row>
     <row r="16" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A16" s="63"/>
-      <c r="B16" s="111">
+      <c r="B16" s="105">
         <v>2025</v>
       </c>
-      <c r="C16" s="111"/>
-      <c r="D16" s="112"/>
+      <c r="C16" s="105"/>
+      <c r="D16" s="106"/>
       <c r="E16" s="68">
         <v>26.5</v>
       </c>
       <c r="F16" s="68">
         <v>22.5</v>
       </c>
       <c r="G16" s="68">
         <v>17.7</v>
       </c>
       <c r="H16" s="68">
         <v>33.200000000000003</v>
       </c>
       <c r="I16" s="67">
         <v>10548</v>
       </c>
       <c r="J16" s="63"/>
       <c r="K16" s="63"/>
       <c r="L16" s="63"/>
       <c r="M16" s="23"/>
       <c r="N16" s="23"/>
       <c r="O16" s="29"/>
     </row>
     <row r="17" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A17" s="63"/>
-      <c r="B17" s="111">
+      <c r="B17" s="105">
         <v>2024</v>
       </c>
-      <c r="C17" s="111"/>
-      <c r="D17" s="112"/>
+      <c r="C17" s="105"/>
+      <c r="D17" s="106"/>
       <c r="E17" s="68">
         <v>26.3</v>
       </c>
       <c r="F17" s="68">
         <v>24.2</v>
       </c>
       <c r="G17" s="68">
         <v>17.7</v>
       </c>
       <c r="H17" s="68">
         <v>31.8</v>
       </c>
       <c r="I17" s="67">
         <v>11136</v>
       </c>
       <c r="J17" s="63"/>
       <c r="K17" s="63"/>
       <c r="L17" s="63"/>
       <c r="M17" s="23"/>
       <c r="N17" s="23"/>
       <c r="O17" s="29"/>
     </row>
     <row r="18" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A18" s="63"/>
-      <c r="B18" s="111">
+      <c r="B18" s="105">
         <v>2023</v>
       </c>
-      <c r="C18" s="111"/>
-      <c r="D18" s="112"/>
+      <c r="C18" s="105"/>
+      <c r="D18" s="106"/>
       <c r="E18" s="68">
         <v>28.1</v>
       </c>
       <c r="F18" s="68">
         <v>23.4</v>
       </c>
       <c r="G18" s="68">
         <v>17</v>
       </c>
       <c r="H18" s="68">
         <v>31.5</v>
       </c>
       <c r="I18" s="67">
         <v>10271</v>
       </c>
       <c r="J18" s="63"/>
       <c r="K18" s="63"/>
       <c r="L18" s="63"/>
       <c r="M18" s="23"/>
       <c r="N18" s="23"/>
       <c r="O18" s="29"/>
     </row>
     <row r="19" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A19" s="63"/>
-      <c r="B19" s="111">
+      <c r="B19" s="105">
         <v>2022</v>
       </c>
-      <c r="C19" s="111"/>
-      <c r="D19" s="112"/>
+      <c r="C19" s="105"/>
+      <c r="D19" s="106"/>
       <c r="E19" s="68">
         <v>26.7</v>
       </c>
       <c r="F19" s="68">
         <v>22.4</v>
       </c>
       <c r="G19" s="68">
         <v>16.7</v>
       </c>
       <c r="H19" s="68">
         <v>34.200000000000003</v>
       </c>
       <c r="I19" s="67">
         <v>13739</v>
       </c>
       <c r="J19" s="63"/>
       <c r="K19" s="63"/>
       <c r="L19" s="63"/>
       <c r="M19" s="23"/>
       <c r="N19" s="23"/>
       <c r="O19" s="29"/>
     </row>
     <row r="20" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A20" s="63"/>
-      <c r="B20" s="111">
+      <c r="B20" s="105">
         <v>2021</v>
       </c>
-      <c r="C20" s="111"/>
-      <c r="D20" s="112"/>
+      <c r="C20" s="105"/>
+      <c r="D20" s="106"/>
       <c r="E20" s="68">
         <v>27.5</v>
       </c>
       <c r="F20" s="68">
         <v>23.1</v>
       </c>
       <c r="G20" s="68">
         <v>16</v>
       </c>
       <c r="H20" s="68">
         <v>33.4</v>
       </c>
       <c r="I20" s="67">
         <v>18964</v>
       </c>
       <c r="J20" s="63"/>
       <c r="K20" s="63"/>
       <c r="L20" s="63"/>
       <c r="M20" s="23"/>
       <c r="N20" s="23"/>
       <c r="O20" s="29"/>
     </row>
     <row r="21" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A21" s="63"/>
-      <c r="B21" s="108" t="s">
+      <c r="B21" s="107" t="s">
         <v>166</v>
       </c>
-      <c r="C21" s="109"/>
-[...5 lines deleted...]
-      <c r="I21" s="110"/>
+      <c r="C21" s="108"/>
+      <c r="D21" s="108"/>
+      <c r="E21" s="108"/>
+      <c r="F21" s="108"/>
+      <c r="G21" s="108"/>
+      <c r="H21" s="108"/>
+      <c r="I21" s="109"/>
       <c r="J21" s="63"/>
       <c r="K21" s="63"/>
       <c r="L21" s="63"/>
       <c r="M21" s="23" t="s">
         <v>166</v>
       </c>
       <c r="N21" s="23"/>
       <c r="O21" s="29"/>
     </row>
     <row r="22" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A22" s="63"/>
-      <c r="B22" s="111">
+      <c r="B22" s="105">
         <v>2025</v>
       </c>
-      <c r="C22" s="111"/>
-      <c r="D22" s="112"/>
+      <c r="C22" s="105"/>
+      <c r="D22" s="106"/>
       <c r="E22" s="68">
         <v>74.099999999999994</v>
       </c>
       <c r="F22" s="68">
         <v>17.5</v>
       </c>
       <c r="G22" s="68">
         <v>5.3</v>
       </c>
       <c r="H22" s="68">
         <v>3.1</v>
       </c>
       <c r="I22" s="67">
         <v>10406</v>
       </c>
       <c r="J22" s="63"/>
       <c r="K22" s="63"/>
       <c r="L22" s="63"/>
       <c r="M22" s="23"/>
       <c r="N22" s="23"/>
       <c r="O22" s="29"/>
     </row>
     <row r="23" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A23" s="63"/>
-      <c r="B23" s="111">
+      <c r="B23" s="105">
         <v>2024</v>
       </c>
-      <c r="C23" s="111"/>
-      <c r="D23" s="112"/>
+      <c r="C23" s="105"/>
+      <c r="D23" s="106"/>
       <c r="E23" s="68">
         <v>73.599999999999994</v>
       </c>
       <c r="F23" s="68">
         <v>18.100000000000001</v>
       </c>
       <c r="G23" s="68">
         <v>5.3</v>
       </c>
       <c r="H23" s="68">
         <v>3</v>
       </c>
       <c r="I23" s="67">
         <v>10909</v>
       </c>
       <c r="J23" s="63"/>
       <c r="K23" s="63"/>
       <c r="L23" s="63"/>
       <c r="M23" s="23"/>
       <c r="N23" s="23"/>
       <c r="O23" s="29"/>
     </row>
     <row r="24" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A24" s="63"/>
-      <c r="B24" s="111">
+      <c r="B24" s="105">
         <v>2023</v>
       </c>
-      <c r="C24" s="111"/>
-      <c r="D24" s="112"/>
+      <c r="C24" s="105"/>
+      <c r="D24" s="106"/>
       <c r="E24" s="68">
         <v>73.2</v>
       </c>
       <c r="F24" s="68">
         <v>19.100000000000001</v>
       </c>
       <c r="G24" s="68">
         <v>4.9000000000000004</v>
       </c>
       <c r="H24" s="68">
         <v>2.8</v>
       </c>
       <c r="I24" s="67">
         <v>10057</v>
       </c>
       <c r="J24" s="63"/>
       <c r="K24" s="63"/>
       <c r="L24" s="63"/>
       <c r="M24" s="23"/>
       <c r="N24" s="23"/>
       <c r="O24" s="29"/>
     </row>
     <row r="25" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A25" s="63"/>
-      <c r="B25" s="111">
+      <c r="B25" s="105">
         <v>2022</v>
       </c>
-      <c r="C25" s="111"/>
-      <c r="D25" s="112"/>
+      <c r="C25" s="105"/>
+      <c r="D25" s="106"/>
       <c r="E25" s="68">
         <v>72.400000000000006</v>
       </c>
       <c r="F25" s="68">
         <v>19.100000000000001</v>
       </c>
       <c r="G25" s="68">
         <v>5.8</v>
       </c>
       <c r="H25" s="68">
         <v>2.7</v>
       </c>
       <c r="I25" s="67">
         <v>13438</v>
       </c>
       <c r="J25" s="63"/>
       <c r="K25" s="63"/>
       <c r="L25" s="63"/>
       <c r="M25" s="23"/>
       <c r="N25" s="23"/>
       <c r="O25" s="29"/>
     </row>
     <row r="26" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A26" s="63"/>
-      <c r="B26" s="111">
+      <c r="B26" s="105">
         <v>2021</v>
       </c>
-      <c r="C26" s="111"/>
-      <c r="D26" s="112"/>
+      <c r="C26" s="105"/>
+      <c r="D26" s="106"/>
       <c r="E26" s="68">
         <v>74.400000000000006</v>
       </c>
       <c r="F26" s="68">
         <v>17.8</v>
       </c>
       <c r="G26" s="68">
         <v>5.2</v>
       </c>
       <c r="H26" s="68">
         <v>2.6</v>
       </c>
       <c r="I26" s="67">
         <v>18533</v>
       </c>
       <c r="J26" s="63"/>
       <c r="K26" s="63"/>
       <c r="L26" s="63"/>
       <c r="M26" s="23"/>
       <c r="N26" s="23"/>
       <c r="O26" s="29"/>
     </row>
     <row r="27" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A27" s="63"/>
-      <c r="B27" s="108" t="s">
+      <c r="B27" s="107" t="s">
         <v>167</v>
       </c>
-      <c r="C27" s="109"/>
-[...5 lines deleted...]
-      <c r="I27" s="110"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="108"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="108"/>
+      <c r="H27" s="108"/>
+      <c r="I27" s="109"/>
       <c r="J27" s="63"/>
       <c r="K27" s="63"/>
       <c r="L27" s="63"/>
       <c r="M27" s="23" t="s">
         <v>167</v>
       </c>
       <c r="N27" s="23"/>
       <c r="O27" s="29"/>
     </row>
     <row r="28" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A28" s="63"/>
-      <c r="B28" s="111">
+      <c r="B28" s="105">
         <v>2025</v>
       </c>
-      <c r="C28" s="111"/>
-      <c r="D28" s="112"/>
+      <c r="C28" s="105"/>
+      <c r="D28" s="106"/>
       <c r="E28" s="68">
         <v>59.6</v>
       </c>
       <c r="F28" s="68">
         <v>22.8</v>
       </c>
       <c r="G28" s="68">
         <v>10</v>
       </c>
       <c r="H28" s="68">
         <v>7.6</v>
       </c>
       <c r="I28" s="67">
         <v>10423</v>
       </c>
       <c r="J28" s="63"/>
       <c r="K28" s="63"/>
       <c r="L28" s="63"/>
       <c r="M28" s="23"/>
       <c r="N28" s="23"/>
       <c r="O28" s="29"/>
     </row>
     <row r="29" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A29" s="63"/>
-      <c r="B29" s="111">
+      <c r="B29" s="105">
         <v>2024</v>
       </c>
-      <c r="C29" s="111"/>
-      <c r="D29" s="112"/>
+      <c r="C29" s="105"/>
+      <c r="D29" s="106"/>
       <c r="E29" s="68">
         <v>60.9</v>
       </c>
       <c r="F29" s="68">
         <v>23.7</v>
       </c>
       <c r="G29" s="68">
         <v>8.8000000000000007</v>
       </c>
       <c r="H29" s="68">
         <v>6.6</v>
       </c>
       <c r="I29" s="67">
         <v>10914</v>
       </c>
       <c r="J29" s="63"/>
       <c r="K29" s="63"/>
       <c r="L29" s="63"/>
       <c r="M29" s="23"/>
       <c r="N29" s="23"/>
       <c r="O29" s="29"/>
     </row>
     <row r="30" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A30" s="63"/>
-      <c r="B30" s="111">
+      <c r="B30" s="105">
         <v>2023</v>
       </c>
-      <c r="C30" s="111"/>
-      <c r="D30" s="112"/>
+      <c r="C30" s="105"/>
+      <c r="D30" s="106"/>
       <c r="E30" s="68">
         <v>59.1</v>
       </c>
       <c r="F30" s="68">
         <v>23.6</v>
       </c>
       <c r="G30" s="68">
         <v>9.9</v>
       </c>
       <c r="H30" s="68">
         <v>7.4</v>
       </c>
       <c r="I30" s="67">
         <v>10093</v>
       </c>
       <c r="J30" s="63"/>
       <c r="K30" s="63"/>
       <c r="L30" s="63"/>
       <c r="M30" s="23"/>
       <c r="N30" s="23"/>
       <c r="O30" s="29"/>
     </row>
     <row r="31" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A31" s="63"/>
-      <c r="B31" s="111">
+      <c r="B31" s="105">
         <v>2022</v>
       </c>
-      <c r="C31" s="111"/>
-      <c r="D31" s="112"/>
+      <c r="C31" s="105"/>
+      <c r="D31" s="106"/>
       <c r="E31" s="68">
         <v>58.8</v>
       </c>
       <c r="F31" s="68">
         <v>24</v>
       </c>
       <c r="G31" s="68">
         <v>10</v>
       </c>
       <c r="H31" s="68">
         <v>7.2</v>
       </c>
       <c r="I31" s="67">
         <v>13472</v>
       </c>
       <c r="J31" s="63"/>
       <c r="K31" s="63"/>
       <c r="L31" s="63"/>
       <c r="M31" s="23"/>
       <c r="N31" s="23"/>
       <c r="O31" s="29"/>
     </row>
     <row r="32" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A32" s="63"/>
-      <c r="B32" s="111">
+      <c r="B32" s="105">
         <v>2021</v>
       </c>
-      <c r="C32" s="111"/>
-      <c r="D32" s="112"/>
+      <c r="C32" s="105"/>
+      <c r="D32" s="106"/>
       <c r="E32" s="68">
         <v>59.2</v>
       </c>
       <c r="F32" s="68">
         <v>23.9</v>
       </c>
       <c r="G32" s="68">
         <v>9.6999999999999993</v>
       </c>
       <c r="H32" s="68">
         <v>7.2</v>
       </c>
       <c r="I32" s="67">
         <v>18586</v>
       </c>
       <c r="J32" s="63"/>
       <c r="K32" s="63"/>
       <c r="L32" s="63"/>
       <c r="M32" s="23"/>
       <c r="N32" s="23"/>
       <c r="O32" s="29"/>
     </row>
     <row r="33" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A33" s="63"/>
-      <c r="B33" s="108" t="s">
+      <c r="B33" s="107" t="s">
         <v>168</v>
       </c>
-      <c r="C33" s="109"/>
-[...5 lines deleted...]
-      <c r="I33" s="110"/>
+      <c r="C33" s="108"/>
+      <c r="D33" s="108"/>
+      <c r="E33" s="108"/>
+      <c r="F33" s="108"/>
+      <c r="G33" s="108"/>
+      <c r="H33" s="108"/>
+      <c r="I33" s="109"/>
       <c r="J33" s="63"/>
       <c r="K33" s="63"/>
       <c r="L33" s="63"/>
       <c r="M33" s="23" t="s">
         <v>168</v>
       </c>
       <c r="N33" s="23"/>
       <c r="O33" s="29"/>
     </row>
     <row r="34" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A34" s="63"/>
-      <c r="B34" s="111">
+      <c r="B34" s="105">
         <v>2025</v>
       </c>
-      <c r="C34" s="111"/>
-      <c r="D34" s="112"/>
+      <c r="C34" s="105"/>
+      <c r="D34" s="106"/>
       <c r="E34" s="68">
         <v>86</v>
       </c>
       <c r="F34" s="68">
         <v>9.8000000000000007</v>
       </c>
       <c r="G34" s="68">
         <v>3</v>
       </c>
       <c r="H34" s="68">
         <v>1.3</v>
       </c>
       <c r="I34" s="67">
         <v>10366</v>
       </c>
       <c r="J34" s="63"/>
       <c r="K34" s="63"/>
       <c r="L34" s="63"/>
       <c r="M34" s="23"/>
       <c r="N34" s="23"/>
       <c r="O34" s="29"/>
     </row>
     <row r="35" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A35" s="63"/>
-      <c r="B35" s="111">
+      <c r="B35" s="105">
         <v>2024</v>
       </c>
-      <c r="C35" s="111"/>
-      <c r="D35" s="112"/>
+      <c r="C35" s="105"/>
+      <c r="D35" s="106"/>
       <c r="E35" s="68">
         <v>86.8</v>
       </c>
       <c r="F35" s="68">
         <v>9.4</v>
       </c>
       <c r="G35" s="68">
         <v>2.5</v>
       </c>
       <c r="H35" s="68">
         <v>1.2</v>
       </c>
       <c r="I35" s="67">
         <v>10837</v>
       </c>
       <c r="J35" s="63"/>
       <c r="K35" s="63"/>
       <c r="L35" s="63"/>
       <c r="M35" s="23"/>
       <c r="N35" s="23"/>
       <c r="O35" s="29"/>
     </row>
     <row r="36" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A36" s="63"/>
-      <c r="B36" s="111">
+      <c r="B36" s="105">
         <v>2023</v>
       </c>
-      <c r="C36" s="111"/>
-      <c r="D36" s="112"/>
+      <c r="C36" s="105"/>
+      <c r="D36" s="106"/>
       <c r="E36" s="68">
         <v>86.4</v>
       </c>
       <c r="F36" s="68">
         <v>9.9</v>
       </c>
       <c r="G36" s="68">
         <v>2.4</v>
       </c>
       <c r="H36" s="68">
         <v>1.3</v>
       </c>
       <c r="I36" s="67">
         <v>10010</v>
       </c>
       <c r="J36" s="63"/>
       <c r="K36" s="63"/>
       <c r="L36" s="63"/>
       <c r="M36" s="23"/>
       <c r="N36" s="23"/>
       <c r="O36" s="29"/>
     </row>
     <row r="37" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A37" s="63"/>
-      <c r="B37" s="111">
+      <c r="B37" s="105">
         <v>2022</v>
       </c>
-      <c r="C37" s="111"/>
-      <c r="D37" s="112"/>
+      <c r="C37" s="105"/>
+      <c r="D37" s="106"/>
       <c r="E37" s="68">
         <v>86.3</v>
       </c>
       <c r="F37" s="68">
         <v>9.5</v>
       </c>
       <c r="G37" s="68">
         <v>2.8</v>
       </c>
       <c r="H37" s="68">
         <v>1.3</v>
       </c>
       <c r="I37" s="67">
         <v>13387</v>
       </c>
       <c r="J37" s="63"/>
       <c r="K37" s="63"/>
       <c r="L37" s="63"/>
       <c r="M37" s="23"/>
       <c r="N37" s="23"/>
       <c r="O37" s="29"/>
     </row>
     <row r="38" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A38" s="63"/>
-      <c r="B38" s="111">
+      <c r="B38" s="105">
         <v>2021</v>
       </c>
-      <c r="C38" s="111"/>
-      <c r="D38" s="112"/>
+      <c r="C38" s="105"/>
+      <c r="D38" s="106"/>
       <c r="E38" s="68">
         <v>87</v>
       </c>
       <c r="F38" s="68">
         <v>9.4</v>
       </c>
       <c r="G38" s="68">
         <v>2.6</v>
       </c>
       <c r="H38" s="68">
         <v>1</v>
       </c>
       <c r="I38" s="67">
         <v>18432</v>
       </c>
       <c r="J38" s="63"/>
       <c r="K38" s="63"/>
       <c r="L38" s="63"/>
       <c r="M38" s="23"/>
       <c r="N38" s="23"/>
       <c r="O38" s="29"/>
     </row>
     <row r="39" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A39" s="63"/>
-      <c r="B39" s="108" t="s">
+      <c r="B39" s="107" t="s">
         <v>169</v>
       </c>
-      <c r="C39" s="109"/>
-[...5 lines deleted...]
-      <c r="I39" s="110"/>
+      <c r="C39" s="108"/>
+      <c r="D39" s="108"/>
+      <c r="E39" s="108"/>
+      <c r="F39" s="108"/>
+      <c r="G39" s="108"/>
+      <c r="H39" s="108"/>
+      <c r="I39" s="109"/>
       <c r="J39" s="63"/>
       <c r="K39" s="63"/>
       <c r="L39" s="63"/>
       <c r="M39" s="23" t="s">
         <v>169</v>
       </c>
       <c r="N39" s="23"/>
       <c r="O39" s="29"/>
     </row>
     <row r="40" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A40" s="63"/>
-      <c r="B40" s="111">
+      <c r="B40" s="105">
         <v>2025</v>
       </c>
-      <c r="C40" s="111"/>
-      <c r="D40" s="112"/>
+      <c r="C40" s="105"/>
+      <c r="D40" s="106"/>
       <c r="E40" s="68">
         <v>82.2</v>
       </c>
       <c r="F40" s="68">
         <v>13.1</v>
       </c>
       <c r="G40" s="68">
         <v>3.4</v>
       </c>
       <c r="H40" s="68">
         <v>1.4</v>
       </c>
       <c r="I40" s="67">
         <v>10356</v>
       </c>
       <c r="J40" s="63"/>
       <c r="K40" s="63"/>
       <c r="L40" s="63"/>
       <c r="M40" s="23"/>
       <c r="N40" s="23"/>
       <c r="O40" s="29"/>
     </row>
     <row r="41" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A41" s="63"/>
-      <c r="B41" s="111">
+      <c r="B41" s="105">
         <v>2024</v>
       </c>
-      <c r="C41" s="111"/>
-      <c r="D41" s="112"/>
+      <c r="C41" s="105"/>
+      <c r="D41" s="106"/>
       <c r="E41" s="68">
         <v>82.4</v>
       </c>
       <c r="F41" s="68">
         <v>13.2</v>
       </c>
       <c r="G41" s="68">
         <v>3.1</v>
       </c>
       <c r="H41" s="68">
         <v>1.3</v>
       </c>
       <c r="I41" s="67">
         <v>10887</v>
       </c>
       <c r="J41" s="63"/>
       <c r="K41" s="63"/>
       <c r="L41" s="63"/>
       <c r="M41" s="23"/>
       <c r="N41" s="23"/>
       <c r="O41" s="29"/>
     </row>
     <row r="42" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A42" s="63"/>
-      <c r="B42" s="111">
+      <c r="B42" s="105">
         <v>2023</v>
       </c>
-      <c r="C42" s="111"/>
-      <c r="D42" s="112"/>
+      <c r="C42" s="105"/>
+      <c r="D42" s="106"/>
       <c r="E42" s="68">
         <v>81.400000000000006</v>
       </c>
       <c r="F42" s="68">
         <v>13.7</v>
       </c>
       <c r="G42" s="68">
         <v>3.5</v>
       </c>
       <c r="H42" s="68">
         <v>1.3</v>
       </c>
       <c r="I42" s="67">
         <v>10034</v>
       </c>
       <c r="J42" s="63"/>
       <c r="K42" s="63"/>
       <c r="L42" s="63"/>
       <c r="M42" s="23"/>
       <c r="N42" s="23"/>
       <c r="O42" s="29"/>
     </row>
     <row r="43" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A43" s="63"/>
-      <c r="B43" s="111">
+      <c r="B43" s="105">
         <v>2022</v>
       </c>
-      <c r="C43" s="111"/>
-      <c r="D43" s="112"/>
+      <c r="C43" s="105"/>
+      <c r="D43" s="106"/>
       <c r="E43" s="68">
         <v>79.900000000000006</v>
       </c>
       <c r="F43" s="68">
         <v>14.6</v>
       </c>
       <c r="G43" s="68">
         <v>4.0999999999999996</v>
       </c>
       <c r="H43" s="68">
         <v>1.5</v>
       </c>
       <c r="I43" s="67">
         <v>13422</v>
       </c>
       <c r="J43" s="63"/>
       <c r="K43" s="63"/>
       <c r="L43" s="63"/>
       <c r="M43" s="23"/>
       <c r="N43" s="23"/>
       <c r="O43" s="29"/>
     </row>
     <row r="44" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A44" s="63"/>
-      <c r="B44" s="111">
+      <c r="B44" s="105">
         <v>2021</v>
       </c>
-      <c r="C44" s="111"/>
-      <c r="D44" s="112"/>
+      <c r="C44" s="105"/>
+      <c r="D44" s="106"/>
       <c r="E44" s="68">
         <v>80.5</v>
       </c>
       <c r="F44" s="68">
         <v>14.5</v>
       </c>
       <c r="G44" s="68">
         <v>3.6</v>
       </c>
       <c r="H44" s="68">
         <v>1.4</v>
       </c>
       <c r="I44" s="67">
         <v>18470</v>
       </c>
       <c r="J44" s="63"/>
       <c r="K44" s="63"/>
       <c r="L44" s="63"/>
       <c r="M44" s="23"/>
       <c r="N44" s="23"/>
       <c r="O44" s="29"/>
     </row>
     <row r="45" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A45" s="63"/>
-      <c r="B45" s="108" t="s">
+      <c r="B45" s="107" t="s">
         <v>170</v>
       </c>
-      <c r="C45" s="109"/>
-[...5 lines deleted...]
-      <c r="I45" s="110"/>
+      <c r="C45" s="108"/>
+      <c r="D45" s="108"/>
+      <c r="E45" s="108"/>
+      <c r="F45" s="108"/>
+      <c r="G45" s="108"/>
+      <c r="H45" s="108"/>
+      <c r="I45" s="109"/>
       <c r="J45" s="63"/>
       <c r="K45" s="63"/>
       <c r="L45" s="63"/>
       <c r="M45" s="23" t="s">
         <v>170</v>
       </c>
       <c r="N45" s="23"/>
       <c r="O45" s="29"/>
     </row>
     <row r="46" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A46" s="63"/>
-      <c r="B46" s="111">
+      <c r="B46" s="105">
         <v>2025</v>
       </c>
-      <c r="C46" s="111"/>
-      <c r="D46" s="112"/>
+      <c r="C46" s="105"/>
+      <c r="D46" s="106"/>
       <c r="E46" s="68">
         <v>94.7</v>
       </c>
       <c r="F46" s="68">
         <v>3.6</v>
       </c>
       <c r="G46" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="H46" s="68">
         <v>0.5</v>
       </c>
       <c r="I46" s="67">
         <v>10315</v>
       </c>
       <c r="J46" s="63"/>
       <c r="K46" s="63"/>
       <c r="L46" s="63"/>
       <c r="M46" s="23"/>
       <c r="N46" s="23"/>
       <c r="O46" s="29"/>
     </row>
     <row r="47" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A47" s="63"/>
-      <c r="B47" s="111">
+      <c r="B47" s="105">
         <v>2024</v>
       </c>
-      <c r="C47" s="111"/>
-      <c r="D47" s="112"/>
+      <c r="C47" s="105"/>
+      <c r="D47" s="106"/>
       <c r="E47" s="68">
         <v>95.1</v>
       </c>
       <c r="F47" s="68">
         <v>3.7</v>
       </c>
       <c r="G47" s="68">
         <v>0.8</v>
       </c>
       <c r="H47" s="68">
         <v>0.4</v>
       </c>
       <c r="I47" s="67">
         <v>10810</v>
       </c>
       <c r="J47" s="63"/>
       <c r="K47" s="63"/>
       <c r="L47" s="63"/>
       <c r="M47" s="23"/>
       <c r="N47" s="23"/>
       <c r="O47" s="29"/>
     </row>
     <row r="48" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A48" s="63"/>
-      <c r="B48" s="111">
+      <c r="B48" s="105">
         <v>2023</v>
       </c>
-      <c r="C48" s="111"/>
-      <c r="D48" s="112"/>
+      <c r="C48" s="105"/>
+      <c r="D48" s="106"/>
       <c r="E48" s="68">
         <v>95.2</v>
       </c>
       <c r="F48" s="68">
         <v>3.5</v>
       </c>
       <c r="G48" s="68">
         <v>0.8</v>
       </c>
       <c r="H48" s="68">
         <v>0.4</v>
       </c>
       <c r="I48" s="67">
         <v>9979</v>
       </c>
       <c r="J48" s="63"/>
       <c r="K48" s="63"/>
       <c r="L48" s="63"/>
       <c r="M48" s="23"/>
       <c r="N48" s="23"/>
       <c r="O48" s="29"/>
     </row>
     <row r="49" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A49" s="63"/>
-      <c r="B49" s="111">
+      <c r="B49" s="105">
         <v>2022</v>
       </c>
-      <c r="C49" s="111"/>
-      <c r="D49" s="112"/>
+      <c r="C49" s="105"/>
+      <c r="D49" s="106"/>
       <c r="E49" s="68">
         <v>95.1</v>
       </c>
       <c r="F49" s="68">
         <v>3.6</v>
       </c>
       <c r="G49" s="68">
         <v>0.9</v>
       </c>
       <c r="H49" s="68">
         <v>0.4</v>
       </c>
       <c r="I49" s="67">
         <v>13342</v>
       </c>
       <c r="J49" s="63"/>
       <c r="K49" s="63"/>
       <c r="L49" s="63"/>
       <c r="M49" s="23"/>
       <c r="N49" s="23"/>
       <c r="O49" s="29"/>
     </row>
     <row r="50" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A50" s="63"/>
-      <c r="B50" s="111">
+      <c r="B50" s="105">
         <v>2021</v>
       </c>
-      <c r="C50" s="111"/>
-      <c r="D50" s="112"/>
+      <c r="C50" s="105"/>
+      <c r="D50" s="106"/>
       <c r="E50" s="68">
         <v>95.2</v>
       </c>
       <c r="F50" s="68">
         <v>3.8</v>
       </c>
       <c r="G50" s="68">
         <v>0.6</v>
       </c>
       <c r="H50" s="68">
         <v>0.4</v>
       </c>
       <c r="I50" s="67">
         <v>18385</v>
       </c>
       <c r="J50" s="63"/>
       <c r="K50" s="63"/>
       <c r="L50" s="63"/>
       <c r="M50" s="23"/>
       <c r="N50" s="23"/>
       <c r="O50" s="29"/>
     </row>
     <row r="51" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A51" s="63"/>
       <c r="B51" s="63"/>
@@ -39493,81 +39493,81 @@
       <c r="K51" s="63"/>
       <c r="L51" s="63"/>
       <c r="M51" s="23"/>
       <c r="N51" s="23"/>
       <c r="O51" s="29"/>
     </row>
     <row r="52" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A52" s="63"/>
       <c r="B52" s="63"/>
       <c r="C52" s="63"/>
       <c r="D52" s="63"/>
       <c r="E52" s="63"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="63"/>
       <c r="K52" s="63"/>
       <c r="L52" s="63"/>
       <c r="M52" s="23"/>
       <c r="N52" s="23"/>
       <c r="O52" s="29"/>
     </row>
     <row r="53" spans="1:15" s="25" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A53" s="64"/>
-      <c r="B53" s="103" t="s">
+      <c r="B53" s="101" t="s">
         <v>299</v>
       </c>
-      <c r="C53" s="103"/>
-[...7 lines deleted...]
-      <c r="K53" s="103"/>
+      <c r="C53" s="101"/>
+      <c r="D53" s="101"/>
+      <c r="E53" s="101"/>
+      <c r="F53" s="101"/>
+      <c r="G53" s="101"/>
+      <c r="H53" s="101"/>
+      <c r="I53" s="101"/>
+      <c r="J53" s="101"/>
+      <c r="K53" s="101"/>
       <c r="L53" s="64"/>
       <c r="M53" s="26" t="s">
         <v>299</v>
       </c>
       <c r="N53" s="26"/>
       <c r="O53" s="30"/>
     </row>
     <row r="54" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A54" s="63"/>
       <c r="B54" s="63"/>
       <c r="C54" s="63"/>
       <c r="D54" s="63"/>
       <c r="E54" s="63"/>
       <c r="F54" s="63"/>
-      <c r="G54" s="104"/>
-[...3 lines deleted...]
-      <c r="K54" s="104"/>
+      <c r="G54" s="102"/>
+      <c r="H54" s="102"/>
+      <c r="I54" s="102"/>
+      <c r="J54" s="102"/>
+      <c r="K54" s="102"/>
       <c r="L54" s="63"/>
       <c r="M54" s="23"/>
       <c r="N54" s="23"/>
       <c r="O54" s="29"/>
     </row>
     <row r="55" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A55" s="65"/>
       <c r="B55" s="65"/>
       <c r="C55" s="65"/>
       <c r="D55" s="65"/>
       <c r="E55" s="65"/>
       <c r="F55" s="65"/>
       <c r="G55" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H55" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I55" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J55" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K55" s="66" t="s">
@@ -39761,81 +39761,81 @@
       <c r="K62" s="63"/>
       <c r="L62" s="63"/>
       <c r="M62" s="23"/>
       <c r="N62" s="23"/>
       <c r="O62" s="29"/>
     </row>
     <row r="63" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A63" s="63"/>
       <c r="B63" s="63"/>
       <c r="C63" s="63"/>
       <c r="D63" s="63"/>
       <c r="E63" s="63"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="63"/>
       <c r="I63" s="63"/>
       <c r="J63" s="63"/>
       <c r="K63" s="63"/>
       <c r="L63" s="63"/>
       <c r="M63" s="23"/>
       <c r="N63" s="23"/>
       <c r="O63" s="29"/>
     </row>
     <row r="64" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A64" s="64"/>
-      <c r="B64" s="103" t="s">
+      <c r="B64" s="101" t="s">
         <v>300</v>
       </c>
-      <c r="C64" s="103"/>
-[...7 lines deleted...]
-      <c r="K64" s="103"/>
+      <c r="C64" s="101"/>
+      <c r="D64" s="101"/>
+      <c r="E64" s="101"/>
+      <c r="F64" s="101"/>
+      <c r="G64" s="101"/>
+      <c r="H64" s="101"/>
+      <c r="I64" s="101"/>
+      <c r="J64" s="101"/>
+      <c r="K64" s="101"/>
       <c r="L64" s="64"/>
       <c r="M64" s="26" t="s">
         <v>300</v>
       </c>
       <c r="N64" s="26"/>
       <c r="O64" s="30"/>
     </row>
     <row r="65" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A65" s="63"/>
       <c r="B65" s="63"/>
       <c r="C65" s="63"/>
       <c r="D65" s="63"/>
       <c r="E65" s="63"/>
       <c r="F65" s="63"/>
-      <c r="G65" s="104"/>
-[...3 lines deleted...]
-      <c r="K65" s="104"/>
+      <c r="G65" s="102"/>
+      <c r="H65" s="102"/>
+      <c r="I65" s="102"/>
+      <c r="J65" s="102"/>
+      <c r="K65" s="102"/>
       <c r="L65" s="63"/>
       <c r="M65" s="23"/>
       <c r="N65" s="23"/>
       <c r="O65" s="29"/>
     </row>
     <row r="66" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A66" s="65"/>
       <c r="B66" s="65"/>
       <c r="C66" s="65"/>
       <c r="D66" s="65"/>
       <c r="E66" s="65"/>
       <c r="F66" s="65"/>
       <c r="G66" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H66" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I66" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J66" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K66" s="66" t="s">
@@ -40091,81 +40091,81 @@
       <c r="K75" s="63"/>
       <c r="L75" s="63"/>
       <c r="M75" s="23"/>
       <c r="N75" s="23"/>
       <c r="O75" s="29"/>
     </row>
     <row r="76" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A76" s="63"/>
       <c r="B76" s="63"/>
       <c r="C76" s="63"/>
       <c r="D76" s="63"/>
       <c r="E76" s="63"/>
       <c r="F76" s="63"/>
       <c r="G76" s="63"/>
       <c r="H76" s="63"/>
       <c r="I76" s="63"/>
       <c r="J76" s="63"/>
       <c r="K76" s="63"/>
       <c r="L76" s="63"/>
       <c r="M76" s="23"/>
       <c r="N76" s="23"/>
       <c r="O76" s="29"/>
     </row>
     <row r="77" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A77" s="64"/>
-      <c r="B77" s="103" t="s">
+      <c r="B77" s="101" t="s">
         <v>301</v>
       </c>
-      <c r="C77" s="103"/>
-[...7 lines deleted...]
-      <c r="K77" s="103"/>
+      <c r="C77" s="101"/>
+      <c r="D77" s="101"/>
+      <c r="E77" s="101"/>
+      <c r="F77" s="101"/>
+      <c r="G77" s="101"/>
+      <c r="H77" s="101"/>
+      <c r="I77" s="101"/>
+      <c r="J77" s="101"/>
+      <c r="K77" s="101"/>
       <c r="L77" s="64"/>
       <c r="M77" s="26" t="s">
         <v>301</v>
       </c>
       <c r="N77" s="26"/>
       <c r="O77" s="30"/>
     </row>
     <row r="78" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A78" s="63"/>
       <c r="B78" s="63"/>
       <c r="C78" s="63"/>
       <c r="D78" s="63"/>
       <c r="E78" s="63"/>
       <c r="F78" s="63"/>
-      <c r="G78" s="104"/>
-[...3 lines deleted...]
-      <c r="K78" s="104"/>
+      <c r="G78" s="102"/>
+      <c r="H78" s="102"/>
+      <c r="I78" s="102"/>
+      <c r="J78" s="102"/>
+      <c r="K78" s="102"/>
       <c r="L78" s="63"/>
       <c r="M78" s="23"/>
       <c r="N78" s="23"/>
       <c r="O78" s="29"/>
     </row>
     <row r="79" spans="1:15" s="46" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A79" s="65"/>
       <c r="B79" s="65"/>
       <c r="C79" s="65"/>
       <c r="D79" s="65"/>
       <c r="E79" s="65"/>
       <c r="F79" s="65"/>
       <c r="G79" s="66" t="s">
         <v>245</v>
       </c>
       <c r="H79" s="66" t="s">
         <v>246</v>
       </c>
       <c r="I79" s="66" t="s">
         <v>259</v>
       </c>
       <c r="J79" s="66" t="s">
         <v>273</v>
       </c>
       <c r="K79" s="66" t="s">
@@ -40390,1264 +40390,1264 @@
       <c r="K87" s="63"/>
       <c r="L87" s="63"/>
       <c r="M87" s="23"/>
       <c r="N87" s="23"/>
       <c r="O87" s="29"/>
     </row>
     <row r="88" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A88" s="63"/>
       <c r="B88" s="63"/>
       <c r="C88" s="63"/>
       <c r="D88" s="63"/>
       <c r="E88" s="63"/>
       <c r="F88" s="63"/>
       <c r="G88" s="63"/>
       <c r="H88" s="63"/>
       <c r="I88" s="63"/>
       <c r="J88" s="63"/>
       <c r="K88" s="63"/>
       <c r="L88" s="63"/>
       <c r="M88" s="23"/>
       <c r="N88" s="23"/>
       <c r="O88" s="29"/>
     </row>
     <row r="89" spans="1:15" s="25" customFormat="1" ht="26.4" x14ac:dyDescent="0.25">
       <c r="A89" s="64"/>
-      <c r="B89" s="103" t="s">
+      <c r="B89" s="101" t="s">
         <v>302</v>
       </c>
-      <c r="C89" s="103"/>
-[...7 lines deleted...]
-      <c r="K89" s="103"/>
+      <c r="C89" s="101"/>
+      <c r="D89" s="101"/>
+      <c r="E89" s="101"/>
+      <c r="F89" s="101"/>
+      <c r="G89" s="101"/>
+      <c r="H89" s="101"/>
+      <c r="I89" s="101"/>
+      <c r="J89" s="101"/>
+      <c r="K89" s="101"/>
       <c r="L89" s="64"/>
       <c r="M89" s="26" t="s">
         <v>302</v>
       </c>
       <c r="N89" s="26"/>
       <c r="O89" s="30"/>
     </row>
     <row r="90" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A90" s="63"/>
       <c r="B90" s="63"/>
       <c r="C90" s="63"/>
       <c r="D90" s="63"/>
       <c r="E90" s="63"/>
       <c r="F90" s="63"/>
       <c r="G90" s="63"/>
       <c r="H90" s="63"/>
       <c r="I90" s="63"/>
       <c r="J90" s="63"/>
       <c r="K90" s="63"/>
       <c r="L90" s="63"/>
       <c r="M90" s="23"/>
       <c r="N90" s="23"/>
       <c r="O90" s="29"/>
     </row>
     <row r="91" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" s="63"/>
       <c r="B91" s="63"/>
       <c r="C91" s="63"/>
       <c r="D91" s="63"/>
-      <c r="E91" s="105" t="s">
+      <c r="E91" s="110" t="s">
         <v>295</v>
       </c>
-      <c r="F91" s="105"/>
-[...2 lines deleted...]
-      <c r="I91" s="105"/>
+      <c r="F91" s="110"/>
+      <c r="G91" s="110"/>
+      <c r="H91" s="110"/>
+      <c r="I91" s="110"/>
       <c r="J91" s="63"/>
       <c r="K91" s="63"/>
       <c r="L91" s="63"/>
       <c r="M91" s="23"/>
       <c r="N91" s="23"/>
       <c r="O91" s="29"/>
     </row>
     <row r="92" spans="1:15" s="22" customFormat="1" ht="28.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" s="63"/>
-      <c r="B92" s="106" t="s">
+      <c r="B92" s="111" t="s">
         <v>12</v>
       </c>
-      <c r="C92" s="106"/>
-      <c r="D92" s="107"/>
+      <c r="C92" s="111"/>
+      <c r="D92" s="112"/>
       <c r="E92" s="69" t="s">
         <v>186</v>
       </c>
       <c r="F92" s="69" t="s">
         <v>187</v>
       </c>
       <c r="G92" s="69" t="s">
         <v>188</v>
       </c>
       <c r="H92" s="69" t="s">
         <v>189</v>
       </c>
       <c r="I92" s="69" t="s">
         <v>190</v>
       </c>
       <c r="J92" s="69" t="s">
         <v>138</v>
       </c>
       <c r="K92" s="63"/>
       <c r="L92" s="63"/>
       <c r="M92" s="23"/>
       <c r="N92" s="23"/>
       <c r="O92" s="29"/>
     </row>
     <row r="93" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A93" s="63"/>
-      <c r="B93" s="108" t="s">
+      <c r="B93" s="107" t="s">
         <v>185</v>
       </c>
-      <c r="C93" s="109"/>
-[...6 lines deleted...]
-      <c r="J93" s="110"/>
+      <c r="C93" s="108"/>
+      <c r="D93" s="108"/>
+      <c r="E93" s="108"/>
+      <c r="F93" s="108"/>
+      <c r="G93" s="108"/>
+      <c r="H93" s="108"/>
+      <c r="I93" s="108"/>
+      <c r="J93" s="109"/>
       <c r="K93" s="63"/>
       <c r="L93" s="63"/>
       <c r="M93" s="23" t="s">
         <v>185</v>
       </c>
       <c r="N93" s="23"/>
       <c r="O93" s="29"/>
     </row>
     <row r="94" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A94" s="63"/>
-      <c r="B94" s="111">
+      <c r="B94" s="105">
         <v>2025</v>
       </c>
-      <c r="C94" s="111"/>
-      <c r="D94" s="112"/>
+      <c r="C94" s="105"/>
+      <c r="D94" s="106"/>
       <c r="E94" s="68">
         <v>3.9</v>
       </c>
       <c r="F94" s="68">
         <v>9.1</v>
       </c>
       <c r="G94" s="68">
         <v>29.7</v>
       </c>
       <c r="H94" s="68">
         <v>22.7</v>
       </c>
       <c r="I94" s="68">
         <v>34.6</v>
       </c>
       <c r="J94" s="67">
         <v>10601</v>
       </c>
       <c r="K94" s="63"/>
       <c r="L94" s="63"/>
       <c r="M94" s="23"/>
       <c r="N94" s="23"/>
       <c r="O94" s="29"/>
     </row>
     <row r="95" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A95" s="63"/>
-      <c r="B95" s="111">
+      <c r="B95" s="105">
         <v>2024</v>
       </c>
-      <c r="C95" s="111"/>
-      <c r="D95" s="112"/>
+      <c r="C95" s="105"/>
+      <c r="D95" s="106"/>
       <c r="E95" s="68">
         <v>4.5999999999999996</v>
       </c>
       <c r="F95" s="68">
         <v>9.8000000000000007</v>
       </c>
       <c r="G95" s="68">
         <v>29.2</v>
       </c>
       <c r="H95" s="68">
         <v>22.1</v>
       </c>
       <c r="I95" s="68">
         <v>34.4</v>
       </c>
       <c r="J95" s="67">
         <v>11253</v>
       </c>
       <c r="K95" s="63"/>
       <c r="L95" s="63"/>
       <c r="M95" s="23"/>
       <c r="N95" s="23"/>
       <c r="O95" s="29"/>
     </row>
     <row r="96" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A96" s="63"/>
-      <c r="B96" s="111">
+      <c r="B96" s="105">
         <v>2023</v>
       </c>
-      <c r="C96" s="111"/>
-      <c r="D96" s="112"/>
+      <c r="C96" s="105"/>
+      <c r="D96" s="106"/>
       <c r="E96" s="68">
         <v>4.9000000000000004</v>
       </c>
       <c r="F96" s="68">
         <v>10.3</v>
       </c>
       <c r="G96" s="68">
         <v>28.4</v>
       </c>
       <c r="H96" s="68">
         <v>23.6</v>
       </c>
       <c r="I96" s="68">
         <v>32.700000000000003</v>
       </c>
       <c r="J96" s="67">
         <v>10389</v>
       </c>
       <c r="K96" s="63"/>
       <c r="L96" s="63"/>
       <c r="M96" s="23"/>
       <c r="N96" s="23"/>
       <c r="O96" s="29"/>
     </row>
     <row r="97" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A97" s="63"/>
-      <c r="B97" s="111">
+      <c r="B97" s="105">
         <v>2022</v>
       </c>
-      <c r="C97" s="111"/>
-      <c r="D97" s="112"/>
+      <c r="C97" s="105"/>
+      <c r="D97" s="106"/>
       <c r="E97" s="68">
         <v>5.3</v>
       </c>
       <c r="F97" s="68">
         <v>10.199999999999999</v>
       </c>
       <c r="G97" s="68">
         <v>29.6</v>
       </c>
       <c r="H97" s="68">
         <v>23.2</v>
       </c>
       <c r="I97" s="68">
         <v>31.8</v>
       </c>
       <c r="J97" s="67">
         <v>14014</v>
       </c>
       <c r="K97" s="63"/>
       <c r="L97" s="63"/>
       <c r="M97" s="23"/>
       <c r="N97" s="23"/>
       <c r="O97" s="29"/>
     </row>
     <row r="98" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A98" s="63"/>
-      <c r="B98" s="111">
+      <c r="B98" s="105">
         <v>2021</v>
       </c>
-      <c r="C98" s="111"/>
-      <c r="D98" s="112"/>
+      <c r="C98" s="105"/>
+      <c r="D98" s="106"/>
       <c r="E98" s="68">
         <v>4.9000000000000004</v>
       </c>
       <c r="F98" s="68">
         <v>10.5</v>
       </c>
       <c r="G98" s="68">
         <v>29.7</v>
       </c>
       <c r="H98" s="68">
         <v>24.4</v>
       </c>
       <c r="I98" s="68">
         <v>30.5</v>
       </c>
       <c r="J98" s="67">
         <v>19345</v>
       </c>
       <c r="K98" s="63"/>
       <c r="L98" s="63"/>
       <c r="M98" s="23"/>
       <c r="N98" s="23"/>
       <c r="O98" s="29"/>
     </row>
     <row r="99" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A99" s="63"/>
-      <c r="B99" s="108" t="s">
+      <c r="B99" s="107" t="s">
         <v>191</v>
       </c>
-      <c r="C99" s="109"/>
-[...6 lines deleted...]
-      <c r="J99" s="110"/>
+      <c r="C99" s="108"/>
+      <c r="D99" s="108"/>
+      <c r="E99" s="108"/>
+      <c r="F99" s="108"/>
+      <c r="G99" s="108"/>
+      <c r="H99" s="108"/>
+      <c r="I99" s="108"/>
+      <c r="J99" s="109"/>
       <c r="K99" s="63"/>
       <c r="L99" s="63"/>
       <c r="M99" s="23" t="s">
         <v>191</v>
       </c>
       <c r="N99" s="23"/>
       <c r="O99" s="29"/>
     </row>
     <row r="100" spans="1:15" s="22" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A100" s="63"/>
-      <c r="B100" s="111">
+      <c r="B100" s="105">
         <v>2025</v>
       </c>
-      <c r="C100" s="111"/>
-      <c r="D100" s="112"/>
+      <c r="C100" s="105"/>
+      <c r="D100" s="106"/>
       <c r="E100" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F100" s="68">
         <v>3.4</v>
       </c>
       <c r="G100" s="68">
         <v>27.2</v>
       </c>
       <c r="H100" s="68">
         <v>42</v>
       </c>
       <c r="I100" s="68">
         <v>26.4</v>
       </c>
       <c r="J100" s="67">
         <v>10595</v>
       </c>
       <c r="K100" s="63"/>
       <c r="L100" s="63"/>
       <c r="M100" s="23"/>
       <c r="N100" s="23"/>
       <c r="O100" s="29"/>
     </row>
     <row r="101" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A101" s="63"/>
-      <c r="B101" s="111">
+      <c r="B101" s="105">
         <v>2024</v>
       </c>
-      <c r="C101" s="111"/>
-      <c r="D101" s="112"/>
+      <c r="C101" s="105"/>
+      <c r="D101" s="106"/>
       <c r="E101" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F101" s="68">
         <v>3.1</v>
       </c>
       <c r="G101" s="68">
         <v>27.3</v>
       </c>
       <c r="H101" s="68">
         <v>41.9</v>
       </c>
       <c r="I101" s="68">
         <v>26.5</v>
       </c>
       <c r="J101" s="67">
         <v>11229</v>
       </c>
       <c r="K101" s="63"/>
       <c r="L101" s="63"/>
       <c r="M101" s="23"/>
       <c r="N101" s="23"/>
       <c r="O101" s="29"/>
     </row>
     <row r="102" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A102" s="63"/>
-      <c r="B102" s="111">
+      <c r="B102" s="105">
         <v>2023</v>
       </c>
-      <c r="C102" s="111"/>
-      <c r="D102" s="112"/>
+      <c r="C102" s="105"/>
+      <c r="D102" s="106"/>
       <c r="E102" s="68">
         <v>1.3</v>
       </c>
       <c r="F102" s="68">
         <v>3.6</v>
       </c>
       <c r="G102" s="68">
         <v>26.5</v>
       </c>
       <c r="H102" s="68">
         <v>42.1</v>
       </c>
       <c r="I102" s="68">
         <v>26.5</v>
       </c>
       <c r="J102" s="67">
         <v>10362</v>
       </c>
       <c r="K102" s="63"/>
       <c r="L102" s="63"/>
       <c r="M102" s="23"/>
       <c r="N102" s="23"/>
       <c r="O102" s="29"/>
     </row>
     <row r="103" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A103" s="63"/>
-      <c r="B103" s="111">
+      <c r="B103" s="105">
         <v>2022</v>
       </c>
-      <c r="C103" s="111"/>
-      <c r="D103" s="112"/>
+      <c r="C103" s="105"/>
+      <c r="D103" s="106"/>
       <c r="E103" s="68">
         <v>1.3</v>
       </c>
       <c r="F103" s="68">
         <v>3.2</v>
       </c>
       <c r="G103" s="68">
         <v>26.9</v>
       </c>
       <c r="H103" s="68">
         <v>41.3</v>
       </c>
       <c r="I103" s="68">
         <v>27.2</v>
       </c>
       <c r="J103" s="67">
         <v>13975</v>
       </c>
       <c r="K103" s="63"/>
       <c r="L103" s="63"/>
       <c r="M103" s="23"/>
       <c r="N103" s="23"/>
       <c r="O103" s="29"/>
     </row>
     <row r="104" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A104" s="63"/>
-      <c r="B104" s="111">
+      <c r="B104" s="105">
         <v>2021</v>
       </c>
-      <c r="C104" s="111"/>
-      <c r="D104" s="112"/>
+      <c r="C104" s="105"/>
+      <c r="D104" s="106"/>
       <c r="E104" s="68">
         <v>1.2</v>
       </c>
       <c r="F104" s="68">
         <v>3.4</v>
       </c>
       <c r="G104" s="68">
         <v>27.2</v>
       </c>
       <c r="H104" s="68">
         <v>41.6</v>
       </c>
       <c r="I104" s="68">
         <v>26.6</v>
       </c>
       <c r="J104" s="67">
         <v>19291</v>
       </c>
       <c r="K104" s="63"/>
       <c r="L104" s="63"/>
       <c r="M104" s="23"/>
       <c r="N104" s="23"/>
       <c r="O104" s="29"/>
     </row>
     <row r="105" spans="1:15" s="22" customFormat="1" ht="13.2" x14ac:dyDescent="0.25">
       <c r="A105" s="63"/>
-      <c r="B105" s="108" t="s">
+      <c r="B105" s="107" t="s">
         <v>192</v>
       </c>
-      <c r="C105" s="109"/>
-[...6 lines deleted...]
-      <c r="J105" s="110"/>
+      <c r="C105" s="108"/>
+      <c r="D105" s="108"/>
+      <c r="E105" s="108"/>
+      <c r="F105" s="108"/>
+      <c r="G105" s="108"/>
+      <c r="H105" s="108"/>
+      <c r="I105" s="108"/>
+      <c r="J105" s="109"/>
       <c r="K105" s="63"/>
       <c r="L105" s="63"/>
       <c r="M105" s="23" t="s">
         <v>192</v>
       </c>
       <c r="N105" s="23"/>
       <c r="O105" s="29"/>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A106" s="63"/>
-      <c r="B106" s="111">
+      <c r="B106" s="105">
         <v>2025</v>
       </c>
-      <c r="C106" s="111"/>
-      <c r="D106" s="112"/>
+      <c r="C106" s="105"/>
+      <c r="D106" s="106"/>
       <c r="E106" s="68">
         <v>1.9</v>
       </c>
       <c r="F106" s="68">
         <v>4.8</v>
       </c>
       <c r="G106" s="68">
         <v>22.2</v>
       </c>
       <c r="H106" s="68">
         <v>13.7</v>
       </c>
       <c r="I106" s="68">
         <v>57.5</v>
       </c>
       <c r="J106" s="67">
         <v>10534</v>
       </c>
       <c r="K106" s="63"/>
       <c r="L106" s="63"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A107" s="63"/>
-      <c r="B107" s="111">
+      <c r="B107" s="105">
         <v>2024</v>
       </c>
-      <c r="C107" s="111"/>
-      <c r="D107" s="112"/>
+      <c r="C107" s="105"/>
+      <c r="D107" s="106"/>
       <c r="E107" s="68">
         <v>2</v>
       </c>
       <c r="F107" s="68">
         <v>5</v>
       </c>
       <c r="G107" s="68">
         <v>20.100000000000001</v>
       </c>
       <c r="H107" s="68">
         <v>14.1</v>
       </c>
       <c r="I107" s="68">
         <v>58.8</v>
       </c>
       <c r="J107" s="67">
         <v>11152</v>
       </c>
       <c r="K107" s="63"/>
       <c r="L107" s="63"/>
     </row>
     <row r="108" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A108" s="63"/>
-      <c r="B108" s="111">
+      <c r="B108" s="105">
         <v>2023</v>
       </c>
-      <c r="C108" s="111"/>
-      <c r="D108" s="112"/>
+      <c r="C108" s="105"/>
+      <c r="D108" s="106"/>
       <c r="E108" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F108" s="68">
         <v>4.7</v>
       </c>
       <c r="G108" s="68">
         <v>20.8</v>
       </c>
       <c r="H108" s="68">
         <v>13.6</v>
       </c>
       <c r="I108" s="68">
         <v>58.7</v>
       </c>
       <c r="J108" s="67">
         <v>10307</v>
       </c>
       <c r="K108" s="63"/>
       <c r="L108" s="63"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A109" s="63"/>
-      <c r="B109" s="111">
+      <c r="B109" s="105">
         <v>2022</v>
       </c>
-      <c r="C109" s="111"/>
-      <c r="D109" s="112"/>
+      <c r="C109" s="105"/>
+      <c r="D109" s="106"/>
       <c r="E109" s="68">
         <v>2.2000000000000002</v>
       </c>
       <c r="F109" s="68">
         <v>4.5999999999999996</v>
       </c>
       <c r="G109" s="68">
         <v>21.4</v>
       </c>
       <c r="H109" s="68">
         <v>14.2</v>
       </c>
       <c r="I109" s="68">
         <v>57.6</v>
       </c>
       <c r="J109" s="67">
         <v>13872</v>
       </c>
       <c r="K109" s="63"/>
       <c r="L109" s="63"/>
     </row>
     <row r="110" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A110" s="63"/>
-      <c r="B110" s="111">
+      <c r="B110" s="105">
         <v>2021</v>
       </c>
-      <c r="C110" s="111"/>
-      <c r="D110" s="112"/>
+      <c r="C110" s="105"/>
+      <c r="D110" s="106"/>
       <c r="E110" s="68">
         <v>2.4</v>
       </c>
       <c r="F110" s="68">
         <v>4.4000000000000004</v>
       </c>
       <c r="G110" s="68">
         <v>20.7</v>
       </c>
       <c r="H110" s="68">
         <v>14.1</v>
       </c>
       <c r="I110" s="68">
         <v>58.4</v>
       </c>
       <c r="J110" s="67">
         <v>19193</v>
       </c>
       <c r="K110" s="63"/>
       <c r="L110" s="63"/>
     </row>
     <row r="111" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A111" s="63"/>
-      <c r="B111" s="108" t="s">
+      <c r="B111" s="107" t="s">
         <v>193</v>
       </c>
-      <c r="C111" s="109"/>
-[...6 lines deleted...]
-      <c r="J111" s="110"/>
+      <c r="C111" s="108"/>
+      <c r="D111" s="108"/>
+      <c r="E111" s="108"/>
+      <c r="F111" s="108"/>
+      <c r="G111" s="108"/>
+      <c r="H111" s="108"/>
+      <c r="I111" s="108"/>
+      <c r="J111" s="109"/>
       <c r="K111" s="63"/>
       <c r="L111" s="63"/>
       <c r="M111" s="27" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="112" spans="1:15" x14ac:dyDescent="0.3">
       <c r="A112" s="63"/>
-      <c r="B112" s="111">
+      <c r="B112" s="105">
         <v>2025</v>
       </c>
-      <c r="C112" s="111"/>
-      <c r="D112" s="112"/>
+      <c r="C112" s="105"/>
+      <c r="D112" s="106"/>
       <c r="E112" s="68">
         <v>0.8</v>
       </c>
       <c r="F112" s="68">
         <v>2.9</v>
       </c>
       <c r="G112" s="68">
         <v>19.600000000000001</v>
       </c>
       <c r="H112" s="68">
         <v>66.2</v>
       </c>
       <c r="I112" s="68">
         <v>10.5</v>
       </c>
       <c r="J112" s="67">
         <v>10591</v>
       </c>
       <c r="K112" s="63"/>
       <c r="L112" s="63"/>
     </row>
     <row r="113" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A113" s="63"/>
-      <c r="B113" s="111">
+      <c r="B113" s="105">
         <v>2024</v>
       </c>
-      <c r="C113" s="111"/>
-      <c r="D113" s="112"/>
+      <c r="C113" s="105"/>
+      <c r="D113" s="106"/>
       <c r="E113" s="68">
         <v>0.8</v>
       </c>
       <c r="F113" s="68">
         <v>2.8</v>
       </c>
       <c r="G113" s="68">
         <v>20</v>
       </c>
       <c r="H113" s="68">
         <v>65.900000000000006</v>
       </c>
       <c r="I113" s="68">
         <v>10.4</v>
       </c>
       <c r="J113" s="67">
         <v>11232</v>
       </c>
       <c r="K113" s="63"/>
       <c r="L113" s="63"/>
     </row>
     <row r="114" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A114" s="63"/>
-      <c r="B114" s="111">
+      <c r="B114" s="105">
         <v>2023</v>
       </c>
-      <c r="C114" s="111"/>
-      <c r="D114" s="112"/>
+      <c r="C114" s="105"/>
+      <c r="D114" s="106"/>
       <c r="E114" s="68">
         <v>0.8</v>
       </c>
       <c r="F114" s="68">
         <v>2.5</v>
       </c>
       <c r="G114" s="68">
         <v>19.2</v>
       </c>
       <c r="H114" s="68">
         <v>66.3</v>
       </c>
       <c r="I114" s="68">
         <v>11.2</v>
       </c>
       <c r="J114" s="67">
         <v>10375</v>
       </c>
       <c r="K114" s="63"/>
       <c r="L114" s="63"/>
     </row>
     <row r="115" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A115" s="63"/>
-      <c r="B115" s="111">
+      <c r="B115" s="105">
         <v>2022</v>
       </c>
-      <c r="C115" s="111"/>
-      <c r="D115" s="112"/>
+      <c r="C115" s="105"/>
+      <c r="D115" s="106"/>
       <c r="E115" s="68">
         <v>0.5</v>
       </c>
       <c r="F115" s="68">
         <v>2.2999999999999998</v>
       </c>
       <c r="G115" s="68">
         <v>19</v>
       </c>
       <c r="H115" s="68">
         <v>66.599999999999994</v>
       </c>
       <c r="I115" s="68">
         <v>11.6</v>
       </c>
       <c r="J115" s="67">
         <v>13970</v>
       </c>
       <c r="K115" s="63"/>
       <c r="L115" s="63"/>
     </row>
     <row r="116" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A116" s="63"/>
-      <c r="B116" s="111">
+      <c r="B116" s="105">
         <v>2021</v>
       </c>
-      <c r="C116" s="111"/>
-      <c r="D116" s="112"/>
+      <c r="C116" s="105"/>
+      <c r="D116" s="106"/>
       <c r="E116" s="68">
         <v>0.4</v>
       </c>
       <c r="F116" s="68">
         <v>2</v>
       </c>
       <c r="G116" s="68">
         <v>18.2</v>
       </c>
       <c r="H116" s="68">
         <v>66.900000000000006</v>
       </c>
       <c r="I116" s="68">
         <v>12.5</v>
       </c>
       <c r="J116" s="67">
         <v>19308</v>
       </c>
       <c r="K116" s="63"/>
       <c r="L116" s="63"/>
     </row>
     <row r="117" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A117" s="63"/>
-      <c r="B117" s="108" t="s">
+      <c r="B117" s="107" t="s">
         <v>194</v>
       </c>
-      <c r="C117" s="109"/>
-[...6 lines deleted...]
-      <c r="J117" s="110"/>
+      <c r="C117" s="108"/>
+      <c r="D117" s="108"/>
+      <c r="E117" s="108"/>
+      <c r="F117" s="108"/>
+      <c r="G117" s="108"/>
+      <c r="H117" s="108"/>
+      <c r="I117" s="108"/>
+      <c r="J117" s="109"/>
       <c r="K117" s="63"/>
       <c r="L117" s="63"/>
       <c r="M117" s="27" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="118" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A118" s="63"/>
-      <c r="B118" s="111">
+      <c r="B118" s="105">
         <v>2025</v>
       </c>
-      <c r="C118" s="111"/>
-      <c r="D118" s="112"/>
+      <c r="C118" s="105"/>
+      <c r="D118" s="106"/>
       <c r="E118" s="68">
         <v>1</v>
       </c>
       <c r="F118" s="68">
         <v>3.8</v>
       </c>
       <c r="G118" s="68">
         <v>21.3</v>
       </c>
       <c r="H118" s="68">
         <v>67.400000000000006</v>
       </c>
       <c r="I118" s="68">
         <v>6.5</v>
       </c>
       <c r="J118" s="67">
         <v>10610</v>
       </c>
       <c r="K118" s="63"/>
       <c r="L118" s="63"/>
     </row>
     <row r="119" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A119" s="63"/>
-      <c r="B119" s="111">
+      <c r="B119" s="105">
         <v>2024</v>
       </c>
-      <c r="C119" s="111"/>
-      <c r="D119" s="112"/>
+      <c r="C119" s="105"/>
+      <c r="D119" s="106"/>
       <c r="E119" s="68">
         <v>0.8</v>
       </c>
       <c r="F119" s="68">
         <v>3.3</v>
       </c>
       <c r="G119" s="68">
         <v>20.3</v>
       </c>
       <c r="H119" s="68">
         <v>69.099999999999994</v>
       </c>
       <c r="I119" s="68">
         <v>6.5</v>
       </c>
       <c r="J119" s="67">
         <v>11272</v>
       </c>
       <c r="K119" s="63"/>
       <c r="L119" s="63"/>
     </row>
     <row r="120" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A120" s="63"/>
-      <c r="B120" s="111">
+      <c r="B120" s="105">
         <v>2023</v>
       </c>
-      <c r="C120" s="111"/>
-      <c r="D120" s="112"/>
+      <c r="C120" s="105"/>
+      <c r="D120" s="106"/>
       <c r="E120" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F120" s="68">
         <v>3.6</v>
       </c>
       <c r="G120" s="68">
         <v>20.2</v>
       </c>
       <c r="H120" s="68">
         <v>68.400000000000006</v>
       </c>
       <c r="I120" s="68">
         <v>6.7</v>
       </c>
       <c r="J120" s="67">
         <v>10398</v>
       </c>
       <c r="K120" s="63"/>
       <c r="L120" s="63"/>
     </row>
     <row r="121" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A121" s="63"/>
-      <c r="B121" s="111">
+      <c r="B121" s="105">
         <v>2022</v>
       </c>
-      <c r="C121" s="111"/>
-      <c r="D121" s="112"/>
+      <c r="C121" s="105"/>
+      <c r="D121" s="106"/>
       <c r="E121" s="68">
         <v>1</v>
       </c>
       <c r="F121" s="68">
         <v>3.3</v>
       </c>
       <c r="G121" s="68">
         <v>19.899999999999999</v>
       </c>
       <c r="H121" s="68">
         <v>69.400000000000006</v>
       </c>
       <c r="I121" s="68">
         <v>6.3</v>
       </c>
       <c r="J121" s="67">
         <v>14020</v>
       </c>
       <c r="K121" s="63"/>
       <c r="L121" s="63"/>
     </row>
     <row r="122" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A122" s="63"/>
-      <c r="B122" s="111">
+      <c r="B122" s="105">
         <v>2021</v>
       </c>
-      <c r="C122" s="111"/>
-      <c r="D122" s="112"/>
+      <c r="C122" s="105"/>
+      <c r="D122" s="106"/>
       <c r="E122" s="68">
         <v>0.9</v>
       </c>
       <c r="F122" s="68">
         <v>3.1</v>
       </c>
       <c r="G122" s="68">
         <v>19.8</v>
       </c>
       <c r="H122" s="68">
         <v>69.3</v>
       </c>
       <c r="I122" s="68">
         <v>6.9</v>
       </c>
       <c r="J122" s="67">
         <v>19340</v>
       </c>
       <c r="K122" s="63"/>
       <c r="L122" s="63"/>
     </row>
     <row r="123" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A123" s="63"/>
-      <c r="B123" s="108" t="s">
+      <c r="B123" s="107" t="s">
         <v>195</v>
       </c>
-      <c r="C123" s="109"/>
-[...6 lines deleted...]
-      <c r="J123" s="110"/>
+      <c r="C123" s="108"/>
+      <c r="D123" s="108"/>
+      <c r="E123" s="108"/>
+      <c r="F123" s="108"/>
+      <c r="G123" s="108"/>
+      <c r="H123" s="108"/>
+      <c r="I123" s="108"/>
+      <c r="J123" s="109"/>
       <c r="K123" s="63"/>
       <c r="L123" s="63"/>
       <c r="M123" s="27" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="124" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A124" s="63"/>
-      <c r="B124" s="111">
+      <c r="B124" s="105">
         <v>2025</v>
       </c>
-      <c r="C124" s="111"/>
-      <c r="D124" s="112"/>
+      <c r="C124" s="105"/>
+      <c r="D124" s="106"/>
       <c r="E124" s="68">
         <v>1.2</v>
       </c>
       <c r="F124" s="68">
         <v>5.2</v>
       </c>
       <c r="G124" s="68">
         <v>29.5</v>
       </c>
       <c r="H124" s="68">
         <v>44.5</v>
       </c>
       <c r="I124" s="68">
         <v>19.600000000000001</v>
       </c>
       <c r="J124" s="67">
         <v>10559</v>
       </c>
       <c r="K124" s="63"/>
       <c r="L124" s="63"/>
     </row>
     <row r="125" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A125" s="63"/>
-      <c r="B125" s="111">
+      <c r="B125" s="105">
         <v>2024</v>
       </c>
-      <c r="C125" s="111"/>
-      <c r="D125" s="112"/>
+      <c r="C125" s="105"/>
+      <c r="D125" s="106"/>
       <c r="E125" s="68">
         <v>1</v>
       </c>
       <c r="F125" s="68">
         <v>5.4</v>
       </c>
       <c r="G125" s="68">
         <v>28.7</v>
       </c>
       <c r="H125" s="68">
         <v>45.8</v>
       </c>
       <c r="I125" s="68">
         <v>19.100000000000001</v>
       </c>
       <c r="J125" s="67">
         <v>11202</v>
       </c>
       <c r="K125" s="63"/>
       <c r="L125" s="63"/>
     </row>
     <row r="126" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A126" s="63"/>
-      <c r="B126" s="111">
+      <c r="B126" s="105">
         <v>2023</v>
       </c>
-      <c r="C126" s="111"/>
-      <c r="D126" s="112"/>
+      <c r="C126" s="105"/>
+      <c r="D126" s="106"/>
       <c r="E126" s="68">
         <v>1.4</v>
       </c>
       <c r="F126" s="68">
         <v>5.4</v>
       </c>
       <c r="G126" s="68">
         <v>28.8</v>
       </c>
       <c r="H126" s="68">
         <v>44.5</v>
       </c>
       <c r="I126" s="68">
         <v>20</v>
       </c>
       <c r="J126" s="67">
         <v>10349</v>
       </c>
       <c r="K126" s="63"/>
       <c r="L126" s="63"/>
     </row>
     <row r="127" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A127" s="63"/>
-      <c r="B127" s="111">
+      <c r="B127" s="105">
         <v>2022</v>
       </c>
-      <c r="C127" s="111"/>
-      <c r="D127" s="112"/>
+      <c r="C127" s="105"/>
+      <c r="D127" s="106"/>
       <c r="E127" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F127" s="68">
         <v>5</v>
       </c>
       <c r="G127" s="68">
         <v>27.7</v>
       </c>
       <c r="H127" s="68">
         <v>46.1</v>
       </c>
       <c r="I127" s="68">
         <v>20</v>
       </c>
       <c r="J127" s="67">
         <v>13961</v>
       </c>
       <c r="K127" s="63"/>
       <c r="L127" s="63"/>
     </row>
     <row r="128" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A128" s="63"/>
-      <c r="B128" s="111">
+      <c r="B128" s="105">
         <v>2021</v>
       </c>
-      <c r="C128" s="111"/>
-      <c r="D128" s="112"/>
+      <c r="C128" s="105"/>
+      <c r="D128" s="106"/>
       <c r="E128" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F128" s="68">
         <v>4.5</v>
       </c>
       <c r="G128" s="68">
         <v>27.6</v>
       </c>
       <c r="H128" s="68">
         <v>46.5</v>
       </c>
       <c r="I128" s="68">
         <v>20.399999999999999</v>
       </c>
       <c r="J128" s="67">
         <v>19268</v>
       </c>
       <c r="K128" s="63"/>
       <c r="L128" s="63"/>
     </row>
     <row r="129" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A129" s="63"/>
-      <c r="B129" s="108" t="s">
+      <c r="B129" s="107" t="s">
         <v>196</v>
       </c>
-      <c r="C129" s="109"/>
-[...6 lines deleted...]
-      <c r="J129" s="110"/>
+      <c r="C129" s="108"/>
+      <c r="D129" s="108"/>
+      <c r="E129" s="108"/>
+      <c r="F129" s="108"/>
+      <c r="G129" s="108"/>
+      <c r="H129" s="108"/>
+      <c r="I129" s="108"/>
+      <c r="J129" s="109"/>
       <c r="K129" s="63"/>
       <c r="L129" s="63"/>
       <c r="M129" s="27" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="130" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A130" s="63"/>
-      <c r="B130" s="111">
+      <c r="B130" s="105">
         <v>2025</v>
       </c>
-      <c r="C130" s="111"/>
-      <c r="D130" s="112"/>
+      <c r="C130" s="105"/>
+      <c r="D130" s="106"/>
       <c r="E130" s="68">
         <v>0.9</v>
       </c>
       <c r="F130" s="68">
         <v>3.9</v>
       </c>
       <c r="G130" s="68">
         <v>24.3</v>
       </c>
       <c r="H130" s="68">
         <v>45.6</v>
       </c>
       <c r="I130" s="68">
         <v>25.2</v>
       </c>
       <c r="J130" s="67">
         <v>10567</v>
       </c>
       <c r="K130" s="63"/>
       <c r="L130" s="63"/>
     </row>
     <row r="131" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A131" s="63"/>
-      <c r="B131" s="111">
+      <c r="B131" s="105">
         <v>2024</v>
       </c>
-      <c r="C131" s="111"/>
-      <c r="D131" s="112"/>
+      <c r="C131" s="105"/>
+      <c r="D131" s="106"/>
       <c r="E131" s="68">
         <v>1</v>
       </c>
       <c r="F131" s="68">
         <v>3.7</v>
       </c>
       <c r="G131" s="68">
         <v>24.9</v>
       </c>
       <c r="H131" s="68">
         <v>45.1</v>
       </c>
       <c r="I131" s="68">
         <v>25.3</v>
       </c>
       <c r="J131" s="67">
         <v>11225</v>
       </c>
       <c r="K131" s="63"/>
       <c r="L131" s="63"/>
     </row>
     <row r="132" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A132" s="63"/>
-      <c r="B132" s="111">
+      <c r="B132" s="105">
         <v>2023</v>
       </c>
-      <c r="C132" s="111"/>
-      <c r="D132" s="112"/>
+      <c r="C132" s="105"/>
+      <c r="D132" s="106"/>
       <c r="E132" s="68">
         <v>1.1000000000000001</v>
       </c>
       <c r="F132" s="68">
         <v>4.3</v>
       </c>
       <c r="G132" s="68">
         <v>23.4</v>
       </c>
       <c r="H132" s="68">
         <v>45.1</v>
       </c>
       <c r="I132" s="68">
         <v>26.1</v>
       </c>
       <c r="J132" s="67">
         <v>10357</v>
       </c>
       <c r="K132" s="63"/>
       <c r="L132" s="63"/>
     </row>
     <row r="133" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A133" s="63"/>
-      <c r="B133" s="111">
+      <c r="B133" s="105">
         <v>2022</v>
       </c>
-      <c r="C133" s="111"/>
-      <c r="D133" s="112"/>
+      <c r="C133" s="105"/>
+      <c r="D133" s="106"/>
       <c r="E133" s="68">
         <v>1</v>
       </c>
       <c r="F133" s="68">
         <v>3.4</v>
       </c>
       <c r="G133" s="68">
         <v>23</v>
       </c>
       <c r="H133" s="68">
         <v>45.6</v>
       </c>
       <c r="I133" s="68">
         <v>27</v>
       </c>
       <c r="J133" s="67">
         <v>13961</v>
       </c>
       <c r="K133" s="63"/>
       <c r="L133" s="63"/>
     </row>
     <row r="134" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A134" s="63"/>
-      <c r="B134" s="111">
+      <c r="B134" s="105">
         <v>2021</v>
       </c>
-      <c r="C134" s="111"/>
-      <c r="D134" s="112"/>
+      <c r="C134" s="105"/>
+      <c r="D134" s="106"/>
       <c r="E134" s="68">
         <v>0.8</v>
       </c>
       <c r="F134" s="68">
         <v>2.8</v>
       </c>
       <c r="G134" s="68">
         <v>22.3</v>
       </c>
       <c r="H134" s="68">
         <v>45.6</v>
       </c>
       <c r="I134" s="68">
         <v>28.6</v>
       </c>
       <c r="J134" s="67">
         <v>19266</v>
       </c>
       <c r="K134" s="63"/>
       <c r="L134" s="63"/>
     </row>
     <row r="135" spans="1:13" x14ac:dyDescent="0.3">
       <c r="A135" s="63"/>
       <c r="B135" s="63"/>
       <c r="C135" s="63"/>
@@ -44736,167 +44736,167 @@
       <c r="F355" s="63"/>
       <c r="G355" s="63"/>
       <c r="H355" s="63"/>
       <c r="I355" s="63"/>
       <c r="J355" s="63"/>
       <c r="K355" s="63"/>
       <c r="L355" s="63"/>
     </row>
     <row r="356" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="357" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="358" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="359" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="360" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="361" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="362" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="363" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="364" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="365" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="366" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="367" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="368" spans="1:12" hidden="1" x14ac:dyDescent="0.3"/>
     <row r="369" hidden="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="5tBAC35wi50npxBUCN5HQeVqGpBs69iJfvyYze6sbtUOuNjmrRoT5iZuQ/zxqmT5eofNN8i95Wfi0qAzUu8yFQ==" saltValue="iFwjVtONo94/7umNsbiIfA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="117">
-    <mergeCell ref="B132:D132"/>
-[...7 lines deleted...]
-    <mergeCell ref="B131:D131"/>
+    <mergeCell ref="B9:I9"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="A1:B2"/>
+    <mergeCell ref="C1:J1"/>
+    <mergeCell ref="C2:K2"/>
+    <mergeCell ref="B5:K5"/>
+    <mergeCell ref="E7:H7"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B21:I21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="B15:I15"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="B33:I33"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="B27:I27"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="B45:I45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B39:I39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="B43:D43"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="B61:F61"/>
+    <mergeCell ref="B64:K64"/>
+    <mergeCell ref="G65:K65"/>
+    <mergeCell ref="B67:F67"/>
+    <mergeCell ref="B68:F68"/>
+    <mergeCell ref="B69:F69"/>
+    <mergeCell ref="B53:K53"/>
+    <mergeCell ref="G54:K54"/>
+    <mergeCell ref="B56:F56"/>
+    <mergeCell ref="B57:F57"/>
+    <mergeCell ref="B58:F58"/>
+    <mergeCell ref="B59:F59"/>
+    <mergeCell ref="B80:F80"/>
+    <mergeCell ref="B81:F81"/>
+    <mergeCell ref="B82:F82"/>
+    <mergeCell ref="B83:F83"/>
+    <mergeCell ref="B84:F84"/>
+    <mergeCell ref="B86:F86"/>
+    <mergeCell ref="B70:F70"/>
+    <mergeCell ref="B71:F71"/>
+    <mergeCell ref="B72:F72"/>
+    <mergeCell ref="B74:F74"/>
+    <mergeCell ref="B77:K77"/>
+    <mergeCell ref="G78:K78"/>
+    <mergeCell ref="B96:D96"/>
+    <mergeCell ref="B97:D97"/>
+    <mergeCell ref="B98:D98"/>
+    <mergeCell ref="B99:J99"/>
+    <mergeCell ref="B100:D100"/>
+    <mergeCell ref="B101:D101"/>
+    <mergeCell ref="B89:K89"/>
+    <mergeCell ref="E91:I91"/>
+    <mergeCell ref="B92:D92"/>
+    <mergeCell ref="B93:J93"/>
+    <mergeCell ref="B94:D94"/>
+    <mergeCell ref="B95:D95"/>
+    <mergeCell ref="B108:D108"/>
+    <mergeCell ref="B109:D109"/>
+    <mergeCell ref="B110:D110"/>
+    <mergeCell ref="B111:J111"/>
+    <mergeCell ref="B112:D112"/>
+    <mergeCell ref="B113:D113"/>
+    <mergeCell ref="B102:D102"/>
+    <mergeCell ref="B103:D103"/>
+    <mergeCell ref="B104:D104"/>
+    <mergeCell ref="B105:J105"/>
+    <mergeCell ref="B106:D106"/>
+    <mergeCell ref="B107:D107"/>
     <mergeCell ref="B120:D120"/>
     <mergeCell ref="B121:D121"/>
     <mergeCell ref="B122:D122"/>
     <mergeCell ref="B123:J123"/>
     <mergeCell ref="B124:D124"/>
     <mergeCell ref="B125:D125"/>
     <mergeCell ref="B114:D114"/>
     <mergeCell ref="B115:D115"/>
     <mergeCell ref="B116:D116"/>
     <mergeCell ref="B117:J117"/>
     <mergeCell ref="B118:D118"/>
     <mergeCell ref="B119:D119"/>
-    <mergeCell ref="B108:D108"/>
-[...94 lines deleted...]
-    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B132:D132"/>
+    <mergeCell ref="B133:D133"/>
+    <mergeCell ref="B134:D134"/>
+    <mergeCell ref="B126:D126"/>
+    <mergeCell ref="B127:D127"/>
+    <mergeCell ref="B128:D128"/>
+    <mergeCell ref="B129:J129"/>
+    <mergeCell ref="B130:D130"/>
+    <mergeCell ref="B131:D131"/>
   </mergeCells>
   <pageMargins left="0.2" right="0.2" top="0.25" bottom="0.35" header="0.3" footer="0.45"/>
   <pageSetup scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>