--- v0 (2025-10-06)
+++ v1 (2026-06-07)
@@ -7,304 +7,229 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26924"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\MSDSS\Research and Reporting\Annual Reports\OCD\2025\Drafts\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\MSDSS\Research and Reporting\Annual Reports\OCD\2026\Drafts\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0931F015-444D-4944-8BA5-673C1653D8B8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6F2145F-A4FD-4C80-9ED4-77EB6CA75685}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{D67928B8-57DB-4B5E-9790-C6ACC0990D16}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{D67928B8-57DB-4B5E-9790-C6ACC0990D16}"/>
   </bookViews>
   <sheets>
     <sheet name="Medical School Details" sheetId="1" r:id="rId1"/>
     <sheet name="Teaching Hospital Affiliates" sheetId="2" r:id="rId2"/>
     <sheet name="Field Descriptions" sheetId="4" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Field Descriptions'!$A$1:$C$32</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Teaching Hospital Affiliates'!$A$1:$G$198</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Teaching Hospital Affiliates'!$A$1:$G$191</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Field Descriptions'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Medical School Details'!$A:$A,'Medical School Details'!$1:$7</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Teaching Hospital Affiliates'!$A:$A,'Teaching Hospital Affiliates'!$1:$7</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3343" uniqueCount="772">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3331" uniqueCount="770">
   <si>
     <t>Harvard Medical School</t>
   </si>
   <si>
     <t>Washington University in St. Louis School of Medicine</t>
   </si>
   <si>
-    <t>University of Puerto Rico School of Medicine</t>
-[...4 lines deleted...]
-  <si>
     <t>State University of New York Upstate Medical University Alan and Marlene Norton College of Medicine</t>
   </si>
   <si>
     <t>Louisiana State University School of Medicine in New Orleans</t>
   </si>
   <si>
     <t>Florida State University College of Medicine</t>
   </si>
   <si>
-    <t>Ponce Health Sciences University School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Missouri-Kansas City School of Medicine</t>
   </si>
   <si>
-    <t>University of North Dakota School of Medicine and Health Sciences</t>
-[...1 lines deleted...]
-  <si>
     <t>University of South Carolina School of Medicine Columbia</t>
   </si>
   <si>
     <t>Icahn School of Medicine at Mount Sinai</t>
   </si>
   <si>
-    <t>University of California, Riverside School of Medicine</t>
-[...7 lines deleted...]
-  <si>
     <t>Albany Medical College</t>
   </si>
   <si>
     <t>East Tennessee State University James H. Quillen College of Medicine</t>
   </si>
   <si>
     <t>New York Medical College</t>
   </si>
   <si>
-    <t>Meharry Medical College</t>
-[...7 lines deleted...]
-  <si>
     <t>Weill Cornell Medicine</t>
   </si>
   <si>
-    <t>Texas Tech University Health Sciences Center School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>The University of Toledo College of Medicine and Life Sciences</t>
   </si>
   <si>
     <t>Brody School of Medicine at East Carolina University</t>
   </si>
   <si>
     <t>Northeast Ohio Medical University</t>
   </si>
   <si>
     <t>Loma Linda University School of Medicine</t>
   </si>
   <si>
     <t>Howard University College of Medicine</t>
   </si>
   <si>
     <t>Chicago Medical School at Rosalind Franklin University of Medicine &amp; Science</t>
   </si>
   <si>
-    <t>University of South Dakota, Sanford School of Medicine</t>
-[...4 lines deleted...]
-  <si>
     <t>Creighton University School of Medicine</t>
   </si>
   <si>
     <t>Stanford University School of Medicine</t>
   </si>
   <si>
     <t>Wright State University Boonshoft School of Medicine</t>
   </si>
   <si>
-    <t>Florida International University Herbert Wertheim College of Medicine</t>
-[...7 lines deleted...]
-  <si>
     <t>Kirk Kerkorian School of Medicine at UNLV</t>
   </si>
   <si>
-    <t>Southern Illinois University School of Medicine</t>
-[...7 lines deleted...]
-  <si>
     <t>Mercer University School of Medicine</t>
   </si>
   <si>
     <t>Cooper Medical School of Rowan University</t>
   </si>
   <si>
     <t>University of Pittsburgh School of Medicine</t>
   </si>
   <si>
-    <t>Texas Tech University Health Sciences Center Paul L. Foster School of Medicine</t>
-[...4 lines deleted...]
-  <si>
     <t>University of South Carolina School of Medicine Greenville</t>
   </si>
   <si>
-    <t>San Juan Bautista School of Medicine</t>
-[...4 lines deleted...]
-  <si>
     <t>Yale School of Medicine</t>
   </si>
   <si>
     <t>Vanderbilt University School of Medicine</t>
   </si>
   <si>
     <t>University of California, San Diego School of Medicine</t>
   </si>
   <si>
     <t>Northwestern University The Feinberg School of Medicine</t>
   </si>
   <si>
     <t>Emory University School of Medicine</t>
   </si>
   <si>
     <t>University of Washington School of Medicine</t>
   </si>
   <si>
-    <t>Mayo Clinic Alix School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Michigan Medical School</t>
   </si>
   <si>
     <t>University of North Carolina at Chapel Hill School of Medicine</t>
   </si>
   <si>
     <t>Baylor College of Medicine</t>
   </si>
   <si>
     <t>Case Western Reserve University School of Medicine</t>
   </si>
   <si>
     <t>University of Colorado School of Medicine</t>
   </si>
   <si>
     <t>Oregon Health &amp; Science University School of Medicine</t>
   </si>
   <si>
     <t>University of Alabama at Birmingham Marnix E. Heersink School of Medicine</t>
   </si>
   <si>
     <t>University of Chicago Division of the Biological Sciences The Pritzker School of Medicine</t>
   </si>
   <si>
     <t>University of Cincinnati College of Medicine</t>
   </si>
   <si>
     <t>NYU Grossman School of Medicine</t>
   </si>
   <si>
     <t>University of Minnesota Medical School</t>
   </si>
   <si>
     <t>Ohio State University College of Medicine</t>
   </si>
   <si>
     <t>Keck School of Medicine of the University of Southern California</t>
   </si>
   <si>
-    <t>University of Maryland School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Texas Southwestern Medical School</t>
   </si>
   <si>
     <t>University of Massachusetts T.H. Chan School of Medicine</t>
   </si>
   <si>
     <t>Indiana University School of Medicine</t>
   </si>
   <si>
     <t>University of Wisconsin School of Medicine and Public Health</t>
   </si>
   <si>
     <t>Perelman School of Medicine at the University of Pennsylvania</t>
   </si>
   <si>
     <t>University of New Mexico School of Medicine</t>
   </si>
   <si>
     <t>Albert Einstein College of Medicine</t>
   </si>
   <si>
     <t>University of California, Davis, School of Medicine</t>
   </si>
   <si>
     <t>University of Miami Leonard M. Miller School of Medicine</t>
@@ -330,377 +255,260 @@
   <si>
     <t>University of California, San Francisco, School of Medicine</t>
   </si>
   <si>
     <t>University of Virginia School of Medicine</t>
   </si>
   <si>
     <t>University of Rochester School of Medicine and Dentistry</t>
   </si>
   <si>
     <t>USF Health Morsani College of Medicine</t>
   </si>
   <si>
     <t>University of Illinois College of Medicine</t>
   </si>
   <si>
     <t>University of Kentucky College of Medicine</t>
   </si>
   <si>
     <t>University of Tennessee Health Science Center College of Medicine</t>
   </si>
   <si>
     <t>University of Arkansas for Medical Sciences College of Medicine</t>
   </si>
   <si>
-    <t>University of Texas Medical Branch John Sealy School of Medicine</t>
-[...4 lines deleted...]
-  <si>
     <t>University of California, Irvine, School of Medicine</t>
   </si>
   <si>
     <t>University of California, Los Angeles David Geffen School of Medicine</t>
   </si>
   <si>
     <t>Tufts University School of Medicine</t>
   </si>
   <si>
     <t>Geisel School of Medicine at Dartmouth</t>
   </si>
   <si>
-    <t>McGovern Medical School at the University of Texas Health Science Center at Houston</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Arizona College of Medicine</t>
   </si>
   <si>
     <t>University of Kansas School of Medicine</t>
   </si>
   <si>
     <t>Lewis Katz School of Medicine at Temple University</t>
   </si>
   <si>
     <t>Virginia Commonwealth University School of Medicine</t>
   </si>
   <si>
     <t>University of Connecticut School of Medicine</t>
   </si>
   <si>
     <t>University of Nebraska College of Medicine</t>
   </si>
   <si>
     <t>Duke University School of Medicine</t>
   </si>
   <si>
     <t>Sidney Kimmel Medical College at Thomas Jefferson University</t>
   </si>
   <si>
     <t>Rutgers New Jersey Medical School</t>
   </si>
   <si>
     <t>Wayne State University School of Medicine</t>
   </si>
   <si>
     <t>Rutgers, Robert Wood Johnson Medical School</t>
   </si>
   <si>
     <t>Robert Larner, M.D., College of Medicine at the University of Vermont</t>
   </si>
   <si>
     <t>Georgetown University School of Medicine</t>
   </si>
   <si>
     <t>Renaissance School of Medicine at Stony Brook University</t>
   </si>
   <si>
-    <t>Rush Medical College of Rush University Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Nevada, Reno School of Medicine</t>
   </si>
   <si>
     <t>University of Oklahoma College of Medicine</t>
   </si>
   <si>
     <t>Johns Hopkins University School of Medicine</t>
   </si>
   <si>
     <t>Pennsylvania State University College of Medicine</t>
   </si>
   <si>
     <t>University of Louisville School of Medicine</t>
   </si>
   <si>
     <t>Medical College of Georgia at Augusta University</t>
   </si>
   <si>
-    <t>Jacobs School of Medicine and Biomedical Sciences at the University at Buffalo</t>
-[...1 lines deleted...]
-  <si>
     <t>Michigan State University College of Human Medicine</t>
   </si>
   <si>
-    <t>Virginia Tech Carilion School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>Drexel University College of Medicine</t>
   </si>
   <si>
     <t>University of Missouri-Columbia School of Medicine</t>
   </si>
   <si>
-    <t>Geisinger Commonwealth School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Mississippi School of Medicine</t>
   </si>
   <si>
     <t>Columbia University Vagelos College of Physicians and Surgeons</t>
   </si>
   <si>
     <t>Tulane University School of Medicine</t>
   </si>
   <si>
     <t>Donald and Barbara Zucker School of Medicine at Hofstra/Northwell</t>
   </si>
   <si>
-    <t>Morehouse School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNY Downstate Health Sciences University College of Medicine</t>
   </si>
   <si>
     <t>Loyola University Chicago Stritch School of Medicine</t>
   </si>
   <si>
     <t>Saint Louis University School of Medicine</t>
   </si>
   <si>
-    <t>University of Hawaii, John A. Burns School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>West Virginia University School of Medicine</t>
   </si>
   <si>
-    <t>CUNY School of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>Carle Illinois College of Medicine</t>
   </si>
   <si>
-    <t>California Northstate University College of Medicine</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Texas Rio Grande Valley School of Medicine</t>
   </si>
   <si>
     <t>Hackensack Meridian School of Medicine</t>
   </si>
   <si>
-    <t>Kaiser Permanente Bernard J. Tyson School of Medicine</t>
-[...10 lines deleted...]
-  <si>
     <t>Harvard</t>
   </si>
   <si>
     <t>Washington U St Louis</t>
   </si>
   <si>
-    <t>Puerto Rico</t>
-[...4 lines deleted...]
-  <si>
     <t>SUNY Upstate-Norton</t>
   </si>
   <si>
     <t>LSU New Orleans</t>
   </si>
   <si>
     <t>Florida State</t>
   </si>
   <si>
-    <t>Ponce</t>
-[...1 lines deleted...]
-  <si>
     <t>Missouri Kansas City</t>
   </si>
   <si>
-    <t>North Dakota</t>
-[...1 lines deleted...]
-  <si>
     <t>South Carolina Columbia</t>
   </si>
   <si>
     <t>Mount Sinai-Icahn</t>
   </si>
   <si>
-    <t>UC Riverside</t>
-[...7 lines deleted...]
-  <si>
     <t>Albany</t>
   </si>
   <si>
     <t>East Tennessee-Quillen</t>
   </si>
   <si>
     <t>New York Medical</t>
   </si>
   <si>
-    <t>Meharry</t>
-[...7 lines deleted...]
-  <si>
     <t>Cornell-Weill</t>
   </si>
   <si>
-    <t>Texas Tech</t>
-[...1 lines deleted...]
-  <si>
     <t>Toledo</t>
   </si>
   <si>
     <t>East Carolina-Brody</t>
   </si>
   <si>
     <t>Northeast Ohio</t>
   </si>
   <si>
     <t>Loma Linda</t>
   </si>
   <si>
     <t>Howard</t>
   </si>
   <si>
     <t>Chicago Med Franklin</t>
   </si>
   <si>
-    <t>South Dakota-Sanford</t>
-[...4 lines deleted...]
-  <si>
     <t>Creighton</t>
   </si>
   <si>
     <t>Stanford</t>
   </si>
   <si>
     <t>Wright State-Boonshoft</t>
   </si>
   <si>
-    <t>FIU-Wertheim</t>
-[...7 lines deleted...]
-  <si>
     <t>UNLV-Kerkorian</t>
   </si>
   <si>
-    <t>Southern Illinois</t>
-[...7 lines deleted...]
-  <si>
     <t>Mercer</t>
   </si>
   <si>
     <t>Cooper Rowan</t>
   </si>
   <si>
     <t>Pittsburgh</t>
   </si>
   <si>
-    <t>Texas Tech-Foster</t>
-[...4 lines deleted...]
-  <si>
     <t>South Carolina Greenville</t>
   </si>
   <si>
-    <t>San Juan Bautista</t>
-[...4 lines deleted...]
-  <si>
     <t>Yale</t>
   </si>
   <si>
     <t>Vanderbilt</t>
   </si>
   <si>
     <t>UC San Diego</t>
   </si>
   <si>
     <t>Northwestern-Feinberg</t>
   </si>
   <si>
     <t>Emory</t>
   </si>
   <si>
     <t>U Washington</t>
   </si>
   <si>
-    <t>Mayo-Alix</t>
-[...1 lines deleted...]
-  <si>
     <t>Michigan</t>
   </si>
   <si>
     <t>North Carolina</t>
   </si>
   <si>
     <t>Baylor</t>
   </si>
   <si>
     <t>Case Western Reserve</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>Oregon</t>
   </si>
   <si>
     <t>Alabama-Heersink</t>
   </si>
   <si>
     <t>Chicago-Pritzker</t>
   </si>
   <si>
     <t>Cincinnati</t>
@@ -774,332 +582,242 @@
   <si>
     <t>UC San Francisco</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>Rochester</t>
   </si>
   <si>
     <t>USF-Morsani</t>
   </si>
   <si>
     <t>Illinois</t>
   </si>
   <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>Tennessee</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
-    <t>UT Medical Branch-Sealy</t>
-[...1 lines deleted...]
-  <si>
     <t>UT San Antonio-Long</t>
   </si>
   <si>
     <t>UC Irvine</t>
   </si>
   <si>
     <t>UCLA-Geffen</t>
   </si>
   <si>
     <t>Tufts</t>
   </si>
   <si>
     <t>Dartmouth-Geisel</t>
   </si>
   <si>
-    <t>UT Houston-McGovern</t>
-[...1 lines deleted...]
-  <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>Temple-Katz</t>
   </si>
   <si>
     <t>Virginia Commonwealth</t>
   </si>
   <si>
     <t>Connecticut</t>
   </si>
   <si>
     <t>George Washington</t>
   </si>
   <si>
     <t>Nebraska</t>
   </si>
   <si>
     <t>Duke</t>
   </si>
   <si>
     <t>Jefferson-Kimmel</t>
   </si>
   <si>
     <t>Rutgers New Jersey</t>
   </si>
   <si>
     <t>Wayne State</t>
   </si>
   <si>
     <t>Rutgers-RW Johnson</t>
   </si>
   <si>
     <t>Vermont-Larner</t>
   </si>
   <si>
     <t>Georgetown</t>
   </si>
   <si>
     <t>Renaissance Stony Brook</t>
   </si>
   <si>
-    <t>Rush</t>
-[...1 lines deleted...]
-  <si>
     <t>Nevada Reno</t>
   </si>
   <si>
     <t>Oklahoma</t>
   </si>
   <si>
     <t>Johns Hopkins</t>
   </si>
   <si>
     <t>Penn State</t>
   </si>
   <si>
     <t>Louisville</t>
   </si>
   <si>
     <t>MC Georgia Augusta</t>
   </si>
   <si>
-    <t>Buffalo-Jacobs</t>
-[...1 lines deleted...]
-  <si>
     <t>Michigan State</t>
   </si>
   <si>
-    <t>Virginia Tech Carilion</t>
-[...1 lines deleted...]
-  <si>
     <t>Drexel</t>
   </si>
   <si>
     <t>Missouri Columbia</t>
   </si>
   <si>
-    <t>Geisinger Commonwealth</t>
-[...1 lines deleted...]
-  <si>
     <t>Mississippi</t>
   </si>
   <si>
     <t>Columbia-Vagelos</t>
   </si>
   <si>
     <t>Tulane</t>
   </si>
   <si>
     <t>Zucker Hofstra Northwell</t>
   </si>
   <si>
-    <t>Morehouse</t>
-[...1 lines deleted...]
-  <si>
     <t>SUNY Downstate</t>
   </si>
   <si>
     <t>Loyola-Stritch</t>
   </si>
   <si>
-    <t>UT Austin-Dell</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Louis</t>
   </si>
   <si>
-    <t>Hawaii-Burns</t>
-[...1 lines deleted...]
-  <si>
     <t>West Virginia</t>
   </si>
   <si>
-    <t>CUNY</t>
-[...1 lines deleted...]
-  <si>
     <t>Carle Illinois</t>
   </si>
   <si>
-    <t>California Northstate</t>
-[...1 lines deleted...]
-  <si>
     <t>UT Rio Grande Valley</t>
   </si>
   <si>
     <t>Hackensack Meridian</t>
   </si>
   <si>
-    <t>Kaiser Permanente-Tyson</t>
-[...4 lines deleted...]
-  <si>
     <t>California</t>
   </si>
   <si>
-    <t>Houston-Fertitta</t>
-[...7 lines deleted...]
-  <si>
     <t>Syracuse</t>
   </si>
   <si>
     <t>New Orleans</t>
   </si>
   <si>
     <t>Tallahassee</t>
   </si>
   <si>
     <t>Kansas City</t>
   </si>
   <si>
     <t>Norfolk</t>
   </si>
   <si>
-    <t>Grand Forks</t>
-[...1 lines deleted...]
-  <si>
     <t>Columbia</t>
   </si>
   <si>
     <t>New York</t>
   </si>
   <si>
-    <t>Riverside</t>
-[...7 lines deleted...]
-  <si>
     <t>Johnson City</t>
   </si>
   <si>
     <t>Mobile</t>
   </si>
   <si>
     <t>Valhalla</t>
   </si>
   <si>
     <t>Nashville</t>
   </si>
   <si>
     <t>Orlando</t>
   </si>
   <si>
-    <t>Huntington</t>
-[...4 lines deleted...]
-  <si>
     <t>Greenville</t>
   </si>
   <si>
     <t>Rootstown</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>North Chicago</t>
   </si>
   <si>
-    <t>Sioux Falls</t>
-[...1 lines deleted...]
-  <si>
     <t>Phoenix</t>
   </si>
   <si>
     <t>Omaha</t>
   </si>
   <si>
     <t>Dayton</t>
   </si>
   <si>
     <t>Miami</t>
   </si>
   <si>
-    <t>Boca Raton</t>
-[...1 lines deleted...]
-  <si>
     <t>Las Vegas</t>
   </si>
   <si>
-    <t>Springfield</t>
-[...7 lines deleted...]
-  <si>
     <t>Macon</t>
   </si>
   <si>
     <t>Camden</t>
   </si>
   <si>
-    <t>El Paso</t>
-[...7 lines deleted...]
-  <si>
     <t>New Haven</t>
   </si>
   <si>
     <t>La Jolla</t>
   </si>
   <si>
     <t>Chicago</t>
   </si>
   <si>
     <t>Atlanta</t>
   </si>
   <si>
     <t>Seattle</t>
   </si>
   <si>
     <t>Ann Arbor</t>
   </si>
   <si>
     <t>Chapel Hill</t>
   </si>
   <si>
     <t>Houston</t>
   </si>
   <si>
     <t>Cleveland</t>
@@ -1167,284 +885,191 @@
   <si>
     <t>Winston Salem</t>
   </si>
   <si>
     <t>Milwaukee</t>
   </si>
   <si>
     <t>San Francisco</t>
   </si>
   <si>
     <t>Charlottesville</t>
   </si>
   <si>
     <t>Tampa</t>
   </si>
   <si>
     <t>Lexington</t>
   </si>
   <si>
     <t>Memphis</t>
   </si>
   <si>
     <t>Little Rock</t>
   </si>
   <si>
-    <t>Galveston</t>
-[...1 lines deleted...]
-  <si>
     <t>San Antonio</t>
   </si>
   <si>
     <t>Irvine</t>
   </si>
   <si>
     <t>Hanover</t>
   </si>
   <si>
     <t>Tucson</t>
   </si>
   <si>
     <t>Richmond</t>
   </si>
   <si>
     <t>Farmington</t>
   </si>
   <si>
     <t>Durham</t>
   </si>
   <si>
     <t>Newark</t>
   </si>
   <si>
     <t>Detroit</t>
   </si>
   <si>
     <t>Piscataway</t>
   </si>
   <si>
     <t>Burlington</t>
   </si>
   <si>
     <t>Stony Brook</t>
   </si>
   <si>
     <t>Reno</t>
   </si>
   <si>
     <t>Oklahoma City</t>
   </si>
   <si>
     <t>Hershey</t>
   </si>
   <si>
     <t>Augusta</t>
   </si>
   <si>
-    <t>Buffalo</t>
-[...1 lines deleted...]
-  <si>
     <t>Roanoke</t>
   </si>
   <si>
-    <t>Scranton</t>
-[...1 lines deleted...]
-  <si>
     <t>Jackson</t>
   </si>
   <si>
     <t>Bryan</t>
   </si>
   <si>
     <t>Hempstead</t>
   </si>
   <si>
     <t>Brooklyn</t>
   </si>
   <si>
     <t>Maywood</t>
   </si>
   <si>
-    <t>Austin</t>
-[...4 lines deleted...]
-  <si>
     <t>Morgantown</t>
   </si>
   <si>
     <t>Urbana</t>
   </si>
   <si>
-    <t>Elk Grove</t>
-[...1 lines deleted...]
-  <si>
     <t>Edinburg</t>
   </si>
   <si>
     <t>Nutley</t>
   </si>
   <si>
     <t>Fort Worth</t>
   </si>
   <si>
-    <t>Pasadena</t>
-[...10 lines deleted...]
-  <si>
     <t>Massachusetts</t>
   </si>
   <si>
     <t>Missouri</t>
   </si>
   <si>
     <t>Louisiana</t>
   </si>
   <si>
     <t>South Carolina</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
     <t>District of Columbia</t>
   </si>
   <si>
-    <t>South Dakota</t>
-[...1 lines deleted...]
-  <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>New Jersey</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>Utah</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
     <t>Iowa</t>
   </si>
   <si>
     <t>New Hampshire</t>
   </si>
   <si>
     <t>Vermont</t>
   </si>
   <si>
-    <t>Hawaii</t>
-[...13 lines deleted...]
-  <si>
     <t>Ownership/Control</t>
   </si>
   <si>
-    <t>Private</t>
-[...25 lines deleted...]
-  <si>
     <t>Practice Plan Legal Structure</t>
   </si>
   <si>
-    <t>Owned by the University or School of Medicine</t>
-[...7 lines deleted...]
-  <si>
     <t>Practice Plan Location</t>
   </si>
   <si>
-    <t>Medical School Based</t>
-[...7 lines deleted...]
-  <si>
     <t>Research Intensity</t>
   </si>
   <si>
     <t>Organizational Characteristics Database</t>
   </si>
   <si>
     <t>Medical School Details</t>
   </si>
   <si>
     <t>Medical School Name</t>
   </si>
   <si>
     <t>Tufts Medical Center</t>
   </si>
   <si>
     <t>Miriam Hospital</t>
   </si>
   <si>
     <t>Yale-New Haven Hospital</t>
   </si>
   <si>
     <t>Bassett Medical Center</t>
   </si>
   <si>
     <t>Cooperstown</t>
@@ -1491,53 +1116,50 @@
   <si>
     <t>OhioHealth Riverside Methodist Hospital</t>
   </si>
   <si>
     <t>MacNeal Hospital</t>
   </si>
   <si>
     <t>Berwyn</t>
   </si>
   <si>
     <t>Loyola University Medical Center</t>
   </si>
   <si>
     <t>Mercy Hospital St. Louis</t>
   </si>
   <si>
     <t>Ochsner Medical Center</t>
   </si>
   <si>
     <t>Parkland Health &amp; Hospital System</t>
   </si>
   <si>
     <t>Baylor St. Luke's Medical Center</t>
   </si>
   <si>
-    <t>University Medical Center Health System</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Colorado Hospital</t>
   </si>
   <si>
     <t>OHSU Hospital</t>
   </si>
   <si>
     <t>Stanford Health Care</t>
   </si>
   <si>
     <t>Thomas Jefferson University Hospitals</t>
   </si>
   <si>
     <t>SCL Health St. Joseph Hospital</t>
   </si>
   <si>
     <t>Denver</t>
   </si>
   <si>
     <t>University of Tennessee Medical Center</t>
   </si>
   <si>
     <t>Knoxville</t>
   </si>
   <si>
     <t>UConn, John Dempsey Hospital</t>
@@ -1755,74 +1377,65 @@
   <si>
     <t>Hospital of the University of Pennsylvania</t>
   </si>
   <si>
     <t>University of Virginia Medical Center</t>
   </si>
   <si>
     <t>Atrium Health's Carolinas Medical Center</t>
   </si>
   <si>
     <t>Charlotte</t>
   </si>
   <si>
     <t>MUSC Medical Center of Medical University of South Carolina</t>
   </si>
   <si>
     <t>Emory University Hospital</t>
   </si>
   <si>
     <t>Atrium Health Navicent The Medical Center</t>
   </si>
   <si>
     <t>University of Cincinnati Medical Center</t>
   </si>
   <si>
-    <t>Ascension St. Vincent - Indianapolis</t>
-[...1 lines deleted...]
-  <si>
     <t>Northwestern Memorial Hospital</t>
   </si>
   <si>
-    <t>Memorial Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Michigan Hospital</t>
   </si>
   <si>
     <t>University of Alabama Hospital</t>
   </si>
   <si>
     <t>Regions Hospital</t>
   </si>
   <si>
     <t>Saint Paul</t>
   </si>
   <si>
-    <t>SSM Health Saint Louis University Hospital</t>
-[...1 lines deleted...]
-  <si>
     <t>Houston Methodist Hospital</t>
   </si>
   <si>
     <t>Banner - University Medical Center Phoenix</t>
   </si>
   <si>
     <t>University of Utah Hospital</t>
   </si>
   <si>
     <t>Ronald Reagan UCLA Medical Center</t>
   </si>
   <si>
     <t>University of California, Davis Medical Center</t>
   </si>
   <si>
     <t>Cleveland Clinic Akron General</t>
   </si>
   <si>
     <t>University Medical Center New Orleans</t>
   </si>
   <si>
     <t>California Pacific Medical Center</t>
   </si>
   <si>
     <t>MetroHealth Medical Center</t>
@@ -1899,125 +1512,116 @@
   <si>
     <t>Kaiser Foundation Hospitals, Northern California</t>
   </si>
   <si>
     <t>Oakland</t>
   </si>
   <si>
     <t>Lahey Hospital &amp; Medical Center, Burlington</t>
   </si>
   <si>
     <t>UMass Memorial Medical Center</t>
   </si>
   <si>
     <t>Bridgeport Hospital</t>
   </si>
   <si>
     <t>Bridgeport</t>
   </si>
   <si>
     <t>Long Island Jewish Medical Center</t>
   </si>
   <si>
     <t>New Hyde Park</t>
   </si>
   <si>
-    <t>Mount Sinai Beth Israel</t>
-[...1 lines deleted...]
-  <si>
     <t>Saint Peter's University Hospital</t>
   </si>
   <si>
     <t>Lehigh Valley Hospital-Cedar Crest</t>
   </si>
   <si>
     <t>Allentown</t>
   </si>
   <si>
     <t>MedStar Georgetown University Hospital</t>
   </si>
   <si>
     <t>Carilion Roanoke Memorial Hospital</t>
   </si>
   <si>
     <t>Charleston Area Medical Center</t>
   </si>
   <si>
     <t>Prisma Health Greenville Memorial Hospital</t>
   </si>
   <si>
     <t>Grady Memorial Hospital-Atlanta, GA</t>
   </si>
   <si>
     <t>UF Health Jacksonville</t>
   </si>
   <si>
     <t>Jacksonville</t>
   </si>
   <si>
     <t>Kettering Medical Center</t>
   </si>
   <si>
     <t>Kettering</t>
   </si>
   <si>
     <t>Advocate Lutheran General Hospital</t>
   </si>
   <si>
     <t>Park Ridge</t>
   </si>
   <si>
     <t>UW Health University Hospital</t>
   </si>
   <si>
-    <t>University of Iowa Hospitals and Clinics</t>
-[...1 lines deleted...]
-  <si>
     <t>Valleywise Health</t>
   </si>
   <si>
     <t>UCSF Medical Center</t>
   </si>
   <si>
     <t>Cedars-Sinai Medical Center</t>
   </si>
   <si>
     <t>West Hollywood</t>
   </si>
   <si>
     <t>Beth Israel Deaconess Medical Center</t>
   </si>
   <si>
     <t>University of Vermont Medical Center</t>
   </si>
   <si>
     <t>Indiana University Health University Hospital</t>
   </si>
   <si>
-    <t>Keck Medical Center of USC</t>
-[...1 lines deleted...]
-  <si>
     <t>University of Mississippi Medical Center</t>
   </si>
   <si>
     <t>UPMC Presbyterian Shadyside</t>
   </si>
   <si>
     <t>Mount Auburn Hospital</t>
   </si>
   <si>
     <t>Cambridge</t>
   </si>
   <si>
     <t>Rhode Island Hospital</t>
   </si>
   <si>
     <t>NewYork-Presbyterian Brooklyn Methodist Hospital</t>
   </si>
   <si>
     <t>Newark Beth Israel Medical Center</t>
   </si>
   <si>
     <t>ChristianaCare</t>
   </si>
   <si>
     <t>Wilmington</t>
@@ -2035,53 +1639,50 @@
     <t>Emory University Hospital Midtown</t>
   </si>
   <si>
     <t>Tampa General Hospital</t>
   </si>
   <si>
     <t>Cleveland Clinic</t>
   </si>
   <si>
     <t>Independence</t>
   </si>
   <si>
     <t>USA Health University Hospital</t>
   </si>
   <si>
     <t>Saint Luke's Hospital of Kansas City</t>
   </si>
   <si>
     <t>Baylor University Medical Center</t>
   </si>
   <si>
     <t>Memorial Hermann - Texas Medical Center</t>
   </si>
   <si>
     <t>Boston Medical Center</t>
-  </si>
-[...1 lines deleted...]
-    <t>Saint Francis Hospital and Medical Center</t>
   </si>
   <si>
     <t>Hartford</t>
   </si>
   <si>
     <t>University of Miami Hospital</t>
   </si>
   <si>
     <t>Medical School City</t>
   </si>
   <si>
     <t>Medical School State</t>
   </si>
   <si>
     <t>Medical School Report Name</t>
   </si>
   <si>
     <t>Teaching Hospital Affiliates</t>
   </si>
   <si>
     <t>Field</t>
   </si>
   <si>
     <t>Description</t>
   </si>
@@ -2131,202 +1732,154 @@
   <si>
     <t>Teaching Hospital Affiliates Worksheet</t>
   </si>
   <si>
     <t>Teaching Hospital Name</t>
   </si>
   <si>
     <t>Teaching Hospital City</t>
   </si>
   <si>
     <t>Teaching Hospital State</t>
   </si>
   <si>
     <t>The city in which the teaching hospital is located; this may differ from the city in which the affiliated medical school is located.</t>
   </si>
   <si>
     <t>The state in which the teaching hospital is located; this may differ from the state in which the affiliated medical school is located.</t>
   </si>
   <si>
     <t>Worksheet and Field Descriptions</t>
   </si>
   <si>
     <t>Community-Based Status</t>
   </si>
   <si>
-    <t>Financially Integrated</t>
-[...1 lines deleted...]
-  <si>
     <t>The full name of the U.S. MD-granting school of medicine.</t>
   </si>
   <si>
     <t>Boston University Aram V. Chobanian &amp; Edward Avedisian School of Medicine</t>
   </si>
   <si>
     <t>BU-Chobanian Avedisian</t>
   </si>
   <si>
     <t>ECU Health Medical Center</t>
   </si>
   <si>
     <t>Sentara Healthcare - Sentara Norfolk General Hospital &amp; Sentara Heart Hospital</t>
   </si>
   <si>
     <t>Frederick P. Whiddon College of Medicine at the University of South Alabama</t>
   </si>
   <si>
     <t>South Alabama-Whiddon</t>
   </si>
   <si>
-    <t>Crozer-Chester Medical Center</t>
-[...4 lines deleted...]
-  <si>
     <t>Corewell Health West Butterworth Hospital</t>
   </si>
   <si>
     <t>Cooperman Barnabas Medical Center</t>
   </si>
   <si>
     <t>Spencer Fox Eccles School of Medicine at the University of Utah</t>
   </si>
   <si>
-    <t>Texas A&amp;M</t>
-[...1 lines deleted...]
-  <si>
     <t>Good Samaritan Hospital</t>
   </si>
   <si>
     <t>University Health-Truman Medical Center</t>
   </si>
   <si>
     <t>Doctors Hospital at Renaissance</t>
   </si>
   <si>
     <t>Wake Forest Baptist Medical Center dba Atrium Wake Forest Baptist</t>
   </si>
   <si>
-    <t>Anne Burnett Marion School of Medicine at TCU</t>
-[...46 lines deleted...]
-  <si>
     <t>Baylor Scott &amp; White Medical Center - Temple</t>
   </si>
   <si>
     <t>George Washington University School of Medicine &amp; Health Sciences</t>
   </si>
   <si>
-    <t>East Lansing</t>
-[...22 lines deleted...]
-  <si>
     <t>AU Medical Center, Inc. DBA Wellstar MCG Health</t>
   </si>
   <si>
     <t>Hartford Hospital</t>
   </si>
   <si>
-    <t>Bowling Green-Warren County Community Hospital Corporation dba The Medical Center</t>
-[...4 lines deleted...]
-  <si>
     <t>Miami Valley Hospital</t>
   </si>
   <si>
-    <t xml:space="preserve">© 2025 AAMC. May be reproduced and distributed with attribution for educational or noncommercial purposes only. </t>
+    <t>Eastern Virginia Medical School at Old Dominion University</t>
+  </si>
+  <si>
+    <t>Eastern Virginia ODU</t>
+  </si>
+  <si>
+    <t>Hackensack University Medical Center</t>
+  </si>
+  <si>
+    <t>University Medical Center of Southern Nevada</t>
+  </si>
+  <si>
+    <t>Jersey Shore University Medical Center</t>
+  </si>
+  <si>
+    <t>Jefferson Einstein Philadelphia Hospital</t>
+  </si>
+  <si>
+    <t>Berkshire Medical Center</t>
+  </si>
+  <si>
+    <t>Pittsfield</t>
+  </si>
+  <si>
+    <t>Nebraska Medical Center</t>
+  </si>
+  <si>
+    <t>Baptist Memorial Hospital</t>
+  </si>
+  <si>
+    <t>UT Southwestern Zale Lipshy Pavilion - William P. Clements Jr. University Hospital</t>
+  </si>
+  <si>
+    <t>The name of the AAMC-member hospital. The hospitals included are those short-stay, general, non-federal teaching hospitals that responded to the Annual or Quarterly Surveys of Hospital Operations and Financial Performance.</t>
+  </si>
+  <si>
+    <t>Data as of June 1, 2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">© 2026 AAMC. May be reproduced and distributed with attribution for educational or noncommercial purposes only. </t>
+  </si>
+  <si>
+    <t>The Medical School Details worksheet provides information on a number of salient dimensions about the organizational characteristics of medical schools. This worksheet includes information for U.S. MD-granting medical education programs that had preliminary, provisional, or full LCME accreditation as of June 1, 2026 and medical school and teaching hospital affiliations available as of June 1, 2026.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">These data come from the FY 2024 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, these data come from the dean-reviewed AAMC Medical School Characteristics Form.
+      <t xml:space="preserve">These data come from the FY 2025 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, these data come from the dean-reviewed AAMC Medical School Characteristics Form.
 A parent university is broadly defined to mean any organizational structure above the level of the medical school's dean, including academic health centers and universities. The financial relationship of the medical school to the parent university is classified as one of the following:
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Freestanding Institution</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: A medical school with no parent university, and which has its own governance, budget, and financing.
 </t>
     </r>
     <r>
       <rPr>
@@ -2358,55 +1911,55 @@
       </rPr>
       <t>Financially Integrated with University</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: A medical school with a parent university, and which budget and financing are subject to parent university authorization.
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Other</t>
     </r>
   </si>
   <si>
-    <t>Federal research expenditures used to determine research intensity are based on direct federal grants and contracts expenditures for organized research as reported on the FY 2024 LCME Part I-A Annual Financial Questionnaire, and include expenditures recorded and not recorded on the books of medical schools. These data are reported only for medical education programs with full LCME accreditation status.</t>
+    <t>Federal research expenditures used to determine research intensity are based on direct federal grants and contracts expenditures for organized research as reported on the FY 2025 LCME Part I-A Annual Financial Questionnaire, and include expenditures recorded and not recorded on the books of medical schools. These data are reported only for medical education programs with full LCME accreditation status.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">These data come from the FY 2024 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
+      <t xml:space="preserve">These data come from the FY 2025 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
 Categories that describe the structure of the faculty practice plan. They are:
 </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Multi-Specialty Group Practice Model</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">: all departments and clinical facility behave as a cohesive unit with a common governing board, common goals, a high degree of common management systems, as well as joint contracting, institutional planning, and network development activities. Compensation arrangements are uniform across departments. Practice is clinically integrated across specialties as much as possible. All or some of the practice plan operating expenses are shared among all departments; income may be pooled and reallocated across departments based on a formula.
 </t>
     </r>
     <r>
       <rPr>
@@ -2466,144 +2019,586 @@
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">and </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>No Practice Plan</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>.</t>
     </r>
   </si>
   <si>
-    <t>These data come from the FY 2024 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
+    <t>These data come from the FY 2025 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
 Categories that describe the legal structure of the faculty practice plan. They are:
 Multiple Professional Corporations
 Owned by University/School of Medicine
 For-Profit Corporation
 Separate Not-For-Profit Corporation
 One Professional Corporation
 Other
 No Practice Plan</t>
   </si>
   <si>
-    <t>These data come from the FY 2024 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
+    <t>These data come from the FY 2025 LCME Part I-A Overview Survey. For medical schools that have not yet participated in the LCME Part I-A Overview Survey, no information is available.
 Categories that describe the organizational location of the faculty practice plan. They are:
 Medical School Based
 Hospital Based
 Health System Based
 Other
 No Practice Plan</t>
   </si>
   <si>
-    <t>These data come from the Survey on the Compensation of Medical School Deans, 2024-2025. By virtue of the positions they hold, in addition to the authority and responsibility for the medical school, some deans have individual responsibility and final decision-making authority for (a) The Faculty Practice Plan(s), (b) Other Health Profession Schools or Colleges, and/or (c) The Hospital or Health System. These additional responsibilities are noted in this field.</t>
-[...35 lines deleted...]
-    <t>UT Southwestern Zale Lipshy Pavilion - William P. Clements Jr. University Hospital</t>
+    <t>Keck Hospital of USC</t>
+  </si>
+  <si>
+    <t>McGovern Medical School at UTHealth Houston</t>
+  </si>
+  <si>
+    <t>UTHealth Houston-McGovern</t>
+  </si>
+  <si>
+    <t>Texas A&amp;M University Naresh K. Vashisht College of Medicine</t>
+  </si>
+  <si>
+    <t>Texas A&amp;M-Vashisht</t>
+  </si>
+  <si>
+    <t>The University of Texas at San Antonio Joe R. and Teresa Lozano Long School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Toledo Medical Center</t>
+  </si>
+  <si>
+    <t>University of Iowa Health Care Medical Center</t>
+  </si>
+  <si>
+    <t>Winston-Salem</t>
   </si>
   <si>
     <t>Alice L. Walton School of Medicine</t>
   </si>
   <si>
+    <t>Anne Burnett Marion School of Medicine at Texas Christian University</t>
+  </si>
+  <si>
+    <t>ASU John Shufeldt School of Medicine and Medical Engineering</t>
+  </si>
+  <si>
+    <t>California Northstate University College of Medicine</t>
+  </si>
+  <si>
+    <t>California University of Science and Medicine-School of Medicine</t>
+  </si>
+  <si>
+    <t>Charles E. Schmidt College of Medicine at Florida Atlantic University</t>
+  </si>
+  <si>
+    <t>Charles R. Drew University of Medicine and Science College of Medicine</t>
+  </si>
+  <si>
+    <t>Covenant HealthCare College of Medicine at Central Michigan University</t>
+  </si>
+  <si>
+    <t>CUNY School of Medicine</t>
+  </si>
+  <si>
+    <t>Dell Medical School – University of Texas at Austin</t>
+  </si>
+  <si>
+    <t>Florida International University Herbert Wertheim College of Medicine</t>
+  </si>
+  <si>
+    <t>Frank H. Netter MD School of Medicine at Quinnipiac University</t>
+  </si>
+  <si>
+    <t>Geisinger Commonwealth School of Medicine</t>
+  </si>
+  <si>
+    <t>Jacobs School of Medicine and Biomedical Sciences at the University at Buffalo</t>
+  </si>
+  <si>
+    <t>Kaiser Permanente Bernard J. Tyson School of Medicine</t>
+  </si>
+  <si>
+    <t>Louisiana State University School of Medicine in Shreveport</t>
+  </si>
+  <si>
+    <t>Marshall University Joan C. Edwards School of Medicine</t>
+  </si>
+  <si>
+    <t>Mayo Clinic Alix School of Medicine</t>
+  </si>
+  <si>
+    <t>Meharry Medical College</t>
+  </si>
+  <si>
+    <t>Methodist University Cape Fear Valley Health School of Medicine</t>
+  </si>
+  <si>
+    <t>Morehouse School of Medicine</t>
+  </si>
+  <si>
+    <t>Nova Southeastern University Dr. Kiran C. Patel College of Allopathic Medicine</t>
+  </si>
+  <si>
+    <t>NYU Grossman Long Island School of Medicine</t>
+  </si>
+  <si>
+    <t>Oakland University William Beaumont School of Medicine</t>
+  </si>
+  <si>
+    <t>Paul L. Foster School of Medicine Texas Tech University Health Sciences Center at El Paso</t>
+  </si>
+  <si>
+    <t>Ponce Health Sciences University School of Medicine</t>
+  </si>
+  <si>
+    <t>Roseman University College of Medicine</t>
+  </si>
+  <si>
+    <t>Rush Medical College of Rush University Medical Center</t>
+  </si>
+  <si>
+    <t>San Juan Bautista School of Medicine</t>
+  </si>
+  <si>
+    <t>Southern Illinois University School of Medicine</t>
+  </si>
+  <si>
+    <t>Texas Tech University Health Sciences Center School of Medicine</t>
+  </si>
+  <si>
+    <t>The University of Texas at Tyler School of Medicine</t>
+  </si>
+  <si>
+    <t>Thomas F. Frist, Jr. College of Medicine at Belmont University</t>
+  </si>
+  <si>
+    <t>Uniformed Services University of the Health Sciences F. Edward Hebert School of Medicine</t>
+  </si>
+  <si>
+    <t>Universidad Central del Caribe School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Arizona College of Medicine - Phoenix</t>
+  </si>
+  <si>
+    <t>University of California, Riverside School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Central Florida College of Medicine</t>
+  </si>
+  <si>
+    <t>University of Georgia School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Hawaii, John A. Burns School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Houston Tilman J. Fertitta Family College of Medicine</t>
+  </si>
+  <si>
+    <t>University of Maryland School of Medicine</t>
+  </si>
+  <si>
+    <t>University of North Dakota School of Medicine and Health Sciences</t>
+  </si>
+  <si>
+    <t>University of Puerto Rico School of Medicine</t>
+  </si>
+  <si>
+    <t>University of South Dakota, Sanford School of Medicine</t>
+  </si>
+  <si>
+    <t>University of Texas Medical Branch John Sealy School of Medicine</t>
+  </si>
+  <si>
+    <t>Virginia Tech Carilion School of Medicine</t>
+  </si>
+  <si>
+    <t>Washington State University Elson S. Floyd College of Medicine</t>
+  </si>
+  <si>
+    <t>Western Michigan University Homer Stryker M.D. School of Medicine</t>
+  </si>
+  <si>
+    <t>Northeast</t>
+  </si>
+  <si>
+    <t>Private</t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Faculty Practice Plan, Other Health Professions Schools or Colleges</t>
+  </si>
+  <si>
+    <t>Multi-Specialty Group Practice Model</t>
+  </si>
+  <si>
+    <t>Owned by the University or School of Medicine</t>
+  </si>
+  <si>
+    <t>Medical School Based</t>
+  </si>
+  <si>
+    <t>No Information</t>
+  </si>
+  <si>
+    <t>No Practice Plan</t>
+  </si>
+  <si>
     <t>Walton</t>
   </si>
   <si>
     <t>Bentonville</t>
   </si>
   <si>
+    <t>Southern</t>
+  </si>
+  <si>
+    <t>Freestanding Institution</t>
+  </si>
+  <si>
+    <t>No Ranking Assigned</t>
+  </si>
+  <si>
+    <t>TCU-Burnett</t>
+  </si>
+  <si>
+    <t>Financially Integrated</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No Other Responsibilities</t>
+  </si>
+  <si>
+    <t>ASU-Shufeldt</t>
+  </si>
+  <si>
+    <t>Western</t>
+  </si>
+  <si>
+    <t>Public</t>
+  </si>
+  <si>
+    <t>Federated Practice Plan</t>
+  </si>
+  <si>
+    <t>Separate Not-For-Profit Corporation</t>
+  </si>
+  <si>
+    <t>Hospital Based</t>
+  </si>
+  <si>
+    <t>California Northstate</t>
+  </si>
+  <si>
+    <t>Elk Grove</t>
+  </si>
+  <si>
+    <t>Colton</t>
+  </si>
+  <si>
+    <t>Financially Autonomous</t>
+  </si>
+  <si>
+    <t>Faculty Practice Plan</t>
+  </si>
+  <si>
+    <t>Central</t>
+  </si>
+  <si>
+    <t>Florida Atlantic-Schmidt</t>
+  </si>
+  <si>
+    <t>Boca Raton</t>
+  </si>
+  <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>Covenant Central Michigan</t>
+  </si>
+  <si>
     <t>Saginaw</t>
   </si>
   <si>
-    <t>Roseman University College of Medicine</t>
+    <t>Health System Based</t>
+  </si>
+  <si>
+    <t>CUNY</t>
+  </si>
+  <si>
+    <t>UT Austin-Dell</t>
+  </si>
+  <si>
+    <t>Austin</t>
+  </si>
+  <si>
+    <t>Departmental Practice Model</t>
+  </si>
+  <si>
+    <t>FIU-Wertheim</t>
+  </si>
+  <si>
+    <t>Quinnipiac-Netter</t>
+  </si>
+  <si>
+    <t>Hamden</t>
+  </si>
+  <si>
+    <t>Faculty Practice Plan, Hospital or Health System</t>
+  </si>
+  <si>
+    <t>Geisinger Commonwealth</t>
+  </si>
+  <si>
+    <t>Scranton</t>
+  </si>
+  <si>
+    <t>Other Health Professions Schools or Colleges</t>
+  </si>
+  <si>
+    <t>Buffalo-Jacobs</t>
+  </si>
+  <si>
+    <t>Buffalo</t>
+  </si>
+  <si>
+    <t>Kaiser Permanente-Tyson</t>
+  </si>
+  <si>
+    <t>Pasadena</t>
+  </si>
+  <si>
+    <t>For-Profit Corporation</t>
+  </si>
+  <si>
+    <t>LSU Shreveport</t>
+  </si>
+  <si>
+    <t>Shreveport</t>
+  </si>
+  <si>
+    <t>Marshall-Edwards</t>
+  </si>
+  <si>
+    <t>Huntington</t>
+  </si>
+  <si>
+    <t>Mayo-Alix</t>
+  </si>
+  <si>
+    <t>Meharry</t>
+  </si>
+  <si>
+    <t>Methodist Cape Fear</t>
+  </si>
+  <si>
+    <t>Fayetteville</t>
+  </si>
+  <si>
+    <t>Morehouse</t>
+  </si>
+  <si>
+    <t>Nova Southeastern-Patel</t>
+  </si>
+  <si>
+    <t>Davie</t>
+  </si>
+  <si>
+    <t>NYU Long Island-Grossman</t>
+  </si>
+  <si>
+    <t>Mineola</t>
+  </si>
+  <si>
+    <t>Oakland Beaumont</t>
+  </si>
+  <si>
+    <t>Texas Tech-Foster</t>
+  </si>
+  <si>
+    <t>El Paso</t>
+  </si>
+  <si>
+    <t>Hospital or Health System</t>
+  </si>
+  <si>
+    <t>Ponce</t>
+  </si>
+  <si>
+    <t>Puerto Rico</t>
   </si>
   <si>
     <t>Roseman</t>
   </si>
   <si>
-    <t>The University of Texas at Austin Dell Medical School</t>
-[...8 lines deleted...]
-    <t>The Teaching Hospital Affiliates Worksheet includes medical school and teaching hospital affiliations available as of June 1, 2025.
+    <t>Rush</t>
+  </si>
+  <si>
+    <t>Faculty Practice Plan, Other Health Professions Schools or Colleges, Hospital or Health System</t>
+  </si>
+  <si>
+    <t>San Juan Bautista</t>
+  </si>
+  <si>
+    <t>Caguas</t>
+  </si>
+  <si>
+    <t>Southern Illinois</t>
+  </si>
+  <si>
+    <t>Springfield</t>
+  </si>
+  <si>
+    <t>Texas Tech</t>
+  </si>
+  <si>
+    <t>Lubbock</t>
+  </si>
+  <si>
+    <t>UT Tyler</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>One Professional Corporation</t>
+  </si>
+  <si>
+    <t>Belmont-Frist</t>
+  </si>
+  <si>
+    <t>Uniformed Services-Hebert</t>
+  </si>
+  <si>
+    <t>Bethesda</t>
+  </si>
+  <si>
+    <t>Caribe</t>
+  </si>
+  <si>
+    <t>Bayamon</t>
+  </si>
+  <si>
+    <t>Arizona Phoenix</t>
+  </si>
+  <si>
+    <t>UC Riverside</t>
+  </si>
+  <si>
+    <t>Riverside</t>
+  </si>
+  <si>
+    <t>UCF</t>
+  </si>
+  <si>
+    <t>Athens</t>
+  </si>
+  <si>
+    <t>Hawaii-Burns</t>
+  </si>
+  <si>
+    <t>Honolulu</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>Houston-Fertitta</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>Grand Forks</t>
+  </si>
+  <si>
+    <t>San Juan</t>
+  </si>
+  <si>
+    <t>South Dakota-Sanford</t>
+  </si>
+  <si>
+    <t>Sioux Falls</t>
+  </si>
+  <si>
+    <t>South Dakota</t>
+  </si>
+  <si>
+    <t>UT Medical Branch-Sealy</t>
+  </si>
+  <si>
+    <t>Galveston</t>
+  </si>
+  <si>
+    <t>Virginia Tech Carilion</t>
+  </si>
+  <si>
+    <t>Washington State-Floyd</t>
+  </si>
+  <si>
+    <t>Spokane</t>
+  </si>
+  <si>
+    <t>Western Michigan-Stryker</t>
+  </si>
+  <si>
+    <t>Kalamazoo</t>
+  </si>
+  <si>
+    <t>These data come from the Survey on the Compensation of Medical School Deans, 2025-2026. By virtue of the positions they hold, in addition to the authority and responsibility for the medical school, some deans have individual responsibility and final decision-making authority for (a) The Faculty Practice Plan(s), (b) Other Health Professions Schools or Colleges, and/or (c) The Hospital or Health System. These additional responsibilities are noted in this field.</t>
+  </si>
+  <si>
+    <t>The Teaching Hospital Affiliates Worksheet includes medical school and teaching hospital affiliations available as of June 1, 2026.
 The teaching hospitals' most recently reported primary medical school affiliation information comes from the Annual and Quarterly Surveys of Hospital Operations and Financial Performance (OpFin) as reported by teaching hospital respondents. The hospitals contacted to participate in the OpFin surveys are short-stay, general, non-federal, AAMC-member teaching hospitals. Because of their unique missions, AAMC-member teaching children's hospitals, specialty hospitals, and Veterans Affairs hospitals do not receive the OpFin surveys.
 Teaching hospitals were asked on the OpFin surveys to indicate their primary medical schools by using criteria that are most appropriate for the context of the teaching hospital (e.g., common ownership, the medical schools at which your physicians hold faculty appointments, transfers to medical schools for purchased services, and/or sponsors of ACGME-approved residency programs).
 For the purposes of this worksheet, information was culled across the OpFin Annual Surveys for FY 2013 through FY 2023 and the OpFin Quarterly Surveys for April-June 2014 through October-December 2024. Not all hospitals participated in these surveys. For example, of the 215 hospitals contacted to participate in the FY 2023 OpFin Annual Survey, 138 hospitals (64.2%) participated. Of the 208 hospitals contacted to participate in the OpFin Quarterly Survey for 2024 Q3 and Q4, 128 hospitals (62.0%) participated.
-As a result of these caveats, this worksheet does not show an affiliation for every accredited medical school. The accredited medical schools that do not appear may be affiliated with teaching hospitals that were not surveyed, teaching hospitals that did not respond, or they may be medical schools that were not the primary medical school of affiliation.</t>
-[...2 lines deleted...]
-    <t>The name of the AAMC-member hospital. The hospitals included are those short-stay, general, non-federal teaching hospitals that responded to the Annual or Quarterly Surveys of Hospital Operations and Financial Performance.</t>
+As a result of these caveats, this worksheet does not show an affiliation for every accredited medical school. The accredited medical schools that do not appear may be affiliated with teaching hospitals that were not surveyed, teaching hospitals that did not respond, or they may be medical schools that were not the primary medical school of affiliation.
+Please note that the FY 2023 OpFin Annual Survey and the OpFin Quarterly Survey for 2024 Q3 and Q4 were the final iterations of the OpFin Annual and Quarterly Surveys. Both surveys have been replaced with the AAMC Health Systems and Hospitals (HSH) Survey. The FY 2025 HSH Survey launched in February 2026 and will continue to collect primary medical school affiliation information, and the data from which will be incorporated in the 2027 iteration of the Organizational Characteristics Database.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -3318,240 +3313,222 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>116417</xdr:colOff>
+      <xdr:colOff>67236</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>148167</xdr:rowOff>
+      <xdr:rowOff>89649</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>836360</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>158889</xdr:rowOff>
+      <xdr:colOff>1073076</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>105380</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1B8849A-D88E-4D0C-88F5-F5F8C7CE12B2}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7791F754-8D87-42FB-A4D1-466352633094}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="116417" y="148167"/>
-          <a:ext cx="719943" cy="555452"/>
+          <a:off x="67236" y="89649"/>
+          <a:ext cx="1005840" cy="284672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>116417</xdr:colOff>
+      <xdr:colOff>67235</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>148167</xdr:rowOff>
+      <xdr:rowOff>89648</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>836360</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>158889</xdr:rowOff>
+      <xdr:colOff>1073075</xdr:colOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>105379</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="5" name="Picture 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D4463B7-715C-4EA3-9DFB-FD895C5F44EE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E426B04F-F94B-4146-B2C8-3958ECDA20DE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="116417" y="148167"/>
-          <a:ext cx="719943" cy="544122"/>
+          <a:off x="67235" y="89648"/>
+          <a:ext cx="1005840" cy="284672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>116417</xdr:colOff>
+      <xdr:colOff>67236</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>136961</xdr:rowOff>
+      <xdr:rowOff>89648</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>836360</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>147683</xdr:rowOff>
+      <xdr:colOff>1073076</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>374320</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3238D101-3D97-4BF4-9854-47917B13707C}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8FBF98-6DCD-4D23-8E11-7BE20607123B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="116417" y="136961"/>
-          <a:ext cx="719943" cy="548604"/>
+          <a:off x="67236" y="89648"/>
+          <a:ext cx="1005840" cy="284672"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AFBDEA58-29D9-4BBB-B84D-2E22BE6D9381}" name="Table2" displayName="Table2" ref="A7:M167" totalsRowShown="0" headerRowDxfId="30" dataDxfId="28" headerRowBorderDxfId="29">
-  <autoFilter ref="A7:M167" xr:uid="{AFBDEA58-29D9-4BBB-B84D-2E22BE6D9381}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{AFBDEA58-29D9-4BBB-B84D-2E22BE6D9381}" name="Table2" displayName="Table2" ref="A7:M170" totalsRowShown="0" headerRowDxfId="30" dataDxfId="28" headerRowBorderDxfId="29">
+  <autoFilter ref="A7:M170" xr:uid="{AFBDEA58-29D9-4BBB-B84D-2E22BE6D9381}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:M167">
     <sortCondition ref="A7:A167"/>
   </sortState>
   <tableColumns count="13">
     <tableColumn id="1" xr3:uid="{DB2C3A0F-5B7B-4581-8B72-52E059A007D0}" name="Medical School Name" dataDxfId="27"/>
     <tableColumn id="2" xr3:uid="{1C14BBC5-F5CD-4D09-A036-7CFE702D8C0F}" name="Medical School Report Name" dataDxfId="26"/>
     <tableColumn id="3" xr3:uid="{9F3195B8-3A1B-403D-8F87-18FCD98B0922}" name="Medical School City" dataDxfId="25"/>
     <tableColumn id="4" xr3:uid="{43155466-A612-4C6F-ACAE-7810FE481E88}" name="Medical School State" dataDxfId="24"/>
     <tableColumn id="5" xr3:uid="{2CC2268E-1765-40BB-8C30-CD3F140A2503}" name="Medical School Region" dataDxfId="23"/>
     <tableColumn id="6" xr3:uid="{5221DD07-3C04-4A48-9342-A9C79C943CDD}" name="Ownership/Control" dataDxfId="22"/>
     <tableColumn id="7" xr3:uid="{9FBC9718-5764-40E7-8F57-6EFC2B877C46}" name="Financial Relationship to Parent University" dataDxfId="21"/>
     <tableColumn id="8" xr3:uid="{E801D4E3-A218-4200-97F9-85532BF01E45}" name="Community-Based Status" dataDxfId="20"/>
     <tableColumn id="9" xr3:uid="{B392B7A2-919C-4DDD-B876-22ACBFB7DA2B}" name="Research Intensity" dataDxfId="19"/>
     <tableColumn id="10" xr3:uid="{DDC65788-8621-456A-A968-6033DE9817EE}" name="Deans' Responsibilities Other than the Medical School" dataDxfId="18"/>
     <tableColumn id="11" xr3:uid="{BE74F053-7CC3-48D6-A0F2-A48C4ED90228}" name="Practice Plan Organizational Structure" dataDxfId="17"/>
     <tableColumn id="12" xr3:uid="{9B576EB0-692B-4001-B554-22F97F5B6385}" name="Practice Plan Legal Structure" dataDxfId="16"/>
     <tableColumn id="13" xr3:uid="{B3EE7D06-07CA-40D4-94EA-9291E565DAB8}" name="Practice Plan Location" dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{B2AE4F11-BCDB-4DA0-9F84-C09E6FE420D5}" name="Table24" displayName="Table24" ref="A7:G195" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13">
-[...2 lines deleted...]
-    <sortCondition ref="A7:A195"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{B2AE4F11-BCDB-4DA0-9F84-C09E6FE420D5}" name="Table24" displayName="Table24" ref="A7:G188" totalsRowShown="0" headerRowDxfId="14" dataDxfId="12" headerRowBorderDxfId="13">
+  <autoFilter ref="A7:G188" xr:uid="{B2AE4F11-BCDB-4DA0-9F84-C09E6FE420D5}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:G188">
+    <sortCondition ref="A7:A188"/>
   </sortState>
   <tableColumns count="7">
     <tableColumn id="1" xr3:uid="{277611A5-03D3-4B4B-A7B7-FB12B9065205}" name="Medical School Name" dataDxfId="11"/>
     <tableColumn id="3" xr3:uid="{A8A009B7-8487-46DD-B267-E44F3B8297E1}" name="Medical School Report Name" dataDxfId="10"/>
     <tableColumn id="4" xr3:uid="{4522C134-72A7-40A4-ABAF-2674516577CA}" name="Medical School City" dataDxfId="9"/>
     <tableColumn id="5" xr3:uid="{6AC5BA8E-C4FE-4090-B64A-9C90CEC8FDF2}" name="Medical School State" dataDxfId="8"/>
     <tableColumn id="7" xr3:uid="{29024761-A212-457D-BE1B-4BAE5159C686}" name="Teaching Hospital Name" dataDxfId="7"/>
     <tableColumn id="8" xr3:uid="{93A333EE-8FA4-4127-A52F-E82C315D2E20}" name="Teaching Hospital City" dataDxfId="6"/>
     <tableColumn id="9" xr3:uid="{47FA8AC3-A19C-45DF-83B8-696359C3345C}" name="Teaching Hospital State" dataDxfId="5"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{7DE219FF-F4D7-40BD-8B65-D93702C0055F}" name="Table246" displayName="Table246" ref="A7:C29" totalsRowShown="0" headerRowDxfId="4" dataDxfId="3">
   <autoFilter ref="A7:C29" xr:uid="{B2AE4F11-BCDB-4DA0-9F84-C09E6FE420D5}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A8:C29">
     <sortCondition ref="A7:A29"/>
   </sortState>
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{CE198C93-7C2C-423D-90B3-701A0D355935}" name="Location" dataDxfId="2"/>
     <tableColumn id="2" xr3:uid="{3D75B890-BEEA-4CFA-B7CC-CF7EAC3FAAA4}" name="Field" dataDxfId="1"/>
     <tableColumn id="3" xr3:uid="{C1C6E666-C795-457E-87FF-191E67CF7832}" name="Description" dataDxfId="0"/>
   </tableColumns>
@@ -3846,6710 +3823,6824 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3163F405-8171-42EA-8263-CC8CC8331FC3}">
-  <dimension ref="A1:M177"/>
+  <dimension ref="A1:M180"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane xSplit="1" ySplit="7" topLeftCell="B8" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight"/>
+      <selection pane="bottomRight" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="102.42578125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="106.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23" style="2" customWidth="1"/>
     <col min="4" max="4" width="24.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="23.85546875" style="2" customWidth="1"/>
     <col min="6" max="6" width="20.28515625" style="2" customWidth="1"/>
     <col min="7" max="7" width="41.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="25.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="20.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="87.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="36" style="2" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="44.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="22.7109375" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>451</v>
+        <v>326</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
-        <v>452</v>
+        <v>327</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
-        <v>768</v>
+        <v>591</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="23" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="19" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="B7" s="20" t="s">
-        <v>667</v>
+        <v>534</v>
       </c>
       <c r="C7" s="20" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="D7" s="20" t="s">
-        <v>666</v>
+        <v>533</v>
       </c>
       <c r="E7" s="20" t="s">
-        <v>674</v>
+        <v>541</v>
       </c>
       <c r="F7" s="20" t="s">
-        <v>432</v>
+        <v>322</v>
       </c>
       <c r="G7" s="20" t="s">
-        <v>677</v>
+        <v>544</v>
       </c>
       <c r="H7" s="20" t="s">
-        <v>692</v>
+        <v>559</v>
       </c>
       <c r="I7" s="21" t="s">
-        <v>450</v>
+        <v>325</v>
       </c>
       <c r="J7" s="20" t="s">
-        <v>679</v>
+        <v>546</v>
       </c>
       <c r="K7" s="20" t="s">
-        <v>680</v>
+        <v>547</v>
       </c>
       <c r="L7" s="20" t="s">
-        <v>442</v>
+        <v>323</v>
       </c>
       <c r="M7" s="22" t="s">
-        <v>446</v>
+        <v>324</v>
       </c>
     </row>
     <row r="8" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="H8" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I8" s="6">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="J8" s="7" t="s">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="K8" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L8" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M8" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="9" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="H9" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I9" s="6">
         <v>43</v>
       </c>
       <c r="J9" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K9" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L9" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M9" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="10" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>761</v>
+        <v>608</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>762</v>
+        <v>667</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>763</v>
+        <v>668</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>240</v>
+        <v>176</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>436</v>
+        <v>670</v>
       </c>
       <c r="H10" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I10" s="6" t="s">
-        <v>440</v>
+        <v>671</v>
       </c>
       <c r="J10" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K10" s="1" t="s">
-        <v>721</v>
+        <v>666</v>
       </c>
       <c r="L10" s="1" t="s">
-        <v>721</v>
+        <v>666</v>
       </c>
       <c r="M10" s="1" t="s">
-        <v>721</v>
+        <v>666</v>
       </c>
     </row>
     <row r="11" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>711</v>
+        <v>609</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>714</v>
+        <v>672</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>404</v>
+        <v>304</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>414</v>
+        <v>310</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H11" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I11" s="6">
         <v>150</v>
       </c>
       <c r="J11" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K11" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L11" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M11" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="12" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>58</v>
+        <v>610</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>204</v>
+        <v>676</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>342</v>
+        <v>234</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>414</v>
+        <v>182</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H12" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>660</v>
+      </c>
+      <c r="I12" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K12" s="1" t="s">
-        <v>736</v>
+        <v>665</v>
       </c>
       <c r="L12" s="1" t="s">
-        <v>443</v>
+        <v>665</v>
       </c>
       <c r="M12" s="1" t="s">
-        <v>447</v>
+        <v>665</v>
       </c>
     </row>
     <row r="13" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>695</v>
+        <v>34</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>696</v>
+        <v>140</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>409</v>
+        <v>310</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H13" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I13" s="6">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K13" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L13" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M13" s="1" t="s">
-        <v>449</v>
+        <v>664</v>
       </c>
     </row>
     <row r="14" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>24</v>
+        <v>561</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>170</v>
+        <v>562</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>316</v>
+        <v>151</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>203</v>
+        <v>305</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H14" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I14" s="6">
-        <v>124</v>
+        <v>37</v>
       </c>
       <c r="J14" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K14" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L14" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M14" s="1" t="s">
-        <v>447</v>
+        <v>681</v>
       </c>
     </row>
     <row r="15" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="D15" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H15" s="1" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>660</v>
+      </c>
+      <c r="I15" s="6">
+        <v>133</v>
       </c>
       <c r="J15" s="7" t="s">
-        <v>723</v>
+        <v>675</v>
       </c>
       <c r="K15" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L15" s="1" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
       <c r="M15" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="16" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>144</v>
+        <v>611</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>294</v>
+        <v>682</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>407</v>
+        <v>683</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H16" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>674</v>
+      </c>
+      <c r="I16" s="6">
+        <v>149</v>
       </c>
       <c r="J16" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K16" s="1" t="s">
-        <v>736</v>
+        <v>666</v>
       </c>
       <c r="L16" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="M16" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
     </row>
     <row r="17" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>138</v>
+        <v>612</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>288</v>
+        <v>217</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>400</v>
+        <v>684</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>429</v>
+        <v>677</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H17" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I17" s="6">
-        <v>123</v>
+        <v>151</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="K17" s="1" t="s">
-        <v>441</v>
+        <v>679</v>
       </c>
       <c r="L17" s="1" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
       <c r="M17" s="1" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
     </row>
     <row r="18" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>59</v>
+        <v>103</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>205</v>
+        <v>214</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>343</v>
+        <v>301</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>415</v>
+        <v>173</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H18" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I18" s="6">
-        <v>23</v>
+        <v>128</v>
       </c>
       <c r="J18" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K18" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L18" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M18" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="19" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>191</v>
+        <v>141</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>764</v>
+        <v>249</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>202</v>
+        <v>311</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H19" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I19" s="6">
-        <v>143</v>
+        <v>22</v>
       </c>
       <c r="J19" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K19" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L19" s="1" t="s">
-        <v>444</v>
+        <v>666</v>
       </c>
       <c r="M19" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
     </row>
     <row r="20" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>36</v>
+        <v>613</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>182</v>
+        <v>688</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>325</v>
+        <v>689</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>229</v>
+        <v>165</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H20" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I20" s="8">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="J20" s="30" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K20" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="L20" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="M20" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="21" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>712</v>
+        <v>614</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>715</v>
+        <v>690</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>349</v>
+        <v>255</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H21" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I21" s="6" t="s">
-        <v>440</v>
+        <v>671</v>
       </c>
       <c r="J21" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K21" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L21" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M21" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="22" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>319</v>
+        <v>233</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H22" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I22" s="6">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="J22" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K22" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L22" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M22" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="23" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>277</v>
+        <v>207</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H23" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I23" s="6">
         <v>12</v>
       </c>
       <c r="J23" s="7" t="s">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="K23" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L23" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M23" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="24" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>331</v>
+        <v>240</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H24" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I24" s="8">
-        <v>145</v>
+        <v>130</v>
       </c>
       <c r="J24" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K24" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L24" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M24" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="25" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>31</v>
+        <v>615</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>177</v>
+        <v>691</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>322</v>
+        <v>692</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>254</v>
+        <v>138</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H25" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I25" s="6">
-        <v>130</v>
+        <v>141</v>
       </c>
       <c r="J25" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K25" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L25" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M25" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="26" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>137</v>
+        <v>18</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>287</v>
+        <v>124</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>305</v>
+        <v>235</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>305</v>
+        <v>188</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G26" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I26" s="6">
+        <v>122</v>
+      </c>
+      <c r="J26" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M26" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="27" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>130</v>
+        <v>616</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>279</v>
+        <v>694</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>394</v>
+        <v>224</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H27" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I27" s="6">
-        <v>92</v>
+        <v>140</v>
       </c>
       <c r="J27" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K27" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="L27" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="M27" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
     </row>
     <row r="28" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>124</v>
+        <v>617</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>273</v>
+        <v>695</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>356</v>
+        <v>696</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>421</v>
+        <v>310</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H28" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I28" s="6">
-        <v>99</v>
+        <v>91</v>
       </c>
       <c r="J28" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K28" s="1" t="s">
-        <v>735</v>
+        <v>697</v>
       </c>
       <c r="L28" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M28" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="29" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>98</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>255</v>
+        <v>209</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>379</v>
+        <v>297</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>203</v>
+        <v>224</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H29" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I29" s="6">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="J29" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K29" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
       <c r="L29" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="M29" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="30" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>16</v>
+        <v>93</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>162</v>
+        <v>204</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>309</v>
+        <v>262</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>239</v>
+        <v>316</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>437</v>
+        <v>673</v>
       </c>
       <c r="H30" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I30" s="6">
-        <v>132</v>
+        <v>97</v>
       </c>
       <c r="J30" s="7" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
       <c r="K30" s="1" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="L30" s="1" t="s">
-        <v>437</v>
+        <v>663</v>
       </c>
       <c r="M30" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="31" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>749</v>
+        <v>78</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>750</v>
+        <v>189</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>302</v>
+        <v>284</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>234</v>
+        <v>139</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H31" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I31" s="6">
-        <v>106</v>
+        <v>5</v>
       </c>
       <c r="J31" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K31" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L31" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
       <c r="M31" s="1" t="s">
-        <v>437</v>
+        <v>693</v>
       </c>
     </row>
     <row r="32" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>199</v>
+        <v>115</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>338</v>
+        <v>225</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>419</v>
+        <v>175</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>693</v>
+        <v>659</v>
       </c>
       <c r="H32" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I32" s="6">
-        <v>18</v>
+        <v>131</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="K32" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L32" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M32" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="33" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>34</v>
+        <v>579</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>180</v>
+        <v>580</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>324</v>
+        <v>222</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>229</v>
+        <v>170</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H33" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I33" s="6">
-        <v>129</v>
+        <v>121</v>
       </c>
       <c r="J33" s="7" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="K33" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L33" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M33" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="34" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>300</v>
+        <v>244</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>229</v>
+        <v>314</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H34" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I34" s="6">
-        <v>112</v>
+        <v>17</v>
       </c>
       <c r="J34" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K34" s="1" t="s">
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="L34" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M34" s="1" t="s">
-        <v>437</v>
+        <v>659</v>
       </c>
     </row>
     <row r="35" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>48</v>
+        <v>618</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>194</v>
+        <v>698</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>334</v>
+        <v>237</v>
       </c>
       <c r="D35" s="1" t="s">
-        <v>252</v>
+        <v>165</v>
       </c>
       <c r="E35" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F35" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G35" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="I35" s="6">
+        <v>120</v>
+      </c>
+      <c r="J35" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="K35" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L35" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M35" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="36" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>699</v>
+        <v>4</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>700</v>
+        <v>110</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>310</v>
+        <v>220</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>413</v>
+        <v>165</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H36" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I36" s="6">
-        <v>133</v>
+        <v>107</v>
       </c>
       <c r="J36" s="7" t="s">
-        <v>722</v>
+        <v>665</v>
       </c>
       <c r="K36" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
       <c r="L36" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M36" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="37" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>98</v>
+        <v>619</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>246</v>
+        <v>699</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>375</v>
+        <v>700</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>425</v>
+        <v>186</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H37" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I37" s="6">
-        <v>71</v>
+        <v>151</v>
       </c>
       <c r="J37" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K37" s="1" t="s">
-        <v>736</v>
+        <v>666</v>
       </c>
       <c r="L37" s="1" t="s">
-        <v>444</v>
+        <v>666</v>
       </c>
       <c r="M37" s="1" t="s">
-        <v>448</v>
+        <v>666</v>
       </c>
     </row>
     <row r="38" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>126</v>
+        <v>565</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>275</v>
+        <v>566</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>391</v>
+        <v>226</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>421</v>
+        <v>309</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G38" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I38" s="6">
+        <v>127</v>
+      </c>
+      <c r="J38" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="K38" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L38" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M38" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="39" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>728</v>
+        <v>71</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>253</v>
+        <v>181</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>318</v>
+        <v>280</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>416</v>
+        <v>320</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G39" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I39" s="6">
+        <v>61</v>
+      </c>
+      <c r="J39" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K39" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L39" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M39" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="40" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>620</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>261</v>
+        <v>702</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>318</v>
+        <v>703</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>416</v>
+        <v>316</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G40" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="I40" s="6">
+        <v>109</v>
+      </c>
+      <c r="J40" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="K40" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L40" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M40" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="41" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>141</v>
+        <v>575</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>291</v>
+        <v>187</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>403</v>
+        <v>232</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>420</v>
+        <v>312</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H41" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I41" s="6">
-        <v>97</v>
+        <v>60</v>
       </c>
       <c r="J41" s="7" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="K41" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L41" s="1" t="s">
-        <v>441</v>
+        <v>680</v>
       </c>
       <c r="M41" s="1" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
     </row>
     <row r="42" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>0</v>
+        <v>84</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>146</v>
+        <v>195</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>215</v>
+        <v>232</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>409</v>
+        <v>312</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H42" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I42" s="6">
-        <v>1</v>
+        <v>82</v>
       </c>
       <c r="J42" s="7" t="s">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="K42" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L42" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M42" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="43" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
-        <v>27</v>
+        <v>105</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>173</v>
+        <v>216</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>318</v>
+        <v>303</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>416</v>
+        <v>315</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H43" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I43" s="6">
-        <v>110</v>
+        <v>92</v>
       </c>
       <c r="J43" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K43" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L43" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M43" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="44" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>157</v>
+        <v>106</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>305</v>
+        <v>151</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H44" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I44" s="6">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="J44" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K44" s="1" t="s">
-        <v>736</v>
+        <v>666</v>
       </c>
       <c r="L44" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M44" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="45" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
-        <v>72</v>
+        <v>16</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>219</v>
+        <v>122</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>353</v>
+        <v>232</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>219</v>
+        <v>312</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H45" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I45" s="8">
-        <v>34</v>
+        <v>111</v>
       </c>
       <c r="J45" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K45" s="1" t="s">
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="L45" s="1" t="s">
-        <v>437</v>
+        <v>663</v>
       </c>
       <c r="M45" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="46" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
-        <v>121</v>
+        <v>7</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>270</v>
+        <v>113</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>389</v>
+        <v>224</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H46" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I46" s="6">
-        <v>83</v>
+        <v>19</v>
       </c>
       <c r="J46" s="7" t="s">
-        <v>719</v>
+        <v>665</v>
       </c>
       <c r="K46" s="1" t="s">
-        <v>735</v>
+        <v>679</v>
       </c>
       <c r="L46" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M46" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="47" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>117</v>
+        <v>47</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>266</v>
+        <v>155</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>350</v>
+        <v>259</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>216</v>
+        <v>155</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H47" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I47" s="6">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c r="J47" s="7" t="s">
-        <v>722</v>
+        <v>675</v>
       </c>
       <c r="K47" s="1" t="s">
-        <v>736</v>
+        <v>659</v>
       </c>
       <c r="L47" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M47" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="48" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>142</v>
+        <v>621</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>292</v>
+        <v>705</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>405</v>
+        <v>706</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>294</v>
+        <v>224</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H48" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I48" s="6">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="J48" s="7" t="s">
-        <v>720</v>
+        <v>661</v>
       </c>
       <c r="K48" s="1" t="s">
-        <v>437</v>
+        <v>697</v>
       </c>
       <c r="L48" s="1" t="s">
-        <v>445</v>
+        <v>680</v>
       </c>
       <c r="M48" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="49" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>68</v>
+        <v>88</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>214</v>
+        <v>199</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>349</v>
+        <v>256</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>294</v>
+        <v>152</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H49" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I49" s="6">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="J49" s="7" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="K49" s="1" t="s">
-        <v>437</v>
+        <v>679</v>
       </c>
       <c r="L49" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M49" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="50" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>37</v>
+        <v>622</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>183</v>
+        <v>707</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>326</v>
+        <v>708</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>418</v>
+        <v>217</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G50" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I50" s="6">
+        <v>69</v>
+      </c>
+      <c r="J50" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K50" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="L50" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="M50" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="51" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>250</v>
+        <v>150</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>356</v>
+        <v>255</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>428</v>
+        <v>677</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H51" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I51" s="6">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="J51" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K51" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
       <c r="L51" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M51" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="52" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>172</v>
+        <v>127</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>172</v>
+        <v>238</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>294</v>
+        <v>313</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H52" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I52" s="6">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="J52" s="7" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="K52" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L52" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M52" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="53" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>5</v>
+        <v>74</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>151</v>
+        <v>184</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>411</v>
+        <v>316</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G53" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I53" s="6">
+        <v>80</v>
+      </c>
+      <c r="J53" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K53" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L53" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M53" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="54" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>160</v>
+        <v>121</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>308</v>
+        <v>121</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>411</v>
+        <v>217</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H54" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I54" s="6">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="J54" s="7" t="s">
-        <v>724</v>
+        <v>665</v>
       </c>
       <c r="K54" s="1" t="s">
-        <v>735</v>
+        <v>662</v>
       </c>
       <c r="L54" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M54" s="1" t="s">
-        <v>447</v>
+        <v>693</v>
       </c>
     </row>
     <row r="55" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>133</v>
+        <v>3</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>282</v>
+        <v>109</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>396</v>
+        <v>219</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>237</v>
+        <v>307</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H55" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I55" s="6">
-        <v>100</v>
+        <v>110</v>
       </c>
       <c r="J55" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K55" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L55" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M55" s="1" t="s">
-        <v>449</v>
+        <v>664</v>
       </c>
     </row>
     <row r="56" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>20</v>
+        <v>623</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>166</v>
+        <v>710</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>314</v>
+        <v>711</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>286</v>
+        <v>307</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H56" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I56" s="6">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="J56" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K56" s="1" t="s">
-        <v>736</v>
+        <v>697</v>
       </c>
       <c r="L56" s="1" t="s">
-        <v>444</v>
+        <v>659</v>
       </c>
       <c r="M56" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="57" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>55</v>
+        <v>100</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>201</v>
+        <v>211</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>235</v>
+        <v>299</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>212</v>
+        <v>173</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H57" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I57" s="6">
-        <v>22</v>
+        <v>103</v>
       </c>
       <c r="J57" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K57" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L57" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M57" s="1" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
     </row>
     <row r="58" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>99</v>
+        <v>624</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>247</v>
+        <v>712</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>342</v>
+        <v>713</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>414</v>
+        <v>213</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H58" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I58" s="6">
-        <v>59</v>
+        <v>132</v>
       </c>
       <c r="J58" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K58" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L58" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M58" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="59" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>120</v>
+        <v>625</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>269</v>
+        <v>714</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>388</v>
+        <v>171</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>419</v>
+        <v>148</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G59" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H59" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I59" s="6">
+        <v>24</v>
+      </c>
+      <c r="J59" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K59" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L59" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M59" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="60" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>84</v>
+        <v>600</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>232</v>
+        <v>601</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>365</v>
+        <v>248</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>220</v>
+        <v>310</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H60" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I60" s="6">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="J60" s="7" t="s">
-        <v>719</v>
+        <v>665</v>
       </c>
       <c r="K60" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L60" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M60" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="61" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>80</v>
+        <v>91</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>228</v>
+        <v>202</v>
       </c>
       <c r="C61" s="1" t="s">
-        <v>361</v>
+        <v>293</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>412</v>
+        <v>314</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G61" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I61" s="6">
+        <v>83</v>
+      </c>
+      <c r="J61" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K61" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L61" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M61" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="62" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>18</v>
+        <v>59</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>312</v>
+        <v>271</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>239</v>
+        <v>156</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H62" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I62" s="6">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="J62" s="7" t="s">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="K62" s="1" t="s">
-        <v>735</v>
+        <v>662</v>
       </c>
       <c r="L62" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M62" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="63" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>41</v>
+        <v>55</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>187</v>
+        <v>164</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>330</v>
+        <v>267</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>419</v>
+        <v>308</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G63" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I63" s="6">
+        <v>54</v>
+      </c>
+      <c r="J63" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K63" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L63" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M63" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="64" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>122</v>
+        <v>626</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>271</v>
+        <v>715</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>729</v>
+        <v>228</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>202</v>
+        <v>175</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H64" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I64" s="6">
-        <v>81</v>
+        <v>118</v>
       </c>
       <c r="J64" s="7" t="s">
-        <v>724</v>
+        <v>675</v>
       </c>
       <c r="K64" s="1" t="s">
-        <v>736</v>
+        <v>697</v>
       </c>
       <c r="L64" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M64" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="65" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>131</v>
+        <v>22</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>280</v>
+        <v>128</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>338</v>
+        <v>239</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H65" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I65" s="6">
-        <v>86</v>
+        <v>143</v>
       </c>
       <c r="J65" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K65" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L65" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M65" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="66" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>17</v>
+        <v>627</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>163</v>
+        <v>716</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>311</v>
+        <v>717</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>305</v>
+        <v>139</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H66" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>128</v>
+        <v>660</v>
+      </c>
+      <c r="I66" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J66" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K66" s="1" t="s">
-        <v>735</v>
+        <v>665</v>
       </c>
       <c r="L66" s="1" t="s">
-        <v>443</v>
+        <v>665</v>
       </c>
       <c r="M66" s="1" t="s">
-        <v>447</v>
+        <v>665</v>
       </c>
     </row>
     <row r="67" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>25</v>
+        <v>92</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>171</v>
+        <v>203</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>317</v>
+        <v>470</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>415</v>
+        <v>138</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H67" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I67" s="6">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="J67" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K67" s="1" t="s">
-        <v>441</v>
+        <v>679</v>
       </c>
       <c r="L67" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M67" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="68" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>52</v>
+        <v>628</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>198</v>
+        <v>718</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>337</v>
+        <v>244</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>237</v>
+        <v>314</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H68" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I68" s="6">
-        <v>17</v>
+        <v>88</v>
       </c>
       <c r="J68" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K68" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L68" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M68" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="69" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>143</v>
+        <v>10</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>293</v>
+        <v>116</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>406</v>
+        <v>227</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H69" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I69" s="6">
-        <v>149</v>
+        <v>125</v>
       </c>
       <c r="J69" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K69" s="1" t="s">
-        <v>441</v>
+        <v>697</v>
       </c>
       <c r="L69" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M69" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="70" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>730</v>
+        <v>14</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>731</v>
+        <v>120</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>408</v>
+        <v>231</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H70" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I70" s="6">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="J70" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K70" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L70" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M70" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="71" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>65</v>
+        <v>29</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>211</v>
+        <v>135</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>305</v>
+        <v>243</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G71" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I71" s="6">
+        <v>16</v>
+      </c>
+      <c r="J71" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K71" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L71" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="M71" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="72" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>35</v>
+        <v>629</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>181</v>
+        <v>719</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>235</v>
+        <v>720</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>202</v>
+        <v>165</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H72" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I72" s="6">
-        <v>136</v>
+        <v>147</v>
       </c>
       <c r="J72" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K72" s="1" t="s">
-        <v>735</v>
+        <v>666</v>
       </c>
       <c r="L72" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="M72" s="1" t="s">
-        <v>448</v>
+        <v>666</v>
       </c>
     </row>
     <row r="73" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>67</v>
+        <v>630</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>213</v>
+        <v>721</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>348</v>
+        <v>722</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>415</v>
+        <v>224</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H73" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I73" s="6">
-        <v>28</v>
+        <v>134</v>
       </c>
       <c r="J73" s="7" t="s">
-        <v>719</v>
+        <v>665</v>
       </c>
       <c r="K73" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L73" s="1" t="s">
-        <v>444</v>
+        <v>666</v>
       </c>
       <c r="M73" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
     </row>
     <row r="74" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>345</v>
+        <v>224</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H74" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I74" s="6">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="J74" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K74" s="1" t="s">
-        <v>735</v>
+        <v>659</v>
       </c>
       <c r="L74" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M74" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="75" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>118</v>
+        <v>631</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>267</v>
+        <v>723</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>387</v>
+        <v>171</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>421</v>
+        <v>138</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G75" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I75" s="6">
+        <v>138</v>
+      </c>
+      <c r="J75" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K75" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="L75" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="M75" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="76" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>356</v>
+        <v>254</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>421</v>
+        <v>311</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H76" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I76" s="6">
-        <v>3</v>
+        <v>26</v>
       </c>
       <c r="J76" s="7" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="K76" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L76" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="77" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>7</v>
+        <v>37</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>153</v>
+        <v>143</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>153</v>
+        <v>251</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H77" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I77" s="6">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="J77" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K77" s="1" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="L77" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="78" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>113</v>
+        <v>632</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>262</v>
+        <v>724</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>384</v>
+        <v>725</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H78" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I78" s="6">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="J78" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K78" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L78" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M78" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="79" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>111</v>
+        <v>89</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>260</v>
+        <v>200</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>383</v>
+        <v>292</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>426</v>
+        <v>316</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H79" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I79" s="8">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="J79" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K79" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L79" s="1" t="s">
-        <v>444</v>
+        <v>659</v>
       </c>
       <c r="M79" s="1" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
     </row>
     <row r="80" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>765</v>
+        <v>49</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>766</v>
+        <v>158</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>326</v>
+        <v>262</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>418</v>
+        <v>316</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G80" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I80" s="6">
+        <v>3</v>
+      </c>
+      <c r="J80" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="K80" s="7" t="s">
+        <v>662</v>
+      </c>
+      <c r="L80" s="7" t="s">
+        <v>663</v>
+      </c>
+      <c r="M80" s="7" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>721</v>
       </c>
     </row>
     <row r="81" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>114</v>
+        <v>633</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>263</v>
+        <v>727</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>337</v>
+        <v>727</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>237</v>
+        <v>728</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H81" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I81" s="6">
-        <v>72</v>
+        <v>119</v>
       </c>
       <c r="J81" s="7" t="s">
-        <v>724</v>
+        <v>675</v>
       </c>
       <c r="K81" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L81" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="82" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>108</v>
+        <v>85</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>257</v>
+        <v>196</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>380</v>
+        <v>289</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>420</v>
+        <v>224</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H82" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I82" s="6">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="J82" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K82" s="1" t="s">
-        <v>736</v>
+        <v>679</v>
       </c>
       <c r="L82" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="83" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>110</v>
+        <v>83</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>259</v>
+        <v>194</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>382</v>
+        <v>288</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>420</v>
+        <v>321</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G83" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I83" s="6">
+        <v>67</v>
+      </c>
+      <c r="J83" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K83" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L83" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M83" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="84" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>134</v>
+        <v>634</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>284</v>
+        <v>729</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>284</v>
+        <v>238</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>410</v>
+        <v>313</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>429</v>
+        <v>677</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H84" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>105</v>
+        <v>674</v>
+      </c>
+      <c r="I84" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J84" s="7" t="s">
-        <v>724</v>
+        <v>686</v>
       </c>
       <c r="K84" s="1" t="s">
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="L84" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M84" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="85" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>47</v>
+        <v>635</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>193</v>
+        <v>730</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>333</v>
+        <v>243</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>148</v>
+        <v>173</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H85" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I85" s="6">
-        <v>151</v>
+        <v>79</v>
       </c>
       <c r="J85" s="7" t="s">
-        <v>721</v>
+        <v>731</v>
       </c>
       <c r="K85" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L85" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M85" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="86" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>107</v>
+        <v>80</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>256</v>
+        <v>191</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>356</v>
+        <v>285</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>421</v>
+        <v>315</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H86" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I86" s="6">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="J86" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K86" s="1" t="s">
-        <v>736</v>
+        <v>679</v>
       </c>
       <c r="L86" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>449</v>
+        <v>664</v>
       </c>
     </row>
     <row r="87" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>38</v>
+        <v>82</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>184</v>
+        <v>193</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>327</v>
+        <v>287</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>237</v>
+        <v>315</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G87" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I87" s="6">
+        <v>66</v>
+      </c>
+      <c r="J87" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K87" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L87" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="M87" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="88" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>705</v>
+        <v>101</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>355</v>
+        <v>212</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>422</v>
+        <v>306</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>431</v>
+        <v>687</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H88" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I88" s="6">
-        <v>37</v>
+        <v>104</v>
       </c>
       <c r="J88" s="7" t="s">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="K88" s="1" t="s">
-        <v>736</v>
+        <v>659</v>
       </c>
       <c r="L88" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M88" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="89" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>32</v>
+        <v>636</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>178</v>
+        <v>732</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>178</v>
+        <v>733</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>294</v>
+        <v>728</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H89" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I89" s="6">
-        <v>11</v>
+        <v>151</v>
       </c>
       <c r="J89" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K89" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="L89" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>437</v>
+        <v>666</v>
       </c>
     </row>
     <row r="90" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>150</v>
+        <v>190</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>298</v>
+        <v>262</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H90" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I90" s="6">
-        <v>98</v>
+        <v>73</v>
       </c>
       <c r="J90" s="7" t="s">
-        <v>724</v>
+        <v>665</v>
       </c>
       <c r="K90" s="1" t="s">
-        <v>735</v>
+        <v>679</v>
       </c>
       <c r="L90" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>447</v>
+        <v>681</v>
       </c>
     </row>
     <row r="91" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>132</v>
+        <v>637</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>281</v>
+        <v>734</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>395</v>
+        <v>735</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H91" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I91" s="6">
-        <v>103</v>
+        <v>142</v>
       </c>
       <c r="J91" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K91" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L91" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="92" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>755</v>
+        <v>569</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>706</v>
+        <v>157</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>393</v>
+        <v>261</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>414</v>
+        <v>317</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H92" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I92" s="6">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="J92" s="7" t="s">
-        <v>723</v>
+        <v>675</v>
       </c>
       <c r="K92" s="1" t="s">
-        <v>735</v>
+        <v>679</v>
       </c>
       <c r="L92" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M92" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="93" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>44</v>
+        <v>19</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>190</v>
+        <v>125</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>332</v>
+        <v>125</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>414</v>
+        <v>217</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H93" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I93" s="8">
-        <v>144</v>
+        <v>9</v>
       </c>
       <c r="J93" s="30" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K93" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
       <c r="L93" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M93" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="94" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>315</v>
+        <v>218</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>414</v>
+        <v>224</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H94" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I94" s="8">
-        <v>120</v>
+        <v>96</v>
       </c>
       <c r="J94" s="7" t="s">
-        <v>720</v>
+        <v>704</v>
       </c>
       <c r="K94" s="1" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="L94" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="95" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>767</v>
+        <v>99</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>283</v>
+        <v>210</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>397</v>
+        <v>298</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>414</v>
+        <v>224</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>693</v>
+        <v>659</v>
       </c>
       <c r="H95" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I95" s="6">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="J95" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K95" s="1" t="s">
-        <v>735</v>
+        <v>662</v>
       </c>
       <c r="L95" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="96" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>713</v>
+        <v>602</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>716</v>
+        <v>603</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>717</v>
+        <v>296</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>414</v>
+        <v>310</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H96" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>660</v>
+      </c>
+      <c r="I96" s="6">
+        <v>95</v>
       </c>
       <c r="J96" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K96" s="1" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="L96" s="1" t="s">
-        <v>718</v>
+        <v>663</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="97" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>94</v>
+        <v>638</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>242</v>
+        <v>736</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>373</v>
+        <v>737</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>414</v>
+        <v>310</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H97" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I97" s="8">
-        <v>58</v>
+        <v>116</v>
       </c>
       <c r="J97" s="30" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K97" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L97" s="1" t="s">
-        <v>437</v>
+        <v>663</v>
       </c>
       <c r="M97" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="98" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>23</v>
+        <v>604</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>169</v>
+        <v>278</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>415</v>
+        <v>310</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H98" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I98" s="6">
-        <v>121</v>
+        <v>56</v>
       </c>
       <c r="J98" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K98" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L98" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M98" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="99" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>79</v>
+        <v>639</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>227</v>
+        <v>738</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>360</v>
+        <v>739</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>423</v>
+        <v>310</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G99" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I99" s="6" t="s">
+        <v>671</v>
+      </c>
+      <c r="J99" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K99" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L99" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="M99" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="100" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>732</v>
+        <v>12</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>733</v>
+        <v>118</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>312</v>
+        <v>118</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>239</v>
+        <v>311</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H100" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>660</v>
+      </c>
+      <c r="I100" s="6">
+        <v>108</v>
       </c>
       <c r="J100" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K100" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L100" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M100" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="101" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>245</v>
+        <v>163</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>215</v>
+        <v>266</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>409</v>
+        <v>318</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H101" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I101" s="6">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="J101" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K101" s="1" t="s">
-        <v>441</v>
+        <v>679</v>
       </c>
       <c r="L101" s="1" t="s">
-        <v>441</v>
+        <v>680</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>441</v>
+        <v>659</v>
       </c>
     </row>
     <row r="102" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>129</v>
+        <v>640</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>278</v>
+        <v>741</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>299</v>
+        <v>228</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>411</v>
+        <v>175</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H102" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>660</v>
+      </c>
+      <c r="I102" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J102" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K102" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L102" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="103" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>3</v>
+        <v>70</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>149</v>
+        <v>180</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>297</v>
+        <v>151</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>216</v>
+        <v>305</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>428</v>
+        <v>657</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H103" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I103" s="6">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="J103" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K103" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="L103" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>441</v>
+        <v>666</v>
       </c>
     </row>
     <row r="104" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>39</v>
+        <v>97</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>185</v>
+        <v>208</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>328</v>
+        <v>219</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>148</v>
+        <v>307</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H104" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I104" s="6">
-        <v>146</v>
+        <v>89</v>
       </c>
       <c r="J104" s="7" t="s">
-        <v>719</v>
+        <v>665</v>
       </c>
       <c r="K104" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L104" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="105" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>62</v>
+        <v>641</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>208</v>
+        <v>742</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>346</v>
+        <v>743</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>413</v>
+        <v>152</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>430</v>
+        <v>657</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H105" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I105" s="6">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="J105" s="7" t="s">
-        <v>722</v>
+        <v>686</v>
       </c>
       <c r="K105" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L105" s="1" t="s">
-        <v>444</v>
+        <v>666</v>
       </c>
       <c r="M105" s="1" t="s">
-        <v>448</v>
+        <v>666</v>
       </c>
     </row>
     <row r="106" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>100</v>
+        <v>642</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>248</v>
+        <v>744</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>376</v>
+        <v>745</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>248</v>
+        <v>728</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H106" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I106" s="6">
-        <v>64</v>
+        <v>146</v>
       </c>
       <c r="J106" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K106" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L106" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="107" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>176</v>
+        <v>144</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>321</v>
+        <v>252</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>248</v>
+        <v>309</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G107" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H107" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I107" s="6">
+        <v>27</v>
+      </c>
+      <c r="J107" s="7" t="s">
+        <v>701</v>
+      </c>
+      <c r="K107" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L107" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M107" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="108" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>371</v>
+        <v>281</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>240</v>
+        <v>182</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H108" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I108" s="6">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="J108" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K108" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L108" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>448</v>
+        <v>666</v>
       </c>
     </row>
     <row r="109" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>77</v>
+        <v>643</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>225</v>
+        <v>746</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>359</v>
+        <v>234</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>294</v>
+        <v>182</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H109" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I109" s="6">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="J109" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K109" s="1" t="s">
-        <v>736</v>
+        <v>666</v>
       </c>
       <c r="L109" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>448</v>
+        <v>666</v>
       </c>
     </row>
     <row r="110" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>243</v>
+        <v>176</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>374</v>
+        <v>277</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>294</v>
+        <v>176</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G110" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H110" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I110" s="6">
+        <v>49</v>
+      </c>
+      <c r="J110" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K110" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L110" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M110" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="111" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>96</v>
+        <v>52</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>244</v>
+        <v>161</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>349</v>
+        <v>265</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G111" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H111" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I111" s="8">
+        <v>38</v>
+      </c>
+      <c r="J111" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K111" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L111" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M111" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="112" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>12</v>
+        <v>68</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>306</v>
+        <v>279</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H112" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I112" s="6">
-        <v>118</v>
+        <v>50</v>
       </c>
       <c r="J112" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K112" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L112" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M112" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="113" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>197</v>
+        <v>179</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>336</v>
+        <v>255</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H113" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I113" s="6">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="J113" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K113" s="1" t="s">
-        <v>736</v>
+        <v>679</v>
       </c>
       <c r="L113" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M113" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="114" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>85</v>
+        <v>644</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>233</v>
+        <v>747</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>366</v>
+        <v>748</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>431</v>
+        <v>677</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H114" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I114" s="6">
-        <v>4</v>
+        <v>117</v>
       </c>
       <c r="J114" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K114" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L114" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="115" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>165</v>
+        <v>134</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>313</v>
+        <v>242</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>229</v>
+        <v>217</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H115" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I115" s="6">
-        <v>126</v>
+        <v>18</v>
       </c>
       <c r="J115" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K115" s="7" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L115" s="7" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M115" s="7" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="116" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>209</v>
+        <v>169</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>337</v>
+        <v>272</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>237</v>
+        <v>217</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>429</v>
+        <v>677</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G116" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H116" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I116" s="6">
+        <v>4</v>
+      </c>
+      <c r="J116" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K116" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L116" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M116" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="117" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>64</v>
+        <v>645</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>210</v>
+        <v>749</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>210</v>
+        <v>229</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>415</v>
+        <v>165</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H117" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I117" s="6">
-        <v>30</v>
+        <v>126</v>
       </c>
       <c r="J117" s="7" t="s">
-        <v>721</v>
+        <v>661</v>
       </c>
       <c r="K117" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L117" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="118" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>60</v>
+        <v>39</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>206</v>
+        <v>145</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>344</v>
+        <v>243</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>431</v>
+        <v>687</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H118" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I118" s="6">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="J118" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K118" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L118" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="119" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>104</v>
+        <v>40</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>252</v>
+        <v>146</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>378</v>
+        <v>146</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>252</v>
+        <v>311</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H119" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I119" s="6">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="J119" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K119" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L119" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="120" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>81</v>
+        <v>36</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>362</v>
+        <v>250</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>229</v>
+        <v>142</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H120" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I120" s="6">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="J120" s="7" t="s">
-        <v>723</v>
+        <v>686</v>
       </c>
       <c r="K120" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L120" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="121" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>135</v>
+        <v>76</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>285</v>
+        <v>186</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>398</v>
+        <v>283</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>427</v>
+        <v>186</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>431</v>
+        <v>657</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G121" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H121" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I121" s="8">
+        <v>70</v>
+      </c>
+      <c r="J121" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K121" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L121" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M121" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>449</v>
       </c>
     </row>
     <row r="122" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>145</v>
+        <v>56</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>295</v>
+        <v>165</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>342</v>
+        <v>268</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>414</v>
+        <v>165</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H122" s="1" t="s">
-        <v>439</v>
-[...2 lines deleted...]
-        <v>440</v>
+        <v>660</v>
+      </c>
+      <c r="I122" s="6">
+        <v>40</v>
       </c>
       <c r="J122" s="7" t="s">
-        <v>723</v>
+        <v>665</v>
       </c>
       <c r="K122" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L122" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="123" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>89</v>
+        <v>646</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>237</v>
+        <v>314</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>337</v>
+        <v>750</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>237</v>
+        <v>314</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H123" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>674</v>
+      </c>
+      <c r="I123" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J123" s="7" t="s">
-        <v>722</v>
+        <v>665</v>
       </c>
       <c r="K123" s="1" t="s">
-        <v>736</v>
+        <v>665</v>
       </c>
       <c r="L123" s="1" t="s">
-        <v>443</v>
+        <v>665</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>447</v>
+        <v>665</v>
       </c>
     </row>
     <row r="124" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>82</v>
+        <v>647</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>230</v>
+        <v>751</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>363</v>
+        <v>752</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>424</v>
+        <v>753</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>429</v>
+        <v>677</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H124" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I124" s="8">
-        <v>49</v>
+        <v>84</v>
       </c>
       <c r="J124" s="7" t="s">
-        <v>722</v>
+        <v>686</v>
       </c>
       <c r="K124" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L124" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>447</v>
+        <v>681</v>
       </c>
     </row>
     <row r="125" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>101</v>
+        <v>648</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>249</v>
+        <v>754</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>301</v>
+        <v>248</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>249</v>
+        <v>310</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H125" s="1" t="s">
-        <v>438</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>674</v>
+      </c>
+      <c r="I125" s="6" t="s">
+        <v>671</v>
       </c>
       <c r="J125" s="7" t="s">
-        <v>720</v>
+        <v>675</v>
       </c>
       <c r="K125" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L125" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="126" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>90</v>
+        <v>64</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>238</v>
+        <v>173</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>369</v>
+        <v>243</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>238</v>
+        <v>173</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H126" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I126" s="6">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="J126" s="7" t="s">
-        <v>723</v>
+        <v>701</v>
       </c>
       <c r="K126" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L126" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="127" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>268</v>
+        <v>166</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>238</v>
+        <v>319</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H127" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I127" s="6">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="J127" s="7" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="K127" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L127" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M127" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="128" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>350</v>
+        <v>221</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>216</v>
+        <v>183</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>428</v>
+        <v>687</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G128" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H128" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I128" s="6">
+        <v>59</v>
+      </c>
+      <c r="J128" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K128" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L128" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M128" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="129" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>71</v>
+        <v>65</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="C129" s="1" t="s">
-        <v>352</v>
+        <v>275</v>
       </c>
       <c r="D129" s="1" t="s">
-        <v>409</v>
+        <v>174</v>
       </c>
       <c r="E129" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H129" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I129" s="6">
-        <v>42</v>
+        <v>58</v>
       </c>
       <c r="J129" s="7" t="s">
-        <v>724</v>
+        <v>686</v>
       </c>
       <c r="K129" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L129" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="130" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>226</v>
+        <v>201</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>324</v>
+        <v>201</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>229</v>
+        <v>174</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G130" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H130" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I130" s="6">
+        <v>85</v>
+      </c>
+      <c r="J130" s="7" t="s">
+        <v>661</v>
+      </c>
+      <c r="K130" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L130" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M130" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="131" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>56</v>
+        <v>649</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>340</v>
+        <v>256</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>202</v>
+        <v>152</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H131" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I131" s="6">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="J131" s="7" t="s">
-        <v>722</v>
+        <v>704</v>
       </c>
       <c r="K131" s="1" t="s">
-        <v>736</v>
+        <v>679</v>
       </c>
       <c r="L131" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="132" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>66</v>
+        <v>46</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>212</v>
+        <v>154</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>347</v>
+        <v>258</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>212</v>
+        <v>305</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G132" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H132" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I132" s="6">
+        <v>42</v>
+      </c>
+      <c r="J132" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="K132" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L132" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M132" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="133" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>127</v>
+        <v>53</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>276</v>
+        <v>162</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>392</v>
+        <v>237</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>276</v>
+        <v>165</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H133" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I133" s="6">
-        <v>87</v>
+        <v>39</v>
       </c>
       <c r="J133" s="7" t="s">
-        <v>726</v>
+        <v>675</v>
       </c>
       <c r="K133" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L133" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="134" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>125</v>
+        <v>32</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>274</v>
+        <v>138</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>304</v>
+        <v>246</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>410</v>
+        <v>138</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G134" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H134" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I134" s="6">
+        <v>20</v>
+      </c>
+      <c r="J134" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K134" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L134" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M134" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="135" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>8</v>
+        <v>42</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>301</v>
+        <v>253</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>410</v>
+        <v>148</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H135" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I135" s="6">
-        <v>102</v>
+        <v>30</v>
       </c>
       <c r="J135" s="7" t="s">
-        <v>724</v>
+        <v>675</v>
       </c>
       <c r="K135" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L135" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>449</v>
+        <v>664</v>
       </c>
     </row>
     <row r="136" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>322</v>
+        <v>295</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>254</v>
+        <v>206</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H136" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I136" s="6">
-        <v>70</v>
+        <v>87</v>
       </c>
       <c r="J136" s="7" t="s">
-        <v>720</v>
+        <v>731</v>
       </c>
       <c r="K136" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L136" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>449</v>
+        <v>664</v>
       </c>
     </row>
     <row r="137" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>115</v>
+        <v>94</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>264</v>
+        <v>205</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>385</v>
+        <v>223</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>418</v>
+        <v>306</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>431</v>
+        <v>687</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H137" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I137" s="6">
         <v>94</v>
       </c>
       <c r="J137" s="7" t="s">
-        <v>720</v>
+        <v>701</v>
       </c>
       <c r="K137" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L137" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="138" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>75</v>
+        <v>5</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>223</v>
+        <v>111</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>357</v>
+        <v>221</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>223</v>
+        <v>306</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>431</v>
+        <v>687</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H138" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I138" s="8">
-        <v>67</v>
+        <v>99</v>
       </c>
       <c r="J138" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K138" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L138" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>448</v>
+        <v>681</v>
       </c>
     </row>
     <row r="139" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>57</v>
+        <v>77</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>341</v>
+        <v>235</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>203</v>
+        <v>188</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H139" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I139" s="6">
-        <v>24</v>
+        <v>74</v>
       </c>
       <c r="J139" s="7" t="s">
-        <v>722</v>
+        <v>675</v>
       </c>
       <c r="K139" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L139" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>437</v>
+        <v>681</v>
       </c>
     </row>
     <row r="140" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
-        <v>9</v>
+        <v>86</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>155</v>
+        <v>197</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>303</v>
+        <v>290</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>155</v>
+        <v>313</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>429</v>
+        <v>677</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H140" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I140" s="6">
-        <v>111</v>
+        <v>100</v>
       </c>
       <c r="J140" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K140" s="1" t="s">
-        <v>735</v>
+        <v>666</v>
       </c>
       <c r="L140" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="141" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>116</v>
+        <v>50</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>386</v>
+        <v>263</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>265</v>
+        <v>159</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G141" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H141" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I141" s="6">
+        <v>76</v>
+      </c>
+      <c r="J141" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K141" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L141" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M141" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="142" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>189</v>
+        <v>139</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>189</v>
+        <v>247</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>421</v>
+        <v>139</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H142" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I142" s="6">
-        <v>10</v>
+        <v>23</v>
       </c>
       <c r="J142" s="7" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="K142" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L142" s="1" t="s">
-        <v>437</v>
+        <v>663</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="143" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>2</v>
+        <v>650</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>148</v>
+        <v>755</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>296</v>
+        <v>756</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>148</v>
+        <v>755</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H143" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I143" s="8">
-        <v>104</v>
+        <v>112</v>
       </c>
       <c r="J143" s="7" t="s">
-        <v>723</v>
+        <v>661</v>
       </c>
       <c r="K143" s="1" t="s">
-        <v>734</v>
+        <v>697</v>
       </c>
       <c r="L143" s="1" t="s">
-        <v>443</v>
+        <v>663</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="144" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
         <v>87</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>235</v>
+        <v>198</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>235</v>
+        <v>291</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>305</v>
+        <v>198</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H144" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I144" s="6">
-        <v>54</v>
+        <v>78</v>
       </c>
       <c r="J144" s="7" t="s">
-        <v>721</v>
+        <v>665</v>
       </c>
       <c r="K144" s="1" t="s">
-        <v>736</v>
+        <v>659</v>
       </c>
       <c r="L144" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M144" s="1" t="s">
-        <v>448</v>
+        <v>659</v>
       </c>
     </row>
     <row r="145" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="B145" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C145" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="D145" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="E145" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="F145" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H145" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I145" s="6">
         <v>10</v>
       </c>
-      <c r="B145" s="1" t="s">
-[...14 lines deleted...]
-      <c r="G145" s="1" t="s">
+      <c r="J145" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K145" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L145" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="M145" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="146" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>46</v>
+        <v>651</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>192</v>
+        <v>728</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>316</v>
+        <v>757</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>412</v>
+        <v>728</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H146" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I146" s="6">
-        <v>148</v>
+        <v>101</v>
       </c>
       <c r="J146" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K146" s="1" t="s">
-        <v>441</v>
+        <v>662</v>
       </c>
       <c r="L146" s="1" t="s">
-        <v>441</v>
+        <v>663</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>441</v>
+        <v>664</v>
       </c>
     </row>
     <row r="147" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>29</v>
+        <v>62</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>320</v>
+        <v>171</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>417</v>
+        <v>224</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G147" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H147" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I147" s="6">
+        <v>55</v>
+      </c>
+      <c r="J147" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K147" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L147" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M147" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="148" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>239</v>
+        <v>112</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>370</v>
+        <v>223</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>239</v>
+        <v>308</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H148" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I148" s="6">
-        <v>57</v>
+        <v>114</v>
       </c>
       <c r="J148" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K148" s="1" t="s">
-        <v>437</v>
+        <v>679</v>
       </c>
       <c r="L148" s="1" t="s">
-        <v>437</v>
+        <v>680</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="149" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>93</v>
+        <v>25</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>241</v>
+        <v>131</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>372</v>
+        <v>230</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>414</v>
+        <v>308</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H149" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I149" s="6">
-        <v>55</v>
+        <v>148</v>
       </c>
       <c r="J149" s="7" t="s">
-        <v>719</v>
+        <v>675</v>
       </c>
       <c r="K149" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L149" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M149" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="150" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>140</v>
+        <v>652</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>290</v>
+        <v>758</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>402</v>
+        <v>759</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>414</v>
+        <v>760</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H150" s="1" t="s">
-        <v>439</v>
+        <v>674</v>
       </c>
       <c r="I150" s="8">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="J150" s="7" t="s">
-        <v>723</v>
+        <v>704</v>
       </c>
       <c r="K150" s="1" t="s">
-        <v>734</v>
+        <v>666</v>
       </c>
       <c r="L150" s="1" t="s">
-        <v>443</v>
+        <v>666</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>447</v>
+        <v>666</v>
       </c>
     </row>
     <row r="151" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>217</v>
+        <v>175</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>351</v>
+        <v>276</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>414</v>
+        <v>175</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H151" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I151" s="6">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="J151" s="7" t="s">
-        <v>724</v>
+        <v>661</v>
       </c>
       <c r="K151" s="1" t="s">
-        <v>734</v>
+        <v>659</v>
       </c>
       <c r="L151" s="1" t="s">
-        <v>443</v>
+        <v>659</v>
       </c>
       <c r="M151" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="152" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>86</v>
+        <v>653</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>234</v>
+        <v>761</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>367</v>
+        <v>762</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>234</v>
+        <v>310</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H152" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I152" s="6">
-        <v>47</v>
+        <v>53</v>
       </c>
       <c r="J152" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K152" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L152" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>437</v>
+        <v>664</v>
       </c>
     </row>
     <row r="153" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>54</v>
+        <v>104</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>200</v>
+        <v>215</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>339</v>
+        <v>302</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>318</v>
+        <v>310</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H153" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I153" s="6">
-        <v>2</v>
+        <v>115</v>
       </c>
       <c r="J153" s="7" t="s">
-        <v>722</v>
+        <v>665</v>
       </c>
       <c r="K153" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L153" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="154" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>73</v>
+        <v>45</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>220</v>
+        <v>153</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>354</v>
+        <v>257</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>220</v>
+        <v>310</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>693</v>
+        <v>670</v>
       </c>
       <c r="H154" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I154" s="6">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J154" s="7" t="s">
-        <v>725</v>
+        <v>704</v>
       </c>
       <c r="K154" s="1" t="s">
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="L154" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M154" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="155" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>88</v>
+        <v>61</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>236</v>
+        <v>170</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>368</v>
+        <v>273</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>229</v>
+        <v>170</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H155" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I155" s="6">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="J155" s="7" t="s">
-        <v>721</v>
+        <v>675</v>
       </c>
       <c r="K155" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L155" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="156" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>196</v>
+        <v>137</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>312</v>
+        <v>245</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>239</v>
+        <v>232</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>430</v>
+        <v>677</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H156" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I156" s="6">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="J156" s="7" t="s">
-        <v>721</v>
+        <v>701</v>
       </c>
       <c r="K156" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L156" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="157" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>103</v>
+        <v>48</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>251</v>
+        <v>156</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>377</v>
+        <v>260</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>234</v>
+        <v>156</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G157" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H157" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I157" s="8">
+        <v>35</v>
+      </c>
+      <c r="J157" s="7" t="s">
+        <v>726</v>
+      </c>
+      <c r="K157" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L157" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M157" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="158" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
-        <v>123</v>
+        <v>63</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>272</v>
+        <v>172</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>390</v>
+        <v>274</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>234</v>
+        <v>165</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H158" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I158" s="6">
-        <v>101</v>
+        <v>45</v>
       </c>
       <c r="J158" s="7" t="s">
-        <v>720</v>
+        <v>686</v>
       </c>
       <c r="K158" s="1" t="s">
-        <v>437</v>
+        <v>662</v>
       </c>
       <c r="L158" s="1" t="s">
-        <v>444</v>
+        <v>680</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>448</v>
+        <v>664</v>
       </c>
     </row>
     <row r="159" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
-        <v>83</v>
+        <v>27</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>231</v>
+        <v>133</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>364</v>
+        <v>228</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>430</v>
+        <v>669</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>433</v>
+        <v>658</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H159" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I159" s="6">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="J159" s="7" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K159" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L159" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>448</v>
+        <v>693</v>
       </c>
     </row>
     <row r="160" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>159</v>
+        <v>185</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>307</v>
+        <v>282</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>318</v>
+        <v>170</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>431</v>
+        <v>669</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>434</v>
+        <v>678</v>
       </c>
       <c r="G160" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H160" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I160" s="6">
+        <v>62</v>
+      </c>
+      <c r="J160" s="7" t="s">
+        <v>686</v>
+      </c>
+      <c r="K160" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L160" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M160" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="161" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
-        <v>1</v>
+        <v>654</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>147</v>
+        <v>763</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>410</v>
+        <v>170</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G161" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H161" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="I161" s="6">
+        <v>102</v>
+      </c>
+      <c r="J161" s="7" t="s">
+        <v>675</v>
+      </c>
+      <c r="K161" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="L161" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M161" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="162" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
-        <v>109</v>
+        <v>58</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>258</v>
+        <v>167</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>381</v>
+        <v>607</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>202</v>
+        <v>139</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>429</v>
+        <v>669</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G162" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H162" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I162" s="6">
+        <v>47</v>
+      </c>
+      <c r="J162" s="7" t="s">
+        <v>665</v>
+      </c>
+      <c r="K162" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L162" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M162" s="1" t="s">
         <v>693</v>
-      </c>
-[...16 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="163" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
-        <v>21</v>
+        <v>655</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>167</v>
+        <v>764</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>305</v>
+        <v>765</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>305</v>
+        <v>232</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>428</v>
+        <v>677</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H163" s="1" t="s">
-        <v>438</v>
+        <v>674</v>
       </c>
       <c r="I163" s="6">
-        <v>16</v>
+        <v>106</v>
       </c>
       <c r="J163" s="7" t="s">
-        <v>719</v>
+        <v>665</v>
       </c>
       <c r="K163" s="1" t="s">
-        <v>736</v>
+        <v>662</v>
       </c>
       <c r="L163" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="164" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
-        <v>136</v>
+        <v>1</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>286</v>
+        <v>107</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>399</v>
+        <v>212</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>286</v>
+        <v>306</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>430</v>
+        <v>687</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>435</v>
+        <v>673</v>
       </c>
       <c r="H164" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I164" s="6">
-        <v>93</v>
+        <v>7</v>
       </c>
       <c r="J164" s="7" t="s">
-        <v>721</v>
+        <v>686</v>
       </c>
       <c r="K164" s="1" t="s">
-        <v>736</v>
+        <v>679</v>
       </c>
       <c r="L164" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="165" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>329</v>
+        <v>286</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>202</v>
+        <v>138</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>429</v>
+        <v>687</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>436</v>
+        <v>673</v>
       </c>
       <c r="H165" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I165" s="8">
-        <v>142</v>
+        <v>86</v>
       </c>
       <c r="J165" s="30" t="s">
-        <v>720</v>
+        <v>665</v>
       </c>
       <c r="K165" s="1" t="s">
-        <v>734</v>
+        <v>662</v>
       </c>
       <c r="L165" s="1" t="s">
-        <v>443</v>
+        <v>680</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>447</v>
+        <v>659</v>
       </c>
     </row>
     <row r="166" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>179</v>
+        <v>117</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>323</v>
+        <v>224</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>415</v>
+        <v>224</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>429</v>
+        <v>657</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>434</v>
+        <v>658</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>693</v>
+        <v>673</v>
       </c>
       <c r="H166" s="1" t="s">
-        <v>439</v>
+        <v>660</v>
       </c>
       <c r="I166" s="8">
-        <v>135</v>
+        <v>13</v>
       </c>
       <c r="J166" s="30" t="s">
-        <v>721</v>
+        <v>704</v>
       </c>
       <c r="K166" s="1" t="s">
-        <v>734</v>
+        <v>679</v>
       </c>
       <c r="L166" s="1" t="s">
-        <v>444</v>
+        <v>663</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>447</v>
+        <v>664</v>
       </c>
     </row>
     <row r="167" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
-        <v>49</v>
+        <v>102</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>195</v>
+        <v>213</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>335</v>
+        <v>300</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>252</v>
+        <v>213</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>428</v>
+        <v>669</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>433</v>
+        <v>678</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>693</v>
+        <v>685</v>
       </c>
       <c r="H167" s="1" t="s">
-        <v>438</v>
+        <v>660</v>
       </c>
       <c r="I167" s="6">
+        <v>93</v>
+      </c>
+      <c r="J167" s="7" t="s">
+        <v>704</v>
+      </c>
+      <c r="K167" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L167" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M167" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="168" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A168" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="B168" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="C168" s="1" t="s">
+        <v>767</v>
+      </c>
+      <c r="D168" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="E168" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="F168" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H168" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I168" s="8">
+        <v>139</v>
+      </c>
+      <c r="J168" s="30" t="s">
+        <v>675</v>
+      </c>
+      <c r="K168" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L168" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="M168" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="169" spans="1:13" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="B169" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="C169" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="D169" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="E169" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="F169" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H169" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="I169" s="8">
+        <v>135</v>
+      </c>
+      <c r="J169" s="30" t="s">
+        <v>665</v>
+      </c>
+      <c r="K169" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="L169" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="M169" s="1" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="170" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A170" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="B170" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="C170" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="D170" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="E170" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="F170" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H170" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I170" s="8">
         <v>15</v>
       </c>
-      <c r="J167" s="7" t="s">
-[...22 lines deleted...]
-      <c r="I170" s="6"/>
+      <c r="J170" s="30" t="s">
+        <v>686</v>
+      </c>
+      <c r="K170" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="L170" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="M170" s="1" t="s">
+        <v>664</v>
+      </c>
     </row>
     <row r="171" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="I171" s="6"/>
     </row>
     <row r="172" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
+      <c r="A172" s="31" t="s">
+        <v>592</v>
+      </c>
       <c r="I172" s="6"/>
     </row>
     <row r="173" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="I173" s="6"/>
     </row>
     <row r="174" spans="1:13" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="I174" s="6"/>
     </row>
     <row r="175" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A175"/>
       <c r="B175"/>
       <c r="C175"/>
       <c r="D175"/>
       <c r="E175"/>
       <c r="F175"/>
       <c r="G175"/>
       <c r="H175"/>
       <c r="I175" s="6"/>
       <c r="J175"/>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
     </row>
     <row r="176" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A176"/>
@@ -10559,4774 +10650,4658 @@
       <c r="E176"/>
       <c r="F176"/>
       <c r="G176"/>
       <c r="H176"/>
       <c r="I176" s="6"/>
       <c r="J176"/>
       <c r="K176"/>
       <c r="L176"/>
       <c r="M176"/>
     </row>
     <row r="177" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A177"/>
       <c r="B177"/>
       <c r="C177"/>
       <c r="D177"/>
       <c r="E177"/>
       <c r="F177"/>
       <c r="G177"/>
       <c r="H177"/>
       <c r="I177" s="6"/>
       <c r="J177"/>
       <c r="K177"/>
       <c r="L177"/>
       <c r="M177"/>
     </row>
+    <row r="178" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A178"/>
+      <c r="B178"/>
+      <c r="C178"/>
+      <c r="D178"/>
+      <c r="E178"/>
+      <c r="F178"/>
+      <c r="G178"/>
+      <c r="H178"/>
+      <c r="I178" s="6"/>
+      <c r="J178"/>
+      <c r="K178"/>
+      <c r="L178"/>
+      <c r="M178"/>
+    </row>
+    <row r="179" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A179"/>
+      <c r="B179"/>
+      <c r="C179"/>
+      <c r="D179"/>
+      <c r="E179"/>
+      <c r="F179"/>
+      <c r="G179"/>
+      <c r="H179"/>
+      <c r="I179" s="6"/>
+      <c r="J179"/>
+      <c r="K179"/>
+      <c r="L179"/>
+      <c r="M179"/>
+    </row>
+    <row r="180" spans="1:13" ht="15" x14ac:dyDescent="0.25">
+      <c r="A180"/>
+      <c r="B180"/>
+      <c r="C180"/>
+      <c r="D180"/>
+      <c r="E180"/>
+      <c r="F180"/>
+      <c r="G180"/>
+      <c r="H180"/>
+      <c r="I180" s="6"/>
+      <c r="J180"/>
+      <c r="K180"/>
+      <c r="L180"/>
+      <c r="M180"/>
+    </row>
   </sheetData>
   <phoneticPr fontId="5" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="60" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7142BD1F-8F85-48D3-99B7-ABA131108BB4}">
-  <dimension ref="A1:I197"/>
+  <dimension ref="A1:I190"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="102.5703125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="107" style="2" customWidth="1"/>
     <col min="2" max="2" width="29.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="22" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="70.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="23" style="2" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="24.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G1" s="2"/>
       <c r="I1" s="3"/>
     </row>
     <row r="2" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="4" t="s">
-        <v>451</v>
+        <v>326</v>
       </c>
       <c r="G2" s="2"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="5" t="s">
-        <v>668</v>
+        <v>535</v>
       </c>
       <c r="G3" s="2"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
-        <v>768</v>
+        <v>591</v>
       </c>
       <c r="G4" s="2"/>
       <c r="I4" s="3"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="G5" s="2"/>
       <c r="I5" s="3"/>
     </row>
     <row r="7" spans="1:9" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="17" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="B7" s="18" t="s">
-        <v>667</v>
+        <v>534</v>
       </c>
       <c r="C7" s="18" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="D7" s="18" t="s">
-        <v>666</v>
+        <v>533</v>
       </c>
       <c r="E7" s="18" t="s">
-        <v>686</v>
+        <v>553</v>
       </c>
       <c r="F7" s="18" t="s">
-        <v>687</v>
+        <v>554</v>
       </c>
       <c r="G7" s="24" t="s">
-        <v>688</v>
+        <v>555</v>
       </c>
     </row>
     <row r="8" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="1" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="B8" s="1" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="C8" s="1" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E8" s="1" t="s">
-        <v>459</v>
+        <v>334</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>161</v>
+        <v>114</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="9" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="1" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B9" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D9" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C9" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" s="1" t="s">
-        <v>556</v>
+        <v>430</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>358</v>
+        <v>264</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="10" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="1" t="s">
-        <v>76</v>
+        <v>51</v>
       </c>
       <c r="B10" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="C10" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="D10" s="1" t="s">
         <v>224</v>
       </c>
-      <c r="C10" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" s="1" t="s">
-        <v>510</v>
+        <v>384</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>395</v>
+        <v>298</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="1" t="s">
-        <v>58</v>
+        <v>34</v>
       </c>
       <c r="B11" s="1" t="s">
-        <v>204</v>
+        <v>140</v>
       </c>
       <c r="C11" s="1" t="s">
-        <v>342</v>
+        <v>248</v>
       </c>
       <c r="D11" s="1" t="s">
-        <v>414</v>
+        <v>310</v>
       </c>
       <c r="E11" s="1" t="s">
-        <v>479</v>
+        <v>354</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>342</v>
+        <v>248</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>414</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="1" t="s">
-        <v>695</v>
+        <v>561</v>
       </c>
       <c r="B12" s="1" t="s">
-        <v>696</v>
+        <v>562</v>
       </c>
       <c r="C12" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="D12" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="E12" s="1" t="s">
-        <v>661</v>
+        <v>529</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
     </row>
     <row r="13" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="1" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="B13" s="1" t="s">
-        <v>170</v>
+        <v>119</v>
       </c>
       <c r="C13" s="1" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="D13" s="1" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="E13" s="1" t="s">
-        <v>697</v>
+        <v>563</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>316</v>
+        <v>230</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
     </row>
     <row r="14" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="1" t="s">
-        <v>138</v>
+        <v>103</v>
       </c>
       <c r="B14" s="1" t="s">
-        <v>288</v>
+        <v>214</v>
       </c>
       <c r="C14" s="1" t="s">
-        <v>400</v>
+        <v>301</v>
       </c>
       <c r="D14" s="1" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="E14" s="1" t="s">
-        <v>518</v>
+        <v>392</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>400</v>
+        <v>301</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
     </row>
     <row r="15" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B15" s="1" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="C15" s="1" t="s">
-        <v>343</v>
+        <v>249</v>
       </c>
       <c r="D15" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
       <c r="E15" s="1" t="s">
-        <v>584</v>
+        <v>523</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>343</v>
+        <v>524</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
     </row>
     <row r="16" spans="1:9" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B16" s="1" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="C16" s="1" t="s">
-        <v>343</v>
+        <v>249</v>
       </c>
       <c r="D16" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
       <c r="E16" s="1" t="s">
-        <v>595</v>
+        <v>466</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>343</v>
+        <v>249</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="1" t="s">
-        <v>59</v>
+        <v>35</v>
       </c>
       <c r="B17" s="1" t="s">
-        <v>205</v>
+        <v>141</v>
       </c>
       <c r="C17" s="1" t="s">
-        <v>343</v>
+        <v>249</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
       <c r="E17" s="1" t="s">
-        <v>655</v>
+        <v>455</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>656</v>
+        <v>249</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="1" t="s">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="B18" s="1" t="s">
-        <v>174</v>
+        <v>123</v>
       </c>
       <c r="C18" s="1" t="s">
-        <v>319</v>
+        <v>233</v>
       </c>
       <c r="D18" s="1" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
       <c r="E18" s="1" t="s">
-        <v>629</v>
+        <v>499</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>630</v>
+        <v>500</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>237</v>
+        <v>173</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="1" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B19" s="1" t="s">
-        <v>277</v>
+        <v>207</v>
       </c>
       <c r="C19" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D19" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E19" s="1" t="s">
-        <v>606</v>
+        <v>477</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="1" t="s">
-        <v>128</v>
+        <v>96</v>
       </c>
       <c r="B20" s="1" t="s">
-        <v>277</v>
+        <v>207</v>
       </c>
       <c r="C20" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D20" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E20" s="1" t="s">
-        <v>457</v>
+        <v>332</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>458</v>
+        <v>333</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="1" t="s">
-        <v>42</v>
+        <v>23</v>
       </c>
       <c r="B21" s="1" t="s">
-        <v>188</v>
+        <v>129</v>
       </c>
       <c r="C21" s="1" t="s">
-        <v>331</v>
+        <v>240</v>
       </c>
       <c r="D21" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E21" s="1" t="s">
-        <v>494</v>
+        <v>368</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>331</v>
+        <v>240</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B22" s="1" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="C22" s="1" t="s">
-        <v>322</v>
+        <v>235</v>
       </c>
       <c r="D22" s="1" t="s">
-        <v>254</v>
+        <v>188</v>
       </c>
       <c r="E22" s="1" t="s">
-        <v>633</v>
+        <v>502</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>321</v>
+        <v>234</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>248</v>
+        <v>182</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="1" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B23" s="1" t="s">
-        <v>177</v>
+        <v>124</v>
       </c>
       <c r="C23" s="1" t="s">
-        <v>322</v>
+        <v>235</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>254</v>
+        <v>188</v>
       </c>
       <c r="E23" s="1" t="s">
-        <v>521</v>
+        <v>395</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>322</v>
+        <v>235</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>254</v>
+        <v>188</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="1" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="B24" s="1" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="C24" s="1" t="s">
-        <v>394</v>
+        <v>297</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E24" s="1" t="s">
-        <v>490</v>
+        <v>365</v>
       </c>
       <c r="F24" s="1" t="s">
-        <v>305</v>
+        <v>366</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="1" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="B25" s="1" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="C25" s="1" t="s">
-        <v>394</v>
+        <v>297</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E25" s="1" t="s">
-        <v>614</v>
+        <v>364</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>615</v>
+        <v>224</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="1" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="B26" s="1" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="C26" s="1" t="s">
-        <v>394</v>
+        <v>297</v>
       </c>
       <c r="D26" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E26" s="1" t="s">
-        <v>491</v>
+        <v>485</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="1" t="s">
-        <v>130</v>
+        <v>98</v>
       </c>
       <c r="B27" s="1" t="s">
-        <v>279</v>
+        <v>209</v>
       </c>
       <c r="C27" s="1" t="s">
-        <v>394</v>
+        <v>297</v>
       </c>
       <c r="D27" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E27" s="1" t="s">
-        <v>460</v>
+        <v>335</v>
       </c>
       <c r="F27" s="1" t="s">
-        <v>461</v>
+        <v>336</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="1" t="s">
-        <v>124</v>
+        <v>93</v>
       </c>
       <c r="B28" s="1" t="s">
-        <v>273</v>
+        <v>204</v>
       </c>
       <c r="C28" s="1" t="s">
-        <v>356</v>
+        <v>262</v>
       </c>
       <c r="D28" s="1" t="s">
-        <v>421</v>
+        <v>316</v>
       </c>
       <c r="E28" s="1" t="s">
-        <v>591</v>
+        <v>462</v>
       </c>
       <c r="F28" s="1" t="s">
-        <v>592</v>
+        <v>463</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>421</v>
+        <v>316</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="1" t="s">
-        <v>106</v>
+        <v>78</v>
       </c>
       <c r="B29" s="1" t="s">
-        <v>255</v>
+        <v>189</v>
       </c>
       <c r="C29" s="1" t="s">
-        <v>379</v>
+        <v>284</v>
       </c>
       <c r="D29" s="1" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
       <c r="E29" s="1" t="s">
-        <v>513</v>
+        <v>387</v>
       </c>
       <c r="F29" s="1" t="s">
-        <v>379</v>
+        <v>284</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>203</v>
+        <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="1" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="B30" s="1" t="s">
-        <v>162</v>
+        <v>115</v>
       </c>
       <c r="C30" s="1" t="s">
-        <v>309</v>
+        <v>225</v>
       </c>
       <c r="D30" s="1" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
       <c r="E30" s="1" t="s">
-        <v>542</v>
+        <v>416</v>
       </c>
       <c r="F30" s="1" t="s">
-        <v>309</v>
+        <v>225</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>239</v>
+        <v>175</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="1" t="s">
-        <v>749</v>
+        <v>579</v>
       </c>
       <c r="B31" s="1" t="s">
-        <v>750</v>
+        <v>580</v>
       </c>
       <c r="C31" s="1" t="s">
-        <v>302</v>
+        <v>222</v>
       </c>
       <c r="D31" s="1" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="E31" s="1" t="s">
-        <v>698</v>
+        <v>564</v>
       </c>
       <c r="F31" s="1" t="s">
-        <v>302</v>
+        <v>222</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B32" s="1" t="s">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="C32" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="D32" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
       <c r="E32" s="1" t="s">
-        <v>565</v>
+        <v>494</v>
       </c>
       <c r="F32" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B33" s="1" t="s">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="C33" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="D33" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
       <c r="E33" s="1" t="s">
-        <v>653</v>
+        <v>439</v>
       </c>
       <c r="F33" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="1" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="B34" s="1" t="s">
-        <v>199</v>
+        <v>136</v>
       </c>
       <c r="C34" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="D34" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
       <c r="E34" s="1" t="s">
-        <v>624</v>
+        <v>521</v>
       </c>
       <c r="F34" s="1" t="s">
-        <v>338</v>
+        <v>244</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="1" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B35" s="1" t="s">
-        <v>152</v>
+        <v>110</v>
       </c>
       <c r="C35" s="1" t="s">
-        <v>300</v>
+        <v>220</v>
       </c>
       <c r="D35" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E35" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>229</v>
       </c>
-      <c r="E35" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G35" s="1" t="s">
-        <v>229</v>
+        <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="1" t="s">
-        <v>699</v>
+        <v>565</v>
       </c>
       <c r="B36" s="1" t="s">
-        <v>700</v>
+        <v>566</v>
       </c>
       <c r="C36" s="1" t="s">
-        <v>310</v>
+        <v>226</v>
       </c>
       <c r="D36" s="1" t="s">
-        <v>413</v>
+        <v>309</v>
       </c>
       <c r="E36" s="1" t="s">
-        <v>657</v>
+        <v>525</v>
       </c>
       <c r="F36" s="1" t="s">
-        <v>310</v>
+        <v>226</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>413</v>
+        <v>309</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A37" s="1" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="B37" s="1" t="s">
-        <v>246</v>
+        <v>181</v>
       </c>
       <c r="C37" s="1" t="s">
-        <v>375</v>
+        <v>280</v>
       </c>
       <c r="D37" s="1" t="s">
-        <v>425</v>
+        <v>320</v>
       </c>
       <c r="E37" s="1" t="s">
-        <v>583</v>
+        <v>454</v>
       </c>
       <c r="F37" s="1" t="s">
-        <v>366</v>
+        <v>272</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A38" s="1" t="s">
-        <v>98</v>
+        <v>71</v>
       </c>
       <c r="B38" s="1" t="s">
-        <v>246</v>
+        <v>181</v>
       </c>
       <c r="C38" s="1" t="s">
-        <v>375</v>
+        <v>280</v>
       </c>
       <c r="D38" s="1" t="s">
-        <v>425</v>
+        <v>320</v>
       </c>
       <c r="E38" s="1" t="s">
-        <v>586</v>
+        <v>457</v>
       </c>
       <c r="F38" s="1" t="s">
-        <v>587</v>
+        <v>458</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>425</v>
+        <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A39" s="1" t="s">
-        <v>728</v>
+        <v>575</v>
       </c>
       <c r="B39" s="1" t="s">
-        <v>253</v>
+        <v>187</v>
       </c>
       <c r="C39" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="D39" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
       <c r="E39" s="1" t="s">
-        <v>497</v>
+        <v>371</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A40" s="1" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="B40" s="1" t="s">
-        <v>261</v>
+        <v>195</v>
       </c>
       <c r="C40" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>651</v>
+        <v>519</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A41" s="1" t="s">
-        <v>112</v>
+        <v>84</v>
       </c>
       <c r="B41" s="1" t="s">
-        <v>261</v>
+        <v>195</v>
       </c>
       <c r="C41" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="D41" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
       <c r="E41" s="1" t="s">
-        <v>620</v>
+        <v>490</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A42" s="1" t="s">
-        <v>141</v>
+        <v>105</v>
       </c>
       <c r="B42" s="1" t="s">
-        <v>291</v>
+        <v>216</v>
       </c>
       <c r="C42" s="1" t="s">
-        <v>403</v>
+        <v>303</v>
       </c>
       <c r="D42" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E42" s="1" t="s">
-        <v>751</v>
+        <v>581</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>463</v>
+        <v>338</v>
       </c>
       <c r="G42" s="29" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A43" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B43" s="1" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C43" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="D43" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="E43" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>215</v>
+        <v>512</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A44" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B44" s="1" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C44" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="D44" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="E44" s="1" t="s">
-        <v>530</v>
+        <v>383</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A45" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B45" s="1" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C45" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="D45" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="E45" s="1" t="s">
-        <v>643</v>
+        <v>404</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>644</v>
+        <v>151</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A46" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="1" t="s">
-        <v>146</v>
+        <v>106</v>
       </c>
       <c r="C46" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="D46" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
       <c r="E46" s="1" t="s">
-        <v>637</v>
+        <v>506</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>215</v>
+        <v>151</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>409</v>
+        <v>305</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A47" s="1" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="B47" s="1" t="s">
-        <v>173</v>
+        <v>122</v>
       </c>
       <c r="C47" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="D47" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
       <c r="E47" s="1" t="s">
-        <v>536</v>
+        <v>410</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>318</v>
+        <v>232</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>416</v>
+        <v>312</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A48" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B48" s="1" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="C48" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D48" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E48" s="1" t="s">
-        <v>557</v>
+        <v>337</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A49" s="1" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="B49" s="1" t="s">
-        <v>157</v>
+        <v>113</v>
       </c>
       <c r="C49" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="D49" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="E49" s="1" t="s">
-        <v>616</v>
+        <v>431</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>305</v>
+        <v>224</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A50" s="1" t="s">
-        <v>11</v>
+        <v>47</v>
       </c>
       <c r="B50" s="1" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C50" s="1" t="s">
-        <v>305</v>
+        <v>259</v>
       </c>
       <c r="D50" s="1" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
       <c r="E50" s="1" t="s">
-        <v>462</v>
+        <v>508</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>305</v>
+        <v>259</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>305</v>
+        <v>155</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A51" s="1" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B51" s="1" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="C51" s="1" t="s">
-        <v>353</v>
+        <v>256</v>
       </c>
       <c r="D51" s="1" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
       <c r="E51" s="1" t="s">
-        <v>639</v>
+        <v>464</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>353</v>
+        <v>256</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A52" s="1" t="s">
-        <v>72</v>
+        <v>88</v>
       </c>
       <c r="B52" s="1" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="C52" s="1" t="s">
-        <v>353</v>
+        <v>256</v>
       </c>
       <c r="D52" s="1" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
       <c r="E52" s="1" t="s">
-        <v>568</v>
+        <v>409</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>353</v>
+        <v>256</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>219</v>
+        <v>152</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A53" s="1" t="s">
-        <v>117</v>
+        <v>44</v>
       </c>
       <c r="B53" s="1" t="s">
-        <v>266</v>
+        <v>150</v>
       </c>
       <c r="C53" s="1" t="s">
-        <v>350</v>
+        <v>255</v>
       </c>
       <c r="D53" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E53" s="1" t="s">
-        <v>535</v>
+        <v>599</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>350</v>
+        <v>255</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A54" s="1" t="s">
-        <v>117</v>
+        <v>21</v>
       </c>
       <c r="B54" s="1" t="s">
-        <v>266</v>
+        <v>127</v>
       </c>
       <c r="C54" s="1" t="s">
-        <v>350</v>
+        <v>238</v>
       </c>
       <c r="D54" s="1" t="s">
-        <v>216</v>
+        <v>313</v>
       </c>
       <c r="E54" s="1" t="s">
-        <v>593</v>
+        <v>582</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>350</v>
+        <v>238</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>216</v>
+        <v>313</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A55" s="1" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="B55" s="1" t="s">
-        <v>214</v>
+        <v>184</v>
       </c>
       <c r="C55" s="1" t="s">
-        <v>349</v>
+        <v>262</v>
       </c>
       <c r="D55" s="1" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
       <c r="E55" s="1" t="s">
-        <v>640</v>
+        <v>408</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>349</v>
+        <v>262</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>294</v>
+        <v>316</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A56" s="1" t="s">
-        <v>37</v>
+        <v>74</v>
       </c>
       <c r="B56" s="1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C56" s="1" t="s">
-        <v>326</v>
+        <v>262</v>
       </c>
       <c r="D56" s="1" t="s">
-        <v>418</v>
+        <v>316</v>
       </c>
       <c r="E56" s="1" t="s">
-        <v>752</v>
+        <v>406</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>326</v>
+        <v>407</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>418</v>
+        <v>316</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A57" s="1" t="s">
-        <v>102</v>
+        <v>15</v>
       </c>
       <c r="B57" s="1" t="s">
-        <v>250</v>
+        <v>121</v>
       </c>
       <c r="C57" s="1" t="s">
-        <v>356</v>
+        <v>121</v>
       </c>
       <c r="D57" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
       <c r="E57" s="1" t="s">
-        <v>534</v>
+        <v>423</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>356</v>
+        <v>121</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A58" s="1" t="s">
-        <v>102</v>
+        <v>3</v>
       </c>
       <c r="B58" s="1" t="s">
-        <v>250</v>
+        <v>109</v>
       </c>
       <c r="C58" s="1" t="s">
-        <v>356</v>
+        <v>219</v>
       </c>
       <c r="D58" s="1" t="s">
-        <v>421</v>
+        <v>307</v>
       </c>
       <c r="E58" s="1" t="s">
-        <v>532</v>
+        <v>453</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>533</v>
+        <v>219</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>421</v>
+        <v>307</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A59" s="1" t="s">
-        <v>102</v>
+        <v>3</v>
       </c>
       <c r="B59" s="1" t="s">
-        <v>250</v>
+        <v>109</v>
       </c>
       <c r="C59" s="1" t="s">
-        <v>356</v>
+        <v>219</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>421</v>
+        <v>307</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>701</v>
+        <v>424</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>702</v>
+        <v>425</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>421</v>
+        <v>307</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A60" s="1" t="s">
-        <v>26</v>
+        <v>100</v>
       </c>
       <c r="B60" s="1" t="s">
-        <v>172</v>
+        <v>211</v>
       </c>
       <c r="C60" s="1" t="s">
-        <v>172</v>
+        <v>299</v>
       </c>
       <c r="D60" s="1" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="E60" s="1" t="s">
-        <v>549</v>
+        <v>350</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>172</v>
+        <v>299</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A61" s="1" t="s">
-        <v>5</v>
+        <v>100</v>
       </c>
       <c r="B61" s="1" t="s">
-        <v>151</v>
+        <v>211</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>299</v>
       </c>
       <c r="D61" s="1" t="s">
-        <v>411</v>
+        <v>173</v>
       </c>
       <c r="E61" s="1" t="s">
-        <v>550</v>
+        <v>348</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>551</v>
+        <v>349</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>411</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A62" s="1" t="s">
-        <v>5</v>
+        <v>600</v>
       </c>
       <c r="B62" s="1" t="s">
-        <v>151</v>
+        <v>601</v>
       </c>
       <c r="C62" s="1" t="s">
-        <v>299</v>
+        <v>248</v>
       </c>
       <c r="D62" s="1" t="s">
-        <v>411</v>
+        <v>310</v>
       </c>
       <c r="E62" s="1" t="s">
-        <v>582</v>
+        <v>528</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>299</v>
+        <v>248</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>411</v>
+        <v>310</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A63" s="1" t="s">
-        <v>133</v>
+        <v>91</v>
       </c>
       <c r="B63" s="1" t="s">
-        <v>282</v>
+        <v>202</v>
       </c>
       <c r="C63" s="1" t="s">
-        <v>396</v>
+        <v>293</v>
       </c>
       <c r="D63" s="1" t="s">
-        <v>237</v>
+        <v>314</v>
       </c>
       <c r="E63" s="1" t="s">
-        <v>475</v>
+        <v>576</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>396</v>
+        <v>293</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>237</v>
+        <v>314</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A64" s="1" t="s">
-        <v>133</v>
+        <v>59</v>
       </c>
       <c r="B64" s="1" t="s">
-        <v>282</v>
+        <v>168</v>
       </c>
       <c r="C64" s="1" t="s">
-        <v>396</v>
+        <v>271</v>
       </c>
       <c r="D64" s="1" t="s">
-        <v>237</v>
+        <v>156</v>
       </c>
       <c r="E64" s="1" t="s">
-        <v>473</v>
+        <v>414</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>474</v>
+        <v>271</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>237</v>
+        <v>156</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A65" s="1" t="s">
-        <v>99</v>
+        <v>55</v>
       </c>
       <c r="B65" s="1" t="s">
-        <v>247</v>
+        <v>164</v>
       </c>
       <c r="C65" s="1" t="s">
-        <v>342</v>
+        <v>267</v>
       </c>
       <c r="D65" s="1" t="s">
-        <v>414</v>
+        <v>308</v>
       </c>
       <c r="E65" s="1" t="s">
-        <v>660</v>
+        <v>438</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>342</v>
+        <v>267</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>414</v>
+        <v>308</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A66" s="1" t="s">
-        <v>120</v>
+        <v>22</v>
       </c>
       <c r="B66" s="1" t="s">
-        <v>269</v>
+        <v>128</v>
       </c>
       <c r="C66" s="1" t="s">
-        <v>388</v>
+        <v>239</v>
       </c>
       <c r="D66" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
       <c r="E66" s="1" t="s">
-        <v>737</v>
+        <v>440</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>388</v>
+        <v>239</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>419</v>
+        <v>314</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A67" s="1" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B67" s="1" t="s">
-        <v>232</v>
+        <v>203</v>
       </c>
       <c r="C67" s="1" t="s">
-        <v>365</v>
+        <v>470</v>
       </c>
       <c r="D67" s="1" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="E67" s="1" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>365</v>
+        <v>470</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A68" s="1" t="s">
-        <v>80</v>
+        <v>92</v>
       </c>
       <c r="B68" s="1" t="s">
-        <v>228</v>
+        <v>203</v>
       </c>
       <c r="C68" s="1" t="s">
-        <v>361</v>
+        <v>470</v>
       </c>
       <c r="D68" s="1" t="s">
-        <v>412</v>
+        <v>138</v>
       </c>
       <c r="E68" s="1" t="s">
-        <v>564</v>
+        <v>393</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>361</v>
+        <v>394</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>412</v>
+        <v>138</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A69" s="1" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="B69" s="1" t="s">
-        <v>187</v>
+        <v>116</v>
       </c>
       <c r="C69" s="1" t="s">
-        <v>330</v>
+        <v>227</v>
       </c>
       <c r="D69" s="1" t="s">
-        <v>419</v>
+        <v>224</v>
       </c>
       <c r="E69" s="1" t="s">
-        <v>566</v>
+        <v>459</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>330</v>
+        <v>227</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>419</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A70" s="1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="B70" s="1" t="s">
-        <v>271</v>
+        <v>120</v>
       </c>
       <c r="C70" s="1" t="s">
-        <v>729</v>
+        <v>231</v>
       </c>
       <c r="D70" s="1" t="s">
-        <v>202</v>
+        <v>311</v>
       </c>
       <c r="E70" s="1" t="s">
-        <v>519</v>
+        <v>452</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>520</v>
+        <v>373</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>202</v>
+        <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A71" s="1" t="s">
-        <v>122</v>
+        <v>14</v>
       </c>
       <c r="B71" s="1" t="s">
-        <v>271</v>
+        <v>120</v>
       </c>
       <c r="C71" s="1" t="s">
-        <v>729</v>
+        <v>231</v>
       </c>
       <c r="D71" s="1" t="s">
-        <v>202</v>
+        <v>311</v>
       </c>
       <c r="E71" s="1" t="s">
-        <v>703</v>
+        <v>372</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>599</v>
+        <v>373</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>202</v>
+        <v>311</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A72" s="1" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="B72" s="1" t="s">
-        <v>163</v>
+        <v>135</v>
       </c>
       <c r="C72" s="1" t="s">
-        <v>311</v>
+        <v>243</v>
       </c>
       <c r="D72" s="1" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
       <c r="E72" s="1" t="s">
-        <v>588</v>
+        <v>442</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>311</v>
+        <v>243</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>305</v>
+        <v>173</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A73" s="1" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="B73" s="1" t="s">
-        <v>171</v>
+        <v>147</v>
       </c>
       <c r="C73" s="1" t="s">
-        <v>317</v>
+        <v>224</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>415</v>
+        <v>224</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>498</v>
+        <v>385</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>499</v>
+        <v>224</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>415</v>
+        <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A74" s="1" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="B74" s="1" t="s">
-        <v>171</v>
+        <v>149</v>
       </c>
       <c r="C74" s="1" t="s">
-        <v>317</v>
+        <v>254</v>
       </c>
       <c r="D74" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
       <c r="E74" s="1" t="s">
-        <v>581</v>
+        <v>413</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>499</v>
+        <v>254</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>415</v>
+        <v>311</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A75" s="1" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="B75" s="1" t="s">
-        <v>198</v>
+        <v>149</v>
       </c>
       <c r="C75" s="1" t="s">
-        <v>337</v>
+        <v>254</v>
       </c>
       <c r="D75" s="1" t="s">
-        <v>237</v>
+        <v>311</v>
       </c>
       <c r="E75" s="1" t="s">
-        <v>569</v>
+        <v>347</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>337</v>
+        <v>254</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>237</v>
+        <v>311</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A76" s="1" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B76" s="1" t="s">
-        <v>211</v>
+        <v>143</v>
       </c>
       <c r="C76" s="1" t="s">
-        <v>305</v>
+        <v>251</v>
       </c>
       <c r="D76" s="1" t="s">
-        <v>305</v>
+        <v>143</v>
       </c>
       <c r="E76" s="1" t="s">
-        <v>511</v>
+        <v>356</v>
       </c>
       <c r="F76" s="1" t="s">
-        <v>305</v>
+        <v>251</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>305</v>
+        <v>143</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A77" s="1" t="s">
-        <v>67</v>
+        <v>89</v>
       </c>
       <c r="B77" s="1" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="C77" s="1" t="s">
-        <v>348</v>
+        <v>292</v>
       </c>
       <c r="D77" s="1" t="s">
-        <v>415</v>
+        <v>316</v>
       </c>
       <c r="E77" s="1" t="s">
-        <v>539</v>
+        <v>341</v>
       </c>
       <c r="F77" s="1" t="s">
-        <v>348</v>
+        <v>292</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>415</v>
+        <v>316</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A78" s="1" t="s">
-        <v>67</v>
+        <v>49</v>
       </c>
       <c r="B78" s="1" t="s">
-        <v>213</v>
+        <v>158</v>
       </c>
       <c r="C78" s="1" t="s">
-        <v>348</v>
+        <v>262</v>
       </c>
       <c r="D78" s="1" t="s">
-        <v>415</v>
+        <v>316</v>
       </c>
       <c r="E78" s="1" t="s">
-        <v>472</v>
+        <v>434</v>
       </c>
       <c r="F78" s="1" t="s">
-        <v>348</v>
+        <v>262</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>415</v>
+        <v>316</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A79" s="1" t="s">
-        <v>61</v>
+        <v>85</v>
       </c>
       <c r="B79" s="1" t="s">
-        <v>207</v>
+        <v>196</v>
       </c>
       <c r="C79" s="1" t="s">
-        <v>345</v>
+        <v>289</v>
       </c>
       <c r="D79" s="1" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
       <c r="E79" s="1" t="s">
-        <v>482</v>
+        <v>367</v>
       </c>
       <c r="F79" s="1" t="s">
-        <v>345</v>
+        <v>289</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>207</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A80" s="1" t="s">
-        <v>118</v>
+        <v>83</v>
       </c>
       <c r="B80" s="1" t="s">
-        <v>267</v>
+        <v>194</v>
       </c>
       <c r="C80" s="1" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="D80" s="1" t="s">
-        <v>421</v>
+        <v>321</v>
       </c>
       <c r="E80" s="1" t="s">
-        <v>466</v>
+        <v>507</v>
       </c>
       <c r="F80" s="1" t="s">
-        <v>387</v>
+        <v>288</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>421</v>
+        <v>321</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A81" s="1" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="B81" s="1" t="s">
-        <v>222</v>
+        <v>191</v>
       </c>
       <c r="C81" s="1" t="s">
-        <v>356</v>
+        <v>285</v>
       </c>
       <c r="D81" s="1" t="s">
-        <v>421</v>
+        <v>315</v>
       </c>
       <c r="E81" s="1" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="F81" s="1" t="s">
-        <v>356</v>
+        <v>433</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>421</v>
+        <v>315</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A82" s="1" t="s">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="B82" s="1" t="s">
-        <v>262</v>
+        <v>191</v>
       </c>
       <c r="C82" s="1" t="s">
-        <v>384</v>
+        <v>285</v>
       </c>
       <c r="D82" s="1" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
       <c r="E82" s="1" t="s">
-        <v>493</v>
+        <v>386</v>
       </c>
       <c r="F82" s="1" t="s">
-        <v>384</v>
+        <v>285</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>305</v>
+        <v>315</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A83" s="1" t="s">
-        <v>111</v>
+        <v>80</v>
       </c>
       <c r="B83" s="1" t="s">
-        <v>260</v>
+        <v>191</v>
       </c>
       <c r="C83" s="1" t="s">
-        <v>383</v>
+        <v>285</v>
       </c>
       <c r="D83" s="1" t="s">
-        <v>426</v>
+        <v>315</v>
       </c>
       <c r="E83" s="1" t="s">
-        <v>638</v>
+        <v>515</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>383</v>
+        <v>285</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>426</v>
+        <v>315</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A84" s="1" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="B84" s="1" t="s">
-        <v>257</v>
+        <v>193</v>
       </c>
       <c r="C84" s="1" t="s">
-        <v>380</v>
+        <v>287</v>
       </c>
       <c r="D84" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E84" s="1" t="s">
-        <v>704</v>
+        <v>460</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>559</v>
+        <v>461</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A85" s="1" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="B85" s="1" t="s">
-        <v>257</v>
+        <v>193</v>
       </c>
       <c r="C85" s="1" t="s">
-        <v>380</v>
+        <v>287</v>
       </c>
       <c r="D85" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E85" s="1" t="s">
-        <v>512</v>
+        <v>339</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>380</v>
+        <v>340</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A86" s="1" t="s">
-        <v>108</v>
+        <v>82</v>
       </c>
       <c r="B86" s="1" t="s">
-        <v>257</v>
+        <v>193</v>
       </c>
       <c r="C86" s="1" t="s">
-        <v>380</v>
+        <v>287</v>
       </c>
       <c r="D86" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E86" s="1" t="s">
-        <v>647</v>
+        <v>583</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>380</v>
+        <v>478</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A87" s="1" t="s">
-        <v>110</v>
+        <v>82</v>
       </c>
       <c r="B87" s="1" t="s">
-        <v>259</v>
+        <v>193</v>
       </c>
       <c r="C87" s="1" t="s">
-        <v>382</v>
+        <v>287</v>
       </c>
       <c r="D87" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
       <c r="E87" s="1" t="s">
-        <v>589</v>
+        <v>487</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>590</v>
+        <v>461</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A88" s="1" t="s">
-        <v>110</v>
+        <v>101</v>
       </c>
       <c r="B88" s="1" t="s">
-        <v>259</v>
+        <v>212</v>
       </c>
       <c r="C88" s="1" t="s">
-        <v>382</v>
+        <v>212</v>
       </c>
       <c r="D88" s="1" t="s">
-        <v>420</v>
+        <v>306</v>
       </c>
       <c r="E88" s="1" t="s">
-        <v>617</v>
+        <v>351</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>590</v>
+        <v>212</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>420</v>
+        <v>306</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A89" s="1" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="B89" s="1" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
       <c r="C89" s="1" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="D89" s="1" t="s">
-        <v>420</v>
+        <v>316</v>
       </c>
       <c r="E89" s="1" t="s">
-        <v>464</v>
+        <v>584</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>465</v>
+        <v>262</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>420</v>
+        <v>316</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A90" s="1" t="s">
-        <v>110</v>
+        <v>79</v>
       </c>
       <c r="B90" s="1" t="s">
-        <v>259</v>
+        <v>190</v>
       </c>
       <c r="C90" s="1" t="s">
-        <v>382</v>
+        <v>262</v>
       </c>
       <c r="D90" s="1" t="s">
-        <v>420</v>
+        <v>316</v>
       </c>
       <c r="E90" s="1" t="s">
-        <v>753</v>
+        <v>358</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>607</v>
+        <v>262</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>420</v>
+        <v>316</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A91" s="1" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="B91" s="1" t="s">
-        <v>284</v>
+        <v>190</v>
       </c>
       <c r="C91" s="1" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="D91" s="1" t="s">
-        <v>410</v>
+        <v>316</v>
       </c>
       <c r="E91" s="1" t="s">
-        <v>476</v>
+        <v>516</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>284</v>
+        <v>517</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>410</v>
+        <v>518</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A92" s="1" t="s">
-        <v>134</v>
+        <v>79</v>
       </c>
       <c r="B92" s="1" t="s">
-        <v>284</v>
+        <v>190</v>
       </c>
       <c r="C92" s="1" t="s">
-        <v>284</v>
+        <v>262</v>
       </c>
       <c r="D92" s="1" t="s">
-        <v>410</v>
+        <v>316</v>
       </c>
       <c r="E92" s="1" t="s">
-        <v>575</v>
+        <v>369</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>284</v>
+        <v>370</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>410</v>
+        <v>316</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A93" s="1" t="s">
-        <v>107</v>
+        <v>569</v>
       </c>
       <c r="B93" s="1" t="s">
-        <v>256</v>
+        <v>157</v>
       </c>
       <c r="C93" s="1" t="s">
-        <v>356</v>
+        <v>261</v>
       </c>
       <c r="D93" s="1" t="s">
-        <v>421</v>
+        <v>317</v>
       </c>
       <c r="E93" s="1" t="s">
-        <v>754</v>
+        <v>449</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>356</v>
+        <v>261</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>421</v>
+        <v>317</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A94" s="1" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="B94" s="1" t="s">
-        <v>256</v>
+        <v>125</v>
       </c>
       <c r="C94" s="1" t="s">
-        <v>356</v>
+        <v>125</v>
       </c>
       <c r="D94" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
       <c r="E94" s="1" t="s">
-        <v>495</v>
+        <v>479</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>496</v>
+        <v>480</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A95" s="1" t="s">
-        <v>107</v>
+        <v>19</v>
       </c>
       <c r="B95" s="1" t="s">
-        <v>256</v>
+        <v>125</v>
       </c>
       <c r="C95" s="1" t="s">
-        <v>356</v>
+        <v>125</v>
       </c>
       <c r="D95" s="1" t="s">
-        <v>421</v>
+        <v>217</v>
       </c>
       <c r="E95" s="1" t="s">
-        <v>648</v>
+        <v>357</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>649</v>
+        <v>125</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>650</v>
+        <v>217</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A96" s="1" t="s">
-        <v>107</v>
+        <v>2</v>
       </c>
       <c r="B96" s="1" t="s">
-        <v>256</v>
+        <v>108</v>
       </c>
       <c r="C96" s="1" t="s">
-        <v>356</v>
+        <v>218</v>
       </c>
       <c r="D96" s="1" t="s">
-        <v>421</v>
+        <v>224</v>
       </c>
       <c r="E96" s="1" t="s">
-        <v>484</v>
+        <v>405</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>356</v>
+        <v>218</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>421</v>
+        <v>224</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A97" s="1" t="s">
-        <v>38</v>
+        <v>2</v>
       </c>
       <c r="B97" s="1" t="s">
-        <v>184</v>
+        <v>108</v>
       </c>
       <c r="C97" s="1" t="s">
-        <v>327</v>
+        <v>218</v>
       </c>
       <c r="D97" s="1" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="E97" s="1" t="s">
-        <v>570</v>
+        <v>429</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>327</v>
+        <v>225</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A98" s="1" t="s">
-        <v>705</v>
+        <v>99</v>
       </c>
       <c r="B98" s="1" t="s">
-        <v>221</v>
+        <v>210</v>
       </c>
       <c r="C98" s="1" t="s">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="D98" s="1" t="s">
-        <v>422</v>
+        <v>224</v>
       </c>
       <c r="E98" s="1" t="s">
-        <v>578</v>
+        <v>428</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>355</v>
+        <v>298</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>422</v>
+        <v>224</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A99" s="1" t="s">
-        <v>32</v>
+        <v>602</v>
       </c>
       <c r="B99" s="1" t="s">
-        <v>178</v>
+        <v>603</v>
       </c>
       <c r="C99" s="1" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="D99" s="1" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="E99" s="1" t="s">
-        <v>608</v>
+        <v>527</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>609</v>
+        <v>257</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A100" s="1" t="s">
-        <v>32</v>
+        <v>602</v>
       </c>
       <c r="B100" s="1" t="s">
-        <v>178</v>
+        <v>603</v>
       </c>
       <c r="C100" s="1" t="s">
-        <v>178</v>
+        <v>296</v>
       </c>
       <c r="D100" s="1" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
       <c r="E100" s="1" t="s">
-        <v>483</v>
+        <v>574</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>178</v>
+        <v>422</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>294</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A101" s="1" t="s">
-        <v>4</v>
+        <v>604</v>
       </c>
       <c r="B101" s="1" t="s">
-        <v>150</v>
+        <v>177</v>
       </c>
       <c r="C101" s="1" t="s">
-        <v>298</v>
+        <v>278</v>
       </c>
       <c r="D101" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E101" s="1" t="s">
-        <v>555</v>
+        <v>421</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>309</v>
+        <v>278</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A102" s="1" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="B102" s="1" t="s">
-        <v>150</v>
+        <v>118</v>
       </c>
       <c r="C102" s="1" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="D102" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
       <c r="E102" s="1" t="s">
-        <v>531</v>
+        <v>605</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>298</v>
+        <v>118</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>305</v>
+        <v>311</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A103" s="1" t="s">
-        <v>132</v>
+        <v>54</v>
       </c>
       <c r="B103" s="1" t="s">
-        <v>281</v>
+        <v>163</v>
       </c>
       <c r="C103" s="1" t="s">
-        <v>395</v>
+        <v>266</v>
       </c>
       <c r="D103" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
       <c r="E103" s="1" t="s">
-        <v>554</v>
+        <v>330</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>395</v>
+        <v>266</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>305</v>
+        <v>318</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A104" s="1" t="s">
-        <v>755</v>
+        <v>54</v>
       </c>
       <c r="B104" s="1" t="s">
-        <v>706</v>
+        <v>163</v>
       </c>
       <c r="C104" s="1" t="s">
-        <v>393</v>
+        <v>266</v>
       </c>
       <c r="D104" s="1" t="s">
-        <v>414</v>
+        <v>318</v>
       </c>
       <c r="E104" s="1" t="s">
-        <v>659</v>
+        <v>513</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>351</v>
+        <v>266</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>414</v>
+        <v>318</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A105" s="1" t="s">
-        <v>755</v>
+        <v>70</v>
       </c>
       <c r="B105" s="1" t="s">
-        <v>706</v>
+        <v>180</v>
       </c>
       <c r="C105" s="1" t="s">
-        <v>393</v>
+        <v>151</v>
       </c>
       <c r="D105" s="1" t="s">
-        <v>414</v>
+        <v>305</v>
       </c>
       <c r="E105" s="1" t="s">
-        <v>727</v>
+        <v>402</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>548</v>
+        <v>251</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>414</v>
+        <v>403</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A106" s="1" t="s">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="B106" s="1" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="C106" s="1" t="s">
-        <v>315</v>
+        <v>151</v>
       </c>
       <c r="D106" s="1" t="s">
-        <v>414</v>
+        <v>305</v>
       </c>
       <c r="E106" s="1" t="s">
-        <v>480</v>
+        <v>329</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>315</v>
+        <v>151</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>414</v>
+        <v>305</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A107" s="1" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="B107" s="1" t="s">
-        <v>242</v>
+        <v>180</v>
       </c>
       <c r="C107" s="1" t="s">
-        <v>373</v>
+        <v>151</v>
       </c>
       <c r="D107" s="1" t="s">
-        <v>414</v>
+        <v>305</v>
       </c>
       <c r="E107" s="1" t="s">
-        <v>547</v>
+        <v>481</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>373</v>
+        <v>288</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>414</v>
+        <v>305</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A108" s="1" t="s">
-        <v>79</v>
+        <v>97</v>
       </c>
       <c r="B108" s="1" t="s">
-        <v>227</v>
+        <v>208</v>
       </c>
       <c r="C108" s="1" t="s">
-        <v>360</v>
+        <v>219</v>
       </c>
       <c r="D108" s="1" t="s">
-        <v>423</v>
+        <v>307</v>
       </c>
       <c r="E108" s="1" t="s">
-        <v>455</v>
+        <v>352</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>360</v>
+        <v>219</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>423</v>
+        <v>307</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A109" s="1" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="B109" s="1" t="s">
-        <v>227</v>
+        <v>144</v>
       </c>
       <c r="C109" s="1" t="s">
-        <v>360</v>
+        <v>252</v>
       </c>
       <c r="D109" s="1" t="s">
-        <v>423</v>
+        <v>309</v>
       </c>
       <c r="E109" s="1" t="s">
-        <v>645</v>
+        <v>444</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>360</v>
+        <v>252</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>423</v>
+        <v>309</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A110" s="1" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="B110" s="1" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="C110" s="1" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D110" s="1" t="s">
-        <v>409</v>
+        <v>182</v>
       </c>
       <c r="E110" s="1" t="s">
-        <v>528</v>
+        <v>448</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>345</v>
+        <v>234</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>529</v>
+        <v>182</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A111" s="1" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="B111" s="1" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="C111" s="1" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D111" s="1" t="s">
-        <v>409</v>
+        <v>182</v>
       </c>
       <c r="E111" s="1" t="s">
-        <v>454</v>
+        <v>381</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>215</v>
+        <v>382</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>409</v>
+        <v>182</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A112" s="1" t="s">
-        <v>97</v>
+        <v>72</v>
       </c>
       <c r="B112" s="1" t="s">
-        <v>245</v>
+        <v>182</v>
       </c>
       <c r="C112" s="1" t="s">
-        <v>215</v>
+        <v>281</v>
       </c>
       <c r="D112" s="1" t="s">
-        <v>409</v>
+        <v>182</v>
       </c>
       <c r="E112" s="1" t="s">
-        <v>610</v>
+        <v>473</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>383</v>
+        <v>281</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>409</v>
+        <v>182</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A113" s="1" t="s">
-        <v>129</v>
+        <v>67</v>
       </c>
       <c r="B113" s="1" t="s">
-        <v>278</v>
+        <v>176</v>
       </c>
       <c r="C113" s="1" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="D113" s="1" t="s">
-        <v>411</v>
+        <v>176</v>
       </c>
       <c r="E113" s="1" t="s">
-        <v>477</v>
+        <v>420</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>299</v>
+        <v>277</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>411</v>
+        <v>176</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A114" s="1" t="s">
-        <v>62</v>
+        <v>52</v>
       </c>
       <c r="B114" s="1" t="s">
-        <v>208</v>
+        <v>161</v>
       </c>
       <c r="C114" s="1" t="s">
-        <v>346</v>
+        <v>265</v>
       </c>
       <c r="D114" s="1" t="s">
-        <v>413</v>
+        <v>217</v>
       </c>
       <c r="E114" s="1" t="s">
-        <v>572</v>
+        <v>451</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>346</v>
+        <v>265</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>413</v>
+        <v>217</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A115" s="1" t="s">
-        <v>100</v>
+        <v>68</v>
       </c>
       <c r="B115" s="1" t="s">
-        <v>248</v>
+        <v>178</v>
       </c>
       <c r="C115" s="1" t="s">
-        <v>376</v>
+        <v>279</v>
       </c>
       <c r="D115" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="E115" s="1" t="s">
-        <v>602</v>
+        <v>475</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>376</v>
+        <v>476</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A116" s="1" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="B116" s="1" t="s">
-        <v>248</v>
+        <v>179</v>
       </c>
       <c r="C116" s="1" t="s">
-        <v>376</v>
+        <v>255</v>
       </c>
       <c r="D116" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="E116" s="1" t="s">
-        <v>577</v>
+        <v>504</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>321</v>
+        <v>505</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A117" s="1" t="s">
-        <v>100</v>
+        <v>69</v>
       </c>
       <c r="B117" s="1" t="s">
-        <v>248</v>
+        <v>179</v>
       </c>
       <c r="C117" s="1" t="s">
-        <v>376</v>
+        <v>255</v>
       </c>
       <c r="D117" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
       <c r="E117" s="1" t="s">
-        <v>507</v>
+        <v>450</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>508</v>
+        <v>255</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>248</v>
+        <v>217</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A118" s="1" t="s">
-        <v>92</v>
+        <v>28</v>
       </c>
       <c r="B118" s="1" t="s">
-        <v>240</v>
+        <v>134</v>
       </c>
       <c r="C118" s="1" t="s">
-        <v>371</v>
+        <v>242</v>
       </c>
       <c r="D118" s="1" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
       <c r="E118" s="1" t="s">
-        <v>546</v>
+        <v>397</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>371</v>
+        <v>398</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>240</v>
+        <v>217</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A119" s="1" t="s">
-        <v>77</v>
+        <v>60</v>
       </c>
       <c r="B119" s="1" t="s">
-        <v>225</v>
+        <v>169</v>
       </c>
       <c r="C119" s="1" t="s">
-        <v>359</v>
+        <v>272</v>
       </c>
       <c r="D119" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E119" s="1" t="s">
-        <v>580</v>
+        <v>503</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>359</v>
+        <v>272</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A120" s="1" t="s">
-        <v>95</v>
+        <v>60</v>
       </c>
       <c r="B120" s="1" t="s">
-        <v>243</v>
+        <v>169</v>
       </c>
       <c r="C120" s="1" t="s">
-        <v>374</v>
+        <v>272</v>
       </c>
       <c r="D120" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
       <c r="E120" s="1" t="s">
-        <v>604</v>
+        <v>378</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>605</v>
+        <v>379</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>294</v>
+        <v>217</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A121" s="1" t="s">
-        <v>96</v>
+        <v>39</v>
       </c>
       <c r="B121" s="1" t="s">
-        <v>244</v>
+        <v>145</v>
       </c>
       <c r="C121" s="1" t="s">
-        <v>349</v>
+        <v>243</v>
       </c>
       <c r="D121" s="1" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
       <c r="E121" s="1" t="s">
-        <v>579</v>
+        <v>389</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>349</v>
+        <v>243</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>294</v>
+        <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A122" s="1" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="B122" s="1" t="s">
-        <v>244</v>
+        <v>146</v>
       </c>
       <c r="C122" s="1" t="s">
-        <v>349</v>
+        <v>146</v>
       </c>
       <c r="D122" s="1" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="E122" s="1" t="s">
-        <v>635</v>
+        <v>441</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>636</v>
+        <v>146</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A123" s="1" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="B123" s="1" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
       <c r="C123" s="1" t="s">
-        <v>336</v>
+        <v>146</v>
       </c>
       <c r="D123" s="1" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
       <c r="E123" s="1" t="s">
-        <v>523</v>
+        <v>570</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>524</v>
+        <v>146</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>294</v>
+        <v>311</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A124" s="1" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="B124" s="1" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="C124" s="1" t="s">
-        <v>366</v>
+        <v>250</v>
       </c>
       <c r="D124" s="1" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
       <c r="E124" s="1" t="s">
-        <v>504</v>
+        <v>355</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>505</v>
+        <v>250</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A125" s="1" t="s">
-        <v>85</v>
+        <v>36</v>
       </c>
       <c r="B125" s="1" t="s">
-        <v>233</v>
+        <v>142</v>
       </c>
       <c r="C125" s="1" t="s">
-        <v>366</v>
+        <v>250</v>
       </c>
       <c r="D125" s="1" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
       <c r="E125" s="1" t="s">
-        <v>634</v>
+        <v>359</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>366</v>
+        <v>360</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>294</v>
+        <v>142</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A126" s="1" t="s">
-        <v>63</v>
+        <v>36</v>
       </c>
       <c r="B126" s="1" t="s">
-        <v>209</v>
+        <v>142</v>
       </c>
       <c r="C126" s="1" t="s">
-        <v>337</v>
+        <v>250</v>
       </c>
       <c r="D126" s="1" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
       <c r="E126" s="1" t="s">
-        <v>515</v>
+        <v>427</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>337</v>
+        <v>360</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>237</v>
+        <v>142</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A127" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B127" s="1" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="C127" s="1" t="s">
-        <v>210</v>
+        <v>283</v>
       </c>
       <c r="D127" s="1" t="s">
-        <v>415</v>
+        <v>186</v>
       </c>
       <c r="E127" s="1" t="s">
-        <v>567</v>
+        <v>363</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>210</v>
+        <v>283</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>415</v>
+        <v>186</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A128" s="1" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="B128" s="1" t="s">
-        <v>210</v>
+        <v>186</v>
       </c>
       <c r="C128" s="1" t="s">
-        <v>210</v>
+        <v>283</v>
       </c>
       <c r="D128" s="1" t="s">
-        <v>415</v>
+        <v>186</v>
       </c>
       <c r="E128" s="1" t="s">
-        <v>707</v>
+        <v>577</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>210</v>
+        <v>530</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>415</v>
+        <v>186</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A129" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B129" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="C129" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="D129" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="E129" s="1" t="s">
         <v>344</v>
       </c>
-      <c r="D129" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F129" s="1" t="s">
-        <v>486</v>
+        <v>268</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A130" s="1" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="B130" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="C130" s="1" t="s">
-        <v>344</v>
+        <v>268</v>
       </c>
       <c r="D130" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
       <c r="E130" s="1" t="s">
-        <v>481</v>
+        <v>495</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>344</v>
+        <v>496</v>
       </c>
       <c r="G130" s="1" t="s">
-        <v>206</v>
+        <v>165</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A131" s="1" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B131" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="C131" s="1" t="s">
-        <v>344</v>
+        <v>243</v>
       </c>
       <c r="D131" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="E131" s="1" t="s">
-        <v>553</v>
+        <v>390</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>486</v>
+        <v>391</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A132" s="1" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B132" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
       <c r="C132" s="1" t="s">
-        <v>378</v>
+        <v>243</v>
       </c>
       <c r="D132" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
       <c r="E132" s="1" t="s">
-        <v>738</v>
+        <v>374</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>663</v>
+        <v>243</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A133" s="1" t="s">
-        <v>104</v>
+        <v>64</v>
       </c>
       <c r="B133" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
       <c r="C133" s="1" t="s">
-        <v>378</v>
+        <v>243</v>
       </c>
       <c r="D133" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
       <c r="E133" s="1" t="s">
-        <v>662</v>
+        <v>467</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>663</v>
+        <v>468</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>252</v>
+        <v>173</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A134" s="1" t="s">
-        <v>104</v>
+        <v>57</v>
       </c>
       <c r="B134" s="1" t="s">
-        <v>252</v>
+        <v>166</v>
       </c>
       <c r="C134" s="1" t="s">
-        <v>378</v>
+        <v>269</v>
       </c>
       <c r="D134" s="1" t="s">
-        <v>252</v>
+        <v>319</v>
       </c>
       <c r="E134" s="1" t="s">
-        <v>489</v>
+        <v>606</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>378</v>
+        <v>269</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>252</v>
+        <v>319</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A135" s="1" t="s">
-        <v>81</v>
+        <v>73</v>
       </c>
       <c r="B135" s="1" t="s">
-        <v>229</v>
+        <v>183</v>
       </c>
       <c r="C135" s="1" t="s">
-        <v>362</v>
+        <v>221</v>
       </c>
       <c r="D135" s="1" t="s">
-        <v>229</v>
+        <v>183</v>
       </c>
       <c r="E135" s="1" t="s">
-        <v>469</v>
+        <v>375</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>362</v>
+        <v>376</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>229</v>
+        <v>183</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A136" s="1" t="s">
-        <v>81</v>
+        <v>65</v>
       </c>
       <c r="B136" s="1" t="s">
-        <v>229</v>
+        <v>174</v>
       </c>
       <c r="C136" s="1" t="s">
-        <v>362</v>
+        <v>275</v>
       </c>
       <c r="D136" s="1" t="s">
-        <v>229</v>
+        <v>174</v>
       </c>
       <c r="E136" s="1" t="s">
-        <v>625</v>
+        <v>471</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>626</v>
+        <v>275</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A137" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B137" s="1" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="C137" s="1" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="D137" s="1" t="s">
-        <v>237</v>
+        <v>174</v>
       </c>
       <c r="E137" s="1" t="s">
-        <v>516</v>
+        <v>426</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>517</v>
+        <v>201</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>237</v>
+        <v>174</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A138" s="1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B138" s="1" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="C138" s="1" t="s">
-        <v>337</v>
+        <v>201</v>
       </c>
       <c r="D138" s="1" t="s">
-        <v>237</v>
+        <v>174</v>
       </c>
       <c r="E138" s="1" t="s">
-        <v>596</v>
+        <v>415</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>597</v>
+        <v>201</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>237</v>
+        <v>174</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A139" s="1" t="s">
-        <v>89</v>
+        <v>46</v>
       </c>
       <c r="B139" s="1" t="s">
-        <v>237</v>
+        <v>154</v>
       </c>
       <c r="C139" s="1" t="s">
-        <v>337</v>
+        <v>258</v>
       </c>
       <c r="D139" s="1" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
       <c r="E139" s="1" t="s">
-        <v>500</v>
+        <v>482</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>337</v>
+        <v>258</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>237</v>
+        <v>305</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A140" s="1" t="s">
-        <v>82</v>
+        <v>46</v>
       </c>
       <c r="B140" s="1" t="s">
-        <v>230</v>
+        <v>154</v>
       </c>
       <c r="C140" s="1" t="s">
-        <v>363</v>
+        <v>258</v>
       </c>
       <c r="D140" s="1" t="s">
-        <v>424</v>
+        <v>305</v>
       </c>
       <c r="E140" s="1" t="s">
-        <v>632</v>
+        <v>585</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>363</v>
+        <v>586</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>424</v>
+        <v>305</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A141" s="1" t="s">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="B141" s="1" t="s">
-        <v>249</v>
+        <v>162</v>
       </c>
       <c r="C141" s="1" t="s">
-        <v>301</v>
+        <v>237</v>
       </c>
       <c r="D141" s="1" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
       <c r="E141" s="1" t="s">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>502</v>
+        <v>237</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>249</v>
+        <v>165</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A142" s="1" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="B142" s="1" t="s">
-        <v>238</v>
+        <v>162</v>
       </c>
       <c r="C142" s="1" t="s">
-        <v>369</v>
+        <v>237</v>
       </c>
       <c r="D142" s="1" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="E142" s="1" t="s">
-        <v>600</v>
+        <v>412</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>369</v>
+        <v>237</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A143" s="1" t="s">
-        <v>90</v>
+        <v>53</v>
       </c>
       <c r="B143" s="1" t="s">
-        <v>238</v>
+        <v>162</v>
       </c>
       <c r="C143" s="1" t="s">
-        <v>369</v>
+        <v>237</v>
       </c>
       <c r="D143" s="1" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
       <c r="E143" s="1" t="s">
-        <v>739</v>
+        <v>345</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>740</v>
+        <v>346</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>238</v>
+        <v>165</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A144" s="1" t="s">
-        <v>119</v>
+        <v>32</v>
       </c>
       <c r="B144" s="1" t="s">
-        <v>268</v>
+        <v>138</v>
       </c>
       <c r="C144" s="1" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="D144" s="1" t="s">
-        <v>238</v>
+        <v>138</v>
       </c>
       <c r="E144" s="1" t="s">
-        <v>541</v>
+        <v>443</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>268</v>
+        <v>246</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>238</v>
+        <v>138</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A145" s="1" t="s">
-        <v>119</v>
+        <v>42</v>
       </c>
       <c r="B145" s="1" t="s">
-        <v>268</v>
+        <v>148</v>
       </c>
       <c r="C145" s="1" t="s">
-        <v>268</v>
+        <v>253</v>
       </c>
       <c r="D145" s="1" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
       <c r="E145" s="1" t="s">
-        <v>552</v>
+        <v>445</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>268</v>
+        <v>446</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>238</v>
+        <v>148</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A146" s="1" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="B146" s="1" t="s">
-        <v>218</v>
+        <v>148</v>
       </c>
       <c r="C146" s="1" t="s">
-        <v>352</v>
+        <v>253</v>
       </c>
       <c r="D146" s="1" t="s">
-        <v>409</v>
+        <v>148</v>
       </c>
       <c r="E146" s="1" t="s">
-        <v>756</v>
+        <v>418</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>757</v>
+        <v>253</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>409</v>
+        <v>148</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A147" s="1" t="s">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B147" s="1" t="s">
-        <v>218</v>
+        <v>206</v>
       </c>
       <c r="C147" s="1" t="s">
-        <v>352</v>
+        <v>295</v>
       </c>
       <c r="D147" s="1" t="s">
-        <v>409</v>
+        <v>206</v>
       </c>
       <c r="E147" s="1" t="s">
-        <v>611</v>
+        <v>509</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>352</v>
+        <v>295</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>409</v>
+        <v>206</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A148" s="1" t="s">
-        <v>78</v>
+        <v>94</v>
       </c>
       <c r="B148" s="1" t="s">
-        <v>226</v>
+        <v>205</v>
       </c>
       <c r="C148" s="1" t="s">
-        <v>324</v>
+        <v>223</v>
       </c>
       <c r="D148" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
       <c r="E148" s="1" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>471</v>
+        <v>223</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A149" s="1" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="B149" s="1" t="s">
-        <v>226</v>
+        <v>111</v>
       </c>
       <c r="C149" s="1" t="s">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="D149" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
       <c r="E149" s="1" t="s">
-        <v>664</v>
+        <v>571</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A150" s="1" t="s">
-        <v>78</v>
+        <v>5</v>
       </c>
       <c r="B150" s="1" t="s">
-        <v>226</v>
+        <v>111</v>
       </c>
       <c r="C150" s="1" t="s">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="D150" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
       <c r="E150" s="1" t="s">
-        <v>538</v>
+        <v>526</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>324</v>
+        <v>221</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>229</v>
+        <v>306</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A151" s="1" t="s">
-        <v>56</v>
+        <v>77</v>
       </c>
       <c r="B151" s="1" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="C151" s="1" t="s">
-        <v>340</v>
+        <v>235</v>
       </c>
       <c r="D151" s="1" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="E151" s="1" t="s">
-        <v>571</v>
+        <v>587</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>340</v>
+        <v>235</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A152" s="1" t="s">
-        <v>66</v>
+        <v>86</v>
       </c>
       <c r="B152" s="1" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="C152" s="1" t="s">
-        <v>347</v>
+        <v>290</v>
       </c>
       <c r="D152" s="1" t="s">
-        <v>212</v>
+        <v>313</v>
       </c>
       <c r="E152" s="1" t="s">
-        <v>544</v>
+        <v>401</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>347</v>
+        <v>290</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>212</v>
+        <v>313</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A153" s="1" t="s">
-        <v>66</v>
+        <v>50</v>
       </c>
       <c r="B153" s="1" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="C153" s="1" t="s">
-        <v>347</v>
+        <v>263</v>
       </c>
       <c r="D153" s="1" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
       <c r="E153" s="1" t="s">
-        <v>573</v>
+        <v>396</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>574</v>
+        <v>263</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>212</v>
+        <v>159</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A154" s="1" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="B154" s="1" t="s">
-        <v>276</v>
+        <v>139</v>
       </c>
       <c r="C154" s="1" t="s">
-        <v>392</v>
+        <v>247</v>
       </c>
       <c r="D154" s="1" t="s">
-        <v>276</v>
+        <v>139</v>
       </c>
       <c r="E154" s="1" t="s">
-        <v>641</v>
+        <v>520</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>392</v>
+        <v>247</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>276</v>
+        <v>139</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A155" s="1" t="s">
-        <v>125</v>
+        <v>33</v>
       </c>
       <c r="B155" s="1" t="s">
-        <v>274</v>
+        <v>139</v>
       </c>
       <c r="C155" s="1" t="s">
-        <v>304</v>
+        <v>247</v>
       </c>
       <c r="D155" s="1" t="s">
-        <v>410</v>
+        <v>139</v>
       </c>
       <c r="E155" s="1" t="s">
-        <v>601</v>
+        <v>436</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>304</v>
+        <v>437</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>410</v>
+        <v>139</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A156" s="1" t="s">
-        <v>8</v>
+        <v>87</v>
       </c>
       <c r="B156" s="1" t="s">
-        <v>154</v>
+        <v>198</v>
       </c>
       <c r="C156" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="D156" s="1" t="s">
-        <v>410</v>
+        <v>198</v>
       </c>
       <c r="E156" s="1" t="s">
-        <v>658</v>
+        <v>400</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>410</v>
+        <v>198</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A157" s="1" t="s">
-        <v>8</v>
+        <v>24</v>
       </c>
       <c r="B157" s="1" t="s">
-        <v>154</v>
+        <v>130</v>
       </c>
       <c r="C157" s="1" t="s">
-        <v>301</v>
+        <v>130</v>
       </c>
       <c r="D157" s="1" t="s">
-        <v>410</v>
+        <v>316</v>
       </c>
       <c r="E157" s="1" t="s">
-        <v>708</v>
+        <v>510</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>301</v>
+        <v>130</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>410</v>
+        <v>316</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A158" s="1" t="s">
-        <v>105</v>
+        <v>62</v>
       </c>
       <c r="B158" s="1" t="s">
-        <v>254</v>
+        <v>171</v>
       </c>
       <c r="C158" s="1" t="s">
-        <v>322</v>
+        <v>171</v>
       </c>
       <c r="D158" s="1" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
       <c r="E158" s="1" t="s">
-        <v>758</v>
+        <v>432</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>322</v>
+        <v>171</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>254</v>
+        <v>224</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A159" s="1" t="s">
-        <v>115</v>
+        <v>6</v>
       </c>
       <c r="B159" s="1" t="s">
-        <v>264</v>
+        <v>112</v>
       </c>
       <c r="C159" s="1" t="s">
-        <v>385</v>
+        <v>223</v>
       </c>
       <c r="D159" s="1" t="s">
-        <v>418</v>
+        <v>308</v>
       </c>
       <c r="E159" s="1" t="s">
-        <v>527</v>
+        <v>388</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>385</v>
+        <v>223</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>418</v>
+        <v>308</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A160" s="1" t="s">
-        <v>75</v>
+        <v>25</v>
       </c>
       <c r="B160" s="1" t="s">
-        <v>223</v>
+        <v>131</v>
       </c>
       <c r="C160" s="1" t="s">
-        <v>357</v>
+        <v>230</v>
       </c>
       <c r="D160" s="1" t="s">
-        <v>223</v>
+        <v>308</v>
       </c>
       <c r="E160" s="1" t="s">
-        <v>522</v>
+        <v>493</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>357</v>
+        <v>230</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>223</v>
+        <v>308</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A161" s="1" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B161" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="C161" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="D161" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="E161" s="1" t="s">
-        <v>562</v>
+        <v>588</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>563</v>
+        <v>276</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A162" s="1" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="B162" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="C162" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="D162" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
       <c r="E162" s="1" t="s">
-        <v>652</v>
+        <v>456</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>341</v>
+        <v>276</v>
       </c>
       <c r="G162" s="1" t="s">
-        <v>203</v>
+        <v>175</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A163" s="1" t="s">
-        <v>116</v>
+        <v>66</v>
       </c>
       <c r="B163" s="1" t="s">
-        <v>265</v>
+        <v>175</v>
       </c>
       <c r="C163" s="1" t="s">
-        <v>386</v>
+        <v>276</v>
       </c>
       <c r="D163" s="1" t="s">
-        <v>265</v>
+        <v>175</v>
       </c>
       <c r="E163" s="1" t="s">
-        <v>526</v>
+        <v>361</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>386</v>
+        <v>362</v>
       </c>
       <c r="G163" s="1" t="s">
-        <v>265</v>
+        <v>175</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A164" s="1" t="s">
-        <v>43</v>
+        <v>104</v>
       </c>
       <c r="B164" s="1" t="s">
-        <v>189</v>
+        <v>215</v>
       </c>
       <c r="C164" s="1" t="s">
-        <v>189</v>
+        <v>302</v>
       </c>
       <c r="D164" s="1" t="s">
-        <v>421</v>
+        <v>310</v>
       </c>
       <c r="E164" s="1" t="s">
-        <v>642</v>
+        <v>572</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>189</v>
+        <v>302</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>421</v>
+        <v>310</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A165" s="1" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="B165" s="1" t="s">
-        <v>235</v>
+        <v>153</v>
       </c>
       <c r="C165" s="1" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="D165" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
       <c r="E165" s="1" t="s">
-        <v>558</v>
+        <v>399</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>235</v>
+        <v>304</v>
       </c>
       <c r="G165" s="1" t="s">
-        <v>305</v>
+        <v>310</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A166" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B166" s="1" t="s">
-        <v>192</v>
+        <v>153</v>
       </c>
       <c r="C166" s="1" t="s">
-        <v>316</v>
+        <v>257</v>
       </c>
       <c r="D166" s="1" t="s">
-        <v>412</v>
+        <v>310</v>
       </c>
       <c r="E166" s="1" t="s">
-        <v>623</v>
+        <v>589</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>316</v>
+        <v>257</v>
       </c>
       <c r="G166" s="1" t="s">
-        <v>412</v>
+        <v>310</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A167" s="1" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="B167" s="1" t="s">
-        <v>192</v>
+        <v>153</v>
       </c>
       <c r="C167" s="1" t="s">
-        <v>316</v>
+        <v>257</v>
       </c>
       <c r="D167" s="1" t="s">
-        <v>412</v>
+        <v>310</v>
       </c>
       <c r="E167" s="1" t="s">
-        <v>514</v>
+        <v>353</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>304</v>
+        <v>257</v>
       </c>
       <c r="G167" s="1" t="s">
-        <v>412</v>
+        <v>310</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A168" s="1" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="B168" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="C168" s="1" t="s">
-        <v>370</v>
+        <v>273</v>
       </c>
       <c r="D168" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="E168" s="1" t="s">
-        <v>487</v>
+        <v>491</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>488</v>
+        <v>294</v>
       </c>
       <c r="G168" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A169" s="1" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="B169" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="C169" s="1" t="s">
-        <v>370</v>
+        <v>273</v>
       </c>
       <c r="D169" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="E169" s="1" t="s">
-        <v>585</v>
+        <v>342</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>370</v>
+        <v>343</v>
       </c>
       <c r="G169" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A170" s="1" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="B170" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="C170" s="1" t="s">
-        <v>370</v>
+        <v>273</v>
       </c>
       <c r="D170" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
       <c r="E170" s="1" t="s">
-        <v>759</v>
+        <v>435</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>370</v>
+        <v>273</v>
       </c>
       <c r="G170" s="1" t="s">
-        <v>239</v>
+        <v>170</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A171" s="1" t="s">
-        <v>140</v>
+        <v>31</v>
       </c>
       <c r="B171" s="1" t="s">
-        <v>290</v>
+        <v>137</v>
       </c>
       <c r="C171" s="1" t="s">
-        <v>402</v>
+        <v>245</v>
       </c>
       <c r="D171" s="1" t="s">
-        <v>414</v>
+        <v>232</v>
       </c>
       <c r="E171" s="1" t="s">
-        <v>709</v>
+        <v>377</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>402</v>
+        <v>245</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>414</v>
+        <v>232</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A172" s="1" t="s">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="B172" s="1" t="s">
-        <v>217</v>
+        <v>137</v>
       </c>
       <c r="C172" s="1" t="s">
-        <v>351</v>
+        <v>245</v>
       </c>
       <c r="D172" s="1" t="s">
-        <v>414</v>
+        <v>232</v>
       </c>
       <c r="E172" s="1" t="s">
-        <v>760</v>
+        <v>474</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>351</v>
+        <v>245</v>
       </c>
       <c r="G172" s="1" t="s">
-        <v>414</v>
+        <v>232</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A173" s="1" t="s">
-        <v>70</v>
+        <v>48</v>
       </c>
       <c r="B173" s="1" t="s">
-        <v>217</v>
+        <v>156</v>
       </c>
       <c r="C173" s="1" t="s">
-        <v>351</v>
+        <v>260</v>
       </c>
       <c r="D173" s="1" t="s">
-        <v>414</v>
+        <v>156</v>
       </c>
       <c r="E173" s="1" t="s">
-        <v>525</v>
+        <v>501</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>404</v>
+        <v>260</v>
       </c>
       <c r="G173" s="1" t="s">
-        <v>414</v>
+        <v>156</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A174" s="1" t="s">
-        <v>70</v>
+        <v>63</v>
       </c>
       <c r="B174" s="1" t="s">
-        <v>217</v>
+        <v>172</v>
       </c>
       <c r="C174" s="1" t="s">
-        <v>351</v>
+        <v>274</v>
       </c>
       <c r="D174" s="1" t="s">
-        <v>414</v>
+        <v>165</v>
       </c>
       <c r="E174" s="1" t="s">
-        <v>478</v>
+        <v>522</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>351</v>
+        <v>274</v>
       </c>
       <c r="G174" s="1" t="s">
-        <v>414</v>
+        <v>165</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A175" s="1" t="s">
-        <v>86</v>
+        <v>63</v>
       </c>
       <c r="B175" s="1" t="s">
-        <v>234</v>
+        <v>172</v>
       </c>
       <c r="C175" s="1" t="s">
-        <v>367</v>
+        <v>274</v>
       </c>
       <c r="D175" s="1" t="s">
-        <v>234</v>
+        <v>165</v>
       </c>
       <c r="E175" s="1" t="s">
-        <v>621</v>
+        <v>488</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>390</v>
+        <v>489</v>
       </c>
       <c r="G175" s="1" t="s">
-        <v>234</v>
+        <v>316</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A176" s="1" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="B176" s="1" t="s">
-        <v>234</v>
+        <v>133</v>
       </c>
       <c r="C176" s="1" t="s">
-        <v>367</v>
+        <v>228</v>
       </c>
       <c r="D176" s="1" t="s">
-        <v>234</v>
+        <v>175</v>
       </c>
       <c r="E176" s="1" t="s">
-        <v>467</v>
+        <v>417</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>468</v>
+        <v>228</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>234</v>
+        <v>175</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A177" s="1" t="s">
-        <v>86</v>
+        <v>75</v>
       </c>
       <c r="B177" s="1" t="s">
-        <v>234</v>
+        <v>185</v>
       </c>
       <c r="C177" s="1" t="s">
-        <v>367</v>
+        <v>282</v>
       </c>
       <c r="D177" s="1" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
       <c r="E177" s="1" t="s">
-        <v>561</v>
+        <v>465</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>367</v>
+        <v>282</v>
       </c>
       <c r="G177" s="1" t="s">
-        <v>234</v>
+        <v>170</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A178" s="1" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B178" s="1" t="s">
-        <v>200</v>
+        <v>167</v>
       </c>
       <c r="C178" s="1" t="s">
-        <v>339</v>
+        <v>607</v>
       </c>
       <c r="D178" s="1" t="s">
-        <v>318</v>
+        <v>139</v>
       </c>
       <c r="E178" s="1" t="s">
-        <v>603</v>
+        <v>573</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>339</v>
+        <v>270</v>
       </c>
       <c r="G178" s="1" t="s">
-        <v>318</v>
+        <v>139</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A179" s="1" t="s">
-        <v>54</v>
+        <v>1</v>
       </c>
       <c r="B179" s="1" t="s">
-        <v>200</v>
+        <v>107</v>
       </c>
       <c r="C179" s="1" t="s">
-        <v>339</v>
+        <v>212</v>
       </c>
       <c r="D179" s="1" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
       <c r="E179" s="1" t="s">
-        <v>503</v>
+        <v>419</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>339</v>
+        <v>212</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>318</v>
+        <v>306</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A180" s="1" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="B180" s="1" t="s">
-        <v>220</v>
+        <v>192</v>
       </c>
       <c r="C180" s="1" t="s">
-        <v>354</v>
+        <v>286</v>
       </c>
       <c r="D180" s="1" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
       <c r="E180" s="1" t="s">
-        <v>631</v>
+        <v>469</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>354</v>
+        <v>286</v>
       </c>
       <c r="G180" s="1" t="s">
-        <v>220</v>
+        <v>138</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A181" s="1" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="B181" s="1" t="s">
-        <v>236</v>
+        <v>117</v>
       </c>
       <c r="C181" s="1" t="s">
-        <v>368</v>
+        <v>224</v>
       </c>
       <c r="D181" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E181" s="1" t="s">
-        <v>618</v>
+        <v>447</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>619</v>
+        <v>248</v>
       </c>
       <c r="G181" s="1" t="s">
-        <v>421</v>
+        <v>310</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A182" s="1" t="s">
-        <v>88</v>
+        <v>11</v>
       </c>
       <c r="B182" s="1" t="s">
-        <v>236</v>
+        <v>117</v>
       </c>
       <c r="C182" s="1" t="s">
-        <v>368</v>
+        <v>224</v>
       </c>
       <c r="D182" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
       <c r="E182" s="1" t="s">
-        <v>654</v>
+        <v>514</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>368</v>
+        <v>298</v>
       </c>
       <c r="G182" s="1" t="s">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A183" s="1" t="s">
-        <v>50</v>
+        <v>102</v>
       </c>
       <c r="B183" s="1" t="s">
-        <v>196</v>
+        <v>213</v>
       </c>
       <c r="C183" s="1" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="D183" s="1" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
       <c r="E183" s="1" t="s">
-        <v>543</v>
+        <v>411</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="G183" s="1" t="s">
-        <v>239</v>
+        <v>213</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A184" s="1" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="B184" s="1" t="s">
-        <v>251</v>
+        <v>213</v>
       </c>
       <c r="C184" s="1" t="s">
-        <v>377</v>
+        <v>300</v>
       </c>
       <c r="D184" s="1" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
       <c r="E184" s="1" t="s">
-        <v>594</v>
+        <v>492</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>377</v>
+        <v>267</v>
       </c>
       <c r="G184" s="1" t="s">
-        <v>234</v>
+        <v>213</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A185" s="1" t="s">
-        <v>83</v>
+        <v>20</v>
       </c>
       <c r="B185" s="1" t="s">
-        <v>231</v>
+        <v>126</v>
       </c>
       <c r="C185" s="1" t="s">
-        <v>364</v>
+        <v>236</v>
       </c>
       <c r="D185" s="1" t="s">
-        <v>203</v>
+        <v>311</v>
       </c>
       <c r="E185" s="1" t="s">
-        <v>710</v>
+        <v>578</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>364</v>
+        <v>236</v>
       </c>
       <c r="G185" s="1" t="s">
-        <v>203</v>
+        <v>311</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A186" s="1" t="s">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="B186" s="1" t="s">
-        <v>147</v>
+        <v>126</v>
       </c>
       <c r="C186" s="1" t="s">
-        <v>284</v>
+        <v>236</v>
       </c>
       <c r="D186" s="1" t="s">
-        <v>410</v>
+        <v>311</v>
       </c>
       <c r="E186" s="1" t="s">
-        <v>545</v>
+        <v>497</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>284</v>
+        <v>498</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>410</v>
+        <v>311</v>
       </c>
     </row>
     <row r="187" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A187" s="1" t="s">
-        <v>109</v>
+        <v>26</v>
       </c>
       <c r="B187" s="1" t="s">
-        <v>258</v>
+        <v>132</v>
       </c>
       <c r="C187" s="1" t="s">
-        <v>381</v>
+        <v>241</v>
       </c>
       <c r="D187" s="1" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
       <c r="E187" s="1" t="s">
-        <v>598</v>
+        <v>483</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>381</v>
+        <v>484</v>
       </c>
       <c r="G187" s="1" t="s">
-        <v>202</v>
+        <v>186</v>
       </c>
     </row>
     <row r="188" spans="1:7" ht="15" x14ac:dyDescent="0.25">
       <c r="A188" s="1" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="B188" s="1" t="s">
-        <v>167</v>
+        <v>132</v>
       </c>
       <c r="C188" s="1" t="s">
-        <v>305</v>
+        <v>241</v>
       </c>
       <c r="D188" s="1" t="s">
-        <v>305</v>
+        <v>186</v>
       </c>
       <c r="E188" s="1" t="s">
-        <v>646</v>
+        <v>331</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>395</v>
+        <v>241</v>
       </c>
       <c r="G188" s="1" t="s">
-        <v>305</v>
-[...22 lines deleted...]
-        <v>414</v>
+        <v>186</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="15" x14ac:dyDescent="0.25">
-      <c r="A190" s="1" t="s">
-[...138 lines deleted...]
-        <v>742</v>
+      <c r="A190" t="s">
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="40" fitToWidth="2" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC1DD9D3-CB2E-432E-9B02-84542722C4EE}">
   <dimension ref="A1:E34"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="45.7109375" style="12" customWidth="1"/>
     <col min="3" max="3" width="123.85546875" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="33"/>
       <c r="B1" s="33"/>
       <c r="E1" s="3"/>
     </row>
     <row r="2" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="34" t="s">
-        <v>451</v>
+        <v>326</v>
       </c>
       <c r="B2" s="34"/>
       <c r="E2" s="3"/>
     </row>
     <row r="3" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="35" t="s">
-        <v>691</v>
+        <v>558</v>
       </c>
       <c r="B3" s="35"/>
       <c r="E3" s="3"/>
     </row>
     <row r="4" spans="1:5" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="36" t="s">
-        <v>768</v>
+        <v>591</v>
       </c>
       <c r="B4" s="36"/>
       <c r="E4" s="3"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="E5" s="3"/>
     </row>
     <row r="7" spans="1:5" s="14" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="13" t="s">
-        <v>683</v>
+        <v>550</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>669</v>
+        <v>536</v>
       </c>
       <c r="C7" s="13" t="s">
-        <v>670</v>
+        <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:5" s="7" customFormat="1" ht="85.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="10" t="s">
-        <v>769</v>
+        <v>593</v>
       </c>
     </row>
     <row r="9" spans="1:5" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B9" s="25" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="C9" s="10" t="s">
-        <v>694</v>
+        <v>560</v>
       </c>
     </row>
     <row r="10" spans="1:5" s="7" customFormat="1" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B10" s="26" t="s">
-        <v>667</v>
+        <v>534</v>
       </c>
       <c r="C10" s="10" t="s">
-        <v>671</v>
+        <v>538</v>
       </c>
     </row>
     <row r="11" spans="1:5" s="7" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>672</v>
+        <v>539</v>
       </c>
     </row>
     <row r="12" spans="1:5" s="7" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>666</v>
+        <v>533</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>673</v>
+        <v>540</v>
       </c>
     </row>
     <row r="13" spans="1:5" s="7" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>674</v>
+        <v>541</v>
       </c>
       <c r="C13" s="10" t="s">
-        <v>675</v>
+        <v>542</v>
       </c>
     </row>
     <row r="14" spans="1:5" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B14" s="26" t="s">
-        <v>432</v>
+        <v>322</v>
       </c>
       <c r="C14" s="10" t="s">
-        <v>676</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" s="7" customFormat="1" ht="273" customHeight="1" x14ac:dyDescent="0.25">
+        <v>543</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" s="7" customFormat="1" ht="267" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B15" s="27" t="s">
-        <v>677</v>
+        <v>544</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>743</v>
+        <v>594</v>
       </c>
     </row>
     <row r="16" spans="1:5" s="7" customFormat="1" ht="177.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B16" s="26" t="s">
-        <v>692</v>
+        <v>559</v>
       </c>
       <c r="C16" s="11" t="s">
-        <v>678</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" s="7" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" s="7" customFormat="1" ht="78" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B17" s="27" t="s">
-        <v>450</v>
+        <v>325</v>
       </c>
       <c r="C17" s="10" t="s">
-        <v>744</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" s="7" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.25">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" s="7" customFormat="1" ht="81" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B18" s="32" t="s">
-        <v>679</v>
+        <v>546</v>
       </c>
       <c r="C18" s="11" t="s">
-        <v>748</v>
+        <v>768</v>
       </c>
     </row>
     <row r="19" spans="1:3" s="7" customFormat="1" ht="350.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>680</v>
+        <v>547</v>
       </c>
       <c r="C19" s="11" t="s">
-        <v>745</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" s="7" customFormat="1" ht="187.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>596</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" s="7" customFormat="1" ht="194.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B20" s="26" t="s">
-        <v>442</v>
+        <v>323</v>
       </c>
       <c r="C20" s="11" t="s">
-        <v>746</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" s="7" customFormat="1" ht="158.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" s="7" customFormat="1" ht="171.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
-        <v>682</v>
+        <v>549</v>
       </c>
       <c r="B21" s="25" t="s">
-        <v>681</v>
+        <v>548</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>747</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" s="7" customFormat="1" ht="310.5" customHeight="1" x14ac:dyDescent="0.25">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" s="7" customFormat="1" ht="387.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11" t="s">
-        <v>770</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" s="7" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B23" s="25" t="s">
-        <v>453</v>
+        <v>328</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>684</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" s="7" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" s="7" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B24" s="26" t="s">
-        <v>667</v>
+        <v>534</v>
       </c>
       <c r="C24" s="10" t="s">
-        <v>671</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" s="7" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" s="7" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B25" s="27" t="s">
-        <v>665</v>
+        <v>532</v>
       </c>
       <c r="C25" s="11" t="s">
-        <v>672</v>
+        <v>539</v>
       </c>
     </row>
     <row r="26" spans="1:3" s="7" customFormat="1" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B26" s="28" t="s">
-        <v>666</v>
+        <v>533</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>673</v>
+        <v>540</v>
       </c>
     </row>
     <row r="27" spans="1:3" s="7" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B27" s="25" t="s">
-        <v>686</v>
+        <v>553</v>
       </c>
       <c r="C27" s="11" t="s">
-        <v>771</v>
+        <v>590</v>
       </c>
     </row>
     <row r="28" spans="1:3" s="7" customFormat="1" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B28" s="28" t="s">
-        <v>687</v>
+        <v>554</v>
       </c>
       <c r="C28" s="11" t="s">
-        <v>689</v>
+        <v>556</v>
       </c>
     </row>
     <row r="29" spans="1:3" s="7" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
-        <v>685</v>
+        <v>552</v>
       </c>
       <c r="B29" s="25" t="s">
-        <v>688</v>
+        <v>555</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>690</v>
+        <v>557</v>
       </c>
     </row>
     <row r="31" spans="1:3" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>742</v>
+        <v>592</v>
       </c>
     </row>
     <row r="34" ht="30.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A4:B4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="55" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>