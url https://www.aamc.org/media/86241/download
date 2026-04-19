--- v3 (2026-01-07)
+++ v4 (2026-04-19)
@@ -758,51 +758,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -1193,51 +1193,51 @@
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="16" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Developmental-Behavioral Pediatrics (DBP)</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="E11"/>
       <c s="19" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="H11">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c s="19" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="J11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K11"/>
       <c s="19" t="inlineStr" r="L11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N11">
         <is>
           <t xml:space="preserve">--</t>
@@ -1684,51 +1684,51 @@
       <c s="14" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="J16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K16"/>
       <c s="14" t="inlineStr" r="L16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" r="M16">
         <v>217</v>
       </c>
       <c s="12" r="N16">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c s="14" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="R16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="S16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -2084,51 +2084,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="N20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" r="R20">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c s="14" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="U20"/>
       <c s="14" t="inlineStr" r="V20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="W20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="X20"/>
     </row>
     <row r="21" ht="15.85" customHeight="0">
@@ -2693,51 +2693,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -3629,51 +3629,51 @@
       <c s="14" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="J16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K16"/>
       <c s="14" t="inlineStr" r="L16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" r="M16">
         <v>54</v>
       </c>
       <c s="12" r="N16">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c s="14" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="R16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="S16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -4029,51 +4029,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="N20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" r="R20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="14" t="inlineStr" r="S20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="U20"/>
       <c s="14" t="inlineStr" r="V20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="W20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="X20"/>
     </row>
     <row r="21" ht="15.85" customHeight="0">
@@ -4638,51 +4638,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -5073,51 +5073,51 @@
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="16" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Developmental-Behavioral Pediatrics (DBP)</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="E11"/>
       <c s="19" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="H11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c s="19" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="J11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K11"/>
       <c s="19" t="inlineStr" r="L11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N11">
         <is>
           <t xml:space="preserve">--</t>
@@ -6493,87 +6493,92 @@
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -6652,50 +6657,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -6886,102 +6950,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198455</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206360</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198455</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198455</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206360</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206360</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E058B44-8772-42A9-A5D4-F9DC3783F5A5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55A500E-DAB2-43EF-9D27-3AF4070B5CFE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F39AB6AE-C734-4E5D-8B60-E942061F4D24}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4690B7C3-02F7-4857-AD00-394F48D62215}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F63CA839-8999-46A7-9D0B-319F7A907A8E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A9DAE31-4CC2-4405-8454-AC7E43B256D0}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDE9A3D8-E711-4ACE-8FC8-C25BE7BEB31B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F596367-97B7-4F26-B0DD-009D9ACADF11}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b567f13d-cf75-44e3-8af2-5782dbdc747f</vt:lpwstr>
+    <vt:lpwstr>16aeebf7-fe13-440c-9e10-7474178f93ff</vt:lpwstr>
   </property>
 </Properties>
 </file>