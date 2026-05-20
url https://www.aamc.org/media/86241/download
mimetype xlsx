--- v4 (2026-04-19)
+++ v5 (2026-05-20)
@@ -758,51 +758,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -1784,51 +1784,51 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="J17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K17"/>
       <c s="19" t="inlineStr" r="L17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="O17">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c s="19" t="inlineStr" r="P17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="Q17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="R17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -1984,51 +1984,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="O19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="P19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="Q19">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c s="19" t="inlineStr" r="R19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="U19"/>
       <c s="19" t="inlineStr" r="V19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="W19">
         <is>
           <t xml:space="preserve">--</t>
@@ -2284,51 +2284,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="R22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="S22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" r="T22">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c s="13" t="str" r="U22"/>
       <c s="14" t="inlineStr" r="V22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="W22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="X22"/>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B23"/>
       <c s="16" t="inlineStr" r="C23">
         <is>
           <t xml:space="preserve">Pediatric Rheumatology (Pediatrics) (PPR)</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -2693,51 +2693,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -3729,51 +3729,51 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="J17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="K17"/>
       <c s="19" t="inlineStr" r="L17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="O17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="19" t="inlineStr" r="P17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="Q17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="R17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -3929,51 +3929,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="M19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="N19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="O19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="P19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="Q19">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c s="19" t="inlineStr" r="R19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="S19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="19" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="str" r="U19"/>
       <c s="19" t="inlineStr" r="V19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="W19">
         <is>
           <t xml:space="preserve">--</t>
@@ -4229,51 +4229,51 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="P22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="Q22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="R22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="inlineStr" r="S22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" r="T22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c s="13" t="str" r="U22"/>
       <c s="14" t="inlineStr" r="V22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="W22">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="X22"/>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B23"/>
       <c s="16" t="inlineStr" r="C23">
         <is>
           <t xml:space="preserve">Pediatric Rheumatology (Pediatrics) (PPR)</t>
         </is>
       </c>
       <c s="17" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -4638,51 +4638,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -6966,100 +6966,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206360</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207077</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206360</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206360</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207077</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207077</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C55A500E-DAB2-43EF-9D27-3AF4070B5CFE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40235270-EE93-439B-8F86-6012EDA4696B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4690B7C3-02F7-4857-AD00-394F48D62215}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D2BAA11-4223-4344-83A8-15F0125C8B76}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A9DAE31-4CC2-4405-8454-AC7E43B256D0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53EFDD8A-DD23-4779-95E3-31F184AF3552}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F596367-97B7-4F26-B0DD-009D9ACADF11}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D52C4835-D1AC-4581-AD03-DA5F9B33F4A2}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>16aeebf7-fe13-440c-9e10-7474178f93ff</vt:lpwstr>
+    <vt:lpwstr>90fd3ad8-66d1-4578-a0ab-5375a6346668</vt:lpwstr>
   </property>
 </Properties>
 </file>