--- v2 (2026-01-07)
+++ v3 (2026-04-19)
@@ -799,51 +799,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -997,502 +997,502 @@
       <c s="17" t="str" r="R8"/>
       <c s="15" t="inlineStr" r="S8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="T8">
         <v>11</v>
       </c>
       <c s="11" t="str" r="U8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B9"/>
       <c s="19" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (Internal Medicine) (CD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D9"/>
       <c s="20" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="F9">
-        <v>2310</v>
+        <v>2311</v>
       </c>
       <c s="22" r="G9">
         <v>56</v>
       </c>
       <c s="22" r="H9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="22" r="I9">
         <v>20</v>
       </c>
       <c s="17" t="str" r="J9"/>
       <c s="22" r="K9">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c s="22" r="L9">
         <v>18</v>
       </c>
       <c s="22" r="M9">
         <v>6</v>
       </c>
       <c s="22" r="N9">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c s="20" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P9">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c s="22" r="Q9">
         <v>9</v>
       </c>
       <c s="17" t="str" r="R9"/>
       <c s="22" r="S9">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c s="23" r="T9">
         <v>8</v>
       </c>
       <c s="11" t="str" r="U9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="12" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Critical Care Medicine (Internal Medicine) (CCM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D10"/>
       <c s="15" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F10">
         <v>56</v>
       </c>
       <c s="14" r="G10">
-        <v>620</v>
+        <v>625</v>
       </c>
       <c s="16" r="H10">
         <v>7</v>
       </c>
       <c s="16" r="I10">
         <v>15</v>
       </c>
       <c s="17" t="str" r="J10"/>
       <c s="16" r="K10">
         <v>8</v>
       </c>
       <c s="16" r="L10">
         <v>10</v>
       </c>
       <c s="16" r="M10">
         <v>6</v>
       </c>
       <c s="16" r="N10">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c s="15" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P10">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c s="16" r="Q10">
         <v>78</v>
       </c>
       <c s="17" t="str" r="R10"/>
       <c s="16" r="S10">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c s="24" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="19" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine) (END)</t>
         </is>
       </c>
       <c s="13" t="str" r="D11"/>
       <c s="22" r="E11">
         <v>8</v>
       </c>
       <c s="22" r="F11">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="22" r="G11">
         <v>7</v>
       </c>
       <c s="21" r="H11">
-        <v>557</v>
+        <v>559</v>
       </c>
       <c s="22" r="I11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="17" t="str" r="J11"/>
       <c s="22" r="K11">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c s="22" r="L11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c s="22" r="M11">
         <v>8</v>
       </c>
       <c s="22" r="N11">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="20" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P11">
         <v>28</v>
       </c>
       <c s="20" t="inlineStr" r="Q11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R11"/>
       <c s="22" r="S11">
         <v>11</v>
       </c>
       <c s="23" r="T11">
         <v>19</v>
       </c>
       <c s="11" t="str" r="U11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="12" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Gastroenterology (Internal Medicine) (GE)</t>
         </is>
       </c>
       <c s="13" t="str" r="D12"/>
       <c s="15" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F12">
         <v>20</v>
       </c>
       <c s="16" r="G12">
         <v>15</v>
       </c>
       <c s="16" r="H12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="14" r="I12">
-        <v>1373</v>
+        <v>1374</v>
       </c>
       <c s="17" t="str" r="J12"/>
       <c s="16" r="K12">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c s="16" r="L12">
         <v>12</v>
       </c>
       <c s="15" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N12">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="15" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="15" t="inlineStr" r="Q12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R12"/>
       <c s="16" r="S12">
         <v>22</v>
       </c>
       <c s="24" t="inlineStr" r="T12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="19" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Geriatric Medicine (Internal Medicine) (IMG)</t>
         </is>
       </c>
       <c s="13" t="str" r="D13"/>
       <c s="20" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F13">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c s="22" r="G13">
         <v>8</v>
       </c>
       <c s="22" r="H13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c s="22" r="I13">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c s="17" t="str" r="J13"/>
       <c s="21" r="K13">
-        <v>296</v>
+        <v>324</v>
       </c>
       <c s="22" r="L13">
         <v>36</v>
       </c>
       <c s="22" r="M13">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c s="22" r="N13">
         <v>28</v>
       </c>
       <c s="22" r="O13">
         <v>6</v>
       </c>
       <c s="22" r="P13">
         <v>25</v>
       </c>
       <c s="20" t="inlineStr" r="Q13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R13"/>
       <c s="22" r="S13">
         <v>8</v>
       </c>
       <c s="23" r="T13">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c s="11" t="str" r="U13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="12" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Hematology and Medical Oncology (Internal Medicine) (HO)</t>
         </is>
       </c>
       <c s="13" t="str" r="D14"/>
       <c s="15" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F14">
         <v>18</v>
       </c>
       <c s="16" r="G14">
         <v>10</v>
       </c>
       <c s="16" r="H14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c s="16" r="I14">
         <v>12</v>
       </c>
       <c s="17" t="str" r="J14"/>
       <c s="16" r="K14">
         <v>36</v>
       </c>
       <c s="14" r="L14">
-        <v>1284</v>
+        <v>1285</v>
       </c>
       <c s="16" r="M14">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c s="16" r="N14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c s="16" r="O14">
         <v>77</v>
       </c>
       <c s="16" r="P14">
         <v>16</v>
       </c>
       <c s="15" t="inlineStr" r="Q14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R14"/>
       <c s="16" r="S14">
         <v>16</v>
       </c>
       <c s="18" r="T14">
         <v>17</v>
       </c>
       <c s="11" t="str" r="U14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="19" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary) (HPM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D15"/>
       <c s="20" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F15">
         <v>6</v>
       </c>
       <c s="22" r="G15">
         <v>6</v>
       </c>
       <c s="22" r="H15">
         <v>8</v>
       </c>
       <c s="20" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J15"/>
       <c s="22" r="K15">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c s="22" r="L15">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c s="21" r="M15">
-        <v>562</v>
+        <v>571</v>
       </c>
       <c s="22" r="N15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="22" r="O15">
         <v>11</v>
       </c>
       <c s="22" r="P15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="20" t="inlineStr" r="Q15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R15"/>
       <c s="22" r="S15">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c s="23" r="T15">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B16"/>
       <c s="12" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine) (ID)</t>
         </is>
       </c>
       <c s="13" t="str" r="D16"/>
       <c s="16" r="E16">
         <v>6</v>
       </c>
       <c s="16" r="F16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c s="16" r="G16">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c s="16" r="H16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="16" r="I16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="16" r="K16">
         <v>28</v>
       </c>
       <c s="16" r="L16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c s="16" r="M16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="14" r="N16">
-        <v>405</v>
+        <v>414</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P16">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c s="16" r="Q16">
         <v>8</v>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c s="18" r="T16">
         <v>8</v>
       </c>
       <c s="11" t="str" r="U16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="19" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine) (ON)</t>
         </is>
       </c>
       <c s="13" t="str" r="D17"/>
       <c s="20" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="F17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="G17">
@@ -1543,88 +1543,88 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="25" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U17"/>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B18"/>
       <c s="12" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine) (NEP)</t>
         </is>
       </c>
       <c s="13" t="str" r="D18"/>
       <c s="15" t="inlineStr" r="E18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F18">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c s="16" r="G18">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c s="16" r="H18">
         <v>28</v>
       </c>
       <c s="16" r="I18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="17" t="str" r="J18"/>
       <c s="16" r="K18">
         <v>25</v>
       </c>
       <c s="16" r="L18">
         <v>16</v>
       </c>
       <c s="16" r="M18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="16" r="N18">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c s="15" t="inlineStr" r="O18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" r="P18">
-        <v>508</v>
+        <v>513</v>
       </c>
       <c s="16" r="Q18">
         <v>16</v>
       </c>
       <c s="17" t="str" r="R18"/>
       <c s="16" r="S18">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c s="18" r="T18">
         <v>7</v>
       </c>
       <c s="11" t="str" r="U18"/>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B19"/>
       <c s="19" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine) (PUD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D19"/>
       <c s="20" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F19">
         <v>9</v>
       </c>
       <c s="22" r="G19">
         <v>78</v>
       </c>
@@ -1671,126 +1671,126 @@
       <c s="17" t="str" r="R19"/>
       <c s="22" r="S19">
         <v>131</v>
       </c>
       <c s="25" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U19"/>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B20"/>
       <c s="12" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine) (PCC)</t>
         </is>
       </c>
       <c s="13" t="str" r="D20"/>
       <c s="15" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F20">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c s="16" r="G20">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c s="16" r="H20">
         <v>11</v>
       </c>
       <c s="16" r="I20">
         <v>22</v>
       </c>
       <c s="17" t="str" r="J20"/>
       <c s="16" r="K20">
         <v>8</v>
       </c>
       <c s="16" r="L20">
         <v>16</v>
       </c>
       <c s="16" r="M20">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c s="16" r="N20">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c s="15" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P20">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c s="16" r="Q20">
         <v>131</v>
       </c>
       <c s="17" t="str" r="R20"/>
       <c s="14" r="S20">
-        <v>1448</v>
+        <v>1450</v>
       </c>
       <c s="24" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U20"/>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B21"/>
       <c s="26" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine) (RHU)</t>
         </is>
       </c>
       <c s="27" t="str" r="D21"/>
       <c s="28" r="E21">
         <v>11</v>
       </c>
       <c s="28" r="F21">
         <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" r="H21">
         <v>19</v>
       </c>
       <c s="29" t="inlineStr" r="I21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" t="str" r="J21"/>
       <c s="28" r="K21">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c s="28" r="L21">
         <v>17</v>
       </c>
       <c s="28" r="M21">
         <v>6</v>
       </c>
       <c s="28" r="N21">
         <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="O21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" r="P21">
         <v>7</v>
       </c>
       <c s="29" t="inlineStr" r="Q21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" t="str" r="R21"/>
       <c s="29" t="inlineStr" r="S21">
@@ -1970,51 +1970,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -2168,379 +2168,375 @@
       <c s="17" t="str" r="R8"/>
       <c s="15" t="inlineStr" r="S8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" r="T8">
         <v>7</v>
       </c>
       <c s="11" t="str" r="U8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B9"/>
       <c s="19" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (Internal Medicine) (CD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D9"/>
       <c s="20" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="F9">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c s="22" r="G9">
         <v>48</v>
       </c>
       <c s="22" r="H9">
         <v>11</v>
       </c>
       <c s="22" r="I9">
         <v>16</v>
       </c>
       <c s="17" t="str" r="J9"/>
       <c s="22" r="K9">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c s="22" r="L9">
         <v>14</v>
       </c>
       <c s="22" r="M9">
         <v>6</v>
       </c>
       <c s="22" r="N9">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c s="20" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P9">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c s="22" r="Q9">
         <v>9</v>
       </c>
       <c s="17" t="str" r="R9"/>
       <c s="22" r="S9">
         <v>55</v>
       </c>
       <c s="23" r="T9">
         <v>8</v>
       </c>
       <c s="11" t="str" r="U9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="12" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Critical Care Medicine (Internal Medicine) (CCM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D10"/>
       <c s="15" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F10">
         <v>48</v>
       </c>
       <c s="14" r="G10">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c s="16" r="H10">
         <v>5</v>
       </c>
       <c s="16" r="I10">
         <v>13</v>
       </c>
       <c s="17" t="str" r="J10"/>
       <c s="16" r="K10">
         <v>6</v>
       </c>
       <c s="16" r="L10">
         <v>10</v>
       </c>
       <c s="15" t="inlineStr" r="M10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N10">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c s="15" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P10">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c s="16" r="Q10">
         <v>68</v>
       </c>
       <c s="17" t="str" r="R10"/>
       <c s="16" r="S10">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c s="24" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="19" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine) (END)</t>
         </is>
       </c>
       <c s="13" t="str" r="D11"/>
       <c s="22" r="E11">
         <v>6</v>
       </c>
       <c s="22" r="F11">
         <v>11</v>
       </c>
       <c s="22" r="G11">
         <v>5</v>
       </c>
       <c s="21" r="H11">
-        <v>351</v>
-[...4 lines deleted...]
-        </is>
+        <v>352</v>
+      </c>
+      <c s="22" r="I11">
+        <v>5</v>
       </c>
       <c s="17" t="str" r="J11"/>
       <c s="22" r="K11">
+        <v>20</v>
+      </c>
+      <c s="22" r="L11">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c s="22" r="M11">
         <v>7</v>
       </c>
       <c s="22" r="N11">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c s="20" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P11">
         <v>25</v>
       </c>
       <c s="20" t="inlineStr" r="Q11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R11"/>
       <c s="22" r="S11">
         <v>10</v>
       </c>
       <c s="23" r="T11">
         <v>17</v>
       </c>
       <c s="11" t="str" r="U11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="12" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Gastroenterology (Internal Medicine) (GE)</t>
         </is>
       </c>
       <c s="13" t="str" r="D12"/>
       <c s="15" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F12">
         <v>16</v>
       </c>
       <c s="16" r="G12">
         <v>13</v>
       </c>
-      <c s="15" t="inlineStr" r="H12">
-[...2 lines deleted...]
-        </is>
+      <c s="16" r="H12">
+        <v>5</v>
       </c>
       <c s="14" r="I12">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c s="17" t="str" r="J12"/>
       <c s="16" r="K12">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c s="16" r="L12">
         <v>10</v>
       </c>
       <c s="15" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N12">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c s="15" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c s="15" t="inlineStr" r="Q12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R12"/>
       <c s="16" r="S12">
         <v>16</v>
       </c>
       <c s="24" t="inlineStr" r="T12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="19" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Geriatric Medicine (Internal Medicine) (IMG)</t>
         </is>
       </c>
       <c s="13" t="str" r="D13"/>
       <c s="20" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F13">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c s="22" r="G13">
         <v>6</v>
       </c>
       <c s="22" r="H13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c s="22" r="I13">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c s="17" t="str" r="J13"/>
       <c s="21" r="K13">
-        <v>187</v>
+        <v>213</v>
       </c>
       <c s="22" r="L13">
         <v>27</v>
       </c>
       <c s="22" r="M13">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c s="22" r="N13">
         <v>28</v>
       </c>
       <c s="22" r="O13">
         <v>6</v>
       </c>
       <c s="22" r="P13">
         <v>24</v>
       </c>
       <c s="20" t="inlineStr" r="Q13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R13"/>
       <c s="20" t="inlineStr" r="S13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="23" r="T13">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="11" t="str" r="U13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="12" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Hematology and Medical Oncology (Internal Medicine) (HO)</t>
         </is>
       </c>
       <c s="13" t="str" r="D14"/>
       <c s="15" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F14">
         <v>14</v>
       </c>
       <c s="16" r="G14">
         <v>10</v>
       </c>
       <c s="16" r="H14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c s="16" r="I14">
         <v>10</v>
       </c>
       <c s="17" t="str" r="J14"/>
       <c s="16" r="K14">
         <v>27</v>
       </c>
       <c s="14" r="L14">
-        <v>614</v>
+        <v>615</v>
       </c>
       <c s="16" r="M14">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c s="16" r="N14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="16" r="O14">
         <v>60</v>
       </c>
       <c s="16" r="P14">
         <v>15</v>
       </c>
       <c s="15" t="inlineStr" r="Q14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R14"/>
       <c s="16" r="S14">
         <v>14</v>
       </c>
       <c s="18" r="T14">
         <v>12</v>
       </c>
       <c s="11" t="str" r="U14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="19" t="inlineStr" r="C15">
         <is>
@@ -2549,133 +2545,133 @@
       </c>
       <c s="13" t="str" r="D15"/>
       <c s="20" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F15">
         <v>6</v>
       </c>
       <c s="20" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="H15">
         <v>7</v>
       </c>
       <c s="20" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J15"/>
       <c s="22" r="K15">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c s="22" r="L15">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c s="21" r="M15">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c s="22" r="N15">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="22" r="O15">
         <v>10</v>
       </c>
       <c s="22" r="P15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="20" t="inlineStr" r="Q15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R15"/>
       <c s="22" r="S15">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="25" t="inlineStr" r="T15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B16"/>
       <c s="12" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine) (ID)</t>
         </is>
       </c>
       <c s="13" t="str" r="D16"/>
       <c s="16" r="E16">
         <v>5</v>
       </c>
       <c s="16" r="F16">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c s="16" r="G16">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c s="16" r="H16">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c s="16" r="I16">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="16" r="K16">
         <v>28</v>
       </c>
       <c s="16" r="L16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="16" r="M16">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="14" r="N16">
-        <v>225</v>
+        <v>232</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P16">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c s="16" r="Q16">
         <v>8</v>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="18" r="T16">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="19" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine) (ON)</t>
         </is>
       </c>
       <c s="13" t="str" r="D17"/>
       <c s="20" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="F17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="G17">
@@ -2726,88 +2722,88 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="25" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U17"/>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B18"/>
       <c s="12" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine) (NEP)</t>
         </is>
       </c>
       <c s="13" t="str" r="D18"/>
       <c s="15" t="inlineStr" r="E18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F18">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c s="16" r="G18">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c s="16" r="H18">
         <v>25</v>
       </c>
       <c s="16" r="I18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c s="17" t="str" r="J18"/>
       <c s="16" r="K18">
         <v>24</v>
       </c>
       <c s="16" r="L18">
         <v>15</v>
       </c>
       <c s="16" r="M18">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="16" r="N18">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c s="15" t="inlineStr" r="O18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" r="P18">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c s="16" r="Q18">
         <v>15</v>
       </c>
       <c s="17" t="str" r="R18"/>
       <c s="16" r="S18">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c s="18" r="T18">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U18"/>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B19"/>
       <c s="19" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine) (PUD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D19"/>
       <c s="20" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F19">
         <v>9</v>
       </c>
       <c s="22" r="G19">
         <v>68</v>
       </c>
@@ -2857,125 +2853,125 @@
       </c>
       <c s="25" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U19"/>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B20"/>
       <c s="12" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine) (PCC)</t>
         </is>
       </c>
       <c s="13" t="str" r="D20"/>
       <c s="15" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F20">
         <v>55</v>
       </c>
       <c s="16" r="G20">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c s="16" r="H20">
         <v>10</v>
       </c>
       <c s="16" r="I20">
         <v>16</v>
       </c>
       <c s="17" t="str" r="J20"/>
       <c s="15" t="inlineStr" r="K20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="L20">
         <v>14</v>
       </c>
       <c s="16" r="M20">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="16" r="N20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="15" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P20">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c s="16" r="Q20">
         <v>109</v>
       </c>
       <c s="17" t="str" r="R20"/>
       <c s="14" r="S20">
         <v>692</v>
       </c>
       <c s="24" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U20"/>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B21"/>
       <c s="26" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine) (RHU)</t>
         </is>
       </c>
       <c s="27" t="str" r="D21"/>
       <c s="28" r="E21">
         <v>7</v>
       </c>
       <c s="28" r="F21">
         <v>8</v>
       </c>
       <c s="29" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" r="H21">
         <v>17</v>
       </c>
       <c s="29" t="inlineStr" r="I21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" t="str" r="J21"/>
       <c s="28" r="K21">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c s="28" r="L21">
         <v>12</v>
       </c>
       <c s="29" t="inlineStr" r="M21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" r="N21">
         <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="O21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" r="P21">
         <v>6</v>
       </c>
       <c s="29" t="inlineStr" r="Q21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -3157,51 +3153,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Jan, 05, 2026</t>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -3412,154 +3408,154 @@
       <c s="20" t="inlineStr" r="M9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="N9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P9">
         <v>7</v>
       </c>
       <c s="20" t="inlineStr" r="Q9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R9"/>
       <c s="22" r="S9">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c s="25" t="inlineStr" r="T9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="12" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Critical Care Medicine (Internal Medicine) (CCM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D10"/>
       <c s="15" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F10">
         <v>8</v>
       </c>
       <c s="14" r="G10">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c s="15" t="inlineStr" r="H10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="I10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J10"/>
       <c s="15" t="inlineStr" r="K10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="L10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="M10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N10">
         <v>6</v>
       </c>
       <c s="15" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P10">
         <v>17</v>
       </c>
       <c s="16" r="Q10">
         <v>10</v>
       </c>
       <c s="17" t="str" r="R10"/>
       <c s="16" r="S10">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c s="24" t="inlineStr" r="T10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="19" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine) (END)</t>
         </is>
       </c>
       <c s="13" t="str" r="D11"/>
       <c s="20" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="H11">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c s="20" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J11"/>
       <c s="20" t="inlineStr" r="K11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="L11">
         <v>5</v>
       </c>
       <c s="20" t="inlineStr" r="M11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="N11">
         <v>5</v>
       </c>
       <c s="20" t="inlineStr" r="O11">
         <is>
@@ -3680,51 +3676,51 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="F13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="G13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="I13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J13"/>
       <c s="21" r="K13">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c s="22" r="L13">
         <v>9</v>
       </c>
       <c s="22" r="M13">
         <v>11</v>
       </c>
       <c s="20" t="inlineStr" r="N13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="O13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="Q13">
         <is>
           <t xml:space="preserve">--</t>
@@ -3832,51 +3828,51 @@
         </is>
       </c>
       <c s="20" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J15"/>
       <c s="22" r="K15">
         <v>11</v>
       </c>
       <c s="22" r="L15">
         <v>20</v>
       </c>
       <c s="21" r="M15">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c s="20" t="inlineStr" r="N15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="O15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="Q15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R15"/>
       <c s="20" t="inlineStr" r="S15">
         <is>
           <t xml:space="preserve">--</t>
@@ -3913,51 +3909,51 @@
       <c s="16" r="H16">
         <v>5</v>
       </c>
       <c s="15" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="15" t="inlineStr" r="K16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="L16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="M16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" r="N16">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="Q16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
         <v>8</v>
       </c>
       <c s="24" t="inlineStr" r="T16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -4183,96 +4179,96 @@
       <c s="17" t="str" r="R19"/>
       <c s="22" r="S19">
         <v>22</v>
       </c>
       <c s="25" t="inlineStr" r="T19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U19"/>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B20"/>
       <c s="12" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine) (PCC)</t>
         </is>
       </c>
       <c s="13" t="str" r="D20"/>
       <c s="15" t="inlineStr" r="E20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F20">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c s="16" r="G20">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c s="15" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="I20">
         <v>6</v>
       </c>
       <c s="17" t="str" r="J20"/>
       <c s="15" t="inlineStr" r="K20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="L20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="M20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N20">
         <v>8</v>
       </c>
       <c s="15" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P20">
         <v>20</v>
       </c>
       <c s="16" r="Q20">
         <v>22</v>
       </c>
       <c s="17" t="str" r="R20"/>
       <c s="14" r="S20">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c s="24" t="inlineStr" r="T20">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U20"/>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B21"/>
       <c s="26" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine) (RHU)</t>
         </is>
       </c>
       <c s="27" t="str" r="D21"/>
       <c s="29" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -4424,87 +4420,92 @@
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -4583,50 +4584,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -4817,102 +4877,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198454</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206359</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198454</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198454</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206359</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206359</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5507261E-F723-4CAC-94AB-11C4BB8834EA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C23BCE0-CFA3-4F17-B71F-DE2CDF446FD8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9A61DF2-B4D1-46D1-BEAD-8BD66F64A7E7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1ACB57C-C083-4364-9E0F-6192A54571AA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66DFD838-6800-4C4B-8139-2D62CAEC847B}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F551D603-7787-4551-BE66-A4278CBE303A}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D636F3A0-81FF-403D-818E-5B378463878F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415B2C5F-F7B4-415E-A4B7-EB6C1FEBB149}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>a1be65cb-8084-4ee1-bee1-708f07718de5</vt:lpwstr>
+    <vt:lpwstr>6b679bf8-359d-4807-ae6e-5122fa431167</vt:lpwstr>
   </property>
 </Properties>
 </file>