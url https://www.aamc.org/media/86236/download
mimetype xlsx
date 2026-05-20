--- v3 (2026-04-19)
+++ v4 (2026-05-20)
@@ -799,51 +799,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -1010,51 +1010,51 @@
       <c s="19" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (Internal Medicine) (CD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D9"/>
       <c s="20" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="F9">
         <v>2311</v>
       </c>
       <c s="22" r="G9">
         <v>56</v>
       </c>
       <c s="22" r="H9">
         <v>15</v>
       </c>
       <c s="22" r="I9">
         <v>20</v>
       </c>
       <c s="17" t="str" r="J9"/>
       <c s="22" r="K9">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c s="22" r="L9">
         <v>18</v>
       </c>
       <c s="22" r="M9">
         <v>6</v>
       </c>
       <c s="22" r="N9">
         <v>13</v>
       </c>
       <c s="20" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P9">
         <v>28</v>
       </c>
       <c s="22" r="Q9">
         <v>9</v>
       </c>
       <c s="17" t="str" r="R9"/>
       <c s="22" r="S9">
         <v>66</v>
       </c>
@@ -1143,173 +1143,173 @@
       <c s="21" r="H11">
         <v>559</v>
       </c>
       <c s="22" r="I11">
         <v>6</v>
       </c>
       <c s="17" t="str" r="J11"/>
       <c s="22" r="K11">
         <v>22</v>
       </c>
       <c s="22" r="L11">
         <v>24</v>
       </c>
       <c s="22" r="M11">
         <v>8</v>
       </c>
       <c s="22" r="N11">
         <v>18</v>
       </c>
       <c s="20" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="20" t="inlineStr" r="Q11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R11"/>
       <c s="22" r="S11">
         <v>11</v>
       </c>
       <c s="23" r="T11">
         <v>19</v>
       </c>
       <c s="11" t="str" r="U11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="12" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Gastroenterology (Internal Medicine) (GE)</t>
         </is>
       </c>
       <c s="13" t="str" r="D12"/>
       <c s="15" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F12">
         <v>20</v>
       </c>
       <c s="16" r="G12">
         <v>15</v>
       </c>
       <c s="16" r="H12">
         <v>6</v>
       </c>
       <c s="14" r="I12">
         <v>1374</v>
       </c>
       <c s="17" t="str" r="J12"/>
       <c s="16" r="K12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c s="16" r="L12">
         <v>12</v>
       </c>
       <c s="15" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N12">
         <v>10</v>
       </c>
       <c s="15" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c s="15" t="inlineStr" r="Q12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R12"/>
       <c s="16" r="S12">
         <v>22</v>
       </c>
       <c s="24" t="inlineStr" r="T12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="19" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Geriatric Medicine (Internal Medicine) (IMG)</t>
         </is>
       </c>
       <c s="13" t="str" r="D13"/>
       <c s="20" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F13">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c s="22" r="G13">
         <v>8</v>
       </c>
       <c s="22" r="H13">
         <v>22</v>
       </c>
       <c s="22" r="I13">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c s="17" t="str" r="J13"/>
       <c s="21" r="K13">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c s="22" r="L13">
         <v>36</v>
       </c>
       <c s="22" r="M13">
         <v>49</v>
       </c>
       <c s="22" r="N13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="22" r="O13">
         <v>6</v>
       </c>
       <c s="22" r="P13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c s="20" t="inlineStr" r="Q13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R13"/>
       <c s="22" r="S13">
         <v>8</v>
       </c>
       <c s="23" r="T13">
         <v>12</v>
       </c>
       <c s="11" t="str" r="U13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="12" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Hematology and Medical Oncology (Internal Medicine) (HO)</t>
         </is>
       </c>
       <c s="13" t="str" r="D14"/>
       <c s="15" t="inlineStr" r="E14">
         <is>
@@ -1317,175 +1317,175 @@
         </is>
       </c>
       <c s="16" r="F14">
         <v>18</v>
       </c>
       <c s="16" r="G14">
         <v>10</v>
       </c>
       <c s="16" r="H14">
         <v>24</v>
       </c>
       <c s="16" r="I14">
         <v>12</v>
       </c>
       <c s="17" t="str" r="J14"/>
       <c s="16" r="K14">
         <v>36</v>
       </c>
       <c s="14" r="L14">
         <v>1285</v>
       </c>
       <c s="16" r="M14">
         <v>86</v>
       </c>
       <c s="16" r="N14">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c s="16" r="O14">
         <v>77</v>
       </c>
       <c s="16" r="P14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c s="15" t="inlineStr" r="Q14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R14"/>
       <c s="16" r="S14">
         <v>16</v>
       </c>
       <c s="18" r="T14">
         <v>17</v>
       </c>
       <c s="11" t="str" r="U14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="19" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary) (HPM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D15"/>
       <c s="20" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F15">
         <v>6</v>
       </c>
       <c s="22" r="G15">
         <v>6</v>
       </c>
       <c s="22" r="H15">
         <v>8</v>
       </c>
       <c s="20" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J15"/>
       <c s="22" r="K15">
         <v>49</v>
       </c>
       <c s="22" r="L15">
         <v>86</v>
       </c>
       <c s="21" r="M15">
-        <v>571</v>
+        <v>572</v>
       </c>
       <c s="22" r="N15">
         <v>10</v>
       </c>
       <c s="22" r="O15">
         <v>11</v>
       </c>
       <c s="22" r="P15">
         <v>6</v>
       </c>
       <c s="20" t="inlineStr" r="Q15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R15"/>
       <c s="22" r="S15">
         <v>10</v>
       </c>
       <c s="23" r="T15">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B16"/>
       <c s="12" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine) (ID)</t>
         </is>
       </c>
       <c s="13" t="str" r="D16"/>
       <c s="16" r="E16">
         <v>6</v>
       </c>
       <c s="16" r="F16">
         <v>13</v>
       </c>
       <c s="16" r="G16">
         <v>32</v>
       </c>
       <c s="16" r="H16">
         <v>18</v>
       </c>
       <c s="16" r="I16">
         <v>10</v>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="16" r="K16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="16" r="L16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c s="16" r="M16">
         <v>10</v>
       </c>
       <c s="14" r="N16">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P16">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c s="16" r="Q16">
         <v>8</v>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
         <v>37</v>
       </c>
       <c s="18" r="T16">
         <v>8</v>
       </c>
       <c s="11" t="str" r="U16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="19" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine) (ON)</t>
         </is>
       </c>
       <c s="13" t="str" r="D17"/>
       <c s="20" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -1504,120 +1504,116 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="I17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J17"/>
       <c s="22" r="K17">
         <v>6</v>
       </c>
       <c s="22" r="L17">
         <v>77</v>
       </c>
       <c s="22" r="M17">
         <v>11</v>
       </c>
       <c s="20" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="O17">
-        <v>78</v>
-[...4 lines deleted...]
-        </is>
+        <v>79</v>
+      </c>
+      <c s="22" r="P17">
+        <v>5</v>
       </c>
       <c s="20" t="inlineStr" r="Q17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R17"/>
       <c s="20" t="inlineStr" r="S17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="25" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U17"/>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B18"/>
       <c s="12" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine) (NEP)</t>
         </is>
       </c>
       <c s="13" t="str" r="D18"/>
       <c s="15" t="inlineStr" r="E18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F18">
         <v>28</v>
       </c>
       <c s="16" r="G18">
         <v>70</v>
       </c>
       <c s="16" r="H18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="16" r="I18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c s="17" t="str" r="J18"/>
       <c s="16" r="K18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c s="16" r="L18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c s="16" r="M18">
         <v>6</v>
       </c>
       <c s="16" r="N18">
-        <v>54</v>
-[...4 lines deleted...]
-        </is>
+        <v>55</v>
+      </c>
+      <c s="16" r="O18">
+        <v>5</v>
       </c>
       <c s="14" r="P18">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c s="16" r="Q18">
         <v>16</v>
       </c>
       <c s="17" t="str" r="R18"/>
       <c s="16" r="S18">
         <v>74</v>
       </c>
       <c s="18" r="T18">
         <v>7</v>
       </c>
       <c s="11" t="str" r="U18"/>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B19"/>
       <c s="19" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine) (PUD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D19"/>
       <c s="20" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -1970,51 +1966,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -2181,51 +2177,51 @@
       <c s="19" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (Internal Medicine) (CD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D9"/>
       <c s="20" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="F9">
         <v>1122</v>
       </c>
       <c s="22" r="G9">
         <v>48</v>
       </c>
       <c s="22" r="H9">
         <v>11</v>
       </c>
       <c s="22" r="I9">
         <v>16</v>
       </c>
       <c s="17" t="str" r="J9"/>
       <c s="22" r="K9">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c s="22" r="L9">
         <v>14</v>
       </c>
       <c s="22" r="M9">
         <v>6</v>
       </c>
       <c s="22" r="N9">
         <v>9</v>
       </c>
       <c s="20" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P9">
         <v>21</v>
       </c>
       <c s="22" r="Q9">
         <v>9</v>
       </c>
       <c s="17" t="str" r="R9"/>
       <c s="22" r="S9">
         <v>55</v>
       </c>
@@ -2316,173 +2312,173 @@
       <c s="21" r="H11">
         <v>352</v>
       </c>
       <c s="22" r="I11">
         <v>5</v>
       </c>
       <c s="17" t="str" r="J11"/>
       <c s="22" r="K11">
         <v>20</v>
       </c>
       <c s="22" r="L11">
         <v>19</v>
       </c>
       <c s="22" r="M11">
         <v>7</v>
       </c>
       <c s="22" r="N11">
         <v>13</v>
       </c>
       <c s="20" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="P11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c s="20" t="inlineStr" r="Q11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R11"/>
       <c s="22" r="S11">
         <v>10</v>
       </c>
       <c s="23" r="T11">
         <v>17</v>
       </c>
       <c s="11" t="str" r="U11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="12" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Gastroenterology (Internal Medicine) (GE)</t>
         </is>
       </c>
       <c s="13" t="str" r="D12"/>
       <c s="15" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F12">
         <v>16</v>
       </c>
       <c s="16" r="G12">
         <v>13</v>
       </c>
       <c s="16" r="H12">
         <v>5</v>
       </c>
       <c s="14" r="I12">
         <v>615</v>
       </c>
       <c s="17" t="str" r="J12"/>
       <c s="16" r="K12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c s="16" r="L12">
         <v>10</v>
       </c>
       <c s="15" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="N12">
         <v>7</v>
       </c>
       <c s="15" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c s="15" t="inlineStr" r="Q12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R12"/>
       <c s="16" r="S12">
         <v>16</v>
       </c>
       <c s="24" t="inlineStr" r="T12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="19" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Geriatric Medicine (Internal Medicine) (IMG)</t>
         </is>
       </c>
       <c s="13" t="str" r="D13"/>
       <c s="20" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="22" r="F13">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c s="22" r="G13">
         <v>6</v>
       </c>
       <c s="22" r="H13">
         <v>20</v>
       </c>
       <c s="22" r="I13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c s="17" t="str" r="J13"/>
       <c s="21" r="K13">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c s="22" r="L13">
         <v>27</v>
       </c>
       <c s="22" r="M13">
         <v>38</v>
       </c>
       <c s="22" r="N13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="22" r="O13">
         <v>6</v>
       </c>
       <c s="22" r="P13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="20" t="inlineStr" r="Q13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R13"/>
       <c s="20" t="inlineStr" r="S13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="23" r="T13">
         <v>10</v>
       </c>
       <c s="11" t="str" r="U13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="12" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Hematology and Medical Oncology (Internal Medicine) (HO)</t>
         </is>
       </c>
       <c s="13" t="str" r="D14"/>
@@ -2498,51 +2494,51 @@
         <v>10</v>
       </c>
       <c s="16" r="H14">
         <v>19</v>
       </c>
       <c s="16" r="I14">
         <v>10</v>
       </c>
       <c s="17" t="str" r="J14"/>
       <c s="16" r="K14">
         <v>27</v>
       </c>
       <c s="14" r="L14">
         <v>615</v>
       </c>
       <c s="16" r="M14">
         <v>66</v>
       </c>
       <c s="16" r="N14">
         <v>18</v>
       </c>
       <c s="16" r="O14">
         <v>60</v>
       </c>
       <c s="16" r="P14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c s="15" t="inlineStr" r="Q14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R14"/>
       <c s="16" r="S14">
         <v>14</v>
       </c>
       <c s="18" r="T14">
         <v>12</v>
       </c>
       <c s="11" t="str" r="U14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="19" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary) (HPM)</t>
         </is>
       </c>
       <c s="13" t="str" r="D15"/>
       <c s="20" t="inlineStr" r="E15">
         <is>
@@ -2603,68 +2599,68 @@
     <row r="16" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B16"/>
       <c s="12" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine) (ID)</t>
         </is>
       </c>
       <c s="13" t="str" r="D16"/>
       <c s="16" r="E16">
         <v>5</v>
       </c>
       <c s="16" r="F16">
         <v>9</v>
       </c>
       <c s="16" r="G16">
         <v>26</v>
       </c>
       <c s="16" r="H16">
         <v>13</v>
       </c>
       <c s="16" r="I16">
         <v>7</v>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="16" r="K16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c s="16" r="L16">
         <v>18</v>
       </c>
       <c s="16" r="M16">
         <v>10</v>
       </c>
       <c s="14" r="N16">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P16">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c s="16" r="Q16">
         <v>8</v>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
         <v>29</v>
       </c>
       <c s="18" r="T16">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="19" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine) (ON)</t>
         </is>
       </c>
       <c s="13" t="str" r="D17"/>
       <c s="20" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -2683,120 +2679,116 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="I17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J17"/>
       <c s="22" r="K17">
         <v>6</v>
       </c>
       <c s="22" r="L17">
         <v>60</v>
       </c>
       <c s="22" r="M17">
         <v>10</v>
       </c>
       <c s="20" t="inlineStr" r="N17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="O17">
-        <v>61</v>
-[...4 lines deleted...]
-        </is>
+        <v>62</v>
+      </c>
+      <c s="22" r="P17">
+        <v>5</v>
       </c>
       <c s="20" t="inlineStr" r="Q17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R17"/>
       <c s="20" t="inlineStr" r="S17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="25" t="inlineStr" r="T17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" t="str" r="U17"/>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B18"/>
       <c s="12" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine) (NEP)</t>
         </is>
       </c>
       <c s="13" t="str" r="D18"/>
       <c s="15" t="inlineStr" r="E18">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="F18">
         <v>21</v>
       </c>
       <c s="16" r="G18">
         <v>53</v>
       </c>
       <c s="16" r="H18">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c s="16" r="I18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c s="17" t="str" r="J18"/>
       <c s="16" r="K18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="16" r="L18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c s="16" r="M18">
         <v>6</v>
       </c>
       <c s="16" r="N18">
-        <v>50</v>
-[...4 lines deleted...]
-        </is>
+        <v>51</v>
+      </c>
+      <c s="16" r="O18">
+        <v>5</v>
       </c>
       <c s="14" r="P18">
-        <v>343</v>
+        <v>346</v>
       </c>
       <c s="16" r="Q18">
         <v>15</v>
       </c>
       <c s="17" t="str" r="R18"/>
       <c s="16" r="S18">
         <v>54</v>
       </c>
       <c s="18" r="T18">
         <v>6</v>
       </c>
       <c s="11" t="str" r="U18"/>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B19"/>
       <c s="19" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine) (PUD)</t>
         </is>
       </c>
       <c s="13" t="str" r="D19"/>
       <c s="20" t="inlineStr" r="E19">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -3153,51 +3145,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="3" t="str" r="R6"/>
       <c s="3" t="str" r="S6"/>
       <c s="3" t="str" r="T6"/>
@@ -3828,51 +3820,51 @@
         </is>
       </c>
       <c s="20" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="I15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J15"/>
       <c s="22" r="K15">
         <v>11</v>
       </c>
       <c s="22" r="L15">
         <v>20</v>
       </c>
       <c s="21" r="M15">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c s="20" t="inlineStr" r="N15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="O15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="Q15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R15"/>
       <c s="20" t="inlineStr" r="S15">
         <is>
           <t xml:space="preserve">--</t>
@@ -3909,51 +3901,51 @@
       <c s="16" r="H16">
         <v>5</v>
       </c>
       <c s="15" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="J16"/>
       <c s="15" t="inlineStr" r="K16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="L16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="M16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" r="N16">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c s="15" t="inlineStr" r="O16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" t="inlineStr" r="Q16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="17" t="str" r="R16"/>
       <c s="16" r="S16">
         <v>8</v>
       </c>
       <c s="24" t="inlineStr" r="T16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -4893,100 +4885,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206359</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207076</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206359</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206359</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207076</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207076</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4C23BCE0-CFA3-4F17-B71F-DE2CDF446FD8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F80CB5C-65D0-4B16-AB6F-C4169BB886DB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1ACB57C-C083-4364-9E0F-6192A54571AA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{840472CD-2486-4399-A323-2D341BAF93F4}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F551D603-7787-4551-BE66-A4278CBE303A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D3BAC08-48A1-4A20-AA53-EBC419448813}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{415B2C5F-F7B4-415E-A4B7-EB6C1FEBB149}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D961DBE5-187B-4155-8A88-EFAFF94F9CAD}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>6b679bf8-359d-4807-ae6e-5122fa431167</vt:lpwstr>
+    <vt:lpwstr>e9ee5f01-b802-422a-abef-5cd110f99a7f</vt:lpwstr>
   </property>
 </Properties>
 </file>