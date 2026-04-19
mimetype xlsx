--- v2 (2025-12-18)
+++ v3 (2026-04-19)
@@ -1,255 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28730"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...4 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{EFE59776-6B7E-4CCB-8303-C937337E35CE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38400" yWindow="240" windowWidth="28800" windowHeight="15285" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
-    <sheet name="Surgery (All)" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Surgery (All Excluding IMGs)" sheetId="3" r:id="rId3"/>
+    <sheet name="Surgery (All)" sheetId="1" r:id="rId6"/>
+    <sheet name="Surgery (IMGs Only)" sheetId="2" r:id="rId9"/>
+    <sheet name="Surgery (All Excluding IMGs)" sheetId="3" r:id="rId12"/>
   </sheets>
-  <calcPr calcId="191028"/>
-[...15 lines deleted...]
-  </extLst>
+  <calcPr calcId="125725"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...122 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="[$-10409]#,##0;\(#,##0\)"/>
+    <numFmt numFmtId="82" formatCode="[$-010409]#,0;(#,0)"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...2 lines deleted...]
-    </font>
+    <font/>
     <font>
       <b/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <b val="0"/>
       <i/>
+      <strike val="0"/>
+      <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB3DCE7"/>
         <bgColor rgb="FFB3DCE7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAEEF3"/>
@@ -492,185 +348,157 @@
         <color rgb="FF8DCBDA"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF8DCBDA"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF8DCBDA"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF8DCBDA"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+  <cellXfs count="34">
+    <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="3">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="4">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="2" borderId="5">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="2" borderId="6">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="7">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="2" borderId="8">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...44 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="9">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="3" borderId="10">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="2" fillId="3" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="3" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="12">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="3" fillId="3" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="3" fillId="3" borderId="13">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="4" borderId="10">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="4" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="4" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="4" borderId="13">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="3" fillId="4" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="2" fillId="4" borderId="11">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="3" fillId="4" borderId="13">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="3" borderId="13">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="4" borderId="14">
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="3" fillId="4" borderId="15">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="4" borderId="15">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
+    </xf>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="16">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="2" fillId="4" borderId="17">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="18">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="19">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="4" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1" readingOrder="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="20">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="3" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...21 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="0">
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle xfId="0" name="Normal"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="008DCBDA"/>
       <rgbColor rgb="00A0D3E0"/>
       <rgbColor rgb="00B3DCE7"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DAEEF3"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
@@ -698,2445 +526,2536 @@
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId14" /></Relationships>
 </file>
 
-<file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>462686</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>215900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>462686</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>215900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>462686</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>215900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
-[...5 lines deleted...]
-        </xdr:cNvPr>
+        <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip r:embed="rId14" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-[...281 lines deleted...]
-</a:theme>
+<file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="rId10" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="B1:S22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.42578125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="22" max="22" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="3.421875"/>
+    <col min="2" max="2" customWidth="1" width="0.140625"/>
+    <col min="3" max="3" customWidth="1" width="49.37109375"/>
+    <col min="4" max="4" customWidth="1" width="8.48046875"/>
+    <col min="5" max="5" customWidth="1" width="1.03125"/>
+    <col min="6" max="6" customWidth="1" width="7.453125"/>
+    <col min="7" max="7" customWidth="1" width="8.48046875"/>
+    <col min="8" max="8" customWidth="1" width="8.48046875"/>
+    <col min="9" max="9" customWidth="1" width="8.4921875"/>
+    <col min="10" max="10" customWidth="1" width="8.48046875"/>
+    <col min="11" max="11" customWidth="1" width="1.05078125"/>
+    <col min="12" max="12" customWidth="1" width="7.43359375"/>
+    <col min="13" max="13" customWidth="1" width="4.890625"/>
+    <col min="14" max="14" customWidth="1" width="3.59375"/>
+    <col min="15" max="15" customWidth="1" width="8.48046875"/>
+    <col min="16" max="16" customWidth="1" width="8.48046875"/>
+    <col min="17" max="17" customWidth="1" width="0.0234375"/>
+    <col min="18" max="18" customWidth="1" width="0.15234375"/>
+    <col min="19" max="19" customWidth="1" width="2.6015625"/>
+    <col min="20" max="20" customWidth="1" width="3.8515625"/>
+    <col min="21" max="21" customWidth="1" width="3.00390625"/>
+    <col min="22" max="22" customWidth="1" width="3.421875"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...71 lines deleted...]
-      <c r="E7" s="42" t="s">
+    <row r="1" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B1">
+        <is>
+          <t xml:space="preserve">CROSS Speciality Applicant Data</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B2">
+        <is>
+          <t xml:space="preserve">Residency - Surgery (All)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="0.05" customHeight="1"/>
+    <row r="4" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B4">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ERAS </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2026</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FFFF0000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="13" customHeight="1"/>
+    <row r="6" ht="0.7" customHeight="1">
+      <c s="2" t="str" r="B6"/>
+      <c s="3" t="str" r="C6"/>
+      <c s="3" t="str" r="D6"/>
+      <c s="3" t="str" r="E6"/>
+      <c s="3" t="str" r="F6"/>
+      <c s="3" t="str" r="G6"/>
+      <c s="3" t="str" r="H6"/>
+      <c s="3" t="str" r="I6"/>
+      <c s="3" t="str" r="J6"/>
+      <c s="3" t="str" r="K6"/>
+      <c s="3" t="str" r="L6"/>
+      <c s="3" t="str" r="M6"/>
+      <c s="3" t="str" r="N6"/>
+      <c s="3" t="str" r="O6"/>
+      <c s="3" t="str" r="P6"/>
+      <c s="3" t="str" r="Q6"/>
+      <c s="4" t="str" r="R6"/>
+    </row>
+    <row r="7" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B7"/>
+      <c s="6" t="inlineStr" r="C7">
+        <is>
+          <t xml:space="preserve">SPECIALTY</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="D7">
+        <is>
+          <t xml:space="preserve">NS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="E7">
+        <is>
+          <t xml:space="preserve">OBG</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="F7"/>
+      <c s="7" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve">ORS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="H7">
+        <is>
+          <t xml:space="preserve">OTO</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="I7">
+        <is>
+          <t xml:space="preserve">PSI</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="J7">
+        <is>
+          <t xml:space="preserve">GS_C</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="K7">
+        <is>
+          <t xml:space="preserve">GS_P</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="L7"/>
+      <c s="7" t="inlineStr" r="M7">
+        <is>
+          <t xml:space="preserve">TSI</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="N7"/>
+      <c s="7" t="inlineStr" r="O7">
+        <is>
+          <t xml:space="preserve">U</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="P7">
+        <is>
+          <t xml:space="preserve">VSI</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R7"/>
+    </row>
+    <row r="8" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B8"/>
+      <c s="11" t="inlineStr" r="C8">
+        <is>
+          <t xml:space="preserve">Neurological Surgery (NS)</t>
+        </is>
+      </c>
+      <c s="12" r="D8">
+        <v>611</v>
+      </c>
+      <c s="13" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F8"/>
+      <c s="15" r="G8">
+        <v>21</v>
+      </c>
+      <c s="15" r="H8">
+        <v>9</v>
+      </c>
+      <c s="15" r="I8">
+        <v>7</v>
+      </c>
+      <c s="15" r="J8">
+        <v>108</v>
+      </c>
+      <c s="15" r="K8">
+        <v>136</v>
+      </c>
+      <c s="14" t="str" r="L8"/>
+      <c s="15" r="M8">
+        <v>11</v>
+      </c>
+      <c s="14" t="str" r="N8"/>
+      <c s="13" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="16" r="P8">
+        <v>8</v>
+      </c>
+      <c s="10" t="str" r="R8"/>
+    </row>
+    <row r="9" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B9"/>
+      <c s="17" t="inlineStr" r="C9">
+        <is>
+          <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="D9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="E9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F9"/>
+      <c s="18" t="inlineStr" r="G9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="H9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="I9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="J9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="K9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="L9"/>
+      <c s="18" t="inlineStr" r="M9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N9"/>
+      <c s="18" t="inlineStr" r="O9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R9"/>
+    </row>
+    <row r="10" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B10"/>
+      <c s="11" t="inlineStr" r="C10">
+        <is>
+          <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
+        </is>
+      </c>
+      <c s="15" r="D10">
+        <v>21</v>
+      </c>
+      <c s="13" t="inlineStr" r="E10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F10"/>
+      <c s="12" r="G10">
+        <v>1954</v>
+      </c>
+      <c s="15" r="H10">
+        <v>12</v>
+      </c>
+      <c s="15" r="I10">
+        <v>14</v>
+      </c>
+      <c s="15" r="J10">
+        <v>286</v>
+      </c>
+      <c s="15" r="K10">
+        <v>287</v>
+      </c>
+      <c s="14" t="str" r="L10"/>
+      <c s="15" r="M10">
+        <v>14</v>
+      </c>
+      <c s="14" t="str" r="N10"/>
+      <c s="15" r="O10">
+        <v>7</v>
+      </c>
+      <c s="16" r="P10">
+        <v>13</v>
+      </c>
+      <c s="10" t="str" r="R10"/>
+    </row>
+    <row r="11" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B11"/>
+      <c s="17" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
+        </is>
+      </c>
+      <c s="21" r="D11">
+        <v>9</v>
+      </c>
+      <c s="18" t="inlineStr" r="E11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F11"/>
+      <c s="21" r="G11">
+        <v>12</v>
+      </c>
+      <c s="22" r="H11">
+        <v>666</v>
+      </c>
+      <c s="21" r="I11">
+        <v>8</v>
+      </c>
+      <c s="21" r="J11">
+        <v>80</v>
+      </c>
+      <c s="21" r="K11">
+        <v>90</v>
+      </c>
+      <c s="14" t="str" r="L11"/>
+      <c s="21" r="M11">
+        <v>7</v>
+      </c>
+      <c s="14" t="str" r="N11"/>
+      <c s="18" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="23" r="P11">
         <v>5</v>
       </c>
-      <c r="F7" s="43"/>
-[...3 lines deleted...]
-      <c r="H7" s="6" t="s">
+      <c s="10" t="str" r="R11"/>
+    </row>
+    <row r="12" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B12"/>
+      <c s="11" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
+        </is>
+      </c>
+      <c s="15" r="D12">
         <v>7</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c s="13" t="inlineStr" r="E12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F12"/>
+      <c s="15" r="G12">
+        <v>14</v>
+      </c>
+      <c s="15" r="H12">
         <v>8</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c s="12" r="I12">
+        <v>515</v>
+      </c>
+      <c s="15" r="J12">
+        <v>229</v>
+      </c>
+      <c s="15" r="K12">
+        <v>166</v>
+      </c>
+      <c s="14" t="str" r="L12"/>
+      <c s="15" r="M12">
+        <v>10</v>
+      </c>
+      <c s="14" t="str" r="N12"/>
+      <c s="13" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="16" r="P12">
         <v>9</v>
       </c>
-      <c r="K7" s="42" t="s">
+      <c s="10" t="str" r="R12"/>
+    </row>
+    <row r="13" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B13"/>
+      <c s="17" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">Surgery - Cat (GS_C)</t>
+        </is>
+      </c>
+      <c s="21" r="D13">
+        <v>108</v>
+      </c>
+      <c s="18" t="inlineStr" r="E13">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F13"/>
+      <c s="21" r="G13">
+        <v>286</v>
+      </c>
+      <c s="21" r="H13">
+        <v>80</v>
+      </c>
+      <c s="21" r="I13">
+        <v>229</v>
+      </c>
+      <c s="22" r="J13">
+        <v>4684</v>
+      </c>
+      <c s="21" r="K13">
+        <v>2604</v>
+      </c>
+      <c s="14" t="str" r="L13"/>
+      <c s="21" r="M13">
+        <v>188</v>
+      </c>
+      <c s="14" t="str" r="N13"/>
+      <c s="21" r="O13">
+        <v>79</v>
+      </c>
+      <c s="23" r="P13">
+        <v>188</v>
+      </c>
+      <c s="10" t="str" r="R13"/>
+    </row>
+    <row r="14" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B14"/>
+      <c s="11" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">Surgery - Pre (GS_P)</t>
+        </is>
+      </c>
+      <c s="15" r="D14">
+        <v>136</v>
+      </c>
+      <c s="13" t="inlineStr" r="E14">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F14"/>
+      <c s="15" r="G14">
+        <v>287</v>
+      </c>
+      <c s="15" r="H14">
+        <v>90</v>
+      </c>
+      <c s="15" r="I14">
+        <v>166</v>
+      </c>
+      <c s="15" r="J14">
+        <v>2604</v>
+      </c>
+      <c s="12" r="K14">
+        <v>3946</v>
+      </c>
+      <c s="14" t="str" r="L14"/>
+      <c s="15" r="M14">
+        <v>95</v>
+      </c>
+      <c s="14" t="str" r="N14"/>
+      <c s="15" r="O14">
+        <v>130</v>
+      </c>
+      <c s="16" r="P14">
+        <v>112</v>
+      </c>
+      <c s="10" t="str" r="R14"/>
+    </row>
+    <row r="15" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B15"/>
+      <c s="17" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
+        </is>
+      </c>
+      <c s="21" r="D15">
+        <v>11</v>
+      </c>
+      <c s="18" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F15"/>
+      <c s="21" r="G15">
+        <v>14</v>
+      </c>
+      <c s="21" r="H15">
+        <v>7</v>
+      </c>
+      <c s="21" r="I15">
         <v>10</v>
       </c>
-      <c r="L7" s="43"/>
-[...7 lines deleted...]
-      <c r="P7" s="7" t="s">
+      <c s="21" r="J15">
+        <v>188</v>
+      </c>
+      <c s="21" r="K15">
+        <v>95</v>
+      </c>
+      <c s="14" t="str" r="L15"/>
+      <c s="22" r="M15">
+        <v>205</v>
+      </c>
+      <c s="14" t="str" r="N15"/>
+      <c s="18" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="23" r="P15">
+        <v>40</v>
+      </c>
+      <c s="10" t="str" r="R15"/>
+    </row>
+    <row r="16" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B16"/>
+      <c s="11" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">Urology (U)</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F16"/>
+      <c s="15" r="G16">
+        <v>7</v>
+      </c>
+      <c s="13" t="inlineStr" r="H16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="15" r="J16">
+        <v>79</v>
+      </c>
+      <c s="15" r="K16">
+        <v>130</v>
+      </c>
+      <c s="14" t="str" r="L16"/>
+      <c s="13" t="inlineStr" r="M16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N16"/>
+      <c s="12" r="O16">
+        <v>607</v>
+      </c>
+      <c s="24" t="inlineStr" r="P16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R16"/>
+    </row>
+    <row r="17" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B17"/>
+      <c s="25" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
+        </is>
+      </c>
+      <c s="26" r="D17">
+        <v>8</v>
+      </c>
+      <c s="27" t="inlineStr" r="E17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="str" r="F17"/>
+      <c s="26" r="G17">
         <v>13</v>
       </c>
-      <c r="R7" s="8"/>
-[...29 lines deleted...]
-      <c r="M8" s="32">
+      <c s="26" r="H17">
+        <v>5</v>
+      </c>
+      <c s="26" r="I17">
         <v>9</v>
       </c>
-      <c r="N8" s="31"/>
-[...406 lines deleted...]
-    <row r="22" spans="2:18" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c s="26" r="J17">
+        <v>188</v>
+      </c>
+      <c s="26" r="K17">
+        <v>112</v>
+      </c>
+      <c s="28" t="str" r="L17"/>
+      <c s="26" r="M17">
+        <v>40</v>
+      </c>
+      <c s="28" t="str" r="N17"/>
+      <c s="27" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" r="P17">
+        <v>262</v>
+      </c>
+      <c s="10" t="str" r="R17"/>
+    </row>
+    <row r="18" ht="0.05" customHeight="1">
+      <c s="5" t="str" r="B18"/>
+      <c s="10" t="str" r="R18"/>
+    </row>
+    <row r="19" ht="1.05" customHeight="1">
+      <c s="30" t="str" r="B19"/>
+      <c s="31" t="str" r="C19"/>
+      <c s="31" t="str" r="D19"/>
+      <c s="31" t="str" r="E19"/>
+      <c s="31" t="str" r="F19"/>
+      <c s="31" t="str" r="G19"/>
+      <c s="31" t="str" r="H19"/>
+      <c s="31" t="str" r="I19"/>
+      <c s="31" t="str" r="J19"/>
+      <c s="31" t="str" r="K19"/>
+      <c s="31" t="str" r="L19"/>
+      <c s="31" t="str" r="M19"/>
+      <c s="31" t="str" r="N19"/>
+      <c s="31" t="str" r="O19"/>
+      <c s="31" t="str" r="P19"/>
+      <c s="31" t="str" r="Q19"/>
+      <c s="32" t="str" r="R19"/>
+    </row>
+    <row r="20" ht="1.1" customHeight="1"/>
+    <row r="21" ht="15.8" customHeight="1">
+      <c s="33" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">"--" is mask for N &lt; 5</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="0.05" customHeight="1"/>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="N2:S4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="M15:N15"/>
-    <mergeCell ref="B21:K21"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="M17:N17"/>
+    <mergeCell ref="B21:K21"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="B1:S22"/>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="22" max="22" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="3.54296875"/>
+    <col min="2" max="2" customWidth="1" width="0.140625"/>
+    <col min="3" max="3" customWidth="1" width="49.37109375"/>
+    <col min="4" max="4" customWidth="1" width="8.48046875"/>
+    <col min="5" max="5" customWidth="1" width="1.03125"/>
+    <col min="6" max="6" customWidth="1" width="7.453125"/>
+    <col min="7" max="7" customWidth="1" width="8.48046875"/>
+    <col min="8" max="8" customWidth="1" width="8.48046875"/>
+    <col min="9" max="9" customWidth="1" width="8.4921875"/>
+    <col min="10" max="10" customWidth="1" width="8.48046875"/>
+    <col min="11" max="11" customWidth="1" width="1.05078125"/>
+    <col min="12" max="12" customWidth="1" width="7.43359375"/>
+    <col min="13" max="13" customWidth="1" width="4.890625"/>
+    <col min="14" max="14" customWidth="1" width="3.59375"/>
+    <col min="15" max="15" customWidth="1" width="8.48046875"/>
+    <col min="16" max="16" customWidth="1" width="8.48046875"/>
+    <col min="17" max="17" customWidth="1" width="0.0234375"/>
+    <col min="18" max="18" customWidth="1" width="0.15234375"/>
+    <col min="19" max="19" customWidth="1" width="2.6015625"/>
+    <col min="20" max="20" customWidth="1" width="3.8515625"/>
+    <col min="21" max="21" customWidth="1" width="2.87109375"/>
+    <col min="22" max="22" customWidth="1" width="3.43359375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...71 lines deleted...]
-      <c r="E7" s="42" t="s">
+    <row r="1" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B1">
+        <is>
+          <t xml:space="preserve">CROSS Speciality Applicant Data</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B2">
+        <is>
+          <t xml:space="preserve">Residency - Surgery (IMGs Only)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="0.05" customHeight="1"/>
+    <row r="4" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B4">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ERAS </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2026</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FFFF0000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="13" customHeight="1"/>
+    <row r="6" ht="0.7" customHeight="1">
+      <c s="2" t="str" r="B6"/>
+      <c s="3" t="str" r="C6"/>
+      <c s="3" t="str" r="D6"/>
+      <c s="3" t="str" r="E6"/>
+      <c s="3" t="str" r="F6"/>
+      <c s="3" t="str" r="G6"/>
+      <c s="3" t="str" r="H6"/>
+      <c s="3" t="str" r="I6"/>
+      <c s="3" t="str" r="J6"/>
+      <c s="3" t="str" r="K6"/>
+      <c s="3" t="str" r="L6"/>
+      <c s="3" t="str" r="M6"/>
+      <c s="3" t="str" r="N6"/>
+      <c s="3" t="str" r="O6"/>
+      <c s="3" t="str" r="P6"/>
+      <c s="3" t="str" r="Q6"/>
+      <c s="4" t="str" r="R6"/>
+    </row>
+    <row r="7" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B7"/>
+      <c s="6" t="inlineStr" r="C7">
+        <is>
+          <t xml:space="preserve">SPECIALTY</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="D7">
+        <is>
+          <t xml:space="preserve">NS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="E7">
+        <is>
+          <t xml:space="preserve">OBG</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="F7"/>
+      <c s="7" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve">ORS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="H7">
+        <is>
+          <t xml:space="preserve">OTO</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="I7">
+        <is>
+          <t xml:space="preserve">PSI</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="J7">
+        <is>
+          <t xml:space="preserve">GS_C</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="K7">
+        <is>
+          <t xml:space="preserve">GS_P</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="L7"/>
+      <c s="7" t="inlineStr" r="M7">
+        <is>
+          <t xml:space="preserve">TSI</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="N7"/>
+      <c s="7" t="inlineStr" r="O7">
+        <is>
+          <t xml:space="preserve">U</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="P7">
+        <is>
+          <t xml:space="preserve">VSI</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R7"/>
+    </row>
+    <row r="8" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B8"/>
+      <c s="11" t="inlineStr" r="C8">
+        <is>
+          <t xml:space="preserve">Neurological Surgery (NS)</t>
+        </is>
+      </c>
+      <c s="12" r="D8">
+        <v>154</v>
+      </c>
+      <c s="13" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F8"/>
+      <c s="15" r="G8">
+        <v>17</v>
+      </c>
+      <c s="15" r="H8">
+        <v>7</v>
+      </c>
+      <c s="15" r="I8">
         <v>5</v>
       </c>
-      <c r="F7" s="43"/>
-[...3 lines deleted...]
-      <c r="H7" s="6" t="s">
+      <c s="15" r="J8">
+        <v>53</v>
+      </c>
+      <c s="15" r="K8">
+        <v>76</v>
+      </c>
+      <c s="14" t="str" r="L8"/>
+      <c s="15" r="M8">
+        <v>10</v>
+      </c>
+      <c s="14" t="str" r="N8"/>
+      <c s="13" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="16" r="P8">
+        <v>8</v>
+      </c>
+      <c s="10" t="str" r="R8"/>
+    </row>
+    <row r="9" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B9"/>
+      <c s="17" t="inlineStr" r="C9">
+        <is>
+          <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="D9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="E9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F9"/>
+      <c s="18" t="inlineStr" r="G9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="H9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="I9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="J9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="K9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="L9"/>
+      <c s="18" t="inlineStr" r="M9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N9"/>
+      <c s="18" t="inlineStr" r="O9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R9"/>
+    </row>
+    <row r="10" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B10"/>
+      <c s="11" t="inlineStr" r="C10">
+        <is>
+          <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
+        </is>
+      </c>
+      <c s="15" r="D10">
+        <v>17</v>
+      </c>
+      <c s="13" t="inlineStr" r="E10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F10"/>
+      <c s="12" r="G10">
+        <v>192</v>
+      </c>
+      <c s="15" r="H10">
+        <v>8</v>
+      </c>
+      <c s="15" r="I10">
+        <v>10</v>
+      </c>
+      <c s="15" r="J10">
+        <v>88</v>
+      </c>
+      <c s="15" r="K10">
+        <v>93</v>
+      </c>
+      <c s="14" t="str" r="L10"/>
+      <c s="15" r="M10">
+        <v>11</v>
+      </c>
+      <c s="14" t="str" r="N10"/>
+      <c s="15" r="O10">
+        <v>5</v>
+      </c>
+      <c s="16" r="P10">
+        <v>9</v>
+      </c>
+      <c s="10" t="str" r="R10"/>
+    </row>
+    <row r="11" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B11"/>
+      <c s="17" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
+        </is>
+      </c>
+      <c s="21" r="D11">
         <v>7</v>
       </c>
-      <c r="I7" s="6" t="s">
+      <c s="18" t="inlineStr" r="E11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F11"/>
+      <c s="21" r="G11">
         <v>8</v>
       </c>
-      <c r="J7" s="6" t="s">
+      <c s="22" r="H11">
+        <v>72</v>
+      </c>
+      <c s="21" r="I11">
+        <v>5</v>
+      </c>
+      <c s="21" r="J11">
+        <v>29</v>
+      </c>
+      <c s="21" r="K11">
+        <v>30</v>
+      </c>
+      <c s="14" t="str" r="L11"/>
+      <c s="21" r="M11">
+        <v>5</v>
+      </c>
+      <c s="14" t="str" r="N11"/>
+      <c s="18" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R11"/>
+    </row>
+    <row r="12" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B12"/>
+      <c s="11" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
+        </is>
+      </c>
+      <c s="15" r="D12">
+        <v>5</v>
+      </c>
+      <c s="13" t="inlineStr" r="E12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F12"/>
+      <c s="15" r="G12">
+        <v>10</v>
+      </c>
+      <c s="15" r="H12">
+        <v>5</v>
+      </c>
+      <c s="12" r="I12">
+        <v>97</v>
+      </c>
+      <c s="15" r="J12">
+        <v>79</v>
+      </c>
+      <c s="15" r="K12">
+        <v>59</v>
+      </c>
+      <c s="14" t="str" r="L12"/>
+      <c s="15" r="M12">
+        <v>8</v>
+      </c>
+      <c s="14" t="str" r="N12"/>
+      <c s="13" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="16" r="P12">
+        <v>7</v>
+      </c>
+      <c s="10" t="str" r="R12"/>
+    </row>
+    <row r="13" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B13"/>
+      <c s="17" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">Surgery - Cat (GS_C)</t>
+        </is>
+      </c>
+      <c s="21" r="D13">
+        <v>53</v>
+      </c>
+      <c s="18" t="inlineStr" r="E13">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F13"/>
+      <c s="21" r="G13">
+        <v>88</v>
+      </c>
+      <c s="21" r="H13">
+        <v>29</v>
+      </c>
+      <c s="21" r="I13">
+        <v>79</v>
+      </c>
+      <c s="22" r="J13">
+        <v>1668</v>
+      </c>
+      <c s="21" r="K13">
+        <v>1309</v>
+      </c>
+      <c s="14" t="str" r="L13"/>
+      <c s="21" r="M13">
+        <v>79</v>
+      </c>
+      <c s="14" t="str" r="N13"/>
+      <c s="21" r="O13">
+        <v>37</v>
+      </c>
+      <c s="23" r="P13">
+        <v>93</v>
+      </c>
+      <c s="10" t="str" r="R13"/>
+    </row>
+    <row r="14" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B14"/>
+      <c s="11" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">Surgery - Pre (GS_P)</t>
+        </is>
+      </c>
+      <c s="15" r="D14">
+        <v>76</v>
+      </c>
+      <c s="13" t="inlineStr" r="E14">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F14"/>
+      <c s="15" r="G14">
+        <v>93</v>
+      </c>
+      <c s="15" r="H14">
+        <v>30</v>
+      </c>
+      <c s="15" r="I14">
+        <v>59</v>
+      </c>
+      <c s="15" r="J14">
+        <v>1309</v>
+      </c>
+      <c s="12" r="K14">
+        <v>1760</v>
+      </c>
+      <c s="14" t="str" r="L14"/>
+      <c s="15" r="M14">
+        <v>59</v>
+      </c>
+      <c s="14" t="str" r="N14"/>
+      <c s="15" r="O14">
+        <v>47</v>
+      </c>
+      <c s="16" r="P14">
+        <v>73</v>
+      </c>
+      <c s="10" t="str" r="R14"/>
+    </row>
+    <row r="15" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B15"/>
+      <c s="17" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
+        </is>
+      </c>
+      <c s="21" r="D15">
+        <v>10</v>
+      </c>
+      <c s="18" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F15"/>
+      <c s="21" r="G15">
+        <v>11</v>
+      </c>
+      <c s="21" r="H15">
+        <v>5</v>
+      </c>
+      <c s="21" r="I15">
+        <v>8</v>
+      </c>
+      <c s="21" r="J15">
+        <v>79</v>
+      </c>
+      <c s="21" r="K15">
+        <v>59</v>
+      </c>
+      <c s="14" t="str" r="L15"/>
+      <c s="22" r="M15">
+        <v>89</v>
+      </c>
+      <c s="14" t="str" r="N15"/>
+      <c s="18" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="23" r="P15">
+        <v>29</v>
+      </c>
+      <c s="10" t="str" r="R15"/>
+    </row>
+    <row r="16" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B16"/>
+      <c s="11" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">Urology (U)</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F16"/>
+      <c s="15" r="G16">
+        <v>5</v>
+      </c>
+      <c s="13" t="inlineStr" r="H16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="15" r="J16">
+        <v>37</v>
+      </c>
+      <c s="15" r="K16">
+        <v>47</v>
+      </c>
+      <c s="14" t="str" r="L16"/>
+      <c s="13" t="inlineStr" r="M16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N16"/>
+      <c s="12" r="O16">
+        <v>92</v>
+      </c>
+      <c s="24" t="inlineStr" r="P16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R16"/>
+    </row>
+    <row r="17" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B17"/>
+      <c s="25" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
+        </is>
+      </c>
+      <c s="26" r="D17">
+        <v>8</v>
+      </c>
+      <c s="27" t="inlineStr" r="E17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="str" r="F17"/>
+      <c s="26" r="G17">
         <v>9</v>
       </c>
-      <c r="K7" s="42" t="s">
-[...50 lines deleted...]
-      <c r="P8" s="13">
+      <c s="27" t="inlineStr" r="H17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="26" r="I17">
         <v>7</v>
       </c>
-      <c r="R8" s="8"/>
-[...139 lines deleted...]
-      <c r="I12" s="10">
+      <c s="26" r="J17">
         <v>93</v>
       </c>
-      <c r="J12" s="12">
-[...256 lines deleted...]
-    <row r="22" spans="2:18" ht="0" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c s="26" r="K17">
+        <v>73</v>
+      </c>
+      <c s="28" t="str" r="L17"/>
+      <c s="26" r="M17">
+        <v>29</v>
+      </c>
+      <c s="28" t="str" r="N17"/>
+      <c s="27" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" r="P17">
+        <v>106</v>
+      </c>
+      <c s="10" t="str" r="R17"/>
+    </row>
+    <row r="18" ht="0.05" customHeight="1">
+      <c s="5" t="str" r="B18"/>
+      <c s="10" t="str" r="R18"/>
+    </row>
+    <row r="19" ht="1.05" customHeight="1">
+      <c s="30" t="str" r="B19"/>
+      <c s="31" t="str" r="C19"/>
+      <c s="31" t="str" r="D19"/>
+      <c s="31" t="str" r="E19"/>
+      <c s="31" t="str" r="F19"/>
+      <c s="31" t="str" r="G19"/>
+      <c s="31" t="str" r="H19"/>
+      <c s="31" t="str" r="I19"/>
+      <c s="31" t="str" r="J19"/>
+      <c s="31" t="str" r="K19"/>
+      <c s="31" t="str" r="L19"/>
+      <c s="31" t="str" r="M19"/>
+      <c s="31" t="str" r="N19"/>
+      <c s="31" t="str" r="O19"/>
+      <c s="31" t="str" r="P19"/>
+      <c s="31" t="str" r="Q19"/>
+      <c s="32" t="str" r="R19"/>
+    </row>
+    <row r="20" ht="1.1" customHeight="1"/>
+    <row r="21" ht="15.8" customHeight="1">
+      <c s="33" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">"--" is mask for N &lt; 5</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="0.05" customHeight="1"/>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="N2:S4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="M15:N15"/>
-    <mergeCell ref="B21:K21"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="M17:N17"/>
+    <mergeCell ref="B21:K21"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <dimension ref="B1:S23"/>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
   <sheetViews>
-    <sheetView showGridLines="0" workbookViewId="0"/>
+    <sheetView workbookViewId="0" showGridLines="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.5703125" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="22" max="22" width="3.42578125" customWidth="1"/>
+    <col min="1" max="1" customWidth="1" width="3.54296875"/>
+    <col min="2" max="2" customWidth="1" width="0.140625"/>
+    <col min="3" max="3" customWidth="1" width="49.37109375"/>
+    <col min="4" max="4" customWidth="1" width="8.48046875"/>
+    <col min="5" max="5" customWidth="1" width="1.03125"/>
+    <col min="6" max="6" customWidth="1" width="7.453125"/>
+    <col min="7" max="7" customWidth="1" width="8.48046875"/>
+    <col min="8" max="8" customWidth="1" width="8.48046875"/>
+    <col min="9" max="9" customWidth="1" width="8.4921875"/>
+    <col min="10" max="10" customWidth="1" width="8.48046875"/>
+    <col min="11" max="11" customWidth="1" width="1.05078125"/>
+    <col min="12" max="12" customWidth="1" width="7.43359375"/>
+    <col min="13" max="13" customWidth="1" width="4.890625"/>
+    <col min="14" max="14" customWidth="1" width="3.59375"/>
+    <col min="15" max="15" customWidth="1" width="8.48046875"/>
+    <col min="16" max="16" customWidth="1" width="8.48046875"/>
+    <col min="17" max="17" customWidth="1" width="0.0234375"/>
+    <col min="18" max="18" customWidth="1" width="0.15234375"/>
+    <col min="19" max="19" customWidth="1" width="2.6015625"/>
+    <col min="20" max="20" customWidth="1" width="3.8515625"/>
+    <col min="21" max="21" customWidth="1" width="2.87109375"/>
+    <col min="22" max="22" customWidth="1" width="3.43359375"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:19" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-[...91 lines deleted...]
-      <c r="M7" s="42" t="s">
+    <row r="1" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B1">
+        <is>
+          <t xml:space="preserve">CROSS Speciality Applicant Data</t>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B2">
+        <is>
+          <t xml:space="preserve">Residency - Surgery (All Excluding IMGs)</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="0.05" customHeight="1"/>
+    <row r="4" ht="17.25" customHeight="1">
+      <c s="1" t="inlineStr" r="B4">
+        <is>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">ERAS </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">2026</t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FF000000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve"> </t>
+          </r>
+          <r>
+            <rPr>
+              <b/>
+              <i val="0"/>
+              <strike val="0"/>
+              <u val="none"/>
+              <sz val="11"/>
+              <color rgb="FFFF0000"/>
+              <rFont val="Calibri"/>
+            </rPr>
+            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+          </r>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="13" customHeight="1"/>
+    <row r="6" ht="0.7" customHeight="1">
+      <c s="2" t="str" r="B6"/>
+      <c s="3" t="str" r="C6"/>
+      <c s="3" t="str" r="D6"/>
+      <c s="3" t="str" r="E6"/>
+      <c s="3" t="str" r="F6"/>
+      <c s="3" t="str" r="G6"/>
+      <c s="3" t="str" r="H6"/>
+      <c s="3" t="str" r="I6"/>
+      <c s="3" t="str" r="J6"/>
+      <c s="3" t="str" r="K6"/>
+      <c s="3" t="str" r="L6"/>
+      <c s="3" t="str" r="M6"/>
+      <c s="3" t="str" r="N6"/>
+      <c s="3" t="str" r="O6"/>
+      <c s="3" t="str" r="P6"/>
+      <c s="3" t="str" r="Q6"/>
+      <c s="4" t="str" r="R6"/>
+    </row>
+    <row r="7" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B7"/>
+      <c s="6" t="inlineStr" r="C7">
+        <is>
+          <t xml:space="preserve">SPECIALTY</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="D7">
+        <is>
+          <t xml:space="preserve">NS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="E7">
+        <is>
+          <t xml:space="preserve">OBG</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="F7"/>
+      <c s="7" t="inlineStr" r="G7">
+        <is>
+          <t xml:space="preserve">ORS</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="H7">
+        <is>
+          <t xml:space="preserve">OTO</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="I7">
+        <is>
+          <t xml:space="preserve">PSI</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="J7">
+        <is>
+          <t xml:space="preserve">GS_C</t>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="K7">
+        <is>
+          <t xml:space="preserve">GS_P</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="L7"/>
+      <c s="7" t="inlineStr" r="M7">
+        <is>
+          <t xml:space="preserve">TSI</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="N7"/>
+      <c s="7" t="inlineStr" r="O7">
+        <is>
+          <t xml:space="preserve">U</t>
+        </is>
+      </c>
+      <c s="9" t="inlineStr" r="P7">
+        <is>
+          <t xml:space="preserve">VSI</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R7"/>
+    </row>
+    <row r="8" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B8"/>
+      <c s="11" t="inlineStr" r="C8">
+        <is>
+          <t xml:space="preserve">Neurological Surgery (NS)</t>
+        </is>
+      </c>
+      <c s="12" r="D8">
+        <v>457</v>
+      </c>
+      <c s="13" t="inlineStr" r="E8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F8"/>
+      <c s="13" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="15" r="J8">
+        <v>55</v>
+      </c>
+      <c s="15" r="K8">
+        <v>60</v>
+      </c>
+      <c s="14" t="str" r="L8"/>
+      <c s="13" t="inlineStr" r="M8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N8"/>
+      <c s="13" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="24" t="inlineStr" r="P8">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R8"/>
+    </row>
+    <row r="9" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B9"/>
+      <c s="17" t="inlineStr" r="C9">
+        <is>
+          <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="D9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="19" t="inlineStr" r="E9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F9"/>
+      <c s="18" t="inlineStr" r="G9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="H9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="I9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="J9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="K9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="L9"/>
+      <c s="18" t="inlineStr" r="M9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N9"/>
+      <c s="18" t="inlineStr" r="O9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P9">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R9"/>
+    </row>
+    <row r="10" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B10"/>
+      <c s="11" t="inlineStr" r="C10">
+        <is>
+          <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F10"/>
+      <c s="12" r="G10">
+        <v>1762</v>
+      </c>
+      <c s="13" t="inlineStr" r="H10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="15" r="J10">
+        <v>198</v>
+      </c>
+      <c s="15" r="K10">
+        <v>194</v>
+      </c>
+      <c s="14" t="str" r="L10"/>
+      <c s="13" t="inlineStr" r="M10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N10"/>
+      <c s="13" t="inlineStr" r="O10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="24" t="inlineStr" r="P10">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R10"/>
+    </row>
+    <row r="11" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B11"/>
+      <c s="17" t="inlineStr" r="C11">
+        <is>
+          <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="D11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="E11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F11"/>
+      <c s="18" t="inlineStr" r="G11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="22" r="H11">
+        <v>594</v>
+      </c>
+      <c s="18" t="inlineStr" r="I11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="21" r="J11">
+        <v>51</v>
+      </c>
+      <c s="21" r="K11">
+        <v>60</v>
+      </c>
+      <c s="14" t="str" r="L11"/>
+      <c s="18" t="inlineStr" r="M11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N11"/>
+      <c s="18" t="inlineStr" r="O11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="20" t="inlineStr" r="P11">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R11"/>
+    </row>
+    <row r="12" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B12"/>
+      <c s="11" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F12"/>
+      <c s="13" t="inlineStr" r="G12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" r="I12">
+        <v>418</v>
+      </c>
+      <c s="15" r="J12">
+        <v>150</v>
+      </c>
+      <c s="15" r="K12">
+        <v>107</v>
+      </c>
+      <c s="14" t="str" r="L12"/>
+      <c s="13" t="inlineStr" r="M12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N12"/>
+      <c s="13" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="24" t="inlineStr" r="P12">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R12"/>
+    </row>
+    <row r="13" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B13"/>
+      <c s="17" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">Surgery - Cat (GS_C)</t>
+        </is>
+      </c>
+      <c s="21" r="D13">
+        <v>55</v>
+      </c>
+      <c s="18" t="inlineStr" r="E13">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F13"/>
+      <c s="21" r="G13">
+        <v>198</v>
+      </c>
+      <c s="21" r="H13">
+        <v>51</v>
+      </c>
+      <c s="21" r="I13">
+        <v>150</v>
+      </c>
+      <c s="22" r="J13">
+        <v>3016</v>
+      </c>
+      <c s="21" r="K13">
+        <v>1295</v>
+      </c>
+      <c s="14" t="str" r="L13"/>
+      <c s="21" r="M13">
+        <v>109</v>
+      </c>
+      <c s="14" t="str" r="N13"/>
+      <c s="21" r="O13">
+        <v>42</v>
+      </c>
+      <c s="23" r="P13">
+        <v>95</v>
+      </c>
+      <c s="10" t="str" r="R13"/>
+    </row>
+    <row r="14" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B14"/>
+      <c s="11" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">Surgery - Pre (GS_P)</t>
+        </is>
+      </c>
+      <c s="15" r="D14">
+        <v>60</v>
+      </c>
+      <c s="13" t="inlineStr" r="E14">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F14"/>
+      <c s="15" r="G14">
+        <v>194</v>
+      </c>
+      <c s="15" r="H14">
+        <v>60</v>
+      </c>
+      <c s="15" r="I14">
+        <v>107</v>
+      </c>
+      <c s="15" r="J14">
+        <v>1295</v>
+      </c>
+      <c s="12" r="K14">
+        <v>2186</v>
+      </c>
+      <c s="14" t="str" r="L14"/>
+      <c s="15" r="M14">
+        <v>36</v>
+      </c>
+      <c s="14" t="str" r="N14"/>
+      <c s="15" r="O14">
+        <v>83</v>
+      </c>
+      <c s="16" r="P14">
+        <v>39</v>
+      </c>
+      <c s="10" t="str" r="R14"/>
+    </row>
+    <row r="15" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B15"/>
+      <c s="17" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="D15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F15"/>
+      <c s="18" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="H15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="18" t="inlineStr" r="I15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="21" r="J15">
+        <v>109</v>
+      </c>
+      <c s="21" r="K15">
+        <v>36</v>
+      </c>
+      <c s="14" t="str" r="L15"/>
+      <c s="22" r="M15">
+        <v>116</v>
+      </c>
+      <c s="14" t="str" r="N15"/>
+      <c s="18" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="23" r="P15">
         <v>11</v>
       </c>
-      <c r="N7" s="43"/>
-[...323 lines deleted...]
-      <c r="P15" s="19">
+      <c s="10" t="str" r="R15"/>
+    </row>
+    <row r="16" ht="15.85" customHeight="0">
+      <c s="5" t="str" r="B16"/>
+      <c s="11" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">Urology (U)</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="D16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="E16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="F16"/>
+      <c s="13" t="inlineStr" r="G16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="H16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" t="inlineStr" r="I16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="15" r="J16">
+        <v>42</v>
+      </c>
+      <c s="15" r="K16">
+        <v>83</v>
+      </c>
+      <c s="14" t="str" r="L16"/>
+      <c s="13" t="inlineStr" r="M16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="14" t="str" r="N16"/>
+      <c s="12" r="O16">
+        <v>515</v>
+      </c>
+      <c s="24" t="inlineStr" r="P16">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="10" t="str" r="R16"/>
+    </row>
+    <row r="17" ht="15.8" customHeight="0">
+      <c s="5" t="str" r="B17"/>
+      <c s="25" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="D17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="E17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="str" r="F17"/>
+      <c s="27" t="inlineStr" r="G17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="H17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="I17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="26" r="J17">
+        <v>95</v>
+      </c>
+      <c s="26" r="K17">
+        <v>39</v>
+      </c>
+      <c s="28" t="str" r="L17"/>
+      <c s="26" r="M17">
         <v>11</v>
       </c>
-      <c r="R15" s="8"/>
-[...120 lines deleted...]
-    <row r="23" spans="2:18" ht="245.1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c s="28" t="str" r="N17"/>
+      <c s="27" t="inlineStr" r="O17">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" r="P17">
+        <v>156</v>
+      </c>
+      <c s="10" t="str" r="R17"/>
+    </row>
+    <row r="18" ht="0.05" customHeight="1">
+      <c s="5" t="str" r="B18"/>
+      <c s="10" t="str" r="R18"/>
+    </row>
+    <row r="19" ht="1.05" customHeight="1">
+      <c s="30" t="str" r="B19"/>
+      <c s="31" t="str" r="C19"/>
+      <c s="31" t="str" r="D19"/>
+      <c s="31" t="str" r="E19"/>
+      <c s="31" t="str" r="F19"/>
+      <c s="31" t="str" r="G19"/>
+      <c s="31" t="str" r="H19"/>
+      <c s="31" t="str" r="I19"/>
+      <c s="31" t="str" r="J19"/>
+      <c s="31" t="str" r="K19"/>
+      <c s="31" t="str" r="L19"/>
+      <c s="31" t="str" r="M19"/>
+      <c s="31" t="str" r="N19"/>
+      <c s="31" t="str" r="O19"/>
+      <c s="31" t="str" r="P19"/>
+      <c s="31" t="str" r="Q19"/>
+      <c s="32" t="str" r="R19"/>
+    </row>
+    <row r="20" ht="1.1" customHeight="1"/>
+    <row r="21" ht="15.8" customHeight="1">
+      <c s="33" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve">"--" is mask for N &lt; 5</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="0.05" customHeight="1"/>
+    <row r="23" ht="245.05" customHeight="1"/>
   </sheetData>
-  <mergeCells count="38">
+  <mergeCells>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:E2"/>
     <mergeCell ref="N2:S4"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:N8"/>
     <mergeCell ref="E9:F9"/>
     <mergeCell ref="K9:L9"/>
     <mergeCell ref="M9:N9"/>
     <mergeCell ref="E10:F10"/>
     <mergeCell ref="K10:L10"/>
     <mergeCell ref="M10:N10"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="E12:F12"/>
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="E13:F13"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="K14:L14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="K15:L15"/>
     <mergeCell ref="M15:N15"/>
-    <mergeCell ref="B21:K21"/>
     <mergeCell ref="E16:F16"/>
     <mergeCell ref="K16:L16"/>
     <mergeCell ref="M16:N16"/>
     <mergeCell ref="E17:F17"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="M17:N17"/>
+    <mergeCell ref="B21:K21"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId1"/>
+  <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...30 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -3215,50 +3134,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -3380,181 +3358,185 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
+    <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
+    <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206361</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206361</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206361</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A12ED9C2-3220-4FAA-AF14-7D151A5F669A}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8655AA6B-C989-413E-8F4B-7009AEAF53B8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0EFDB41-13EB-43E7-A5EC-12953676F3A8}">
-[...7 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC37F807-C019-4A7E-A8FC-4320C7B28ECC}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{772346ED-47F2-42D4-AC81-3D6A00EFF3A3}">
-[...15 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61C7544D-AB70-42ED-A731-36F55151F7D1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C4E817E-8C91-4511-A9A5-403A8AA4D717}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C0AB80D-BFE0-411D-A1E6-F8DBEA5F942F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <Pages>0</Pages>
+  <Words>0</Words>
+  <Characters>0</Characters>
+  <Lines>0</Lines>
+  <Paragraphs>0</Paragraphs>
+  <Slides>0</Slides>
+  <Notes>0</Notes>
+  <TotalTime></TotalTime>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...3 lines deleted...]
-    </vt:vector>
+    <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
-  <Manager/>
-[...4 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <LinksUpToDate>0</LinksUpToDate>
+  <CharactersWithSpaces>0</CharactersWithSpaces>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
+  <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...11 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>547fb5a6-8ba1-4b62-85f5-72addba5da32</vt:lpwstr>
+    <vt:lpwstr>b7284f0f-2d06-4fd0-9e1d-e67ae4e665c6</vt:lpwstr>
   </property>
 </Properties>
 </file>