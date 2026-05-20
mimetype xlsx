--- v3 (2026-04-19)
+++ v4 (2026-05-20)
@@ -759,51 +759,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="4" t="str" r="R6"/>
     </row>
     <row r="7" ht="15.85" customHeight="0">
@@ -854,72 +854,72 @@
         <is>
           <t xml:space="preserve">TSI</t>
         </is>
       </c>
       <c s="8" t="str" r="N7"/>
       <c s="7" t="inlineStr" r="O7">
         <is>
           <t xml:space="preserve">U</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="P7">
         <is>
           <t xml:space="preserve">VSI</t>
         </is>
       </c>
       <c s="10" t="str" r="R7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B8"/>
       <c s="11" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Neurological Surgery (NS)</t>
         </is>
       </c>
       <c s="12" r="D8">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c s="13" t="inlineStr" r="E8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F8"/>
       <c s="15" r="G8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c s="15" r="H8">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c s="15" r="I8">
         <v>7</v>
       </c>
       <c s="15" r="J8">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c s="15" r="K8">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c s="14" t="str" r="L8"/>
       <c s="15" r="M8">
         <v>11</v>
       </c>
       <c s="14" t="str" r="N8"/>
       <c s="13" t="inlineStr" r="O8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P8">
         <v>8</v>
       </c>
       <c s="10" t="str" r="R8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B9"/>
       <c s="17" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="D9">
         <is>
@@ -962,284 +962,284 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N9"/>
       <c s="18" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="11" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
         </is>
       </c>
       <c s="15" r="D10">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F10"/>
       <c s="12" r="G10">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c s="15" r="H10">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c s="15" r="I10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="15" r="J10">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c s="15" r="K10">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c s="14" t="str" r="L10"/>
       <c s="15" r="M10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="14" t="str" r="N10"/>
       <c s="15" r="O10">
         <v>7</v>
       </c>
       <c s="16" r="P10">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c s="10" t="str" r="R10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="17" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
         </is>
       </c>
       <c s="21" r="D11">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c s="18" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F11"/>
       <c s="21" r="G11">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c s="22" r="H11">
-        <v>666</v>
+        <v>675</v>
       </c>
       <c s="21" r="I11">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c s="21" r="J11">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c s="21" r="K11">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c s="14" t="str" r="L11"/>
       <c s="21" r="M11">
         <v>7</v>
       </c>
       <c s="14" t="str" r="N11"/>
       <c s="18" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="23" r="P11">
         <v>5</v>
       </c>
       <c s="10" t="str" r="R11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="11" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
         </is>
       </c>
       <c s="15" r="D12">
         <v>7</v>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F12"/>
       <c s="15" r="G12">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="15" r="H12">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c s="12" r="I12">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c s="15" r="J12">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c s="15" r="K12">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c s="14" t="str" r="L12"/>
       <c s="15" r="M12">
         <v>10</v>
       </c>
       <c s="14" t="str" r="N12"/>
       <c s="13" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
         <v>9</v>
       </c>
       <c s="10" t="str" r="R12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="17" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Surgery - Cat (GS_C)</t>
         </is>
       </c>
       <c s="21" r="D13">
-        <v>108</v>
+        <v>113</v>
       </c>
       <c s="18" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F13"/>
       <c s="21" r="G13">
-        <v>286</v>
+        <v>293</v>
       </c>
       <c s="21" r="H13">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c s="21" r="I13">
-        <v>229</v>
+        <v>235</v>
       </c>
       <c s="22" r="J13">
-        <v>4684</v>
+        <v>4722</v>
       </c>
       <c s="21" r="K13">
-        <v>2604</v>
+        <v>2635</v>
       </c>
       <c s="14" t="str" r="L13"/>
       <c s="21" r="M13">
         <v>188</v>
       </c>
       <c s="14" t="str" r="N13"/>
       <c s="21" r="O13">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c s="23" r="P13">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c s="10" t="str" r="R13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="11" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Surgery - Pre (GS_P)</t>
         </is>
       </c>
       <c s="15" r="D14">
-        <v>136</v>
+        <v>143</v>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F14"/>
       <c s="15" r="G14">
-        <v>287</v>
+        <v>302</v>
       </c>
       <c s="15" r="H14">
-        <v>90</v>
+        <v>102</v>
       </c>
       <c s="15" r="I14">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c s="15" r="J14">
-        <v>2604</v>
+        <v>2635</v>
       </c>
       <c s="12" r="K14">
-        <v>3946</v>
+        <v>4079</v>
       </c>
       <c s="14" t="str" r="L14"/>
       <c s="15" r="M14">
         <v>95</v>
       </c>
       <c s="14" t="str" r="N14"/>
       <c s="15" r="O14">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c s="16" r="P14">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c s="10" t="str" r="R14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="17" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
         </is>
       </c>
       <c s="21" r="D15">
         <v>11</v>
       </c>
       <c s="18" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F15"/>
       <c s="21" r="G15">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="21" r="H15">
         <v>7</v>
       </c>
       <c s="21" r="I15">
         <v>10</v>
       </c>
       <c s="21" r="J15">
         <v>188</v>
       </c>
       <c s="21" r="K15">
         <v>95</v>
       </c>
       <c s="14" t="str" r="L15"/>
       <c s="22" r="M15">
         <v>205</v>
       </c>
       <c s="14" t="str" r="N15"/>
       <c s="18" t="inlineStr" r="O15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="23" r="P15">
         <v>40</v>
@@ -1256,115 +1256,115 @@
       <c s="13" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F16"/>
       <c s="15" r="G16">
         <v>7</v>
       </c>
       <c s="13" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" r="J16">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c s="15" r="K16">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c s="14" t="str" r="L16"/>
       <c s="13" t="inlineStr" r="M16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N16"/>
       <c s="12" r="O16">
         <v>607</v>
       </c>
       <c s="24" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R16"/>
     </row>
     <row r="17" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="25" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
         </is>
       </c>
       <c s="26" r="D17">
         <v>8</v>
       </c>
       <c s="27" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="str" r="F17"/>
       <c s="26" r="G17">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c s="26" r="H17">
         <v>5</v>
       </c>
       <c s="26" r="I17">
         <v>9</v>
       </c>
       <c s="26" r="J17">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c s="26" r="K17">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c s="28" t="str" r="L17"/>
       <c s="26" r="M17">
         <v>40</v>
       </c>
       <c s="28" t="str" r="N17"/>
       <c s="27" t="inlineStr" r="O17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" r="P17">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c s="10" t="str" r="R17"/>
     </row>
     <row r="18" ht="0.05" customHeight="1">
       <c s="5" t="str" r="B18"/>
       <c s="10" t="str" r="R18"/>
     </row>
     <row r="19" ht="1.05" customHeight="1">
       <c s="30" t="str" r="B19"/>
       <c s="31" t="str" r="C19"/>
       <c s="31" t="str" r="D19"/>
       <c s="31" t="str" r="E19"/>
       <c s="31" t="str" r="F19"/>
       <c s="31" t="str" r="G19"/>
       <c s="31" t="str" r="H19"/>
       <c s="31" t="str" r="I19"/>
       <c s="31" t="str" r="J19"/>
       <c s="31" t="str" r="K19"/>
       <c s="31" t="str" r="L19"/>
       <c s="31" t="str" r="M19"/>
       <c s="31" t="str" r="N19"/>
       <c s="31" t="str" r="O19"/>
       <c s="31" t="str" r="P19"/>
       <c s="31" t="str" r="Q19"/>
       <c s="32" t="str" r="R19"/>
@@ -1501,51 +1501,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="4" t="str" r="R6"/>
     </row>
     <row r="7" ht="15.85" customHeight="0">
@@ -1596,72 +1596,72 @@
         <is>
           <t xml:space="preserve">TSI</t>
         </is>
       </c>
       <c s="8" t="str" r="N7"/>
       <c s="7" t="inlineStr" r="O7">
         <is>
           <t xml:space="preserve">U</t>
         </is>
       </c>
       <c s="9" t="inlineStr" r="P7">
         <is>
           <t xml:space="preserve">VSI</t>
         </is>
       </c>
       <c s="10" t="str" r="R7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B8"/>
       <c s="11" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Neurological Surgery (NS)</t>
         </is>
       </c>
       <c s="12" r="D8">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c s="13" t="inlineStr" r="E8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F8"/>
       <c s="15" r="G8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="15" r="H8">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c s="15" r="I8">
         <v>5</v>
       </c>
       <c s="15" r="J8">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c s="15" r="K8">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c s="14" t="str" r="L8"/>
       <c s="15" r="M8">
         <v>10</v>
       </c>
       <c s="14" t="str" r="N8"/>
       <c s="13" t="inlineStr" r="O8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P8">
         <v>8</v>
       </c>
       <c s="10" t="str" r="R8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B9"/>
       <c s="17" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="D9">
         <is>
@@ -1704,265 +1704,265 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N9"/>
       <c s="18" t="inlineStr" r="O9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="11" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
         </is>
       </c>
       <c s="15" r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F10"/>
       <c s="12" r="G10">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c s="15" r="H10">
         <v>8</v>
       </c>
       <c s="15" r="I10">
         <v>10</v>
       </c>
       <c s="15" r="J10">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c s="15" r="K10">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c s="14" t="str" r="L10"/>
       <c s="15" r="M10">
         <v>11</v>
       </c>
       <c s="14" t="str" r="N10"/>
       <c s="15" r="O10">
         <v>5</v>
       </c>
       <c s="16" r="P10">
         <v>9</v>
       </c>
       <c s="10" t="str" r="R10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="17" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
         </is>
       </c>
       <c s="21" r="D11">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c s="18" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F11"/>
       <c s="21" r="G11">
         <v>8</v>
       </c>
       <c s="22" r="H11">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c s="21" r="I11">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="21" r="J11">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c s="21" r="K11">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c s="14" t="str" r="L11"/>
       <c s="21" r="M11">
         <v>5</v>
       </c>
       <c s="14" t="str" r="N11"/>
       <c s="18" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="11" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
         </is>
       </c>
       <c s="15" r="D12">
         <v>5</v>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F12"/>
       <c s="15" r="G12">
         <v>10</v>
       </c>
       <c s="15" r="H12">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c s="12" r="I12">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c s="15" r="J12">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c s="15" r="K12">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c s="14" t="str" r="L12"/>
       <c s="15" r="M12">
         <v>8</v>
       </c>
       <c s="14" t="str" r="N12"/>
       <c s="13" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="16" r="P12">
         <v>7</v>
       </c>
       <c s="10" t="str" r="R12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="17" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Surgery - Cat (GS_C)</t>
         </is>
       </c>
       <c s="21" r="D13">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c s="18" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F13"/>
       <c s="21" r="G13">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c s="21" r="H13">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c s="21" r="I13">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c s="22" r="J13">
-        <v>1668</v>
+        <v>1694</v>
       </c>
       <c s="21" r="K13">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c s="14" t="str" r="L13"/>
       <c s="21" r="M13">
         <v>79</v>
       </c>
       <c s="14" t="str" r="N13"/>
       <c s="21" r="O13">
         <v>37</v>
       </c>
       <c s="23" r="P13">
         <v>93</v>
       </c>
       <c s="10" t="str" r="R13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="11" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Surgery - Pre (GS_P)</t>
         </is>
       </c>
       <c s="15" r="D14">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F14"/>
       <c s="15" r="G14">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c s="15" r="H14">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c s="15" r="I14">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c s="15" r="J14">
-        <v>1309</v>
+        <v>1327</v>
       </c>
       <c s="12" r="K14">
-        <v>1760</v>
+        <v>1830</v>
       </c>
       <c s="14" t="str" r="L14"/>
       <c s="15" r="M14">
         <v>59</v>
       </c>
       <c s="14" t="str" r="N14"/>
       <c s="15" r="O14">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c s="16" r="P14">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c s="10" t="str" r="R14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="17" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
         </is>
       </c>
       <c s="21" r="D15">
         <v>10</v>
       </c>
       <c s="18" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F15"/>
       <c s="21" r="G15">
         <v>11</v>
       </c>
       <c s="21" r="H15">
         <v>5</v>
       </c>
@@ -2003,101 +2003,101 @@
         </is>
       </c>
       <c s="13" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F16"/>
       <c s="15" r="G16">
         <v>5</v>
       </c>
       <c s="13" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" r="J16">
         <v>37</v>
       </c>
       <c s="15" r="K16">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c s="14" t="str" r="L16"/>
       <c s="13" t="inlineStr" r="M16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N16"/>
       <c s="12" r="O16">
         <v>92</v>
       </c>
       <c s="24" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R16"/>
     </row>
     <row r="17" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="25" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
         </is>
       </c>
       <c s="26" r="D17">
         <v>8</v>
       </c>
       <c s="27" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="str" r="F17"/>
       <c s="26" r="G17">
         <v>9</v>
       </c>
       <c s="27" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="26" r="I17">
         <v>7</v>
       </c>
       <c s="26" r="J17">
         <v>93</v>
       </c>
       <c s="26" r="K17">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c s="28" t="str" r="L17"/>
       <c s="26" r="M17">
         <v>29</v>
       </c>
       <c s="28" t="str" r="N17"/>
       <c s="27" t="inlineStr" r="O17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" r="P17">
         <v>106</v>
       </c>
       <c s="10" t="str" r="R17"/>
     </row>
     <row r="18" ht="0.05" customHeight="1">
       <c s="5" t="str" r="B18"/>
       <c s="10" t="str" r="R18"/>
     </row>
     <row r="19" ht="1.05" customHeight="1">
       <c s="30" t="str" r="B19"/>
       <c s="31" t="str" r="C19"/>
       <c s="31" t="str" r="D19"/>
       <c s="31" t="str" r="E19"/>
@@ -2247,51 +2247,51 @@
             </rPr>
             <t xml:space="preserve">2026</t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FF000000"/>
               <rFont val="Calibri"/>
             </rPr>
             <t xml:space="preserve"> </t>
           </r>
           <r>
             <rPr>
               <b/>
               <i val="0"/>
               <strike val="0"/>
               <u val="none"/>
               <sz val="11"/>
               <color rgb="FFFF0000"/>
               <rFont val="Calibri"/>
             </rPr>
-            <t xml:space="preserve">Data as of Apr, 01, 2026</t>
+            <t xml:space="preserve">Data as of May, 01, 2026</t>
           </r>
         </is>
       </c>
     </row>
     <row r="5" ht="13" customHeight="1"/>
     <row r="6" ht="0.7" customHeight="1">
       <c s="2" t="str" r="B6"/>
       <c s="3" t="str" r="C6"/>
       <c s="3" t="str" r="D6"/>
       <c s="3" t="str" r="E6"/>
       <c s="3" t="str" r="F6"/>
       <c s="3" t="str" r="G6"/>
       <c s="3" t="str" r="H6"/>
       <c s="3" t="str" r="I6"/>
       <c s="3" t="str" r="J6"/>
       <c s="3" t="str" r="K6"/>
       <c s="3" t="str" r="L6"/>
       <c s="3" t="str" r="M6"/>
       <c s="3" t="str" r="N6"/>
       <c s="3" t="str" r="O6"/>
       <c s="3" t="str" r="P6"/>
       <c s="3" t="str" r="Q6"/>
       <c s="4" t="str" r="R6"/>
     </row>
     <row r="7" ht="15.85" customHeight="0">
@@ -2366,54 +2366,54 @@
       <c s="12" r="D8">
         <v>457</v>
       </c>
       <c s="13" t="inlineStr" r="E8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F8"/>
       <c s="13" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" r="J8">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c s="15" r="K8">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c s="14" t="str" r="L8"/>
       <c s="13" t="inlineStr" r="M8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N8"/>
       <c s="13" t="inlineStr" r="O8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="P8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B9"/>
       <c s="17" t="inlineStr" r="C9">
         <is>
           <t xml:space="preserve">Obstetrics and Gynecology (OBG)</t>
@@ -2471,284 +2471,274 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B10"/>
       <c s="11" t="inlineStr" r="C10">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (ORS)</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F10"/>
       <c s="12" r="G10">
-        <v>1762</v>
-[...9 lines deleted...]
-        </is>
+        <v>1763</v>
+      </c>
+      <c s="15" r="H10">
+        <v>6</v>
+      </c>
+      <c s="15" r="I10">
+        <v>5</v>
       </c>
       <c s="15" r="J10">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c s="15" r="K10">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c s="14" t="str" r="L10"/>
       <c s="13" t="inlineStr" r="M10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N10"/>
       <c s="13" t="inlineStr" r="O10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="P10">
-[...2 lines deleted...]
-        </is>
+      <c s="16" r="P10">
+        <v>5</v>
       </c>
       <c s="10" t="str" r="R10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B11"/>
       <c s="17" t="inlineStr" r="C11">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (OTO)</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F11"/>
-      <c s="18" t="inlineStr" r="G11">
-[...2 lines deleted...]
-        </is>
+      <c s="21" r="G11">
+        <v>6</v>
       </c>
       <c s="22" r="H11">
-        <v>594</v>
+        <v>597</v>
       </c>
       <c s="18" t="inlineStr" r="I11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="21" r="J11">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c s="21" r="K11">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c s="14" t="str" r="L11"/>
       <c s="18" t="inlineStr" r="M11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N11"/>
       <c s="18" t="inlineStr" r="O11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="20" t="inlineStr" r="P11">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B12"/>
       <c s="11" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (PSI)</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F12"/>
-      <c s="13" t="inlineStr" r="G12">
-[...2 lines deleted...]
-        </is>
+      <c s="15" r="G12">
+        <v>5</v>
       </c>
       <c s="13" t="inlineStr" r="H12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" r="I12">
-        <v>418</v>
+        <v>421</v>
       </c>
       <c s="15" r="J12">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c s="15" r="K12">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c s="14" t="str" r="L12"/>
       <c s="13" t="inlineStr" r="M12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N12"/>
       <c s="13" t="inlineStr" r="O12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="P12">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B13"/>
       <c s="17" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Surgery - Cat (GS_C)</t>
         </is>
       </c>
       <c s="21" r="D13">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c s="18" t="inlineStr" r="E13">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F13"/>
       <c s="21" r="G13">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c s="21" r="H13">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c s="21" r="I13">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c s="22" r="J13">
-        <v>3016</v>
+        <v>3028</v>
       </c>
       <c s="21" r="K13">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c s="14" t="str" r="L13"/>
       <c s="21" r="M13">
         <v>109</v>
       </c>
       <c s="14" t="str" r="N13"/>
       <c s="21" r="O13">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c s="23" r="P13">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c s="10" t="str" r="R13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B14"/>
       <c s="11" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Surgery - Pre (GS_P)</t>
         </is>
       </c>
       <c s="15" r="D14">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c s="13" t="inlineStr" r="E14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F14"/>
       <c s="15" r="G14">
-        <v>194</v>
+        <v>206</v>
       </c>
       <c s="15" r="H14">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c s="15" r="I14">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c s="15" r="J14">
-        <v>1295</v>
+        <v>1308</v>
       </c>
       <c s="12" r="K14">
-        <v>2186</v>
+        <v>2249</v>
       </c>
       <c s="14" t="str" r="L14"/>
       <c s="15" r="M14">
         <v>36</v>
       </c>
       <c s="14" t="str" r="N14"/>
       <c s="15" r="O14">
         <v>83</v>
       </c>
       <c s="16" r="P14">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c s="10" t="str" r="R14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="5" t="str" r="B15"/>
       <c s="17" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Thoracic Surgery - Integrated (TSI)</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="18" t="inlineStr" r="E15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F15"/>
       <c s="18" t="inlineStr" r="G15">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -2796,123 +2786,121 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="F16"/>
       <c s="13" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" t="inlineStr" r="I16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="15" r="J16">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c s="15" r="K16">
         <v>83</v>
       </c>
       <c s="14" t="str" r="L16"/>
       <c s="13" t="inlineStr" r="M16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="14" t="str" r="N16"/>
       <c s="12" r="O16">
         <v>515</v>
       </c>
       <c s="24" t="inlineStr" r="P16">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="10" t="str" r="R16"/>
     </row>
     <row r="17" ht="15.8" customHeight="0">
       <c s="5" t="str" r="B17"/>
       <c s="25" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Vascular Surgery - Integrated (VSI)</t>
         </is>
       </c>
       <c s="27" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="27" t="inlineStr" r="E17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="str" r="F17"/>
-      <c s="27" t="inlineStr" r="G17">
-[...2 lines deleted...]
-        </is>
+      <c s="26" r="G17">
+        <v>5</v>
       </c>
       <c s="27" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="27" t="inlineStr" r="I17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="26" r="J17">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c s="26" r="K17">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c s="28" t="str" r="L17"/>
       <c s="26" r="M17">
         <v>11</v>
       </c>
       <c s="28" t="str" r="N17"/>
       <c s="27" t="inlineStr" r="O17">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" r="P17">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c s="10" t="str" r="R17"/>
     </row>
     <row r="18" ht="0.05" customHeight="1">
       <c s="5" t="str" r="B18"/>
       <c s="10" t="str" r="R18"/>
     </row>
     <row r="19" ht="1.05" customHeight="1">
       <c s="30" t="str" r="B19"/>
       <c s="31" t="str" r="C19"/>
       <c s="31" t="str" r="D19"/>
       <c s="31" t="str" r="E19"/>
       <c s="31" t="str" r="F19"/>
       <c s="31" t="str" r="G19"/>
       <c s="31" t="str" r="H19"/>
       <c s="31" t="str" r="I19"/>
       <c s="31" t="str" r="J19"/>
       <c s="31" t="str" r="K19"/>
       <c s="31" t="str" r="L19"/>
       <c s="31" t="str" r="M19"/>
       <c s="31" t="str" r="N19"/>
       <c s="31" t="str" r="O19"/>
       <c s="31" t="str" r="P19"/>
       <c s="31" t="str" r="Q19"/>
       <c s="32" t="str" r="R19"/>
@@ -3443,100 +3431,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206361</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207078</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206361</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206361</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207078</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207078</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8655AA6B-C989-413E-8F4B-7009AEAF53B8}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{332D9A09-AC47-421E-A467-5071893B0B7C}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC37F807-C019-4A7E-A8FC-4320C7B28ECC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB245657-9346-48B0-B312-326D761D4DE9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61C7544D-AB70-42ED-A731-36F55151F7D1}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78F5DF06-7363-4F0C-A5E2-21AF91DCB204}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C0AB80D-BFE0-411D-A1E6-F8DBEA5F942F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5EC1362-9A7C-47F4-990A-68F54D866AC5}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>b7284f0f-2d06-4fd0-9e1d-e67ae4e665c6</vt:lpwstr>
+    <vt:lpwstr>7640fa0e-8a43-42bb-9a60-2609a8251aaa</vt:lpwstr>
   </property>
 </Properties>
 </file>