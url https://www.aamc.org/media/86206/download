--- v2 (2026-01-07)
+++ v3 (2026-04-19)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/drawings/drawing55.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing57.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="Specialty - Received Psig" sheetId="1" r:id="rId6"/>
     <sheet name="Applicants - Sent Psig" sheetId="2" r:id="rId9"/>
     <sheet name="Psig Distribution - 1-Tier" sheetId="3" r:id="rId12"/>
-    <sheet name="Psig Distribution - 2-Tier" sheetId="4" r:id="rId35"/>
-    <sheet name="Specialty - 10% Signal Rate" sheetId="5" r:id="rId62"/>
+    <sheet name="Psig Distribution - 2-Tier" sheetId="4" r:id="rId37"/>
+    <sheet name="Specialty - 10% Signal Rate" sheetId="5" r:id="rId64"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Specialty - Received Psig'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Applicants - Sent Psig'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Psig Distribution - 1-Tier'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Psig Distribution - 2-Tier'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Specialty - 10% Signal Rate'!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="3">
     <numFmt numFmtId="82" formatCode="[$-010409]#,0;(#,0)"/>
     <numFmt numFmtId="83" formatCode="[$-010409]#,0.00;(#,0.00)"/>
     <numFmt numFmtId="84" formatCode="[$-010409]#,0%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -584,895 +584,895 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet54.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet56.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing29.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image30.png" Id="rId38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image31.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.png" Id="rId61" /></Relationships>
+<file path=xl/drawings/_rels/drawing31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.png" Id="rId63" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing55.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId64" /></Relationships>
+<file path=xl/drawings/_rels/drawing57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId66" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.png" Id="rId34" /></Relationships>
+<file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.png" Id="rId36" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1324552</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId8" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing29.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing31.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>1323898</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId37" cstate="print"/>
+        <a:blip r:embed="rId39" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Picture 2"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId38" cstate="print"/>
+        <a:blip r:embed="rId40" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Picture 3"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId39" cstate="print"/>
+        <a:blip r:embed="rId41" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="Picture 4"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId40" cstate="print"/>
+        <a:blip r:embed="rId42" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="Picture 5"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId41" cstate="print"/>
+        <a:blip r:embed="rId43" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="Picture 6"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId42" cstate="print"/>
+        <a:blip r:embed="rId44" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="Picture 7"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId43" cstate="print"/>
+        <a:blip r:embed="rId45" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="Picture 8"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId44" cstate="print"/>
+        <a:blip r:embed="rId46" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="Picture 9"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId45" cstate="print"/>
+        <a:blip r:embed="rId47" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="Picture 10"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId46" cstate="print"/>
+        <a:blip r:embed="rId48" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="Picture 11"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId47" cstate="print"/>
+        <a:blip r:embed="rId49" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="Picture 12"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId48" cstate="print"/>
+        <a:blip r:embed="rId50" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="Picture 13"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId49" cstate="print"/>
+        <a:blip r:embed="rId51" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="Picture 14"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId50" cstate="print"/>
+        <a:blip r:embed="rId52" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="Picture 15"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId51" cstate="print"/>
+        <a:blip r:embed="rId53" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Picture 16"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId52" cstate="print"/>
+        <a:blip r:embed="rId54" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="Picture 17"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId53" cstate="print"/>
+        <a:blip r:embed="rId55" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="Picture 18"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId54" cstate="print"/>
+        <a:blip r:embed="rId56" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="Picture 19"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId55" cstate="print"/>
+        <a:blip r:embed="rId57" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="Picture 20"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId56" cstate="print"/>
+        <a:blip r:embed="rId58" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 21"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId57" cstate="print"/>
+        <a:blip r:embed="rId59" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="22" name="Picture 22"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId58" cstate="print"/>
+        <a:blip r:embed="rId60" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>9652</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>2413000</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="23" name="Picture 23"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId59" cstate="print"/>
+        <a:blip r:embed="rId61" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>9448</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>838200</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="24" name="Picture 24"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId60" cstate="print"/>
+        <a:blip r:embed="rId62" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>14</xdr:col>
       <xdr:colOff>8940</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>9144</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 25"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId61" cstate="print"/>
+        <a:blip r:embed="rId63" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -1481,72 +1481,72 @@
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing55.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing57.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1324552</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId64" cstate="print"/>
+        <a:blip r:embed="rId66" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -2192,63 +2192,127 @@
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>990600</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="21" name="Picture 21"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId34" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>8864</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>10477</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>990600</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>2095500</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Picture 22"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId35" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>8864</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>9144</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>990600</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>1828800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Picture 23"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId36" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet28.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing29.xml" Id="rId36" /></Relationships>
+<file path=xl/worksheets/_rels/sheet30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing31.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="rId10" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet54.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing55.xml" Id="rId63" /></Relationships>
+<file path=xl/worksheets/_rels/sheet56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing57.xml" Id="rId65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="rId13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.0234375"/>
     <col min="3" max="3" customWidth="1" width="0.4140625"/>
     <col min="4" max="4" customWidth="1" width="38.93359375"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.0234375"/>
     <col min="8" max="8" customWidth="1" width="13.703125"/>
     <col min="9" max="9" customWidth="1" width="0.0234375"/>
@@ -2264,51 +2328,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Signals
 Received
 ERAS 2026</t>
         </is>
       </c>
@@ -2601,121 +2665,121 @@
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
         <v>4.257576</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>12</v>
       </c>
       <c s="13" r="T20">
         <v>2.66204432720419</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>819</v>
+        <v>820</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>11.535211</v>
+        <v>11.549296</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
         <v>56</v>
       </c>
       <c s="13" r="T21">
-        <v>10.3369392955555</v>
+        <v>10.3341165079556</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
         <v>249</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
         <v>4.698113</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>21</v>
       </c>
       <c s="13" r="T22">
         <v>4.77406818133131</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>18.736111</v>
+        <v>18.75</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>77</v>
       </c>
       <c s="23" r="T23">
-        <v>14.3536745469584</v>
+        <v>14.3524547726164</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
         <v>745</v>
       </c>
       <c s="12" t="str" r="K24"/>
@@ -2814,65 +2878,65 @@
       </c>
       <c s="23" r="T27">
         <v>20.4187337266541</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
-        <v>371</v>
+        <v>373</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="13" r="M28">
-        <v>3.198276</v>
+        <v>3.188034</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>10</v>
       </c>
       <c s="13" r="T28">
-        <v>2.02256767501115</v>
+        <v>2.03390068587431</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
         <v>1471</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
         <v>9.551948</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>30</v>
       </c>
@@ -2897,65 +2961,65 @@
         <v>4.843478</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>1</v>
       </c>
       <c s="11" r="R30">
         <v>22</v>
       </c>
       <c s="13" r="T30">
         <v>5.04469721588918</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>15.378205</v>
+        <v>15.391026</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>1</v>
       </c>
       <c s="22" r="R31">
         <v>54</v>
       </c>
       <c s="23" r="T31">
-        <v>11.1252940185867</v>
+        <v>11.1300660824633</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Gastroenterology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
         <v>1046</v>
       </c>
       <c s="12" t="str" r="K32"/>
@@ -3160,1863 +3224,1984 @@
       </c>
       <c s="22" r="J39">
         <v>12410</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
         <v>53.956522</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
         <v>5</v>
       </c>
       <c s="22" r="R39">
         <v>153</v>
       </c>
       <c s="23" r="T39">
         <v>23.8883470127173</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C40">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
+      <c s="7" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>696</v>
+        <v>12</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>4.167665</v>
+        <v>1</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c s="13" r="T40">
-        <v>2.72792943457121</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
-      <c s="25" t="str" r="C41"/>
+      <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>2825</v>
+        <v>22</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>15.27027</v>
+        <v>1.047619</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
         <v>1</v>
       </c>
       <c s="11" r="R41">
-        <v>65</v>
+        <v>2</v>
       </c>
       <c s="13" r="T41">
-        <v>10.9098296503658</v>
+        <v>0.21821778112702</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
-      <c s="25" t="str" r="C42"/>
+      <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>2458</v>
+        <v>26</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>14.544379</v>
+        <v>1.083333</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
-        <v>90</v>
+        <v>2</v>
       </c>
       <c s="13" r="T42">
-        <v>17.2650757310821</v>
+        <v>0.282329594623022</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
-      <c s="26" t="str" r="C43"/>
+      <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>5979</v>
+        <v>60</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>32.318919</v>
+        <v>1.578947</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
+        <v>1</v>
+      </c>
+      <c s="22" r="R43">
         <v>4</v>
       </c>
-      <c s="22" r="R43">
-[...1 lines deleted...]
-      </c>
       <c s="23" r="T43">
-        <v>22.3684783791835</v>
+        <v>0.792927487226922</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
-          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
+          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
-        <v>1861</v>
+        <v>696</v>
       </c>
       <c s="12" t="str" r="K44"/>
       <c s="13" r="M44">
-        <v>10.169399</v>
+        <v>4.167665</v>
       </c>
       <c s="12" t="str" r="N44"/>
       <c s="11" r="P44">
         <v>1</v>
       </c>
       <c s="11" r="R44">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c s="13" r="T44">
-        <v>5.36970986180818</v>
+        <v>2.72792943457121</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A45"/>
       <c s="25" t="str" r="C45"/>
       <c s="16" t="str" r="F45"/>
       <c s="10" t="inlineStr" r="H45">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J45">
-        <v>7839</v>
+        <v>2825</v>
       </c>
       <c s="12" t="str" r="K45"/>
       <c s="13" r="M45">
-        <v>42.372973</v>
+        <v>15.27027</v>
       </c>
       <c s="12" t="str" r="N45"/>
       <c s="11" r="P45">
         <v>1</v>
       </c>
       <c s="11" r="R45">
-        <v>123</v>
+        <v>65</v>
       </c>
       <c s="13" r="T45">
-        <v>23.3695808477602</v>
+        <v>10.9098296503658</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A46"/>
       <c s="25" t="str" r="C46"/>
       <c s="16" t="str" r="F46"/>
       <c s="10" t="inlineStr" r="H46">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J46">
-        <v>6279</v>
+        <v>2458</v>
       </c>
       <c s="12" t="str" r="K46"/>
       <c s="13" r="M46">
-        <v>34.311475</v>
+        <v>14.544379</v>
       </c>
       <c s="12" t="str" r="N46"/>
       <c s="11" r="P46">
         <v>1</v>
       </c>
       <c s="11" r="R46">
-        <v>128</v>
+        <v>90</v>
       </c>
       <c s="13" r="T46">
-        <v>31.4248839138667</v>
+        <v>17.2650757310821</v>
       </c>
     </row>
     <row r="47" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A47"/>
       <c s="26" t="str" r="C47"/>
       <c s="19" t="str" r="D47"/>
       <c s="19" t="str" r="E47"/>
       <c s="20" t="str" r="F47"/>
       <c s="21" t="inlineStr" r="H47">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J47">
-        <v>15979</v>
+        <v>5979</v>
       </c>
       <c s="12" t="str" r="K47"/>
       <c s="23" r="M47">
-        <v>86.372973</v>
+        <v>32.318919</v>
       </c>
       <c s="12" t="str" r="N47"/>
       <c s="22" r="P47">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c s="22" r="R47">
-        <v>201</v>
+        <v>123</v>
       </c>
       <c s="23" r="T47">
-        <v>43.7095940612584</v>
+        <v>22.3684783791835</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C48">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
+      <c s="24" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>389</v>
+        <v>1861</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>2.881481</v>
+        <v>10.169399</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c s="13" r="T48">
-        <v>2.05176241314632</v>
+        <v>5.36970986180818</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
-      <c s="15" t="str" r="C49"/>
+      <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>470</v>
+        <v>7839</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>3.587786</v>
+        <v>42.372973</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
-        <v>20</v>
+        <v>123</v>
       </c>
       <c s="13" r="T49">
-        <v>3.33021185512273</v>
+        <v>23.3695808477602</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
-      <c s="15" t="str" r="C50"/>
+      <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>953</v>
+        <v>6279</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>6.618056</v>
+        <v>34.311475</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>1</v>
       </c>
       <c s="11" r="R50">
-        <v>42</v>
+        <v>128</v>
       </c>
       <c s="13" r="T50">
-        <v>7.26231436940043</v>
+        <v>31.4248839138667</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
-      <c s="18" t="str" r="C51"/>
+      <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>1812</v>
+        <v>15979</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>10.473988</v>
+        <v>86.372973</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="22" r="R51">
-        <v>63</v>
+        <v>201</v>
       </c>
       <c s="23" r="T51">
-        <v>10.5745231570979</v>
+        <v>43.7095940612584</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
+          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J52">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J52">
+        <v>389</v>
       </c>
       <c s="12" t="str" r="K52"/>
-      <c s="27" t="inlineStr" r="M52">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M52">
+        <v>2.881481</v>
       </c>
       <c s="12" t="str" r="N52"/>
-      <c s="27" t="inlineStr" r="P52">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P52">
+        <v>1</v>
+      </c>
+      <c s="11" r="R52">
+        <v>11</v>
+      </c>
+      <c s="13" r="T52">
+        <v>2.05176241314632</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="15" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J53">
-        <v>48</v>
+        <v>474</v>
       </c>
       <c s="12" t="str" r="K53"/>
       <c s="13" r="M53">
-        <v>1.090909</v>
+        <v>3.537313</v>
       </c>
       <c s="12" t="str" r="N53"/>
       <c s="11" r="P53">
         <v>1</v>
       </c>
       <c s="11" r="R53">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c s="13" r="T53">
-        <v>0.421414285472147</v>
+        <v>3.31471250638724</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A54"/>
       <c s="15" t="str" r="C54"/>
       <c s="16" t="str" r="F54"/>
       <c s="10" t="inlineStr" r="H54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J54">
-        <v>20</v>
+        <v>954</v>
       </c>
       <c s="12" t="str" r="K54"/>
       <c s="13" r="M54">
-        <v>1</v>
+        <v>6.625</v>
       </c>
       <c s="12" t="str" r="N54"/>
       <c s="11" r="P54">
         <v>1</v>
       </c>
       <c s="11" r="R54">
-        <v>1</v>
+        <v>42</v>
       </c>
       <c s="13" r="T54">
-        <v>0</v>
+        <v>7.26027120705556</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="18" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J55">
-        <v>68</v>
+        <v>1817</v>
       </c>
       <c s="12" t="str" r="K55"/>
       <c s="23" r="M55">
-        <v>1.133333</v>
+        <v>10.442529</v>
       </c>
       <c s="12" t="str" r="N55"/>
       <c s="22" r="P55">
         <v>1</v>
       </c>
       <c s="22" r="R55">
-        <v>3</v>
+        <v>63</v>
       </c>
       <c s="23" r="T55">
-        <v>0.430477641695826</v>
+        <v>10.557556346049</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C56">
-[...1 lines deleted...]
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
+      <c s="7" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="11" r="J56">
-        <v>155</v>
+      <c s="27" t="inlineStr" r="J56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K56"/>
-      <c s="13" r="M56">
-        <v>2.123288</v>
+      <c s="27" t="inlineStr" r="M56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N56"/>
-      <c s="11" r="P56">
-[...6 lines deleted...]
-        <v>1.38388763994769</v>
+      <c s="27" t="inlineStr" r="P56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
-      <c s="25" t="str" r="C57"/>
+      <c s="15" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>256</v>
+        <v>50</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>3.506849</v>
+        <v>1.086957</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>1</v>
       </c>
       <c s="11" r="R57">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c s="13" r="T57">
-        <v>2.8486024643674</v>
+        <v>0.412368767003516</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
-      <c s="25" t="str" r="C58"/>
+      <c s="15" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
-        <v>372</v>
+        <v>100</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
-        <v>5.391304</v>
+        <v>1.219512</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>1</v>
       </c>
       <c s="11" r="R58">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c s="13" r="T58">
-        <v>5.44279716689865</v>
+        <v>0.416463683890925</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
-      <c s="26" t="str" r="C59"/>
+      <c s="18" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>783</v>
+        <v>150</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>8.329787</v>
+        <v>1.388889</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
-        <v>37</v>
+        <v>3</v>
       </c>
       <c s="23" r="T59">
-        <v>8.40300547423361</v>
+        <v>0.593316947339278</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
-        <v>225</v>
+        <v>155</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
-        <v>2.960526</v>
+        <v>2.123288</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c s="13" r="T60">
-        <v>1.88637774583989</v>
+        <v>1.38388763994769</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>387</v>
+        <v>256</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>4.607143</v>
+        <v>3.506849</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>1</v>
       </c>
       <c s="11" r="R61">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c s="13" r="T61">
-        <v>3.23019581449794</v>
+        <v>2.8486024643674</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>546</v>
+        <v>372</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>6.5</v>
+        <v>5.391304</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
         <v>1</v>
       </c>
       <c s="11" r="R62">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c s="13" r="T62">
-        <v>5.07177404859483</v>
+        <v>5.44279716689865</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>1158</v>
+        <v>783</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>12.0625</v>
+        <v>8.329787</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>1</v>
       </c>
       <c s="22" r="R63">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c s="23" r="T63">
-        <v>9.18100152488823</v>
+        <v>8.40300547423361</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C64">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pain Medicine (5)</t>
+      <c s="24" t="inlineStr" r="C64">
+        <is>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
-        <v>274</v>
+        <v>225</v>
       </c>
       <c s="12" t="str" r="K64"/>
       <c s="13" r="M64">
-        <v>3.382716</v>
+        <v>2.960526</v>
       </c>
       <c s="12" t="str" r="N64"/>
       <c s="11" r="P64">
         <v>1</v>
       </c>
       <c s="11" r="R64">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c s="13" r="T64">
-        <v>2.57666412246532</v>
+        <v>1.88637774583989</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A65"/>
-      <c s="15" t="str" r="C65"/>
+      <c s="25" t="str" r="C65"/>
       <c s="16" t="str" r="F65"/>
       <c s="10" t="inlineStr" r="H65">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J65">
-        <v>195</v>
+        <v>387</v>
       </c>
       <c s="12" t="str" r="K65"/>
       <c s="13" r="M65">
-        <v>2.785714</v>
+        <v>4.607143</v>
       </c>
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c s="13" r="T65">
-        <v>1.84070611451149</v>
+        <v>3.23019581449794</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
-      <c s="15" t="str" r="C66"/>
+      <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
-        <v>380</v>
+        <v>546</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>4.691358</v>
+        <v>6.5</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
         <v>1</v>
       </c>
       <c s="11" r="R66">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c s="13" r="T66">
-        <v>4.03001848630996</v>
+        <v>5.07177404859483</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
-      <c s="18" t="str" r="C67"/>
+      <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
-        <v>849</v>
+        <v>1158</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>8.575758</v>
+        <v>12.0625</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>1</v>
       </c>
       <c s="22" r="R67">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c s="23" r="T67">
-        <v>7.16865468550411</v>
+        <v>9.18100152488823</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C68">
         <is>
-          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
+          <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>128</v>
+        <v>661</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>2.509804</v>
+        <v>6.544554</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
-        <v>7</v>
+        <v>33</v>
       </c>
       <c s="13" r="T68">
-        <v>1.65375391156</v>
+        <v>5.33014962266539</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="15" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>139</v>
+        <v>406</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>2.72549</v>
+        <v>4.273684</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c s="13" r="T69">
-        <v>2.07921547704898</v>
+        <v>3.06122671489715</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="15" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
-        <v>319</v>
+        <v>962</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
-        <v>5.8</v>
+        <v>9.161905</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c s="13" r="T70">
-        <v>6.45038037638092</v>
+        <v>8.60916755557702</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="18" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>586</v>
+        <v>2029</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>8.492754</v>
+        <v>18.787037</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
-        <v>45</v>
+        <v>102</v>
       </c>
       <c s="23" r="T71">
-        <v>9.08395998450015</v>
+        <v>15.0848385473627</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C72">
         <is>
-          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
+          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
-        <v>56</v>
+        <v>128</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
-        <v>2.074074</v>
+        <v>2.509804</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
         <v>1</v>
       </c>
       <c s="11" r="R72">
         <v>7</v>
       </c>
       <c s="13" r="T72">
-        <v>1.51723234871921</v>
+        <v>1.65375391156</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="15" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>117</v>
+        <v>139</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>2.72093</v>
+        <v>2.72549</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>1</v>
       </c>
       <c s="11" r="R73">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c s="13" r="T73">
-        <v>1.76372957110777</v>
+        <v>2.07921547704898</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="15" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>202</v>
+        <v>319</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>4.391304</v>
+        <v>5.8</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c s="13" r="T74">
-        <v>3.83248261574661</v>
+        <v>6.45038037638092</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="18" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>375</v>
+        <v>586</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>6.465517</v>
+        <v>8.492754</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>1</v>
       </c>
       <c s="22" r="R75">
-        <v>26</v>
+        <v>45</v>
       </c>
       <c s="23" r="T75">
-        <v>5.72227262545223</v>
+        <v>9.08395998450015</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C76">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
+      <c s="7" t="inlineStr" r="C76">
+        <is>
+          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>35</v>
+        <v>56</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>3.5</v>
+        <v>2.074074</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
         <v>1</v>
       </c>
       <c s="11" r="R76">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c s="13" r="T76">
-        <v>1.35400627768116</v>
+        <v>1.51723234871921</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
-      <c s="25" t="str" r="C77"/>
+      <c s="15" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>231</v>
+        <v>117</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>23.1</v>
+        <v>2.72093</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c s="11" r="R77">
-        <v>36</v>
+        <v>8</v>
       </c>
       <c s="13" r="T77">
-        <v>8.33266661999627</v>
+        <v>1.76372957110777</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
-      <c s="25" t="str" r="C78"/>
+      <c s="15" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>19</v>
+        <v>202</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>2.111111</v>
+        <v>4.391304</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c s="13" r="T78">
-        <v>1.61589325142473</v>
+        <v>3.83248261574661</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
-      <c s="26" t="str" r="C79"/>
+      <c s="18" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>285</v>
+        <v>375</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>28.5</v>
+        <v>6.465517</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c s="22" r="R79">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c s="23" r="T79">
-        <v>9.02157907464098</v>
+        <v>5.72227262545223</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
-          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
-        <v>4.3</v>
+        <v>3.5</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
         <v>1</v>
       </c>
       <c s="11" r="R80">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c s="13" r="T80">
-        <v>2.21359436211787</v>
+        <v>1.35400627768116</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>299</v>
+        <v>231</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>29.9</v>
+        <v>23.1</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c s="11" r="R81">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c s="13" r="T81">
-        <v>6.53962284845235</v>
+        <v>8.33266661999627</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J82">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c s="12" t="str" r="K82"/>
       <c s="13" r="M82">
-        <v>1.444444</v>
+        <v>2.111111</v>
       </c>
       <c s="12" t="str" r="N82"/>
       <c s="11" r="P82">
         <v>1</v>
       </c>
       <c s="11" r="R82">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c s="13" r="T82">
-        <v>0.527046487513198</v>
+        <v>1.61589325142473</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>355</v>
+        <v>285</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>35.5</v>
+        <v>28.5</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c s="22" r="R83">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c s="23" r="T83">
-        <v>8.26303685094046</v>
+        <v>9.02157907464098</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
+          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
-        <v>799</v>
+        <v>43</v>
       </c>
       <c s="12" t="str" r="K84"/>
       <c s="13" r="M84">
-        <v>4.488764</v>
+        <v>4.3</v>
       </c>
       <c s="12" t="str" r="N84"/>
       <c s="11" r="P84">
         <v>1</v>
       </c>
       <c s="11" r="R84">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c s="13" r="T84">
-        <v>3.31106478341938</v>
+        <v>2.21359436211787</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A85"/>
       <c s="25" t="str" r="C85"/>
       <c s="16" t="str" r="F85"/>
       <c s="10" t="inlineStr" r="H85">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J85">
-        <v>1844</v>
+        <v>299</v>
       </c>
       <c s="12" t="str" r="K85"/>
       <c s="13" r="M85">
-        <v>9.039216</v>
+        <v>29.9</v>
       </c>
       <c s="12" t="str" r="N85"/>
       <c s="11" r="P85">
-        <v>1</v>
+        <v>19</v>
       </c>
       <c s="11" r="R85">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c s="13" r="T85">
-        <v>6.92311266700174</v>
+        <v>6.53962284845235</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A86"/>
       <c s="25" t="str" r="C86"/>
       <c s="16" t="str" r="F86"/>
       <c s="10" t="inlineStr" r="H86">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J86">
-        <v>1281</v>
+        <v>13</v>
       </c>
       <c s="12" t="str" r="K86"/>
       <c s="13" r="M86">
-        <v>7.956522</v>
+        <v>1.444444</v>
       </c>
       <c s="12" t="str" r="N86"/>
       <c s="11" r="P86">
         <v>1</v>
       </c>
       <c s="11" r="R86">
-        <v>45</v>
+        <v>2</v>
       </c>
       <c s="13" r="T86">
-        <v>9.77135343747221</v>
+        <v>0.527046487513198</v>
       </c>
     </row>
     <row r="87" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A87"/>
       <c s="26" t="str" r="C87"/>
       <c s="19" t="str" r="D87"/>
       <c s="19" t="str" r="E87"/>
       <c s="20" t="str" r="F87"/>
       <c s="21" t="inlineStr" r="H87">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J87">
-        <v>3924</v>
+        <v>355</v>
       </c>
       <c s="12" t="str" r="K87"/>
       <c s="23" r="M87">
-        <v>19.141463</v>
+        <v>35.5</v>
       </c>
       <c s="12" t="str" r="N87"/>
       <c s="22" r="P87">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c s="22" r="R87">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c s="23" r="T87">
-        <v>13.8978940490997</v>
+        <v>8.26303685094046</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D88"/>
       <c s="8" t="str" r="E88"/>
       <c s="9" t="str" r="F88"/>
       <c s="10" t="inlineStr" r="H88">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J88">
-        <v>2818</v>
+        <v>800</v>
       </c>
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
-        <v>13.950495</v>
+        <v>4.494382</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c s="11" r="R88">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c s="13" r="T88">
-        <v>6.89563456108283</v>
+        <v>3.3110791292266</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>6496</v>
+        <v>1844</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>31.533981</v>
+        <v>9.039216</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>1</v>
       </c>
       <c s="11" r="R89">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c s="13" r="T89">
-        <v>18.5894360323276</v>
+        <v>6.92311266700174</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
-        <v>4428</v>
+        <v>1281</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
-        <v>22.251256</v>
+        <v>7.956522</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>1</v>
       </c>
       <c s="11" r="R90">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c s="13" r="T90">
-        <v>23.5457256842935</v>
+        <v>9.77135343747221</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>13742</v>
+        <v>3925</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>66.708738</v>
+        <v>19.146341</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="22" r="R91">
-        <v>195</v>
+        <v>74</v>
       </c>
       <c s="23" r="T91">
-        <v>35.374686019808</v>
+        <v>13.8948448713903</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C92">
-[...1 lines deleted...]
-          <t xml:space="preserve">Thoracic Surgery (6)</t>
+      <c s="24" t="inlineStr" r="C92">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
-        <v>120</v>
+        <v>2818</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
-        <v>2.068966</v>
+        <v>13.950495</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R92">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c s="13" r="T92">
-        <v>1.07380398583727</v>
+        <v>6.89563456108283</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
-      <c s="15" t="str" r="C93"/>
+      <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
-        <v>238</v>
+        <v>6496</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
-        <v>3.83871</v>
+        <v>31.533981</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
-        <v>7</v>
+        <v>112</v>
       </c>
       <c s="13" r="T93">
-        <v>1.63158940913454</v>
+        <v>18.5894360323276</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
-      <c s="15" t="str" r="C94"/>
+      <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>617</v>
+        <v>4428</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>9.208955</v>
+        <v>22.251256</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>1</v>
       </c>
       <c s="11" r="R94">
-        <v>26</v>
+        <v>96</v>
       </c>
       <c s="13" r="T94">
-        <v>5.64220382474791</v>
+        <v>23.5457256842935</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
-      <c s="18" t="str" r="C95"/>
+      <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>975</v>
+        <v>13742</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>14.552239</v>
+        <v>66.708738</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c s="22" r="R95">
-        <v>32</v>
+        <v>195</v>
       </c>
       <c s="23" r="T95">
-        <v>6.43448001007074</v>
+        <v>35.374686019808</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C96">
         <is>
-          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>104</v>
+        <v>121</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>2.26087</v>
+        <v>2.050847</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
         <v>5</v>
       </c>
       <c s="13" r="T96">
-        <v>1.21901189493786</v>
+        <v>1.07356508885116</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="15" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>50</v>
+        <v>238</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>1.612903</v>
+        <v>3.83871</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>1</v>
       </c>
       <c s="11" r="R97">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c s="13" r="T97">
-        <v>0.667203866895269</v>
+        <v>1.63158940913454</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="15" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>424</v>
+        <v>624</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>8.313725</v>
+        <v>9.176471</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
-        <v>19</v>
+        <v>26</v>
       </c>
       <c s="13" r="T98">
-        <v>5.17103548624451</v>
+        <v>5.75090175537715</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="18" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>578</v>
+        <v>983</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>11.115385</v>
+        <v>14.455882</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
         <v>2</v>
       </c>
       <c s="22" r="R99">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c s="23" r="T99">
-        <v>5.52943586634297</v>
-[...4 lines deleted...]
-      <c s="28" t="inlineStr" r="B101">
+        <v>6.62747297240811</v>
+      </c>
+    </row>
+    <row r="100" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A100">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="C100">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D100"/>
+      <c s="8" t="str" r="E100"/>
+      <c s="9" t="str" r="F100"/>
+      <c s="10" t="inlineStr" r="H100">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="11" r="J100">
+        <v>141</v>
+      </c>
+      <c s="12" t="str" r="K100"/>
+      <c s="13" r="M100">
+        <v>3</v>
+      </c>
+      <c s="12" t="str" r="N100"/>
+      <c s="11" r="P100">
+        <v>1</v>
+      </c>
+      <c s="11" r="R100">
+        <v>7</v>
+      </c>
+      <c s="13" r="T100">
+        <v>1.45960097286895</v>
+      </c>
+    </row>
+    <row r="101" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A101"/>
+      <c s="15" t="str" r="C101"/>
+      <c s="16" t="str" r="F101"/>
+      <c s="10" t="inlineStr" r="H101">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="11" r="J101">
+        <v>62</v>
+      </c>
+      <c s="12" t="str" r="K101"/>
+      <c s="13" r="M101">
+        <v>1.631579</v>
+      </c>
+      <c s="12" t="str" r="N101"/>
+      <c s="11" r="P101">
+        <v>1</v>
+      </c>
+      <c s="11" r="R101">
+        <v>3</v>
+      </c>
+      <c s="13" r="T101">
+        <v>0.78571877920793</v>
+      </c>
+    </row>
+    <row r="102" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A102"/>
+      <c s="15" t="str" r="C102"/>
+      <c s="16" t="str" r="F102"/>
+      <c s="10" t="inlineStr" r="H102">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="11" r="J102">
+        <v>653</v>
+      </c>
+      <c s="12" t="str" r="K102"/>
+      <c s="13" r="M102">
+        <v>12.557692</v>
+      </c>
+      <c s="12" t="str" r="N102"/>
+      <c s="11" r="P102">
+        <v>1</v>
+      </c>
+      <c s="11" r="R102">
+        <v>32</v>
+      </c>
+      <c s="13" r="T102">
+        <v>7.92467841618826</v>
+      </c>
+    </row>
+    <row r="103" ht="15.8" customHeight="0">
+      <c s="17" t="str" r="A103"/>
+      <c s="18" t="str" r="C103"/>
+      <c s="19" t="str" r="D103"/>
+      <c s="19" t="str" r="E103"/>
+      <c s="20" t="str" r="F103"/>
+      <c s="21" t="inlineStr" r="H103">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="22" r="J103">
+        <v>856</v>
+      </c>
+      <c s="12" t="str" r="K103"/>
+      <c s="23" r="M103">
+        <v>16.461538</v>
+      </c>
+      <c s="12" t="str" r="N103"/>
+      <c s="22" r="P103">
+        <v>2</v>
+      </c>
+      <c s="22" r="R103">
+        <v>36</v>
+      </c>
+      <c s="23" r="T103">
+        <v>8.48634785994541</v>
+      </c>
+    </row>
+    <row r="104" ht="0.05" customHeight="1"/>
+    <row r="105" ht="2.1" customHeight="1"/>
+    <row r="106" ht="15.8" customHeight="1">
+      <c s="28" t="inlineStr" r="B106">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
-    <row r="102" ht="2.2" customHeight="1"/>
+    <row r="107" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="C12:F15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="M15:N15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C16:F19"/>
@@ -5206,60 +5391,70 @@
     <mergeCell ref="M89:N89"/>
     <mergeCell ref="J90:K90"/>
     <mergeCell ref="M90:N90"/>
     <mergeCell ref="J91:K91"/>
     <mergeCell ref="M91:N91"/>
     <mergeCell ref="A92:A95"/>
     <mergeCell ref="C92:F95"/>
     <mergeCell ref="J92:K92"/>
     <mergeCell ref="M92:N92"/>
     <mergeCell ref="J93:K93"/>
     <mergeCell ref="M93:N93"/>
     <mergeCell ref="J94:K94"/>
     <mergeCell ref="M94:N94"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="M95:N95"/>
     <mergeCell ref="A96:A99"/>
     <mergeCell ref="C96:F99"/>
     <mergeCell ref="J96:K96"/>
     <mergeCell ref="M96:N96"/>
     <mergeCell ref="J97:K97"/>
     <mergeCell ref="M97:N97"/>
     <mergeCell ref="J98:K98"/>
     <mergeCell ref="M98:N98"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="M99:N99"/>
-    <mergeCell ref="B101:J101"/>
+    <mergeCell ref="A100:A103"/>
+    <mergeCell ref="C100:F103"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="M100:N100"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="M101:N101"/>
+    <mergeCell ref="J102:K102"/>
+    <mergeCell ref="M102:N102"/>
+    <mergeCell ref="J103:K103"/>
+    <mergeCell ref="M103:N103"/>
+    <mergeCell ref="B106:J106"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="0.43359375"/>
     <col min="2" max="2" customWidth="1" width="2.3125"/>
     <col min="3" max="3" customWidth="1" width="0.421875"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="38.9140625"/>
     <col min="6" max="6" customWidth="1" width="7.7734375"/>
     <col min="7" max="7" customWidth="1" width="1.9140625"/>
     <col min="8" max="8" customWidth="1" width="0.3515625"/>
     <col min="9" max="9" customWidth="1" width="13.7109375"/>
     <col min="10" max="10" customWidth="1" width="21.25390625"/>
     <col min="11" max="11" customWidth="1" width="9.94140625"/>
     <col min="12" max="12" customWidth="1" width="5.140625"/>
     <col min="13" max="13" customWidth="1" width="0.87109375"/>
     <col min="14" max="14" customWidth="1" width="12.58203125"/>
     <col min="15" max="15" customWidth="1" width="1.62109375"/>
@@ -5268,51 +5463,51 @@
     <col min="18" max="18" customWidth="1" width="6.03125"/>
     <col min="19" max="19" customWidth="1" width="3.421875"/>
     <col min="20" max="20" customWidth="1" width="78.171875"/>
     <col min="21" max="21" customWidth="1" width="1.80078125"/>
     <col min="22" max="22" customWidth="1" width="3.68359375"/>
     <col min="23" max="23" customWidth="1" width="3.421875"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="M4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="K8">
         <is>
@@ -6658,51 +6853,51 @@
     <mergeCell ref="B40:N40"/>
     <mergeCell ref="O40:U40"/>
     <mergeCell ref="B41:N41"/>
     <mergeCell ref="O41:U41"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="E42:N42"/>
     <mergeCell ref="O42:Q42"/>
     <mergeCell ref="R42:U42"/>
     <mergeCell ref="B43:N43"/>
     <mergeCell ref="O43:U43"/>
     <mergeCell ref="B44:N44"/>
     <mergeCell ref="O44:U44"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="E45:F45"/>
     <mergeCell ref="G45:M45"/>
     <mergeCell ref="O45:Q45"/>
     <mergeCell ref="R45:U45"/>
     <mergeCell ref="B46:N46"/>
     <mergeCell ref="O46:U46"/>
     <mergeCell ref="B47:N47"/>
     <mergeCell ref="O47:U47"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId36"/>
+  <drawing r:id="rId38"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.0234375"/>
     <col min="3" max="3" customWidth="1" width="0.4140625"/>
     <col min="4" max="4" customWidth="1" width="38.93359375"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.0234375"/>
     <col min="8" max="8" customWidth="1" width="13.703125"/>
     <col min="9" max="9" customWidth="1" width="0.0234375"/>
     <col min="10" max="10" customWidth="1" width="5.47265625"/>
     <col min="11" max="11" customWidth="1" width="15.7734375"/>
@@ -6716,51 +6911,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">SENT Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Applicants who
 Signaled
 ERAS 2026</t>
         </is>
       </c>
@@ -7053,121 +7248,121 @@
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
         <v>2.601852</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>3</v>
       </c>
       <c s="13" r="T20">
         <v>0.758698886251983</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>2.633441</v>
+        <v>2.628205</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
         <v>3</v>
       </c>
       <c s="13" r="T21">
-        <v>0.727230362402451</v>
+        <v>0.731918028197147</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
         <v>96</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
         <v>2.59375</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>3</v>
       </c>
       <c s="13" r="T22">
         <v>0.759968420396532</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>2.619417</v>
+        <v>2.616279</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>3</v>
       </c>
       <c s="23" r="T23">
-        <v>0.739560680404252</v>
+        <v>0.74227151366599</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
         <v>83</v>
       </c>
       <c s="12" t="str" r="K24"/>
@@ -7266,65 +7461,65 @@
       </c>
       <c s="23" r="T27">
         <v>3.95972663197853</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="13" r="M28">
-        <v>4.881579</v>
+        <v>4.844156</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>5</v>
       </c>
       <c s="13" r="T28">
-        <v>0.650361437971225</v>
+        <v>0.724274119377463</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
         <v>316</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
         <v>4.655063</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>5</v>
       </c>
@@ -7349,65 +7544,65 @@
         <v>4.680672</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>1</v>
       </c>
       <c s="11" r="R30">
         <v>5</v>
       </c>
       <c s="13" r="T30">
         <v>0.971603314115385</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>4.694716</v>
+        <v>4.689453</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>1</v>
       </c>
       <c s="22" r="R31">
         <v>5</v>
       </c>
       <c s="23" r="T31">
-        <v>0.959896869460464</v>
+        <v>0.966317235694366</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Gastroenterology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
         <v>215</v>
       </c>
       <c s="12" t="str" r="K32"/>
@@ -7612,1904 +7807,2353 @@
       </c>
       <c s="22" r="J39">
         <v>1284</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
         <v>9.665109</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
         <v>1</v>
       </c>
       <c s="22" r="R39">
         <v>10</v>
       </c>
       <c s="23" r="T39">
         <v>1.37878533499599</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C40">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
+      <c s="7" t="inlineStr" r="C40">
+        <is>
+          <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="11" r="J40">
-        <v>145</v>
+      <c s="27" t="inlineStr" r="J40">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K40"/>
-      <c s="13" r="M40">
-        <v>4.8</v>
+      <c s="27" t="inlineStr" r="M40">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N40"/>
-      <c s="11" r="P40">
-[...6 lines deleted...]
-        <v>0.828555972762251</v>
+      <c s="27" t="inlineStr" r="P40">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R40">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T40">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
-      <c s="25" t="str" r="C41"/>
+      <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="11" r="J41">
-        <v>586</v>
+      <c s="27" t="inlineStr" r="J41">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K41"/>
-      <c s="13" r="M41">
-        <v>4.820819</v>
+      <c s="27" t="inlineStr" r="M41">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N41"/>
-      <c s="11" r="P41">
-[...6 lines deleted...]
-        <v>0.746396007492002</v>
+      <c s="27" t="inlineStr" r="P41">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R41">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T41">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
-      <c s="25" t="str" r="C42"/>
+      <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="11" r="J42">
-        <v>516</v>
+      <c s="27" t="inlineStr" r="J42">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K42"/>
-      <c s="13" r="M42">
-        <v>4.763566</v>
+      <c s="27" t="inlineStr" r="M42">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N42"/>
-      <c s="11" r="P42">
-[...6 lines deleted...]
-        <v>0.862130500562415</v>
+      <c s="27" t="inlineStr" r="P42">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R42">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T42">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
-      <c s="26" t="str" r="C43"/>
+      <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>1247</v>
+        <v>7</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>4.794707</v>
+        <v>8.571429</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
         <v>1</v>
       </c>
       <c s="22" r="R43">
-        <v>5</v>
+        <v>12</v>
       </c>
       <c s="23" r="T43">
-        <v>0.805837452592022</v>
+        <v>5.01864653068932</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
-          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
+          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
-        <v>132</v>
+        <v>145</v>
       </c>
       <c s="12" t="str" r="K44"/>
       <c s="13" r="M44">
-        <v>14.098485</v>
+        <v>4.8</v>
       </c>
       <c s="12" t="str" r="N44"/>
       <c s="11" r="P44">
         <v>1</v>
       </c>
       <c s="11" r="R44">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c s="13" r="T44">
-        <v>2.72395337698721</v>
+        <v>0.828555972762251</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A45"/>
       <c s="25" t="str" r="C45"/>
       <c s="16" t="str" r="F45"/>
       <c s="10" t="inlineStr" r="H45">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J45">
-        <v>552</v>
+        <v>586</v>
       </c>
       <c s="12" t="str" r="K45"/>
       <c s="13" r="M45">
-        <v>14.201087</v>
+        <v>4.820819</v>
       </c>
       <c s="12" t="str" r="N45"/>
       <c s="11" r="P45">
         <v>1</v>
       </c>
       <c s="11" r="R45">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c s="13" r="T45">
-        <v>2.64375604018223</v>
+        <v>0.746396007492002</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A46"/>
       <c s="25" t="str" r="C46"/>
       <c s="16" t="str" r="F46"/>
       <c s="10" t="inlineStr" r="H46">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J46">
-        <v>473</v>
+        <v>516</v>
       </c>
       <c s="12" t="str" r="K46"/>
       <c s="13" r="M46">
-        <v>13.274841</v>
+        <v>4.763566</v>
       </c>
       <c s="12" t="str" r="N46"/>
       <c s="11" r="P46">
         <v>1</v>
       </c>
       <c s="11" r="R46">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c s="13" r="T46">
-        <v>3.64982300940744</v>
+        <v>0.862130500562415</v>
       </c>
     </row>
     <row r="47" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A47"/>
       <c s="26" t="str" r="C47"/>
       <c s="19" t="str" r="D47"/>
       <c s="19" t="str" r="E47"/>
       <c s="20" t="str" r="F47"/>
       <c s="21" t="inlineStr" r="H47">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J47">
-        <v>1157</v>
+        <v>1247</v>
       </c>
       <c s="12" t="str" r="K47"/>
       <c s="23" r="M47">
-        <v>13.810717</v>
+        <v>4.794707</v>
       </c>
       <c s="12" t="str" r="N47"/>
       <c s="22" r="P47">
         <v>1</v>
       </c>
       <c s="22" r="R47">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c s="23" r="T47">
-        <v>3.13351097014196</v>
+        <v>0.805837452592022</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C48">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
+      <c s="24" t="inlineStr" r="C48">
+        <is>
+          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>96</v>
+        <v>132</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>4.052083</v>
+        <v>14.098485</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c s="13" r="T48">
-        <v>1.57446784660723</v>
+        <v>2.72395337698721</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
-      <c s="15" t="str" r="C49"/>
+      <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>119</v>
+        <v>552</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>3.94958</v>
+        <v>14.201087</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c s="13" r="T49">
-        <v>1.57431254838421</v>
+        <v>2.64375604018223</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
-      <c s="15" t="str" r="C50"/>
+      <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>246</v>
+        <v>473</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>3.873984</v>
+        <v>13.274841</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>1</v>
       </c>
       <c s="11" r="R50">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c s="13" r="T50">
-        <v>1.58800692693703</v>
+        <v>3.64982300940744</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
-      <c s="18" t="str" r="C51"/>
+      <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>461</v>
+        <v>1157</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>3.930586</v>
+        <v>13.810717</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
         <v>1</v>
       </c>
       <c s="22" r="R51">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c s="23" r="T51">
-        <v>1.58150181789336</v>
+        <v>3.13351097014196</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C52">
         <is>
-          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
+          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J52">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J52">
+        <v>96</v>
       </c>
       <c s="12" t="str" r="K52"/>
-      <c s="27" t="inlineStr" r="M52">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M52">
+        <v>4.052083</v>
       </c>
       <c s="12" t="str" r="N52"/>
-      <c s="27" t="inlineStr" r="P52">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P52">
+        <v>1</v>
+      </c>
+      <c s="11" r="R52">
+        <v>5</v>
+      </c>
+      <c s="13" r="T52">
+        <v>1.57446784660723</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="15" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J53">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J53">
+        <v>123</v>
       </c>
       <c s="12" t="str" r="K53"/>
-      <c s="27" t="inlineStr" r="M53">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M53">
+        <v>3.853659</v>
       </c>
       <c s="12" t="str" r="N53"/>
-      <c s="27" t="inlineStr" r="P53">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P53">
+        <v>1</v>
+      </c>
+      <c s="11" r="R53">
+        <v>5</v>
+      </c>
+      <c s="13" r="T53">
+        <v>1.63473973463668</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A54"/>
       <c s="15" t="str" r="C54"/>
       <c s="16" t="str" r="F54"/>
       <c s="10" t="inlineStr" r="H54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J54">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J54">
+        <v>247</v>
       </c>
       <c s="12" t="str" r="K54"/>
-      <c s="27" t="inlineStr" r="M54">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M54">
+        <v>3.862348</v>
       </c>
       <c s="12" t="str" r="N54"/>
-      <c s="27" t="inlineStr" r="P54">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P54">
+        <v>1</v>
+      </c>
+      <c s="11" r="R54">
+        <v>5</v>
+      </c>
+      <c s="13" r="T54">
+        <v>1.59527677849331</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="18" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J55">
-[...2 lines deleted...]
-        </is>
+      <c s="22" r="J55">
+        <v>466</v>
       </c>
       <c s="12" t="str" r="K55"/>
-      <c s="29" t="inlineStr" r="M55">
-[...2 lines deleted...]
-        </is>
+      <c s="23" r="M55">
+        <v>3.899142</v>
       </c>
       <c s="12" t="str" r="N55"/>
-      <c s="29" t="inlineStr" r="P55">
-[...12 lines deleted...]
-        </is>
+      <c s="22" r="P55">
+        <v>1</v>
+      </c>
+      <c s="22" r="R55">
+        <v>5</v>
+      </c>
+      <c s="23" r="T55">
+        <v>1.6017309387035</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C56">
-[...1 lines deleted...]
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
+      <c s="7" t="inlineStr" r="C56">
+        <is>
+          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="11" r="J56">
-        <v>54</v>
+      <c s="27" t="inlineStr" r="J56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K56"/>
-      <c s="13" r="M56">
-        <v>2.87037</v>
+      <c s="27" t="inlineStr" r="M56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N56"/>
-      <c s="11" r="P56">
-[...6 lines deleted...]
-        <v>0.434335124068961</v>
+      <c s="27" t="inlineStr" r="P56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T56">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
-      <c s="25" t="str" r="C57"/>
+      <c s="15" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="11" r="J57">
-        <v>89</v>
+      <c s="27" t="inlineStr" r="J57">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K57"/>
-      <c s="13" r="M57">
-        <v>2.876404</v>
+      <c s="27" t="inlineStr" r="M57">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N57"/>
-      <c s="11" r="P57">
-[...6 lines deleted...]
-        <v>0.446460524570762</v>
+      <c s="27" t="inlineStr" r="P57">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R57">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T57">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
-      <c s="25" t="str" r="C58"/>
+      <c s="15" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
-        <v>131</v>
+        <v>5</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
-        <v>2.839695</v>
+        <v>10</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c s="11" r="R58">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c s="13" r="T58">
-        <v>0.492344391660959</v>
+        <v>0</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
-      <c s="26" t="str" r="C59"/>
+      <c s="18" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>274</v>
+        <v>9</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>2.857664</v>
+        <v>8.333333</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c s="23" r="T59">
-        <v>0.466222050100593</v>
+        <v>3.24257397756782</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
-        <v>4.6875</v>
+        <v>2.87037</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c s="13" r="T60">
-        <v>0.921240468064663</v>
+        <v>0.434335124068961</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>82</v>
+        <v>89</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>4.719512</v>
+        <v>2.876404</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>1</v>
       </c>
       <c s="11" r="R61">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c s="13" r="T61">
-        <v>0.802975715697555</v>
+        <v>0.446460524570762</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>4.747826</v>
+        <v>2.839695</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c s="11" r="R62">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c s="13" r="T62">
-        <v>0.684749589266032</v>
+        <v>0.492344391660959</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>245</v>
+        <v>274</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>4.726531</v>
+        <v>2.857664</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>1</v>
       </c>
       <c s="22" r="R63">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c s="23" r="T63">
-        <v>0.774537281220213</v>
+        <v>0.466222050100593</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C64">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pain Medicine (5)</t>
+      <c s="24" t="inlineStr" r="C64">
+        <is>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c s="12" t="str" r="K64"/>
       <c s="13" r="M64">
-        <v>4.807018</v>
+        <v>4.6875</v>
       </c>
       <c s="12" t="str" r="N64"/>
       <c s="11" r="P64">
         <v>1</v>
       </c>
       <c s="11" r="R64">
         <v>5</v>
       </c>
       <c s="13" r="T64">
-        <v>0.762821735400873</v>
+        <v>0.921240468064663</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A65"/>
-      <c s="15" t="str" r="C65"/>
+      <c s="25" t="str" r="C65"/>
       <c s="16" t="str" r="F65"/>
       <c s="10" t="inlineStr" r="H65">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J65">
-        <v>44</v>
+        <v>82</v>
       </c>
       <c s="12" t="str" r="K65"/>
       <c s="13" r="M65">
-        <v>4.431818</v>
+        <v>4.719512</v>
       </c>
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
         <v>5</v>
       </c>
       <c s="13" r="T65">
-        <v>1.22047163014959</v>
+        <v>0.802975715697555</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
-      <c s="15" t="str" r="C66"/>
+      <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
-        <v>83</v>
+        <v>115</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>4.578313</v>
+        <v>4.747826</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R66">
         <v>5</v>
       </c>
       <c s="13" r="T66">
-        <v>1.08007268273945</v>
+        <v>0.684749589266032</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
-      <c s="18" t="str" r="C67"/>
+      <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
-        <v>184</v>
+        <v>245</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>4.61413</v>
+        <v>4.726531</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>1</v>
       </c>
       <c s="22" r="R67">
         <v>5</v>
       </c>
       <c s="23" r="T67">
-        <v>1.03771720617902</v>
+        <v>0.774537281220213</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C68">
         <is>
-          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
+          <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>44</v>
+        <v>134</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>2.909091</v>
+        <v>4.932836</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c s="13" r="T68">
-        <v>0.359961109010404</v>
+        <v>0.390864426623862</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="15" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>48</v>
+        <v>92</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>2.895833</v>
+        <v>4.413043</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c s="13" r="T69">
-        <v>0.369329121516297</v>
+        <v>1.25582522669359</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="15" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
-        <v>111</v>
+        <v>210</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
-        <v>2.873874</v>
+        <v>4.580952</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c s="13" r="T70">
-        <v>0.427919384931321</v>
+        <v>1.1706916758908</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="18" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>203</v>
+        <v>436</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>2.8867</v>
+        <v>4.65367</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c s="23" r="T71">
-        <v>0.399963748357273</v>
+        <v>1.03742180428213</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C72">
         <is>
-          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
+          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
-        <v>2.947368</v>
+        <v>2.909091</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c s="11" r="R72">
         <v>3</v>
       </c>
       <c s="13" r="T72">
-        <v>0.226294056484036</v>
+        <v>0.359961109010404</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="15" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>2.853659</v>
+        <v>2.895833</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>1</v>
       </c>
       <c s="11" r="R73">
         <v>3</v>
       </c>
       <c s="13" r="T73">
-        <v>0.474587189039064</v>
+        <v>0.369329121516297</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="15" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>71</v>
+        <v>111</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>2.84507</v>
+        <v>2.873874</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
         <v>3</v>
       </c>
       <c s="13" r="T74">
-        <v>0.465790725540988</v>
+        <v>0.427919384931321</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="18" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>131</v>
+        <v>203</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>2.862595</v>
+        <v>2.8867</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>1</v>
       </c>
       <c s="22" r="R75">
         <v>3</v>
       </c>
       <c s="23" r="T75">
-        <v>0.442274801452672</v>
+        <v>0.399963748357273</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="24" t="inlineStr" r="C76">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
+      <c s="7" t="inlineStr" r="C76">
+        <is>
+          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>2.333333</v>
+        <v>2.947368</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R76">
         <v>3</v>
       </c>
       <c s="13" r="T76">
-        <v>0.884086534226147</v>
+        <v>0.226294056484036</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
-      <c s="25" t="str" r="C77"/>
+      <c s="15" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>92</v>
+        <v>41</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>2.51087</v>
+        <v>2.853659</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
         <v>1</v>
       </c>
       <c s="11" r="R77">
         <v>3</v>
       </c>
       <c s="13" r="T77">
-        <v>0.802925899445273</v>
+        <v>0.474587189039064</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
-      <c s="25" t="str" r="C78"/>
+      <c s="15" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>8</v>
+        <v>71</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>2.375</v>
+        <v>2.84507</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
         <v>3</v>
       </c>
       <c s="13" r="T78">
-        <v>0.718795520297671</v>
+        <v>0.465790725540988</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
-      <c s="26" t="str" r="C79"/>
+      <c s="18" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>115</v>
+        <v>131</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>2.478261</v>
+        <v>2.862595</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
         <v>1</v>
       </c>
       <c s="22" r="R79">
         <v>3</v>
       </c>
       <c s="23" r="T79">
-        <v>0.807690534796589</v>
+        <v>0.442274801452672</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
-          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
-        <v>4.777778</v>
+        <v>2.333333</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c s="11" r="R80">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c s="13" r="T80">
-        <v>1.66470477863194</v>
+        <v>0.884086534226147</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>62</v>
+        <v>92</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>4.822581</v>
+        <v>2.51087</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
         <v>1</v>
       </c>
       <c s="11" r="R81">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c s="13" r="T81">
-        <v>2.02041777857947</v>
+        <v>0.802925899445273</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J82">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J82">
+        <v>8</v>
       </c>
       <c s="12" t="str" r="K82"/>
-      <c s="27" t="inlineStr" r="M82">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M82">
+        <v>2.375</v>
       </c>
       <c s="12" t="str" r="N82"/>
-      <c s="27" t="inlineStr" r="P82">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P82">
+        <v>1</v>
+      </c>
+      <c s="11" r="R82">
+        <v>3</v>
+      </c>
+      <c s="13" r="T82">
+        <v>0.718795520297671</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>75</v>
+        <v>115</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>4.733333</v>
+        <v>2.478261</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
         <v>1</v>
       </c>
       <c s="22" r="R83">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c s="23" r="T83">
-        <v>1.96160011215334</v>
+        <v>0.807690534796589</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
+          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
-        <v>279</v>
+        <v>9</v>
       </c>
       <c s="12" t="str" r="K84"/>
       <c s="13" r="M84">
-        <v>2.863799</v>
+        <v>4.777778</v>
       </c>
       <c s="12" t="str" r="N84"/>
       <c s="11" r="P84">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R84">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c s="13" r="T84">
-        <v>0.451704549456832</v>
+        <v>1.66470477863194</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A85"/>
       <c s="25" t="str" r="C85"/>
       <c s="16" t="str" r="F85"/>
       <c s="10" t="inlineStr" r="H85">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J85">
-        <v>637</v>
+        <v>62</v>
       </c>
       <c s="12" t="str" r="K85"/>
       <c s="13" r="M85">
-        <v>2.894819</v>
+        <v>4.822581</v>
       </c>
       <c s="12" t="str" r="N85"/>
       <c s="11" r="P85">
         <v>1</v>
       </c>
       <c s="11" r="R85">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c s="13" r="T85">
-        <v>0.4041286923741</v>
+        <v>2.02041777857947</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A86"/>
       <c s="25" t="str" r="C86"/>
       <c s="16" t="str" r="F86"/>
       <c s="10" t="inlineStr" r="H86">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="11" r="J86">
-        <v>459</v>
+      <c s="27" t="inlineStr" r="J86">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K86"/>
-      <c s="13" r="M86">
-        <v>2.79085</v>
+      <c s="27" t="inlineStr" r="M86">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N86"/>
-      <c s="11" r="P86">
-[...6 lines deleted...]
-        <v>0.575625746470743</v>
+      <c s="27" t="inlineStr" r="P86">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R86">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T86">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="87" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A87"/>
       <c s="26" t="str" r="C87"/>
       <c s="19" t="str" r="D87"/>
       <c s="19" t="str" r="E87"/>
       <c s="20" t="str" r="F87"/>
       <c s="21" t="inlineStr" r="H87">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J87">
-        <v>1375</v>
+        <v>75</v>
       </c>
       <c s="12" t="str" r="K87"/>
       <c s="23" r="M87">
-        <v>2.853818</v>
+        <v>4.733333</v>
       </c>
       <c s="12" t="str" r="N87"/>
       <c s="22" r="P87">
         <v>1</v>
       </c>
       <c s="22" r="R87">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c s="23" r="T87">
-        <v>0.479189941463716</v>
+        <v>1.96160011215334</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C88">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D88"/>
       <c s="8" t="str" r="E88"/>
       <c s="9" t="str" r="F88"/>
       <c s="10" t="inlineStr" r="H88">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J88">
-        <v>254</v>
+        <v>280</v>
       </c>
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
-        <v>11.094488</v>
+        <v>2.857143</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
         <v>1</v>
       </c>
       <c s="11" r="R88">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c s="13" r="T88">
-        <v>2.35986525039037</v>
+        <v>0.464425451498946</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>588</v>
+        <v>637</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>11.047619</v>
+        <v>2.894819</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>1</v>
       </c>
       <c s="11" r="R89">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c s="13" r="T89">
-        <v>2.57009532897128</v>
+        <v>0.4041286923741</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
-        <v>407</v>
+        <v>459</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
-        <v>10.879607</v>
+        <v>2.79085</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>1</v>
       </c>
       <c s="11" r="R90">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c s="13" r="T90">
-        <v>2.73337575170338</v>
+        <v>0.575625746470743</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>1249</v>
+        <v>1376</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>11.002402</v>
+        <v>2.852471</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
         <v>1</v>
       </c>
       <c s="22" r="R91">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c s="23" r="T91">
-        <v>2.58441656858951</v>
+        <v>0.481614991461022</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C92">
-[...1 lines deleted...]
-          <t xml:space="preserve">Thoracic Surgery (6)</t>
+      <c s="24" t="inlineStr" r="C92">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
-        <v>20</v>
+        <v>254</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
-        <v>6</v>
+        <v>11.094488</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c s="11" r="R92">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="13" r="T92">
-        <v>0</v>
+        <v>2.35986525039037</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
-      <c s="15" t="str" r="C93"/>
+      <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
-        <v>41</v>
+        <v>588</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
-        <v>5.804878</v>
+        <v>11.047619</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="13" r="T93">
-        <v>0.807969677648858</v>
+        <v>2.57009532897128</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
-      <c s="15" t="str" r="C94"/>
+      <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>106</v>
+        <v>407</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>5.820755</v>
+        <v>10.879607</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>1</v>
       </c>
       <c s="11" r="R94">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="13" r="T94">
-        <v>0.712743291795861</v>
+        <v>2.73337575170338</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
-      <c s="18" t="str" r="C95"/>
+      <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>167</v>
+        <v>1249</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>5.838323</v>
+        <v>11.002402</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>1</v>
       </c>
       <c s="22" r="R95">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c s="23" r="T95">
-        <v>0.695911632321231</v>
+        <v>2.58441656858951</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C96">
-[...1 lines deleted...]
-          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+      <c s="24" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="11" r="J96">
-        <v>12</v>
+      <c s="27" t="inlineStr" r="J96">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K96"/>
-      <c s="13" r="M96">
-        <v>8.666667</v>
+      <c s="27" t="inlineStr" r="M96">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N96"/>
-      <c s="11" r="P96">
-[...6 lines deleted...]
-        <v>3.07396730626726</v>
+      <c s="27" t="inlineStr" r="P96">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R96">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T96">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
-      <c s="15" t="str" r="C97"/>
+      <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="11" r="J97">
-        <v>5</v>
+      <c s="27" t="inlineStr" r="J97">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K97"/>
-      <c s="13" r="M97">
-        <v>10</v>
+      <c s="27" t="inlineStr" r="M97">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N97"/>
-      <c s="11" r="P97">
-[...6 lines deleted...]
-        <v>0</v>
+      <c s="27" t="inlineStr" r="P97">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R97">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T97">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
-      <c s="15" t="str" r="C98"/>
+      <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="11" r="J98">
-        <v>45</v>
+      <c s="27" t="inlineStr" r="J98">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K98"/>
-      <c s="13" r="M98">
-        <v>9.422222</v>
+      <c s="27" t="inlineStr" r="M98">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N98"/>
-      <c s="11" r="P98">
-[...6 lines deleted...]
-        <v>2.10391706110293</v>
+      <c s="27" t="inlineStr" r="P98">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R98">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T98">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
-      <c s="18" t="str" r="C99"/>
+      <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="22" r="J99">
-        <v>62</v>
+      <c s="29" t="inlineStr" r="J99">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="K99"/>
-      <c s="23" r="M99">
-        <v>9.322581</v>
+      <c s="29" t="inlineStr" r="M99">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="12" t="str" r="N99"/>
-      <c s="22" r="P99">
-[...2 lines deleted...]
-      <c s="22" r="R99">
+      <c s="29" t="inlineStr" r="P99">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="R99">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="T99">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A100">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="24" t="inlineStr" r="C100">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (7 silver)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D100"/>
+      <c s="8" t="str" r="E100"/>
+      <c s="9" t="str" r="F100"/>
+      <c s="10" t="inlineStr" r="H100">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="J100">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="K100"/>
+      <c s="27" t="inlineStr" r="M100">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="N100"/>
+      <c s="27" t="inlineStr" r="P100">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R100">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T100">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A101"/>
+      <c s="25" t="str" r="C101"/>
+      <c s="16" t="str" r="F101"/>
+      <c s="10" t="inlineStr" r="H101">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="J101">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="K101"/>
+      <c s="27" t="inlineStr" r="M101">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="N101"/>
+      <c s="27" t="inlineStr" r="P101">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R101">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T101">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A102"/>
+      <c s="25" t="str" r="C102"/>
+      <c s="16" t="str" r="F102"/>
+      <c s="10" t="inlineStr" r="H102">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="J102">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="K102"/>
+      <c s="27" t="inlineStr" r="M102">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="N102"/>
+      <c s="27" t="inlineStr" r="P102">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="R102">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="27" t="inlineStr" r="T102">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="15.85" customHeight="0">
+      <c s="17" t="str" r="A103"/>
+      <c s="26" t="str" r="C103"/>
+      <c s="19" t="str" r="D103"/>
+      <c s="19" t="str" r="E103"/>
+      <c s="20" t="str" r="F103"/>
+      <c s="21" t="inlineStr" r="H103">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J103">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="K103"/>
+      <c s="29" t="inlineStr" r="M103">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="12" t="str" r="N103"/>
+      <c s="29" t="inlineStr" r="P103">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="R103">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="T103">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A104">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="C104">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D104"/>
+      <c s="8" t="str" r="E104"/>
+      <c s="9" t="str" r="F104"/>
+      <c s="10" t="inlineStr" r="H104">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="11" r="J104">
+        <v>21</v>
+      </c>
+      <c s="12" t="str" r="K104"/>
+      <c s="13" r="M104">
+        <v>5.761905</v>
+      </c>
+      <c s="12" t="str" r="N104"/>
+      <c s="11" r="P104">
+        <v>1</v>
+      </c>
+      <c s="11" r="R104">
+        <v>6</v>
+      </c>
+      <c s="13" r="T104">
+        <v>1.0777012573065</v>
+      </c>
+    </row>
+    <row r="105" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A105"/>
+      <c s="15" t="str" r="C105"/>
+      <c s="16" t="str" r="F105"/>
+      <c s="10" t="inlineStr" r="H105">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="11" r="J105">
+        <v>41</v>
+      </c>
+      <c s="12" t="str" r="K105"/>
+      <c s="13" r="M105">
+        <v>5.804878</v>
+      </c>
+      <c s="12" t="str" r="N105"/>
+      <c s="11" r="P105">
+        <v>1</v>
+      </c>
+      <c s="11" r="R105">
+        <v>6</v>
+      </c>
+      <c s="13" r="T105">
+        <v>0.807969677648858</v>
+      </c>
+    </row>
+    <row r="106" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A106"/>
+      <c s="15" t="str" r="C106"/>
+      <c s="16" t="str" r="F106"/>
+      <c s="10" t="inlineStr" r="H106">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="11" r="J106">
+        <v>108</v>
+      </c>
+      <c s="12" t="str" r="K106"/>
+      <c s="13" r="M106">
+        <v>5.777778</v>
+      </c>
+      <c s="12" t="str" r="N106"/>
+      <c s="11" r="P106">
+        <v>1</v>
+      </c>
+      <c s="11" r="R106">
+        <v>6</v>
+      </c>
+      <c s="13" r="T106">
+        <v>0.844498667849749</v>
+      </c>
+    </row>
+    <row r="107" ht="15.85" customHeight="0">
+      <c s="17" t="str" r="A107"/>
+      <c s="18" t="str" r="C107"/>
+      <c s="19" t="str" r="D107"/>
+      <c s="19" t="str" r="E107"/>
+      <c s="20" t="str" r="F107"/>
+      <c s="21" t="inlineStr" r="H107">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="22" r="J107">
+        <v>170</v>
+      </c>
+      <c s="12" t="str" r="K107"/>
+      <c s="23" r="M107">
+        <v>5.782353</v>
+      </c>
+      <c s="12" t="str" r="N107"/>
+      <c s="22" r="P107">
+        <v>1</v>
+      </c>
+      <c s="22" r="R107">
+        <v>6</v>
+      </c>
+      <c s="23" r="T107">
+        <v>0.865418973676912</v>
+      </c>
+    </row>
+    <row r="108" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A108">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="C108">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D108"/>
+      <c s="8" t="str" r="E108"/>
+      <c s="9" t="str" r="F108"/>
+      <c s="10" t="inlineStr" r="H108">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="11" r="J108">
+        <v>16</v>
+      </c>
+      <c s="12" t="str" r="K108"/>
+      <c s="13" r="M108">
+        <v>8.8125</v>
+      </c>
+      <c s="12" t="str" r="N108"/>
+      <c s="11" r="P108">
+        <v>1</v>
+      </c>
+      <c s="11" r="R108">
         <v>10</v>
       </c>
-      <c s="23" r="T99">
-[...5 lines deleted...]
-      <c s="28" t="inlineStr" r="B101">
+      <c s="13" r="T108">
+        <v>2.74082049758827</v>
+      </c>
+    </row>
+    <row r="109" ht="15.8" customHeight="0">
+      <c s="14" t="str" r="A109"/>
+      <c s="15" t="str" r="C109"/>
+      <c s="16" t="str" r="F109"/>
+      <c s="10" t="inlineStr" r="H109">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="11" r="J109">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="K109"/>
+      <c s="13" r="M109">
+        <v>8.857143</v>
+      </c>
+      <c s="12" t="str" r="N109"/>
+      <c s="11" r="P109">
+        <v>2</v>
+      </c>
+      <c s="11" r="R109">
+        <v>10</v>
+      </c>
+      <c s="13" r="T109">
+        <v>2.90509208115681</v>
+      </c>
+    </row>
+    <row r="110" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A110"/>
+      <c s="15" t="str" r="C110"/>
+      <c s="16" t="str" r="F110"/>
+      <c s="10" t="inlineStr" r="H110">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="11" r="J110">
+        <v>70</v>
+      </c>
+      <c s="12" t="str" r="K110"/>
+      <c s="13" r="M110">
+        <v>9.328571</v>
+      </c>
+      <c s="12" t="str" r="N110"/>
+      <c s="11" r="P110">
+        <v>1</v>
+      </c>
+      <c s="11" r="R110">
+        <v>10</v>
+      </c>
+      <c s="13" r="T110">
+        <v>2.2164943040757</v>
+      </c>
+    </row>
+    <row r="111" ht="15.85" customHeight="0">
+      <c s="17" t="str" r="A111"/>
+      <c s="18" t="str" r="C111"/>
+      <c s="19" t="str" r="D111"/>
+      <c s="19" t="str" r="E111"/>
+      <c s="20" t="str" r="F111"/>
+      <c s="21" t="inlineStr" r="H111">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="22" r="J111">
+        <v>93</v>
+      </c>
+      <c s="12" t="str" r="K111"/>
+      <c s="23" r="M111">
+        <v>9.204301</v>
+      </c>
+      <c s="12" t="str" r="N111"/>
+      <c s="22" r="P111">
+        <v>1</v>
+      </c>
+      <c s="22" r="R111">
+        <v>10</v>
+      </c>
+      <c s="23" r="T111">
+        <v>2.36441705289063</v>
+      </c>
+    </row>
+    <row r="112" ht="2.15" customHeight="1"/>
+    <row r="113" ht="15.8" customHeight="1">
+      <c s="28" t="inlineStr" r="B113">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
-    <row r="102" ht="2.2" customHeight="1"/>
-    <row r="103" ht="0.05" customHeight="1"/>
+    <row r="114" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="C12:F15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="M15:N15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C16:F19"/>
@@ -9699,60 +10343,90 @@
     <mergeCell ref="M89:N89"/>
     <mergeCell ref="J90:K90"/>
     <mergeCell ref="M90:N90"/>
     <mergeCell ref="J91:K91"/>
     <mergeCell ref="M91:N91"/>
     <mergeCell ref="A92:A95"/>
     <mergeCell ref="C92:F95"/>
     <mergeCell ref="J92:K92"/>
     <mergeCell ref="M92:N92"/>
     <mergeCell ref="J93:K93"/>
     <mergeCell ref="M93:N93"/>
     <mergeCell ref="J94:K94"/>
     <mergeCell ref="M94:N94"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="M95:N95"/>
     <mergeCell ref="A96:A99"/>
     <mergeCell ref="C96:F99"/>
     <mergeCell ref="J96:K96"/>
     <mergeCell ref="M96:N96"/>
     <mergeCell ref="J97:K97"/>
     <mergeCell ref="M97:N97"/>
     <mergeCell ref="J98:K98"/>
     <mergeCell ref="M98:N98"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="M99:N99"/>
-    <mergeCell ref="B101:J101"/>
+    <mergeCell ref="A100:A103"/>
+    <mergeCell ref="C100:F103"/>
+    <mergeCell ref="J100:K100"/>
+    <mergeCell ref="M100:N100"/>
+    <mergeCell ref="J101:K101"/>
+    <mergeCell ref="M101:N101"/>
+    <mergeCell ref="J102:K102"/>
+    <mergeCell ref="M102:N102"/>
+    <mergeCell ref="J103:K103"/>
+    <mergeCell ref="M103:N103"/>
+    <mergeCell ref="A104:A107"/>
+    <mergeCell ref="C104:F107"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="M104:N104"/>
+    <mergeCell ref="J105:K105"/>
+    <mergeCell ref="M105:N105"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="M106:N106"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="M107:N107"/>
+    <mergeCell ref="A108:A111"/>
+    <mergeCell ref="C108:F111"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="M108:N108"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="M109:N109"/>
+    <mergeCell ref="J110:K110"/>
+    <mergeCell ref="M110:N110"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="M111:N111"/>
+    <mergeCell ref="B113:J113"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet54.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.0234375"/>
     <col min="3" max="3" customWidth="1" width="0.40234375"/>
     <col min="4" max="4" customWidth="1" width="38.93359375"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.0234375"/>
     <col min="8" max="8" customWidth="1" width="13.69140625"/>
     <col min="9" max="9" customWidth="1" width="0.0234375"/>
     <col min="10" max="10" customWidth="1" width="5.4609375"/>
     <col min="11" max="11" customWidth="1" width="15.7734375"/>
     <col min="12" max="12" customWidth="1" width="0.0234375"/>
     <col min="13" max="13" customWidth="1" width="9.93359375"/>
     <col min="14" max="14" customWidth="1" width="5.140625"/>
     <col min="15" max="15" customWidth="1" width="0.0234375"/>
@@ -9760,51 +10434,51 @@
     <col min="17" max="17" customWidth="1" width="0.0234375"/>
     <col min="18" max="18" customWidth="1" width="15.07421875"/>
     <col min="19" max="19" customWidth="1" width="15.08203125"/>
     <col min="20" max="20" customWidth="1" width="3.421875"/>
     <col min="21" max="21" customWidth="1" width="78.171875"/>
     <col min="22" max="22" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve">Count of
 participating
 programs</t>
         </is>
       </c>
@@ -9930,54 +10604,54 @@
           <t xml:space="preserve">Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D14"/>
       <c s="39" t="str" r="E14"/>
       <c s="39" t="str" r="F14"/>
       <c s="39" t="str" r="G14"/>
       <c s="44" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I14"/>
       <c s="41" r="J14">
         <v>72</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="41" r="M14">
         <v>7</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="41" r="P14">
         <v>374</v>
       </c>
       <c s="41" r="R14">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c s="42" r="S14">
-        <v>0.277242</v>
+        <v>0.277037</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B15"/>
       <c s="43" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D15"/>
       <c s="39" t="str" r="E15"/>
       <c s="39" t="str" r="F15"/>
       <c s="39" t="str" r="G15"/>
       <c s="44" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I15"/>
       <c s="41" r="J15">
@@ -10010,54 +10684,54 @@
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D16"/>
       <c s="39" t="str" r="E16"/>
       <c s="39" t="str" r="F16"/>
       <c s="39" t="str" r="G16"/>
       <c s="40" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I16"/>
       <c s="41" r="J16">
         <v>156</v>
       </c>
       <c s="12" t="str" r="K16"/>
       <c s="41" r="M16">
         <v>16</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="41" r="P16">
         <v>621</v>
       </c>
       <c s="41" r="R16">
-        <v>2399</v>
+        <v>2401</v>
       </c>
       <c s="42" r="S16">
-        <v>0.258858</v>
+        <v>0.258642</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B17"/>
       <c s="43" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Gastroenterology (5 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D17"/>
       <c s="39" t="str" r="E17"/>
       <c s="39" t="str" r="F17"/>
       <c s="39" t="str" r="G17"/>
       <c s="44" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I17"/>
       <c s="41" r="J17">
@@ -10103,645 +10777,684 @@
       <c s="41" r="J18">
         <v>230</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="41" r="M18">
         <v>23</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="41" r="P18">
         <v>2337</v>
       </c>
       <c s="41" r="R18">
         <v>12410</v>
       </c>
       <c s="42" r="S18">
         <v>0.188316</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B19"/>
-      <c s="43" t="inlineStr" r="C19">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
+      <c s="38" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
       <c s="39" t="str" r="D19"/>
       <c s="39" t="str" r="E19"/>
       <c s="39" t="str" r="F19"/>
       <c s="39" t="str" r="G19"/>
-      <c s="44" t="inlineStr" r="H19">
+      <c s="40" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I19"/>
       <c s="41" r="J19">
-        <v>185</v>
+        <v>38</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="41" r="M19">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="41" r="P19">
-        <v>1539</v>
+        <v>13</v>
       </c>
       <c s="41" r="R19">
-        <v>5979</v>
+        <v>60</v>
       </c>
       <c s="42" r="S19">
-        <v>0.257401</v>
+        <v>0.216667</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B20"/>
       <c s="43" t="inlineStr" r="C20">
         <is>
-          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
+          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D20"/>
       <c s="39" t="str" r="E20"/>
       <c s="39" t="str" r="F20"/>
       <c s="39" t="str" r="G20"/>
       <c s="44" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I20"/>
       <c s="41" r="J20">
         <v>185</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="41" r="M20">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="41" r="P20">
-        <v>3274</v>
+        <v>1539</v>
       </c>
       <c s="41" r="R20">
-        <v>15979</v>
+        <v>5979</v>
       </c>
       <c s="42" r="S20">
-        <v>0.204894</v>
+        <v>0.257401</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B21"/>
-      <c s="38" t="inlineStr" r="C21">
-[...1 lines deleted...]
-          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
+      <c s="43" t="inlineStr" r="C21">
+        <is>
+          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D21"/>
       <c s="39" t="str" r="E21"/>
       <c s="39" t="str" r="F21"/>
       <c s="39" t="str" r="G21"/>
-      <c s="40" t="inlineStr" r="H21">
+      <c s="44" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I21"/>
       <c s="41" r="J21">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="41" r="M21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="41" r="P21">
-        <v>616</v>
+        <v>3274</v>
       </c>
       <c s="41" r="R21">
-        <v>1812</v>
+        <v>15979</v>
       </c>
       <c s="42" r="S21">
-        <v>0.339956</v>
+        <v>0.204894</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B22"/>
       <c s="38" t="inlineStr" r="C22">
         <is>
-          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
+          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D22"/>
       <c s="39" t="str" r="E22"/>
       <c s="39" t="str" r="F22"/>
       <c s="39" t="str" r="G22"/>
       <c s="40" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I22"/>
       <c s="41" r="J22">
-        <v>30</v>
+        <v>174</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="41" r="M22">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="41" r="P22">
-        <v>14</v>
+        <v>616</v>
       </c>
       <c s="41" r="R22">
-        <v>68</v>
+        <v>1817</v>
       </c>
       <c s="42" r="S22">
-        <v>0.205882</v>
+        <v>0.33902</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B23"/>
-      <c s="43" t="inlineStr" r="C23">
-[...1 lines deleted...]
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
+      <c s="38" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
       <c s="39" t="str" r="D23"/>
       <c s="39" t="str" r="E23"/>
       <c s="39" t="str" r="F23"/>
       <c s="39" t="str" r="G23"/>
-      <c s="44" t="inlineStr" r="H23">
+      <c s="40" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I23"/>
       <c s="41" r="J23">
-        <v>94</v>
+        <v>54</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="41" r="M23">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="41" r="P23">
-        <v>262</v>
+        <v>26</v>
       </c>
       <c s="41" r="R23">
-        <v>783</v>
+        <v>150</v>
       </c>
       <c s="42" r="S23">
-        <v>0.33461</v>
+        <v>0.173333</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B24"/>
       <c s="43" t="inlineStr" r="C24">
         <is>
-          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D24"/>
       <c s="39" t="str" r="E24"/>
       <c s="39" t="str" r="F24"/>
       <c s="39" t="str" r="G24"/>
       <c s="44" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I24"/>
       <c s="41" r="J24">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="41" r="M24">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="41" r="P24">
-        <v>306</v>
+        <v>262</v>
       </c>
       <c s="41" r="R24">
-        <v>1158</v>
+        <v>783</v>
       </c>
       <c s="42" r="S24">
-        <v>0.264249</v>
+        <v>0.33461</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B25"/>
-      <c s="38" t="inlineStr" r="C25">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pain Medicine (5)</t>
+      <c s="43" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D25"/>
       <c s="39" t="str" r="E25"/>
       <c s="39" t="str" r="F25"/>
       <c s="39" t="str" r="G25"/>
-      <c s="40" t="inlineStr" r="H25">
+      <c s="44" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I25"/>
       <c s="41" r="J25">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="41" r="M25">
         <v>10</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="41" r="P25">
-        <v>240</v>
+        <v>306</v>
       </c>
       <c s="41" r="R25">
-        <v>849</v>
+        <v>1158</v>
       </c>
       <c s="42" r="S25">
-        <v>0.282686</v>
+        <v>0.264249</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B26"/>
       <c s="38" t="inlineStr" r="C26">
         <is>
-          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
+          <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D26"/>
       <c s="39" t="str" r="E26"/>
       <c s="39" t="str" r="F26"/>
       <c s="39" t="str" r="G26"/>
       <c s="40" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I26"/>
       <c s="41" r="J26">
-        <v>69</v>
+        <v>108</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="41" r="M26">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="41" r="P26">
-        <v>210</v>
+        <v>551</v>
       </c>
       <c s="41" r="R26">
-        <v>586</v>
+        <v>2029</v>
       </c>
       <c s="42" r="S26">
-        <v>0.358362</v>
+        <v>0.271562</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B27"/>
       <c s="38" t="inlineStr" r="C27">
         <is>
-          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
+          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D27"/>
       <c s="39" t="str" r="E27"/>
       <c s="39" t="str" r="F27"/>
       <c s="39" t="str" r="G27"/>
       <c s="40" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I27"/>
       <c s="41" r="J27">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="41" r="M27">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="41" r="P27">
-        <v>113</v>
+        <v>210</v>
       </c>
       <c s="41" r="R27">
-        <v>375</v>
+        <v>586</v>
       </c>
       <c s="42" r="S27">
-        <v>0.301333</v>
+        <v>0.358362</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B28"/>
-      <c s="43" t="inlineStr" r="C28">
-[...1 lines deleted...]
-          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
+      <c s="38" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D28"/>
       <c s="39" t="str" r="E28"/>
       <c s="39" t="str" r="F28"/>
       <c s="39" t="str" r="G28"/>
-      <c s="44" t="inlineStr" r="H28">
+      <c s="40" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I28"/>
       <c s="41" r="J28">
-        <v>10</v>
+        <v>58</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="41" r="M28">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="41" r="P28">
-        <v>40</v>
+        <v>113</v>
       </c>
       <c s="41" r="R28">
-        <v>285</v>
+        <v>375</v>
       </c>
       <c s="42" r="S28">
-        <v>0.140351</v>
+        <v>0.301333</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B29"/>
       <c s="43" t="inlineStr" r="C29">
         <is>
-          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D29"/>
       <c s="39" t="str" r="E29"/>
       <c s="39" t="str" r="F29"/>
       <c s="39" t="str" r="G29"/>
       <c s="44" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I29"/>
       <c s="41" r="J29">
         <v>10</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="41" r="M29">
         <v>1</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="41" r="P29">
-        <v>46</v>
+        <v>40</v>
       </c>
       <c s="41" r="R29">
-        <v>355</v>
+        <v>285</v>
       </c>
       <c s="42" r="S29">
-        <v>0.129577</v>
+        <v>0.140351</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B30"/>
       <c s="43" t="inlineStr" r="C30">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
+          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D30"/>
       <c s="39" t="str" r="E30"/>
       <c s="39" t="str" r="F30"/>
       <c s="39" t="str" r="G30"/>
       <c s="44" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I30"/>
       <c s="41" r="J30">
-        <v>205</v>
+        <v>10</v>
       </c>
       <c s="12" t="str" r="K30"/>
       <c s="41" r="M30">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="41" r="P30">
-        <v>1037</v>
+        <v>46</v>
       </c>
       <c s="41" r="R30">
-        <v>3924</v>
+        <v>355</v>
       </c>
       <c s="42" r="S30">
-        <v>0.264271</v>
+        <v>0.129577</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B31"/>
       <c s="43" t="inlineStr" r="C31">
         <is>
-          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D31"/>
       <c s="39" t="str" r="E31"/>
       <c s="39" t="str" r="F31"/>
       <c s="39" t="str" r="G31"/>
       <c s="44" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I31"/>
       <c s="41" r="J31">
-        <v>206</v>
+        <v>205</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="41" r="M31">
         <v>21</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="41" r="P31">
-        <v>2835</v>
+        <v>1037</v>
       </c>
       <c s="41" r="R31">
-        <v>13742</v>
+        <v>3925</v>
       </c>
       <c s="42" r="S31">
-        <v>0.206302</v>
+        <v>0.264204</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B32"/>
-      <c s="38" t="inlineStr" r="C32">
-[...1 lines deleted...]
-          <t xml:space="preserve">Thoracic Surgery (6)</t>
+      <c s="43" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D32"/>
       <c s="39" t="str" r="E32"/>
       <c s="39" t="str" r="F32"/>
       <c s="39" t="str" r="G32"/>
-      <c s="40" t="inlineStr" r="H32">
+      <c s="44" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I32"/>
       <c s="41" r="J32">
-        <v>67</v>
+        <v>206</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="41" r="M32">
-        <v>7</v>
+        <v>21</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="41" r="P32">
-        <v>197</v>
+        <v>2835</v>
       </c>
       <c s="41" r="R32">
-        <v>975</v>
+        <v>13742</v>
       </c>
       <c s="42" r="S32">
-        <v>0.202051</v>
-[...2 lines deleted...]
-    <row r="33" ht="15.8" customHeight="0">
+        <v>0.206302</v>
+      </c>
+    </row>
+    <row r="33" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B33"/>
       <c s="38" t="inlineStr" r="C33">
         <is>
-          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
         </is>
       </c>
       <c s="39" t="str" r="D33"/>
       <c s="39" t="str" r="E33"/>
       <c s="39" t="str" r="F33"/>
       <c s="39" t="str" r="G33"/>
       <c s="40" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I33"/>
       <c s="41" r="J33">
-        <v>52</v>
+        <v>68</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="41" r="M33">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="41" r="P33">
-        <v>108</v>
+        <v>198</v>
       </c>
       <c s="41" r="R33">
-        <v>578</v>
+        <v>983</v>
       </c>
       <c s="42" r="S33">
-        <v>0.186851</v>
-[...3 lines deleted...]
-    <row r="35" ht="2.1" customHeight="1"/>
+        <v>0.201424</v>
+      </c>
+    </row>
+    <row r="34" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B34"/>
+      <c s="38" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+      <c s="39" t="str" r="D34"/>
+      <c s="39" t="str" r="E34"/>
+      <c s="39" t="str" r="F34"/>
+      <c s="39" t="str" r="G34"/>
+      <c s="40" t="inlineStr" r="H34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I34"/>
+      <c s="41" r="J34">
+        <v>52</v>
+      </c>
+      <c s="12" t="str" r="K34"/>
+      <c s="41" r="M34">
+        <v>5</v>
+      </c>
+      <c s="12" t="str" r="N34"/>
+      <c s="41" r="P34">
+        <v>162</v>
+      </c>
+      <c s="41" r="R34">
+        <v>856</v>
+      </c>
+      <c s="42" r="S34">
+        <v>0.189252</v>
+      </c>
+    </row>
+    <row r="35" ht="2.15" customHeight="1"/>
     <row r="36" ht="15.8" customHeight="1">
       <c s="28" t="inlineStr" r="B36">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
     <row r="37" ht="2.2" customHeight="1"/>
     <row r="38" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:S5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="C12:G12"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="J12:K12"/>
@@ -10829,56 +11542,61 @@
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:G29"/>
     <mergeCell ref="H29:I29"/>
     <mergeCell ref="J29:K29"/>
     <mergeCell ref="M29:N29"/>
     <mergeCell ref="A30:B30"/>
     <mergeCell ref="C30:G30"/>
     <mergeCell ref="H30:I30"/>
     <mergeCell ref="J30:K30"/>
     <mergeCell ref="M30:N30"/>
     <mergeCell ref="A31:B31"/>
     <mergeCell ref="C31:G31"/>
     <mergeCell ref="H31:I31"/>
     <mergeCell ref="J31:K31"/>
     <mergeCell ref="M31:N31"/>
     <mergeCell ref="A32:B32"/>
     <mergeCell ref="C32:G32"/>
     <mergeCell ref="H32:I32"/>
     <mergeCell ref="J32:K32"/>
     <mergeCell ref="M32:N32"/>
     <mergeCell ref="A33:B33"/>
     <mergeCell ref="C33:G33"/>
     <mergeCell ref="H33:I33"/>
     <mergeCell ref="J33:K33"/>
     <mergeCell ref="M33:N33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="M34:N34"/>
     <mergeCell ref="B36:J36"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId63"/>
+  <drawing r:id="rId65"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.421875"/>
     <col min="3" max="3" customWidth="1" width="0.08203125"/>
     <col min="4" max="4" customWidth="1" width="38.8515625"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.54296875"/>
     <col min="8" max="8" customWidth="1" width="13.18359375"/>
     <col min="9" max="9" customWidth="1" width="21.25390625"/>
     <col min="10" max="10" customWidth="1" width="9.94140625"/>
     <col min="11" max="11" customWidth="1" width="5.140625"/>
@@ -10887,51 +11605,51 @@
     <col min="14" max="14" customWidth="1" width="15.08203125"/>
     <col min="15" max="15" customWidth="1" width="15.03125"/>
     <col min="16" max="16" customWidth="1" width="0.05078125"/>
     <col min="17" max="17" customWidth="1" width="3.421875"/>
     <col min="18" max="18" customWidth="1" width="78.171875"/>
     <col min="19" max="19" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="L4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
@@ -11391,84 +12109,84 @@
       <c s="35" t="str" r="F29"/>
       <c s="35" t="str" r="G29"/>
       <c s="35" t="str" r="H29"/>
       <c s="35" t="str" r="I29"/>
       <c s="35" t="str" r="J29"/>
       <c s="35" t="str" r="K29"/>
       <c s="35" t="str" r="L29"/>
       <c s="35" t="str" r="M29"/>
       <c s="35" t="str" r="N29"/>
       <c s="31" t="str" r="O29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C30"/>
       <c s="32" t="inlineStr" r="D30">
         <is>
-          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
+          <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
     </row>
     <row r="31" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B31"/>
       <c s="35" t="str" r="C31"/>
       <c s="35" t="str" r="D31"/>
       <c s="35" t="str" r="E31"/>
       <c s="35" t="str" r="F31"/>
       <c s="35" t="str" r="G31"/>
       <c s="35" t="str" r="H31"/>
       <c s="35" t="str" r="I31"/>
       <c s="35" t="str" r="J31"/>
       <c s="35" t="str" r="K31"/>
       <c s="35" t="str" r="L31"/>
       <c s="35" t="str" r="M31"/>
       <c s="35" t="str" r="N31"/>
       <c s="31" t="str" r="O31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B32">
         <is>
-          <t xml:space="preserve">Individual Programs (N=173)</t>
+          <t xml:space="preserve">Individual Programs (N=38)</t>
         </is>
       </c>
       <c s="35" t="str" r="C32"/>
       <c s="35" t="str" r="D32"/>
       <c s="35" t="str" r="E32"/>
       <c s="35" t="str" r="F32"/>
       <c s="35" t="str" r="G32"/>
       <c s="35" t="str" r="H32"/>
       <c s="35" t="str" r="I32"/>
       <c s="35" t="str" r="J32"/>
       <c s="35" t="str" r="K32"/>
       <c s="35" t="str" r="L32"/>
       <c s="35" t="str" r="M32"/>
       <c s="35" t="str" r="N32"/>
       <c s="31" t="str" r="O32"/>
     </row>
     <row r="33" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B33">
         <is>
           <t xml:space="preserve"/>
@@ -11507,115 +12225,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B34"/>
       <c s="35" t="str" r="C34"/>
       <c s="35" t="str" r="D34"/>
       <c s="35" t="str" r="E34"/>
       <c s="35" t="str" r="F34"/>
       <c s="35" t="str" r="G34"/>
       <c s="35" t="str" r="H34"/>
       <c s="35" t="str" r="I34"/>
       <c s="35" t="str" r="J34"/>
       <c s="35" t="str" r="K34"/>
       <c s="35" t="str" r="L34"/>
       <c s="35" t="str" r="M34"/>
       <c s="35" t="str" r="N34"/>
       <c s="31" t="str" r="O34"/>
     </row>
     <row r="35" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B35">
         <is>
-          <t xml:space="preserve">Individual Programs (N=173)</t>
+          <t xml:space="preserve">Individual Programs (N=38)</t>
         </is>
       </c>
       <c s="35" t="str" r="C35"/>
       <c s="35" t="str" r="D35"/>
       <c s="35" t="str" r="E35"/>
       <c s="35" t="str" r="F35"/>
       <c s="35" t="str" r="G35"/>
       <c s="35" t="str" r="H35"/>
       <c s="35" t="str" r="I35"/>
       <c s="35" t="str" r="J35"/>
       <c s="35" t="str" r="K35"/>
       <c s="35" t="str" r="L35"/>
       <c s="35" t="str" r="M35"/>
       <c s="35" t="str" r="N35"/>
       <c s="31" t="str" r="O35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C36"/>
       <c s="32" t="inlineStr" r="D36">
         <is>
-          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
+          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
     </row>
     <row r="37" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B37"/>
       <c s="35" t="str" r="C37"/>
       <c s="35" t="str" r="D37"/>
       <c s="35" t="str" r="E37"/>
       <c s="35" t="str" r="F37"/>
       <c s="35" t="str" r="G37"/>
       <c s="35" t="str" r="H37"/>
       <c s="35" t="str" r="I37"/>
       <c s="35" t="str" r="J37"/>
       <c s="35" t="str" r="K37"/>
       <c s="35" t="str" r="L37"/>
       <c s="35" t="str" r="M37"/>
       <c s="35" t="str" r="N37"/>
       <c s="31" t="str" r="O37"/>
     </row>
     <row r="38" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B38">
         <is>
-          <t xml:space="preserve">Individual Programs (N=30)</t>
+          <t xml:space="preserve">Individual Programs (N=174)</t>
         </is>
       </c>
       <c s="35" t="str" r="C38"/>
       <c s="35" t="str" r="D38"/>
       <c s="35" t="str" r="E38"/>
       <c s="35" t="str" r="F38"/>
       <c s="35" t="str" r="G38"/>
       <c s="35" t="str" r="H38"/>
       <c s="35" t="str" r="I38"/>
       <c s="35" t="str" r="J38"/>
       <c s="35" t="str" r="K38"/>
       <c s="35" t="str" r="L38"/>
       <c s="35" t="str" r="M38"/>
       <c s="35" t="str" r="N38"/>
       <c s="31" t="str" r="O38"/>
     </row>
     <row r="39" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B39">
         <is>
           <t xml:space="preserve"/>
@@ -11654,115 +12372,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B40"/>
       <c s="35" t="str" r="C40"/>
       <c s="35" t="str" r="D40"/>
       <c s="35" t="str" r="E40"/>
       <c s="35" t="str" r="F40"/>
       <c s="35" t="str" r="G40"/>
       <c s="35" t="str" r="H40"/>
       <c s="35" t="str" r="I40"/>
       <c s="35" t="str" r="J40"/>
       <c s="35" t="str" r="K40"/>
       <c s="35" t="str" r="L40"/>
       <c s="35" t="str" r="M40"/>
       <c s="35" t="str" r="N40"/>
       <c s="31" t="str" r="O40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B41">
         <is>
-          <t xml:space="preserve">Individual Programs (N=30)</t>
+          <t xml:space="preserve">Individual Programs (N=174)</t>
         </is>
       </c>
       <c s="35" t="str" r="C41"/>
       <c s="35" t="str" r="D41"/>
       <c s="35" t="str" r="E41"/>
       <c s="35" t="str" r="F41"/>
       <c s="35" t="str" r="G41"/>
       <c s="35" t="str" r="H41"/>
       <c s="35" t="str" r="I41"/>
       <c s="35" t="str" r="J41"/>
       <c s="35" t="str" r="K41"/>
       <c s="35" t="str" r="L41"/>
       <c s="35" t="str" r="M41"/>
       <c s="35" t="str" r="N41"/>
       <c s="31" t="str" r="O41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C42"/>
       <c s="32" t="inlineStr" r="D42">
         <is>
-          <t xml:space="preserve">Pain Medicine (5)</t>
+          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
     </row>
     <row r="43" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A43">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B43"/>
       <c s="35" t="str" r="C43"/>
       <c s="35" t="str" r="D43"/>
       <c s="35" t="str" r="E43"/>
       <c s="35" t="str" r="F43"/>
       <c s="35" t="str" r="G43"/>
       <c s="35" t="str" r="H43"/>
       <c s="35" t="str" r="I43"/>
       <c s="35" t="str" r="J43"/>
       <c s="35" t="str" r="K43"/>
       <c s="35" t="str" r="L43"/>
       <c s="35" t="str" r="M43"/>
       <c s="35" t="str" r="N43"/>
       <c s="31" t="str" r="O43"/>
     </row>
     <row r="44" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B44">
         <is>
-          <t xml:space="preserve">Individual Programs (N=99)</t>
+          <t xml:space="preserve">Individual Programs (N=54)</t>
         </is>
       </c>
       <c s="35" t="str" r="C44"/>
       <c s="35" t="str" r="D44"/>
       <c s="35" t="str" r="E44"/>
       <c s="35" t="str" r="F44"/>
       <c s="35" t="str" r="G44"/>
       <c s="35" t="str" r="H44"/>
       <c s="35" t="str" r="I44"/>
       <c s="35" t="str" r="J44"/>
       <c s="35" t="str" r="K44"/>
       <c s="35" t="str" r="L44"/>
       <c s="35" t="str" r="M44"/>
       <c s="35" t="str" r="N44"/>
       <c s="31" t="str" r="O44"/>
     </row>
     <row r="45" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A45">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B45">
         <is>
           <t xml:space="preserve"/>
@@ -11801,115 +12519,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B46"/>
       <c s="35" t="str" r="C46"/>
       <c s="35" t="str" r="D46"/>
       <c s="35" t="str" r="E46"/>
       <c s="35" t="str" r="F46"/>
       <c s="35" t="str" r="G46"/>
       <c s="35" t="str" r="H46"/>
       <c s="35" t="str" r="I46"/>
       <c s="35" t="str" r="J46"/>
       <c s="35" t="str" r="K46"/>
       <c s="35" t="str" r="L46"/>
       <c s="35" t="str" r="M46"/>
       <c s="35" t="str" r="N46"/>
       <c s="31" t="str" r="O46"/>
     </row>
     <row r="47" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A47">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B47">
         <is>
-          <t xml:space="preserve">Individual Programs (N=99)</t>
+          <t xml:space="preserve">Individual Programs (N=54)</t>
         </is>
       </c>
       <c s="35" t="str" r="C47"/>
       <c s="35" t="str" r="D47"/>
       <c s="35" t="str" r="E47"/>
       <c s="35" t="str" r="F47"/>
       <c s="35" t="str" r="G47"/>
       <c s="35" t="str" r="H47"/>
       <c s="35" t="str" r="I47"/>
       <c s="35" t="str" r="J47"/>
       <c s="35" t="str" r="K47"/>
       <c s="35" t="str" r="L47"/>
       <c s="35" t="str" r="M47"/>
       <c s="35" t="str" r="N47"/>
       <c s="31" t="str" r="O47"/>
     </row>
     <row r="48" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C48"/>
       <c s="32" t="inlineStr" r="D48">
         <is>
-          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
+          <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
     </row>
     <row r="49" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A49">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B49"/>
       <c s="35" t="str" r="C49"/>
       <c s="35" t="str" r="D49"/>
       <c s="35" t="str" r="E49"/>
       <c s="35" t="str" r="F49"/>
       <c s="35" t="str" r="G49"/>
       <c s="35" t="str" r="H49"/>
       <c s="35" t="str" r="I49"/>
       <c s="35" t="str" r="J49"/>
       <c s="35" t="str" r="K49"/>
       <c s="35" t="str" r="L49"/>
       <c s="35" t="str" r="M49"/>
       <c s="35" t="str" r="N49"/>
       <c s="31" t="str" r="O49"/>
     </row>
     <row r="50" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A50">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B50">
         <is>
-          <t xml:space="preserve">Individual Programs (N=69)</t>
+          <t xml:space="preserve">Individual Programs (N=108)</t>
         </is>
       </c>
       <c s="35" t="str" r="C50"/>
       <c s="35" t="str" r="D50"/>
       <c s="35" t="str" r="E50"/>
       <c s="35" t="str" r="F50"/>
       <c s="35" t="str" r="G50"/>
       <c s="35" t="str" r="H50"/>
       <c s="35" t="str" r="I50"/>
       <c s="35" t="str" r="J50"/>
       <c s="35" t="str" r="K50"/>
       <c s="35" t="str" r="L50"/>
       <c s="35" t="str" r="M50"/>
       <c s="35" t="str" r="N50"/>
       <c s="31" t="str" r="O50"/>
     </row>
     <row r="51" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B51">
         <is>
           <t xml:space="preserve"/>
@@ -11948,115 +12666,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B52"/>
       <c s="35" t="str" r="C52"/>
       <c s="35" t="str" r="D52"/>
       <c s="35" t="str" r="E52"/>
       <c s="35" t="str" r="F52"/>
       <c s="35" t="str" r="G52"/>
       <c s="35" t="str" r="H52"/>
       <c s="35" t="str" r="I52"/>
       <c s="35" t="str" r="J52"/>
       <c s="35" t="str" r="K52"/>
       <c s="35" t="str" r="L52"/>
       <c s="35" t="str" r="M52"/>
       <c s="35" t="str" r="N52"/>
       <c s="31" t="str" r="O52"/>
     </row>
     <row r="53" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A53">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B53">
         <is>
-          <t xml:space="preserve">Individual Programs (N=69)</t>
+          <t xml:space="preserve">Individual Programs (N=108)</t>
         </is>
       </c>
       <c s="35" t="str" r="C53"/>
       <c s="35" t="str" r="D53"/>
       <c s="35" t="str" r="E53"/>
       <c s="35" t="str" r="F53"/>
       <c s="35" t="str" r="G53"/>
       <c s="35" t="str" r="H53"/>
       <c s="35" t="str" r="I53"/>
       <c s="35" t="str" r="J53"/>
       <c s="35" t="str" r="K53"/>
       <c s="35" t="str" r="L53"/>
       <c s="35" t="str" r="M53"/>
       <c s="35" t="str" r="N53"/>
       <c s="31" t="str" r="O53"/>
     </row>
     <row r="54" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A54">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B54">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C54"/>
       <c s="32" t="inlineStr" r="D54">
         <is>
-          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
+          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
     </row>
     <row r="55" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A55">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B55"/>
       <c s="35" t="str" r="C55"/>
       <c s="35" t="str" r="D55"/>
       <c s="35" t="str" r="E55"/>
       <c s="35" t="str" r="F55"/>
       <c s="35" t="str" r="G55"/>
       <c s="35" t="str" r="H55"/>
       <c s="35" t="str" r="I55"/>
       <c s="35" t="str" r="J55"/>
       <c s="35" t="str" r="K55"/>
       <c s="35" t="str" r="L55"/>
       <c s="35" t="str" r="M55"/>
       <c s="35" t="str" r="N55"/>
       <c s="31" t="str" r="O55"/>
     </row>
     <row r="56" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B56">
         <is>
-          <t xml:space="preserve">Individual Programs (N=58)</t>
+          <t xml:space="preserve">Individual Programs (N=69)</t>
         </is>
       </c>
       <c s="35" t="str" r="C56"/>
       <c s="35" t="str" r="D56"/>
       <c s="35" t="str" r="E56"/>
       <c s="35" t="str" r="F56"/>
       <c s="35" t="str" r="G56"/>
       <c s="35" t="str" r="H56"/>
       <c s="35" t="str" r="I56"/>
       <c s="35" t="str" r="J56"/>
       <c s="35" t="str" r="K56"/>
       <c s="35" t="str" r="L56"/>
       <c s="35" t="str" r="M56"/>
       <c s="35" t="str" r="N56"/>
       <c s="31" t="str" r="O56"/>
     </row>
     <row r="57" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A57">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B57">
         <is>
           <t xml:space="preserve"/>
@@ -12095,115 +12813,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B58"/>
       <c s="35" t="str" r="C58"/>
       <c s="35" t="str" r="D58"/>
       <c s="35" t="str" r="E58"/>
       <c s="35" t="str" r="F58"/>
       <c s="35" t="str" r="G58"/>
       <c s="35" t="str" r="H58"/>
       <c s="35" t="str" r="I58"/>
       <c s="35" t="str" r="J58"/>
       <c s="35" t="str" r="K58"/>
       <c s="35" t="str" r="L58"/>
       <c s="35" t="str" r="M58"/>
       <c s="35" t="str" r="N58"/>
       <c s="31" t="str" r="O58"/>
     </row>
     <row r="59" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A59">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B59">
         <is>
-          <t xml:space="preserve">Individual Programs (N=58)</t>
+          <t xml:space="preserve">Individual Programs (N=69)</t>
         </is>
       </c>
       <c s="35" t="str" r="C59"/>
       <c s="35" t="str" r="D59"/>
       <c s="35" t="str" r="E59"/>
       <c s="35" t="str" r="F59"/>
       <c s="35" t="str" r="G59"/>
       <c s="35" t="str" r="H59"/>
       <c s="35" t="str" r="I59"/>
       <c s="35" t="str" r="J59"/>
       <c s="35" t="str" r="K59"/>
       <c s="35" t="str" r="L59"/>
       <c s="35" t="str" r="M59"/>
       <c s="35" t="str" r="N59"/>
       <c s="31" t="str" r="O59"/>
     </row>
     <row r="60" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C60"/>
       <c s="32" t="inlineStr" r="D60">
         <is>
-          <t xml:space="preserve">Thoracic Surgery (6)</t>
+          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
         </is>
       </c>
     </row>
     <row r="61" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B61"/>
       <c s="35" t="str" r="C61"/>
       <c s="35" t="str" r="D61"/>
       <c s="35" t="str" r="E61"/>
       <c s="35" t="str" r="F61"/>
       <c s="35" t="str" r="G61"/>
       <c s="35" t="str" r="H61"/>
       <c s="35" t="str" r="I61"/>
       <c s="35" t="str" r="J61"/>
       <c s="35" t="str" r="K61"/>
       <c s="35" t="str" r="L61"/>
       <c s="35" t="str" r="M61"/>
       <c s="35" t="str" r="N61"/>
       <c s="31" t="str" r="O61"/>
     </row>
     <row r="62" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A62">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B62">
         <is>
-          <t xml:space="preserve">Individual Programs (N=67)</t>
+          <t xml:space="preserve">Individual Programs (N=58)</t>
         </is>
       </c>
       <c s="35" t="str" r="C62"/>
       <c s="35" t="str" r="D62"/>
       <c s="35" t="str" r="E62"/>
       <c s="35" t="str" r="F62"/>
       <c s="35" t="str" r="G62"/>
       <c s="35" t="str" r="H62"/>
       <c s="35" t="str" r="I62"/>
       <c s="35" t="str" r="J62"/>
       <c s="35" t="str" r="K62"/>
       <c s="35" t="str" r="L62"/>
       <c s="35" t="str" r="M62"/>
       <c s="35" t="str" r="N62"/>
       <c s="31" t="str" r="O62"/>
     </row>
     <row r="63" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A63">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B63">
         <is>
           <t xml:space="preserve"/>
@@ -12242,115 +12960,115 @@
         </is>
       </c>
       <c s="34" t="str" r="B64"/>
       <c s="35" t="str" r="C64"/>
       <c s="35" t="str" r="D64"/>
       <c s="35" t="str" r="E64"/>
       <c s="35" t="str" r="F64"/>
       <c s="35" t="str" r="G64"/>
       <c s="35" t="str" r="H64"/>
       <c s="35" t="str" r="I64"/>
       <c s="35" t="str" r="J64"/>
       <c s="35" t="str" r="K64"/>
       <c s="35" t="str" r="L64"/>
       <c s="35" t="str" r="M64"/>
       <c s="35" t="str" r="N64"/>
       <c s="31" t="str" r="O64"/>
     </row>
     <row r="65" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A65">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B65">
         <is>
-          <t xml:space="preserve">Individual Programs (N=67)</t>
+          <t xml:space="preserve">Individual Programs (N=58)</t>
         </is>
       </c>
       <c s="35" t="str" r="C65"/>
       <c s="35" t="str" r="D65"/>
       <c s="35" t="str" r="E65"/>
       <c s="35" t="str" r="F65"/>
       <c s="35" t="str" r="G65"/>
       <c s="35" t="str" r="H65"/>
       <c s="35" t="str" r="I65"/>
       <c s="35" t="str" r="J65"/>
       <c s="35" t="str" r="K65"/>
       <c s="35" t="str" r="L65"/>
       <c s="35" t="str" r="M65"/>
       <c s="35" t="str" r="N65"/>
       <c s="31" t="str" r="O65"/>
     </row>
     <row r="66" ht="18" customHeight="0">
       <c s="30" t="inlineStr" r="A66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="30" t="inlineStr" r="B66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="31" t="str" r="C66"/>
       <c s="32" t="inlineStr" r="D66">
         <is>
-          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
         </is>
       </c>
     </row>
     <row r="67" ht="165.6" customHeight="1">
       <c s="33" t="inlineStr" r="A67">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B67"/>
       <c s="35" t="str" r="C67"/>
       <c s="35" t="str" r="D67"/>
       <c s="35" t="str" r="E67"/>
       <c s="35" t="str" r="F67"/>
       <c s="35" t="str" r="G67"/>
       <c s="35" t="str" r="H67"/>
       <c s="35" t="str" r="I67"/>
       <c s="35" t="str" r="J67"/>
       <c s="35" t="str" r="K67"/>
       <c s="35" t="str" r="L67"/>
       <c s="35" t="str" r="M67"/>
       <c s="35" t="str" r="N67"/>
       <c s="31" t="str" r="O67"/>
     </row>
     <row r="68" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B68">
         <is>
-          <t xml:space="preserve">Individual Programs (N=52)</t>
+          <t xml:space="preserve">Individual Programs (N=68)</t>
         </is>
       </c>
       <c s="35" t="str" r="C68"/>
       <c s="35" t="str" r="D68"/>
       <c s="35" t="str" r="E68"/>
       <c s="35" t="str" r="F68"/>
       <c s="35" t="str" r="G68"/>
       <c s="35" t="str" r="H68"/>
       <c s="35" t="str" r="I68"/>
       <c s="35" t="str" r="J68"/>
       <c s="35" t="str" r="K68"/>
       <c s="35" t="str" r="L68"/>
       <c s="35" t="str" r="M68"/>
       <c s="35" t="str" r="N68"/>
       <c s="31" t="str" r="O68"/>
     </row>
     <row r="69" ht="18" customHeight="0">
       <c s="37" t="inlineStr" r="A69">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="37" t="inlineStr" r="B69">
         <is>
           <t xml:space="preserve"/>
@@ -12381,78 +13099,225 @@
       </c>
       <c s="35" t="str" r="N69"/>
       <c s="31" t="str" r="O69"/>
     </row>
     <row r="70" ht="144" customHeight="1">
       <c s="33" t="inlineStr" r="A70">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="34" t="str" r="B70"/>
       <c s="35" t="str" r="C70"/>
       <c s="35" t="str" r="D70"/>
       <c s="35" t="str" r="E70"/>
       <c s="35" t="str" r="F70"/>
       <c s="35" t="str" r="G70"/>
       <c s="35" t="str" r="H70"/>
       <c s="35" t="str" r="I70"/>
       <c s="35" t="str" r="J70"/>
       <c s="35" t="str" r="K70"/>
       <c s="35" t="str" r="L70"/>
       <c s="35" t="str" r="M70"/>
       <c s="35" t="str" r="N70"/>
       <c s="31" t="str" r="O70"/>
     </row>
-    <row r="71" ht="17.95" customHeight="0">
+    <row r="71" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A71">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B71">
         <is>
-          <t xml:space="preserve">Individual Programs (N=52)</t>
+          <t xml:space="preserve">Individual Programs (N=68)</t>
         </is>
       </c>
       <c s="35" t="str" r="C71"/>
       <c s="35" t="str" r="D71"/>
       <c s="35" t="str" r="E71"/>
       <c s="35" t="str" r="F71"/>
       <c s="35" t="str" r="G71"/>
       <c s="35" t="str" r="H71"/>
       <c s="35" t="str" r="I71"/>
       <c s="35" t="str" r="J71"/>
       <c s="35" t="str" r="K71"/>
       <c s="35" t="str" r="L71"/>
       <c s="35" t="str" r="M71"/>
       <c s="35" t="str" r="N71"/>
       <c s="31" t="str" r="O71"/>
     </row>
-    <row r="72" ht="0.05" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="74" ht="0.05" customHeight="1"/>
+    <row r="72" ht="18" customHeight="0">
+      <c s="30" t="inlineStr" r="A72">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="inlineStr" r="B72">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="str" r="C72"/>
+      <c s="32" t="inlineStr" r="D72">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+    </row>
+    <row r="73" ht="165.6" customHeight="1">
+      <c s="33" t="inlineStr" r="A73">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="B73"/>
+      <c s="35" t="str" r="C73"/>
+      <c s="35" t="str" r="D73"/>
+      <c s="35" t="str" r="E73"/>
+      <c s="35" t="str" r="F73"/>
+      <c s="35" t="str" r="G73"/>
+      <c s="35" t="str" r="H73"/>
+      <c s="35" t="str" r="I73"/>
+      <c s="35" t="str" r="J73"/>
+      <c s="35" t="str" r="K73"/>
+      <c s="35" t="str" r="L73"/>
+      <c s="35" t="str" r="M73"/>
+      <c s="35" t="str" r="N73"/>
+      <c s="31" t="str" r="O73"/>
+    </row>
+    <row r="74" ht="18" customHeight="0">
+      <c s="36" t="inlineStr" r="A74">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B74">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=52)</t>
+        </is>
+      </c>
+      <c s="35" t="str" r="C74"/>
+      <c s="35" t="str" r="D74"/>
+      <c s="35" t="str" r="E74"/>
+      <c s="35" t="str" r="F74"/>
+      <c s="35" t="str" r="G74"/>
+      <c s="35" t="str" r="H74"/>
+      <c s="35" t="str" r="I74"/>
+      <c s="35" t="str" r="J74"/>
+      <c s="35" t="str" r="K74"/>
+      <c s="35" t="str" r="L74"/>
+      <c s="35" t="str" r="M74"/>
+      <c s="35" t="str" r="N74"/>
+      <c s="31" t="str" r="O74"/>
+    </row>
+    <row r="75" ht="18" customHeight="0">
+      <c s="37" t="inlineStr" r="A75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="37" t="inlineStr" r="B75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="str" r="C75"/>
+      <c s="37" t="inlineStr" r="D75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="str" r="E75"/>
+      <c s="35" t="str" r="F75"/>
+      <c s="31" t="str" r="G75"/>
+      <c s="37" t="inlineStr" r="H75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="str" r="I75"/>
+      <c s="35" t="str" r="J75"/>
+      <c s="35" t="str" r="K75"/>
+      <c s="31" t="str" r="L75"/>
+      <c s="37" t="inlineStr" r="M75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="str" r="N75"/>
+      <c s="31" t="str" r="O75"/>
+    </row>
+    <row r="76" ht="144" customHeight="1">
+      <c s="33" t="inlineStr" r="A76">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="B76"/>
+      <c s="35" t="str" r="C76"/>
+      <c s="35" t="str" r="D76"/>
+      <c s="35" t="str" r="E76"/>
+      <c s="35" t="str" r="F76"/>
+      <c s="35" t="str" r="G76"/>
+      <c s="35" t="str" r="H76"/>
+      <c s="35" t="str" r="I76"/>
+      <c s="35" t="str" r="J76"/>
+      <c s="35" t="str" r="K76"/>
+      <c s="35" t="str" r="L76"/>
+      <c s="35" t="str" r="M76"/>
+      <c s="35" t="str" r="N76"/>
+      <c s="31" t="str" r="O76"/>
+    </row>
+    <row r="77" ht="17.95" customHeight="0">
+      <c s="36" t="inlineStr" r="A77">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B77">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=52)</t>
+        </is>
+      </c>
+      <c s="35" t="str" r="C77"/>
+      <c s="35" t="str" r="D77"/>
+      <c s="35" t="str" r="E77"/>
+      <c s="35" t="str" r="F77"/>
+      <c s="35" t="str" r="G77"/>
+      <c s="35" t="str" r="H77"/>
+      <c s="35" t="str" r="I77"/>
+      <c s="35" t="str" r="J77"/>
+      <c s="35" t="str" r="K77"/>
+      <c s="35" t="str" r="L77"/>
+      <c s="35" t="str" r="M77"/>
+      <c s="35" t="str" r="N77"/>
+      <c s="31" t="str" r="O77"/>
+    </row>
+    <row r="78" ht="0.05" customHeight="1"/>
+    <row r="79" ht="19.75" customHeight="1"/>
+    <row r="80" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="F4:J5"/>
     <mergeCell ref="L4:P5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D12:O12"/>
     <mergeCell ref="B13:O13"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="H15:L15"/>
     <mergeCell ref="M15:O15"/>
     <mergeCell ref="B16:O16"/>
     <mergeCell ref="B17:O17"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="D18:O18"/>
     <mergeCell ref="B19:O19"/>
     <mergeCell ref="B20:O20"/>
@@ -12520,112 +13385,127 @@
     <mergeCell ref="D57:G57"/>
     <mergeCell ref="H57:L57"/>
     <mergeCell ref="M57:O57"/>
     <mergeCell ref="B58:O58"/>
     <mergeCell ref="B59:O59"/>
     <mergeCell ref="B60:C60"/>
     <mergeCell ref="D60:O60"/>
     <mergeCell ref="B61:O61"/>
     <mergeCell ref="B62:O62"/>
     <mergeCell ref="B63:C63"/>
     <mergeCell ref="D63:G63"/>
     <mergeCell ref="H63:L63"/>
     <mergeCell ref="M63:O63"/>
     <mergeCell ref="B64:O64"/>
     <mergeCell ref="B65:O65"/>
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="D66:O66"/>
     <mergeCell ref="B67:O67"/>
     <mergeCell ref="B68:O68"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="D69:G69"/>
     <mergeCell ref="H69:L69"/>
     <mergeCell ref="M69:O69"/>
     <mergeCell ref="B70:O70"/>
     <mergeCell ref="B71:O71"/>
+    <mergeCell ref="B72:C72"/>
+    <mergeCell ref="D72:O72"/>
+    <mergeCell ref="B73:O73"/>
+    <mergeCell ref="B74:O74"/>
+    <mergeCell ref="B75:C75"/>
+    <mergeCell ref="D75:G75"/>
+    <mergeCell ref="H75:L75"/>
+    <mergeCell ref="M75:O75"/>
+    <mergeCell ref="B76:O76"/>
+    <mergeCell ref="B77:O77"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -12704,50 +13584,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -12938,102 +13877,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198458</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206363</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198458</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198458</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206363</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206363</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50E108E3-7109-46BB-9BC3-E763123F41B7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AEDB065-47FF-4636-9447-B78CD9CFDAA5}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25B2CDB3-CD9E-49D0-8630-ADE63D07C0C4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D4F15E-7579-4294-B2B4-007015DA0B51}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EC8ED99-736A-4E01-A95B-E719633435F0}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC2C021-0348-4317-92DF-3A8EB93B5D9E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC7FA6F6-CD5C-4043-9760-C7A38B6DF29E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38ABA1C0-F3FF-4E8C-80D3-C6706E98D59D}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>7e410901-282f-4e46-b423-33093205af9d</vt:lpwstr>
+    <vt:lpwstr>c6a6c6e8-d03e-4588-9db7-6018c368e111</vt:lpwstr>
   </property>
 </Properties>
 </file>