--- v3 (2026-04-19)
+++ v4 (2026-05-20)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing31.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet56.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/drawings/drawing57.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/worksheets/sheet60.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/drawings/drawing61.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/item1.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item2.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item3.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/item4.xml" ContentType="application/xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4506"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="120" windowWidth="18060" windowHeight="7050"/>
   </bookViews>
   <sheets>
     <sheet name="Specialty - Received Psig" sheetId="1" r:id="rId6"/>
     <sheet name="Applicants - Sent Psig" sheetId="2" r:id="rId9"/>
     <sheet name="Psig Distribution - 1-Tier" sheetId="3" r:id="rId12"/>
     <sheet name="Psig Distribution - 2-Tier" sheetId="4" r:id="rId37"/>
-    <sheet name="Specialty - 10% Signal Rate" sheetId="5" r:id="rId64"/>
+    <sheet name="Specialty - 10% Signal Rate" sheetId="5" r:id="rId68"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Specialty - Received Psig'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">'Applicants - Sent Psig'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="2">'Psig Distribution - 1-Tier'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="3">'Psig Distribution - 2-Tier'!$1:$10</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="4">'Specialty - 10% Signal Rate'!$1:$10</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <numFmts count="3">
     <numFmt numFmtId="82" formatCode="[$-010409]#,0;(#,0)"/>
     <numFmt numFmtId="83" formatCode="[$-010409]#,0.00;(#,0.00)"/>
     <numFmt numFmtId="84" formatCode="[$-010409]#,0%"/>
   </numFmts>
   <fonts count="10">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -372,51 +372,51 @@
       </left>
       <right/>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FFD3D3D3"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD3D3D3"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="45">
+  <cellXfs count="44">
     <xf applyFont="1" applyFill="1" applyBorder="1" numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="2" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="0" borderId="0">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="3" borderId="0">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="3" fillId="3" borderId="0">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="4" fillId="0" borderId="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="4" borderId="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="2">
       <alignment vertical="top" wrapText="1"/>
     </xf>
@@ -452,57 +452,54 @@
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="10">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="11">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="5" borderId="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="82" fontId="5" fillId="5" borderId="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="83" fontId="5" fillId="5" borderId="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="6" borderId="1">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="6" borderId="6">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="6" borderId="9">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="4" borderId="1">
-[...1 lines deleted...]
-    </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="6" fillId="0" borderId="0">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
-    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="5" borderId="1">
+    <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="5" fillId="4" borderId="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="12">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="13">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="7" fillId="4" borderId="0">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="2" fillId="4" borderId="12">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="4" borderId="14">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="1" fillId="0" borderId="15">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="8" fillId="4" borderId="12">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </xf>
     <xf applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" numFmtId="0" fontId="9" fillId="4" borderId="12">
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
@@ -584,63 +581,63 @@
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet56.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet60.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId8" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.png" Id="rId63" /></Relationships>
+<file path=xl/drawings/_rels/drawing31.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image32.png" Id="rId40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image33.png" Id="rId41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image34.png" Id="rId42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image35.png" Id="rId43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image36.png" Id="rId44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image37.png" Id="rId45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image38.png" Id="rId46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image39.png" Id="rId47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image40.png" Id="rId48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image41.png" Id="rId49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image42.png" Id="rId50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image43.png" Id="rId51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image44.png" Id="rId52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image45.png" Id="rId53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image46.png" Id="rId54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image47.png" Id="rId55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image48.png" Id="rId56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image49.png" Id="rId57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image50.png" Id="rId58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image51.png" Id="rId59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image52.png" Id="rId60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image53.png" Id="rId61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image54.png" Id="rId62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image55.png" Id="rId63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image56.png" Id="rId64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image57.png" Id="rId65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image58.png" Id="rId66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image59.png" Id="rId67" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId11" /></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing57.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId66" /></Relationships>
+<file path=xl/drawings/_rels/drawing61.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId70" /></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image8.png" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image9.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image10.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image11.png" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image12.png" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image13.png" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image14.png" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image15.png" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image16.png" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image17.png" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image18.png" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image19.png" Id="rId26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image20.png" Id="rId27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image21.png" Id="rId28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image22.png" Id="rId29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image23.png" Id="rId30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image24.png" Id="rId31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image25.png" Id="rId32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image26.png" Id="rId33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image27.png" Id="rId34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image28.png" Id="rId35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image29.png" Id="rId36" /></Relationships>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1324552</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
@@ -1441,112 +1438,240 @@
     <xdr:to>
       <xdr:col>20</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>1828800</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="25" name="Picture 25"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId63" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9448</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>9652</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>838200</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>2413000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Picture 26"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId64" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>8940</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>9652</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>2413000</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Picture 27"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId65" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>9448</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>9144</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>838200</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1828800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Picture 28"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId66" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>8940</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>9144</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>20</xdr:col>
+      <xdr:colOff>114300</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>1828800</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Picture 29"/>
+        <xdr:cNvPicPr/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip r:embed="rId67" cstate="print"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1324552</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip r:embed="rId11" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing57.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing61.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
       <xdr:colOff>1324552</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Picture 1"/>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId66" cstate="print"/>
+        <a:blip r:embed="rId70" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
@@ -2268,54 +2393,54 @@
         <a:blip r:embed="rId36" cstate="print"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing2.xml" Id="rId7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet30.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing31.xml" Id="rId38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing5.xml" Id="rId10" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet56.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing57.xml" Id="rId65" /></Relationships>
+<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="rId13" /></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing7.xml" Id="rId13" /></Relationships>
+<file path=xl/worksheets/_rels/sheet60.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing61.xml" Id="rId69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.0234375"/>
     <col min="3" max="3" customWidth="1" width="0.4140625"/>
     <col min="4" max="4" customWidth="1" width="38.93359375"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.0234375"/>
     <col min="8" max="8" customWidth="1" width="13.703125"/>
     <col min="9" max="9" customWidth="1" width="0.0234375"/>
     <col min="10" max="10" customWidth="1" width="5.47265625"/>
     <col min="11" max="11" customWidth="1" width="15.7734375"/>
     <col min="12" max="12" customWidth="1" width="0.0234375"/>
@@ -2328,51 +2453,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Signals
 Received
 ERAS 2026</t>
         </is>
       </c>
@@ -2545,121 +2670,121 @@
       <c s="12" t="str" r="K16"/>
       <c s="13" r="M16">
         <v>19.735294</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="11" r="P16">
         <v>1</v>
       </c>
       <c s="11" r="R16">
         <v>65</v>
       </c>
       <c s="13" r="T16">
         <v>11.3539077854279</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A17"/>
       <c s="15" t="str" r="C17"/>
       <c s="16" t="str" r="F17"/>
       <c s="10" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J17">
-        <v>20102</v>
+        <v>20103</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="13" r="M17">
-        <v>73.098182</v>
+        <v>72.836957</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="11" r="P17">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c s="11" r="R17">
         <v>281</v>
       </c>
       <c s="13" r="T17">
-        <v>45.0673603287346</v>
+        <v>45.1941936314832</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A18"/>
       <c s="15" t="str" r="C18"/>
       <c s="16" t="str" r="F18"/>
       <c s="10" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J18">
         <v>16609</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="13" r="M18">
         <v>61.0625</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="11" r="P18">
         <v>1</v>
       </c>
       <c s="11" r="R18">
         <v>285</v>
       </c>
       <c s="13" r="T18">
         <v>66.2467136996244</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A19"/>
       <c s="18" t="str" r="C19"/>
       <c s="19" t="str" r="D19"/>
       <c s="19" t="str" r="E19"/>
       <c s="20" t="str" r="F19"/>
       <c s="21" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J19">
-        <v>42079</v>
+        <v>42080</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="23" r="M19">
-        <v>153.014545</v>
+        <v>152.463768</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="22" r="P19">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c s="22" r="R19">
         <v>440</v>
       </c>
       <c s="23" r="T19">
-        <v>87.3636151266647</v>
+        <v>87.6833691642834</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
         <v>281</v>
       </c>
       <c s="12" t="str" r="K20"/>
@@ -3238,148 +3363,148 @@
       </c>
       <c s="23" r="T39">
         <v>23.8883470127173</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>12</v>
+        <v>96</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c s="13" r="T40">
-        <v>0</v>
+        <v>1.1485421193844</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>22</v>
+        <v>139</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>1.047619</v>
+        <v>2.482143</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
         <v>1</v>
       </c>
       <c s="11" r="R41">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c s="13" r="T41">
-        <v>0.21821778112702</v>
+        <v>1.68405433404032</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>26</v>
+        <v>873</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>1.083333</v>
+        <v>12.652174</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
-        <v>2</v>
+        <v>35</v>
       </c>
       <c s="13" r="T42">
-        <v>0.282329594623022</v>
+        <v>8.71581740286016</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>60</v>
+        <v>1108</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>1.578947</v>
+        <v>15.605634</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="22" r="R43">
-        <v>4</v>
+        <v>41</v>
       </c>
       <c s="23" r="T43">
-        <v>0.792927487226922</v>
+        <v>9.57001102402709</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>696</v>
       </c>
       <c s="12" t="str" r="K44"/>
@@ -3598,65 +3723,65 @@
       </c>
       <c s="23" r="T51">
         <v>43.7095940612584</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J52">
-        <v>389</v>
+        <v>394</v>
       </c>
       <c s="12" t="str" r="K52"/>
       <c s="13" r="M52">
-        <v>2.881481</v>
+        <v>2.918519</v>
       </c>
       <c s="12" t="str" r="N52"/>
       <c s="11" r="P52">
         <v>1</v>
       </c>
       <c s="11" r="R52">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c s="13" r="T52">
-        <v>2.05176241314632</v>
+        <v>2.13377904198162</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="15" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J53">
         <v>474</v>
       </c>
       <c s="12" t="str" r="K53"/>
       <c s="13" r="M53">
         <v>3.537313</v>
       </c>
       <c s="12" t="str" r="N53"/>
       <c s="11" r="P53">
         <v>1</v>
       </c>
       <c s="11" r="R53">
         <v>20</v>
       </c>
@@ -3681,195 +3806,185 @@
         <v>6.625</v>
       </c>
       <c s="12" t="str" r="N54"/>
       <c s="11" r="P54">
         <v>1</v>
       </c>
       <c s="11" r="R54">
         <v>42</v>
       </c>
       <c s="13" r="T54">
         <v>7.26027120705556</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="18" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J55">
-        <v>1817</v>
+        <v>1822</v>
       </c>
       <c s="12" t="str" r="K55"/>
       <c s="23" r="M55">
-        <v>10.442529</v>
+        <v>10.471264</v>
       </c>
       <c s="12" t="str" r="N55"/>
       <c s="22" r="P55">
         <v>1</v>
       </c>
       <c s="22" r="R55">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c s="23" r="T55">
-        <v>10.557556346049</v>
+        <v>10.6324175049704</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C56">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J56">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J56">
+        <v>334</v>
       </c>
       <c s="12" t="str" r="K56"/>
-      <c s="27" t="inlineStr" r="M56">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M56">
+        <v>1.876404</v>
       </c>
       <c s="12" t="str" r="N56"/>
-      <c s="27" t="inlineStr" r="P56">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P56">
+        <v>1</v>
+      </c>
+      <c s="11" r="R56">
+        <v>6</v>
+      </c>
+      <c s="13" r="T56">
+        <v>0.972157394664053</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="15" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>50</v>
+        <v>348</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>1.086957</v>
+        <v>2.175</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>1</v>
       </c>
       <c s="11" r="R57">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c s="13" r="T57">
-        <v>0.412368767003516</v>
+        <v>1.53594238173181</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="15" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
-        <v>100</v>
+        <v>2792</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
-        <v>1.219512</v>
+        <v>13.423077</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>1</v>
       </c>
       <c s="11" r="R58">
-        <v>2</v>
+        <v>46</v>
       </c>
       <c s="13" r="T58">
-        <v>0.416463683890925</v>
+        <v>11.4695078359971</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="18" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>150</v>
+        <v>3474</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>1.388889</v>
+        <v>15.648649</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
-        <v>3</v>
+        <v>53</v>
       </c>
       <c s="23" r="T59">
-        <v>0.593316947339278</v>
+        <v>12.789736158342</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>155</v>
       </c>
       <c s="12" t="str" r="K60"/>
@@ -4088,148 +4203,148 @@
       </c>
       <c s="23" r="T67">
         <v>9.18100152488823</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>661</v>
+        <v>672</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>6.544554</v>
+        <v>6.588235</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
         <v>33</v>
       </c>
       <c s="13" r="T68">
-        <v>5.33014962266539</v>
+        <v>5.34799476439534</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="15" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>406</v>
+        <v>429</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>4.273684</v>
+        <v>4.46875</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>15</v>
       </c>
       <c s="13" r="T69">
-        <v>3.06122671489715</v>
+        <v>3.2051048344789</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="15" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
-        <v>962</v>
+        <v>998</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
-        <v>9.161905</v>
+        <v>9.415094</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c s="13" r="T70">
-        <v>8.60916755557702</v>
+        <v>8.72966253643289</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="18" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>2029</v>
+        <v>2099</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>18.787037</v>
+        <v>19.256881</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c s="23" r="T71">
-        <v>15.0848385473627</v>
+        <v>15.4028638895499</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
         <v>128</v>
       </c>
       <c s="12" t="str" r="K72"/>
@@ -4914,294 +5029,533 @@
       </c>
       <c s="22" r="J95">
         <v>13742</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
         <v>66.708738</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>1</v>
       </c>
       <c s="22" r="R95">
         <v>195</v>
       </c>
       <c s="23" r="T95">
         <v>35.374686019808</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C96">
-[...1 lines deleted...]
-          <t xml:space="preserve">Thoracic Surgery (6)</t>
+      <c s="24" t="inlineStr" r="C96">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>121</v>
+        <v>18</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>2.050847</v>
+        <v>1.384615</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c s="13" r="T96">
-        <v>1.07356508885116</v>
+        <v>0.650443694719228</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
-      <c s="15" t="str" r="C97"/>
+      <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>238</v>
+        <v>24</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>3.83871</v>
+        <v>1.263158</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>1</v>
       </c>
       <c s="11" r="R97">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c s="13" r="T97">
-        <v>1.63158940913454</v>
+        <v>0.452413527649207</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
-      <c s="15" t="str" r="C98"/>
+      <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>624</v>
+        <v>152</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>9.176471</v>
+        <v>3.166667</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c s="13" r="T98">
-        <v>5.75090175537715</v>
+        <v>1.80228382892374</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
-      <c s="18" t="str" r="C99"/>
+      <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>983</v>
+        <v>194</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>14.455882</v>
+        <v>4.041667</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c s="22" r="R99">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c s="23" r="T99">
-        <v>6.62747297240811</v>
+        <v>2.22135026504151</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
-      <c s="7" t="inlineStr" r="C100">
-[...1 lines deleted...]
-          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+      <c s="24" t="inlineStr" r="C100">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (7 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J100">
-        <v>141</v>
+        <v>42</v>
       </c>
       <c s="12" t="str" r="K100"/>
       <c s="13" r="M100">
-        <v>3</v>
+        <v>1.3125</v>
       </c>
       <c s="12" t="str" r="N100"/>
       <c s="11" r="P100">
         <v>1</v>
       </c>
       <c s="11" r="R100">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c s="13" r="T100">
-        <v>1.45960097286895</v>
+        <v>0.535060744215084</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
-      <c s="15" t="str" r="C101"/>
+      <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J101">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c s="12" t="str" r="K101"/>
       <c s="13" r="M101">
-        <v>1.631579</v>
+        <v>1.75</v>
       </c>
       <c s="12" t="str" r="N101"/>
       <c s="11" r="P101">
         <v>1</v>
       </c>
       <c s="11" r="R101">
         <v>3</v>
       </c>
       <c s="13" r="T101">
-        <v>0.78571877920793</v>
+        <v>0.842423290276331</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
-      <c s="15" t="str" r="C102"/>
+      <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J102">
-        <v>653</v>
+        <v>337</v>
       </c>
       <c s="12" t="str" r="K102"/>
       <c s="13" r="M102">
-        <v>12.557692</v>
+        <v>6.74</v>
       </c>
       <c s="12" t="str" r="N102"/>
       <c s="11" r="P102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R102">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c s="13" r="T102">
-        <v>7.92467841618826</v>
-[...2 lines deleted...]
-    <row r="103" ht="15.8" customHeight="0">
+        <v>2.83426551332087</v>
+      </c>
+    </row>
+    <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
-      <c s="18" t="str" r="C103"/>
+      <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J103">
-        <v>856</v>
+        <v>435</v>
       </c>
       <c s="12" t="str" r="K103"/>
       <c s="23" r="M103">
-        <v>16.461538</v>
+        <v>8.7</v>
       </c>
       <c s="12" t="str" r="N103"/>
       <c s="22" r="P103">
         <v>2</v>
       </c>
       <c s="22" r="R103">
+        <v>17</v>
+      </c>
+      <c s="23" r="T103">
+        <v>3.28416108009336</v>
+      </c>
+    </row>
+    <row r="104" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A104">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="C104">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D104"/>
+      <c s="8" t="str" r="E104"/>
+      <c s="9" t="str" r="F104"/>
+      <c s="10" t="inlineStr" r="H104">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="11" r="J104">
+        <v>121</v>
+      </c>
+      <c s="12" t="str" r="K104"/>
+      <c s="13" r="M104">
+        <v>2.050847</v>
+      </c>
+      <c s="12" t="str" r="N104"/>
+      <c s="11" r="P104">
+        <v>1</v>
+      </c>
+      <c s="11" r="R104">
+        <v>5</v>
+      </c>
+      <c s="13" r="T104">
+        <v>1.07356508885116</v>
+      </c>
+    </row>
+    <row r="105" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A105"/>
+      <c s="15" t="str" r="C105"/>
+      <c s="16" t="str" r="F105"/>
+      <c s="10" t="inlineStr" r="H105">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="11" r="J105">
+        <v>238</v>
+      </c>
+      <c s="12" t="str" r="K105"/>
+      <c s="13" r="M105">
+        <v>3.83871</v>
+      </c>
+      <c s="12" t="str" r="N105"/>
+      <c s="11" r="P105">
+        <v>1</v>
+      </c>
+      <c s="11" r="R105">
+        <v>7</v>
+      </c>
+      <c s="13" r="T105">
+        <v>1.63158940913454</v>
+      </c>
+    </row>
+    <row r="106" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A106"/>
+      <c s="15" t="str" r="C106"/>
+      <c s="16" t="str" r="F106"/>
+      <c s="10" t="inlineStr" r="H106">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="11" r="J106">
+        <v>624</v>
+      </c>
+      <c s="12" t="str" r="K106"/>
+      <c s="13" r="M106">
+        <v>9.176471</v>
+      </c>
+      <c s="12" t="str" r="N106"/>
+      <c s="11" r="P106">
+        <v>1</v>
+      </c>
+      <c s="11" r="R106">
+        <v>26</v>
+      </c>
+      <c s="13" r="T106">
+        <v>5.75090175537715</v>
+      </c>
+    </row>
+    <row r="107" ht="15.85" customHeight="0">
+      <c s="17" t="str" r="A107"/>
+      <c s="18" t="str" r="C107"/>
+      <c s="19" t="str" r="D107"/>
+      <c s="19" t="str" r="E107"/>
+      <c s="20" t="str" r="F107"/>
+      <c s="21" t="inlineStr" r="H107">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="22" r="J107">
+        <v>983</v>
+      </c>
+      <c s="12" t="str" r="K107"/>
+      <c s="23" r="M107">
+        <v>14.455882</v>
+      </c>
+      <c s="12" t="str" r="N107"/>
+      <c s="22" r="P107">
+        <v>2</v>
+      </c>
+      <c s="22" r="R107">
+        <v>32</v>
+      </c>
+      <c s="23" r="T107">
+        <v>6.62747297240811</v>
+      </c>
+    </row>
+    <row r="108" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A108">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="7" t="inlineStr" r="C108">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+      <c s="8" t="str" r="D108"/>
+      <c s="8" t="str" r="E108"/>
+      <c s="9" t="str" r="F108"/>
+      <c s="10" t="inlineStr" r="H108">
+        <is>
+          <t xml:space="preserve">DO</t>
+        </is>
+      </c>
+      <c s="11" r="J108">
+        <v>141</v>
+      </c>
+      <c s="12" t="str" r="K108"/>
+      <c s="13" r="M108">
+        <v>3</v>
+      </c>
+      <c s="12" t="str" r="N108"/>
+      <c s="11" r="P108">
+        <v>1</v>
+      </c>
+      <c s="11" r="R108">
+        <v>7</v>
+      </c>
+      <c s="13" r="T108">
+        <v>1.45960097286895</v>
+      </c>
+    </row>
+    <row r="109" ht="15.8" customHeight="0">
+      <c s="14" t="str" r="A109"/>
+      <c s="15" t="str" r="C109"/>
+      <c s="16" t="str" r="F109"/>
+      <c s="10" t="inlineStr" r="H109">
+        <is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="11" r="J109">
+        <v>62</v>
+      </c>
+      <c s="12" t="str" r="K109"/>
+      <c s="13" r="M109">
+        <v>1.631579</v>
+      </c>
+      <c s="12" t="str" r="N109"/>
+      <c s="11" r="P109">
+        <v>1</v>
+      </c>
+      <c s="11" r="R109">
+        <v>3</v>
+      </c>
+      <c s="13" r="T109">
+        <v>0.78571877920793</v>
+      </c>
+    </row>
+    <row r="110" ht="15.85" customHeight="0">
+      <c s="14" t="str" r="A110"/>
+      <c s="15" t="str" r="C110"/>
+      <c s="16" t="str" r="F110"/>
+      <c s="10" t="inlineStr" r="H110">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="11" r="J110">
+        <v>653</v>
+      </c>
+      <c s="12" t="str" r="K110"/>
+      <c s="13" r="M110">
+        <v>12.557692</v>
+      </c>
+      <c s="12" t="str" r="N110"/>
+      <c s="11" r="P110">
+        <v>1</v>
+      </c>
+      <c s="11" r="R110">
+        <v>32</v>
+      </c>
+      <c s="13" r="T110">
+        <v>7.92467841618826</v>
+      </c>
+    </row>
+    <row r="111" ht="15.85" customHeight="0">
+      <c s="17" t="str" r="A111"/>
+      <c s="18" t="str" r="C111"/>
+      <c s="19" t="str" r="D111"/>
+      <c s="19" t="str" r="E111"/>
+      <c s="20" t="str" r="F111"/>
+      <c s="21" t="inlineStr" r="H111">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="22" r="J111">
+        <v>856</v>
+      </c>
+      <c s="12" t="str" r="K111"/>
+      <c s="23" r="M111">
+        <v>16.461538</v>
+      </c>
+      <c s="12" t="str" r="N111"/>
+      <c s="22" r="P111">
+        <v>2</v>
+      </c>
+      <c s="22" r="R111">
         <v>36</v>
       </c>
-      <c s="23" r="T103">
+      <c s="23" r="T111">
         <v>8.48634785994541</v>
       </c>
     </row>
-    <row r="104" ht="0.05" customHeight="1"/>
-[...2 lines deleted...]
-      <c s="28" t="inlineStr" r="B106">
+    <row r="112" ht="2.15" customHeight="1"/>
+    <row r="113" ht="15.8" customHeight="1">
+      <c s="27" t="inlineStr" r="B113">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
-    <row r="107" ht="2.2" customHeight="1"/>
+    <row r="114" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="C12:F15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="M13:N13"/>
     <mergeCell ref="J14:K14"/>
     <mergeCell ref="M14:N14"/>
     <mergeCell ref="J15:K15"/>
     <mergeCell ref="M15:N15"/>
     <mergeCell ref="A16:A19"/>
     <mergeCell ref="C16:F19"/>
@@ -5401,51 +5755,71 @@
     <mergeCell ref="M93:N93"/>
     <mergeCell ref="J94:K94"/>
     <mergeCell ref="M94:N94"/>
     <mergeCell ref="J95:K95"/>
     <mergeCell ref="M95:N95"/>
     <mergeCell ref="A96:A99"/>
     <mergeCell ref="C96:F99"/>
     <mergeCell ref="J96:K96"/>
     <mergeCell ref="M96:N96"/>
     <mergeCell ref="J97:K97"/>
     <mergeCell ref="M97:N97"/>
     <mergeCell ref="J98:K98"/>
     <mergeCell ref="M98:N98"/>
     <mergeCell ref="J99:K99"/>
     <mergeCell ref="M99:N99"/>
     <mergeCell ref="A100:A103"/>
     <mergeCell ref="C100:F103"/>
     <mergeCell ref="J100:K100"/>
     <mergeCell ref="M100:N100"/>
     <mergeCell ref="J101:K101"/>
     <mergeCell ref="M101:N101"/>
     <mergeCell ref="J102:K102"/>
     <mergeCell ref="M102:N102"/>
     <mergeCell ref="J103:K103"/>
     <mergeCell ref="M103:N103"/>
-    <mergeCell ref="B106:J106"/>
+    <mergeCell ref="A104:A107"/>
+    <mergeCell ref="C104:F107"/>
+    <mergeCell ref="J104:K104"/>
+    <mergeCell ref="M104:N104"/>
+    <mergeCell ref="J105:K105"/>
+    <mergeCell ref="M105:N105"/>
+    <mergeCell ref="J106:K106"/>
+    <mergeCell ref="M106:N106"/>
+    <mergeCell ref="J107:K107"/>
+    <mergeCell ref="M107:N107"/>
+    <mergeCell ref="A108:A111"/>
+    <mergeCell ref="C108:F111"/>
+    <mergeCell ref="J108:K108"/>
+    <mergeCell ref="M108:N108"/>
+    <mergeCell ref="J109:K109"/>
+    <mergeCell ref="M109:N109"/>
+    <mergeCell ref="J110:K110"/>
+    <mergeCell ref="M110:N110"/>
+    <mergeCell ref="J111:K111"/>
+    <mergeCell ref="M111:N111"/>
+    <mergeCell ref="B113:J113"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId7"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="0.43359375"/>
     <col min="2" max="2" customWidth="1" width="2.3125"/>
     <col min="3" max="3" customWidth="1" width="0.421875"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="38.9140625"/>
     <col min="6" max="6" customWidth="1" width="7.7734375"/>
@@ -5463,1324 +5837,1528 @@
     <col min="18" max="18" customWidth="1" width="6.03125"/>
     <col min="19" max="19" customWidth="1" width="3.421875"/>
     <col min="20" max="20" customWidth="1" width="78.171875"/>
     <col min="21" max="21" customWidth="1" width="1.80078125"/>
     <col min="22" max="22" customWidth="1" width="3.68359375"/>
     <col min="23" max="23" customWidth="1" width="3.421875"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="M4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="K8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="M8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="P8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="Q8">
         <is>
           <t xml:space="preserve">ERAS YEAR
 ERAS 2026</t>
         </is>
       </c>
     </row>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="2.5" customHeight="1"/>
     <row r="11" ht="4.65" customHeight="1"/>
     <row r="12" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A12">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E12">
+      <c s="29" t="inlineStr" r="A12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C12"/>
+      <c s="30" t="str" r="D12"/>
+      <c s="31" t="inlineStr" r="E12">
         <is>
           <t xml:space="preserve">Critical Care Medicine (3 gold, 12 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O12">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R12">
+      <c s="31" t="inlineStr" r="O12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="13" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A13">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U13"/>
+      <c s="32" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B13"/>
+      <c s="34" t="str" r="C13"/>
+      <c s="34" t="str" r="D13"/>
+      <c s="34" t="str" r="E13"/>
+      <c s="34" t="str" r="F13"/>
+      <c s="34" t="str" r="G13"/>
+      <c s="34" t="str" r="H13"/>
+      <c s="34" t="str" r="I13"/>
+      <c s="34" t="str" r="J13"/>
+      <c s="34" t="str" r="K13"/>
+      <c s="34" t="str" r="L13"/>
+      <c s="34" t="str" r="M13"/>
+      <c s="30" t="str" r="N13"/>
+      <c s="33" t="str" r="O13"/>
+      <c s="34" t="str" r="P13"/>
+      <c s="34" t="str" r="Q13"/>
+      <c s="34" t="str" r="R13"/>
+      <c s="34" t="str" r="S13"/>
+      <c s="34" t="str" r="T13"/>
+      <c s="30" t="str" r="U13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A14">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B14">
+      <c s="35" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B14">
         <is>
           <t xml:space="preserve">Individual Programs (N=72)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C14"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O14">
+      <c s="34" t="str" r="C14"/>
+      <c s="34" t="str" r="D14"/>
+      <c s="34" t="str" r="E14"/>
+      <c s="34" t="str" r="F14"/>
+      <c s="34" t="str" r="G14"/>
+      <c s="34" t="str" r="H14"/>
+      <c s="34" t="str" r="I14"/>
+      <c s="34" t="str" r="J14"/>
+      <c s="34" t="str" r="K14"/>
+      <c s="34" t="str" r="L14"/>
+      <c s="34" t="str" r="M14"/>
+      <c s="30" t="str" r="N14"/>
+      <c s="35" t="inlineStr" r="O14">
         <is>
           <t xml:space="preserve">Individual Programs (N=72)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P14"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U14"/>
+      <c s="34" t="str" r="P14"/>
+      <c s="34" t="str" r="Q14"/>
+      <c s="34" t="str" r="R14"/>
+      <c s="34" t="str" r="S14"/>
+      <c s="34" t="str" r="T14"/>
+      <c s="30" t="str" r="U14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A15">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U15"/>
+      <c s="36" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C15"/>
+      <c s="30" t="str" r="D15"/>
+      <c s="36" t="inlineStr" r="E15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F15"/>
+      <c s="36" t="inlineStr" r="G15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H15"/>
+      <c s="34" t="str" r="I15"/>
+      <c s="34" t="str" r="J15"/>
+      <c s="34" t="str" r="K15"/>
+      <c s="34" t="str" r="L15"/>
+      <c s="30" t="str" r="M15"/>
+      <c s="36" t="inlineStr" r="N15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P15"/>
+      <c s="30" t="str" r="Q15"/>
+      <c s="36" t="inlineStr" r="R15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S15"/>
+      <c s="34" t="str" r="T15"/>
+      <c s="30" t="str" r="U15"/>
     </row>
     <row r="16" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A16">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U16"/>
+      <c s="32" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B16"/>
+      <c s="34" t="str" r="C16"/>
+      <c s="34" t="str" r="D16"/>
+      <c s="34" t="str" r="E16"/>
+      <c s="34" t="str" r="F16"/>
+      <c s="34" t="str" r="G16"/>
+      <c s="34" t="str" r="H16"/>
+      <c s="34" t="str" r="I16"/>
+      <c s="34" t="str" r="J16"/>
+      <c s="34" t="str" r="K16"/>
+      <c s="34" t="str" r="L16"/>
+      <c s="34" t="str" r="M16"/>
+      <c s="30" t="str" r="N16"/>
+      <c s="33" t="str" r="O16"/>
+      <c s="34" t="str" r="P16"/>
+      <c s="34" t="str" r="Q16"/>
+      <c s="34" t="str" r="R16"/>
+      <c s="34" t="str" r="S16"/>
+      <c s="34" t="str" r="T16"/>
+      <c s="30" t="str" r="U16"/>
     </row>
     <row r="17" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A17">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B17">
+      <c s="35" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Individual Programs (N=72)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C17"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O17">
+      <c s="34" t="str" r="C17"/>
+      <c s="34" t="str" r="D17"/>
+      <c s="34" t="str" r="E17"/>
+      <c s="34" t="str" r="F17"/>
+      <c s="34" t="str" r="G17"/>
+      <c s="34" t="str" r="H17"/>
+      <c s="34" t="str" r="I17"/>
+      <c s="34" t="str" r="J17"/>
+      <c s="34" t="str" r="K17"/>
+      <c s="34" t="str" r="L17"/>
+      <c s="34" t="str" r="M17"/>
+      <c s="30" t="str" r="N17"/>
+      <c s="35" t="inlineStr" r="O17">
         <is>
           <t xml:space="preserve">Individual Programs (N=72)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P17"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U17"/>
+      <c s="34" t="str" r="P17"/>
+      <c s="34" t="str" r="Q17"/>
+      <c s="34" t="str" r="R17"/>
+      <c s="34" t="str" r="S17"/>
+      <c s="34" t="str" r="T17"/>
+      <c s="30" t="str" r="U17"/>
     </row>
     <row r="18" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A18">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E18">
+      <c s="29" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C18"/>
+      <c s="30" t="str" r="D18"/>
+      <c s="31" t="inlineStr" r="E18">
         <is>
           <t xml:space="preserve">Gastroenterology (5 gold, 10 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O18">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R18">
+      <c s="31" t="inlineStr" r="O18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="19" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A19">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U19"/>
+      <c s="32" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B19"/>
+      <c s="34" t="str" r="C19"/>
+      <c s="34" t="str" r="D19"/>
+      <c s="34" t="str" r="E19"/>
+      <c s="34" t="str" r="F19"/>
+      <c s="34" t="str" r="G19"/>
+      <c s="34" t="str" r="H19"/>
+      <c s="34" t="str" r="I19"/>
+      <c s="34" t="str" r="J19"/>
+      <c s="34" t="str" r="K19"/>
+      <c s="34" t="str" r="L19"/>
+      <c s="34" t="str" r="M19"/>
+      <c s="30" t="str" r="N19"/>
+      <c s="33" t="str" r="O19"/>
+      <c s="34" t="str" r="P19"/>
+      <c s="34" t="str" r="Q19"/>
+      <c s="34" t="str" r="R19"/>
+      <c s="34" t="str" r="S19"/>
+      <c s="34" t="str" r="T19"/>
+      <c s="30" t="str" r="U19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A20">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B20">
+      <c s="35" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B20">
         <is>
           <t xml:space="preserve">Individual Programs (N=229)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C20"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O20">
+      <c s="34" t="str" r="C20"/>
+      <c s="34" t="str" r="D20"/>
+      <c s="34" t="str" r="E20"/>
+      <c s="34" t="str" r="F20"/>
+      <c s="34" t="str" r="G20"/>
+      <c s="34" t="str" r="H20"/>
+      <c s="34" t="str" r="I20"/>
+      <c s="34" t="str" r="J20"/>
+      <c s="34" t="str" r="K20"/>
+      <c s="34" t="str" r="L20"/>
+      <c s="34" t="str" r="M20"/>
+      <c s="30" t="str" r="N20"/>
+      <c s="35" t="inlineStr" r="O20">
         <is>
           <t xml:space="preserve">Individual Programs (N=230)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P20"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U20"/>
+      <c s="34" t="str" r="P20"/>
+      <c s="34" t="str" r="Q20"/>
+      <c s="34" t="str" r="R20"/>
+      <c s="34" t="str" r="S20"/>
+      <c s="34" t="str" r="T20"/>
+      <c s="30" t="str" r="U20"/>
     </row>
     <row r="21" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A21">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U21"/>
+      <c s="36" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C21"/>
+      <c s="30" t="str" r="D21"/>
+      <c s="36" t="inlineStr" r="E21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F21"/>
+      <c s="36" t="inlineStr" r="G21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H21"/>
+      <c s="34" t="str" r="I21"/>
+      <c s="34" t="str" r="J21"/>
+      <c s="34" t="str" r="K21"/>
+      <c s="34" t="str" r="L21"/>
+      <c s="30" t="str" r="M21"/>
+      <c s="36" t="inlineStr" r="N21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P21"/>
+      <c s="30" t="str" r="Q21"/>
+      <c s="36" t="inlineStr" r="R21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S21"/>
+      <c s="34" t="str" r="T21"/>
+      <c s="30" t="str" r="U21"/>
     </row>
     <row r="22" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A22">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U22"/>
+      <c s="32" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B22"/>
+      <c s="34" t="str" r="C22"/>
+      <c s="34" t="str" r="D22"/>
+      <c s="34" t="str" r="E22"/>
+      <c s="34" t="str" r="F22"/>
+      <c s="34" t="str" r="G22"/>
+      <c s="34" t="str" r="H22"/>
+      <c s="34" t="str" r="I22"/>
+      <c s="34" t="str" r="J22"/>
+      <c s="34" t="str" r="K22"/>
+      <c s="34" t="str" r="L22"/>
+      <c s="34" t="str" r="M22"/>
+      <c s="30" t="str" r="N22"/>
+      <c s="33" t="str" r="O22"/>
+      <c s="34" t="str" r="P22"/>
+      <c s="34" t="str" r="Q22"/>
+      <c s="34" t="str" r="R22"/>
+      <c s="34" t="str" r="S22"/>
+      <c s="34" t="str" r="T22"/>
+      <c s="30" t="str" r="U22"/>
     </row>
     <row r="23" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A23">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B23">
+      <c s="35" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B23">
         <is>
           <t xml:space="preserve">Individual Programs (N=229)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C23"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O23">
+      <c s="34" t="str" r="C23"/>
+      <c s="34" t="str" r="D23"/>
+      <c s="34" t="str" r="E23"/>
+      <c s="34" t="str" r="F23"/>
+      <c s="34" t="str" r="G23"/>
+      <c s="34" t="str" r="H23"/>
+      <c s="34" t="str" r="I23"/>
+      <c s="34" t="str" r="J23"/>
+      <c s="34" t="str" r="K23"/>
+      <c s="34" t="str" r="L23"/>
+      <c s="34" t="str" r="M23"/>
+      <c s="30" t="str" r="N23"/>
+      <c s="35" t="inlineStr" r="O23">
         <is>
           <t xml:space="preserve">Individual Programs (N=230)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P23"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U23"/>
+      <c s="34" t="str" r="P23"/>
+      <c s="34" t="str" r="Q23"/>
+      <c s="34" t="str" r="R23"/>
+      <c s="34" t="str" r="S23"/>
+      <c s="34" t="str" r="T23"/>
+      <c s="30" t="str" r="U23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A24">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E24">
+      <c s="29" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C24"/>
+      <c s="30" t="str" r="D24"/>
+      <c s="31" t="inlineStr" r="E24">
         <is>
           <t xml:space="preserve">Hematology and Oncology (5 gold, 15 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O24">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R24">
+      <c s="31" t="inlineStr" r="O24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="25" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A25">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U25"/>
+      <c s="32" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B25"/>
+      <c s="34" t="str" r="C25"/>
+      <c s="34" t="str" r="D25"/>
+      <c s="34" t="str" r="E25"/>
+      <c s="34" t="str" r="F25"/>
+      <c s="34" t="str" r="G25"/>
+      <c s="34" t="str" r="H25"/>
+      <c s="34" t="str" r="I25"/>
+      <c s="34" t="str" r="J25"/>
+      <c s="34" t="str" r="K25"/>
+      <c s="34" t="str" r="L25"/>
+      <c s="34" t="str" r="M25"/>
+      <c s="30" t="str" r="N25"/>
+      <c s="33" t="str" r="O25"/>
+      <c s="34" t="str" r="P25"/>
+      <c s="34" t="str" r="Q25"/>
+      <c s="34" t="str" r="R25"/>
+      <c s="34" t="str" r="S25"/>
+      <c s="34" t="str" r="T25"/>
+      <c s="30" t="str" r="U25"/>
     </row>
     <row r="26" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A26">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B26">
+      <c s="35" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">Individual Programs (N=185)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C26"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O26">
+      <c s="34" t="str" r="C26"/>
+      <c s="34" t="str" r="D26"/>
+      <c s="34" t="str" r="E26"/>
+      <c s="34" t="str" r="F26"/>
+      <c s="34" t="str" r="G26"/>
+      <c s="34" t="str" r="H26"/>
+      <c s="34" t="str" r="I26"/>
+      <c s="34" t="str" r="J26"/>
+      <c s="34" t="str" r="K26"/>
+      <c s="34" t="str" r="L26"/>
+      <c s="34" t="str" r="M26"/>
+      <c s="30" t="str" r="N26"/>
+      <c s="35" t="inlineStr" r="O26">
         <is>
           <t xml:space="preserve">Individual Programs (N=185)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P26"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U26"/>
+      <c s="34" t="str" r="P26"/>
+      <c s="34" t="str" r="Q26"/>
+      <c s="34" t="str" r="R26"/>
+      <c s="34" t="str" r="S26"/>
+      <c s="34" t="str" r="T26"/>
+      <c s="30" t="str" r="U26"/>
     </row>
     <row r="27" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A27">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U27"/>
+      <c s="36" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C27"/>
+      <c s="30" t="str" r="D27"/>
+      <c s="36" t="inlineStr" r="E27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F27"/>
+      <c s="36" t="inlineStr" r="G27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H27"/>
+      <c s="34" t="str" r="I27"/>
+      <c s="34" t="str" r="J27"/>
+      <c s="34" t="str" r="K27"/>
+      <c s="34" t="str" r="L27"/>
+      <c s="30" t="str" r="M27"/>
+      <c s="36" t="inlineStr" r="N27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P27"/>
+      <c s="30" t="str" r="Q27"/>
+      <c s="36" t="inlineStr" r="R27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S27"/>
+      <c s="34" t="str" r="T27"/>
+      <c s="30" t="str" r="U27"/>
     </row>
     <row r="28" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A28">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U28"/>
+      <c s="32" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B28"/>
+      <c s="34" t="str" r="C28"/>
+      <c s="34" t="str" r="D28"/>
+      <c s="34" t="str" r="E28"/>
+      <c s="34" t="str" r="F28"/>
+      <c s="34" t="str" r="G28"/>
+      <c s="34" t="str" r="H28"/>
+      <c s="34" t="str" r="I28"/>
+      <c s="34" t="str" r="J28"/>
+      <c s="34" t="str" r="K28"/>
+      <c s="34" t="str" r="L28"/>
+      <c s="34" t="str" r="M28"/>
+      <c s="30" t="str" r="N28"/>
+      <c s="33" t="str" r="O28"/>
+      <c s="34" t="str" r="P28"/>
+      <c s="34" t="str" r="Q28"/>
+      <c s="34" t="str" r="R28"/>
+      <c s="34" t="str" r="S28"/>
+      <c s="34" t="str" r="T28"/>
+      <c s="30" t="str" r="U28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A29">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B29">
+      <c s="35" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">Individual Programs (N=185)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C29"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O29">
+      <c s="34" t="str" r="C29"/>
+      <c s="34" t="str" r="D29"/>
+      <c s="34" t="str" r="E29"/>
+      <c s="34" t="str" r="F29"/>
+      <c s="34" t="str" r="G29"/>
+      <c s="34" t="str" r="H29"/>
+      <c s="34" t="str" r="I29"/>
+      <c s="34" t="str" r="J29"/>
+      <c s="34" t="str" r="K29"/>
+      <c s="34" t="str" r="L29"/>
+      <c s="34" t="str" r="M29"/>
+      <c s="30" t="str" r="N29"/>
+      <c s="35" t="inlineStr" r="O29">
         <is>
           <t xml:space="preserve">Individual Programs (N=185)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P29"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U29"/>
+      <c s="34" t="str" r="P29"/>
+      <c s="34" t="str" r="Q29"/>
+      <c s="34" t="str" r="R29"/>
+      <c s="34" t="str" r="S29"/>
+      <c s="34" t="str" r="T29"/>
+      <c s="30" t="str" r="U29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A30">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E30">
+      <c s="29" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C30"/>
+      <c s="30" t="str" r="D30"/>
+      <c s="31" t="inlineStr" r="E30">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold, 5 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O30">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R30">
+      <c s="31" t="inlineStr" r="O30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="31" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A31">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U31"/>
+      <c s="32" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B31"/>
+      <c s="34" t="str" r="C31"/>
+      <c s="34" t="str" r="D31"/>
+      <c s="34" t="str" r="E31"/>
+      <c s="34" t="str" r="F31"/>
+      <c s="34" t="str" r="G31"/>
+      <c s="34" t="str" r="H31"/>
+      <c s="34" t="str" r="I31"/>
+      <c s="34" t="str" r="J31"/>
+      <c s="34" t="str" r="K31"/>
+      <c s="34" t="str" r="L31"/>
+      <c s="34" t="str" r="M31"/>
+      <c s="30" t="str" r="N31"/>
+      <c s="33" t="str" r="O31"/>
+      <c s="34" t="str" r="P31"/>
+      <c s="34" t="str" r="Q31"/>
+      <c s="34" t="str" r="R31"/>
+      <c s="34" t="str" r="S31"/>
+      <c s="34" t="str" r="T31"/>
+      <c s="30" t="str" r="U31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A32">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B32">
+      <c s="35" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve">Individual Programs (N=94)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C32"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O32">
+      <c s="34" t="str" r="C32"/>
+      <c s="34" t="str" r="D32"/>
+      <c s="34" t="str" r="E32"/>
+      <c s="34" t="str" r="F32"/>
+      <c s="34" t="str" r="G32"/>
+      <c s="34" t="str" r="H32"/>
+      <c s="34" t="str" r="I32"/>
+      <c s="34" t="str" r="J32"/>
+      <c s="34" t="str" r="K32"/>
+      <c s="34" t="str" r="L32"/>
+      <c s="34" t="str" r="M32"/>
+      <c s="30" t="str" r="N32"/>
+      <c s="35" t="inlineStr" r="O32">
         <is>
           <t xml:space="preserve">Individual Programs (N=96)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P32"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U32"/>
+      <c s="34" t="str" r="P32"/>
+      <c s="34" t="str" r="Q32"/>
+      <c s="34" t="str" r="R32"/>
+      <c s="34" t="str" r="S32"/>
+      <c s="34" t="str" r="T32"/>
+      <c s="30" t="str" r="U32"/>
     </row>
     <row r="33" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A33">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U33"/>
+      <c s="36" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C33"/>
+      <c s="30" t="str" r="D33"/>
+      <c s="36" t="inlineStr" r="E33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F33"/>
+      <c s="36" t="inlineStr" r="G33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H33"/>
+      <c s="34" t="str" r="I33"/>
+      <c s="34" t="str" r="J33"/>
+      <c s="34" t="str" r="K33"/>
+      <c s="34" t="str" r="L33"/>
+      <c s="30" t="str" r="M33"/>
+      <c s="36" t="inlineStr" r="N33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P33"/>
+      <c s="30" t="str" r="Q33"/>
+      <c s="36" t="inlineStr" r="R33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S33"/>
+      <c s="34" t="str" r="T33"/>
+      <c s="30" t="str" r="U33"/>
     </row>
     <row r="34" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A34">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U34"/>
+      <c s="32" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B34"/>
+      <c s="34" t="str" r="C34"/>
+      <c s="34" t="str" r="D34"/>
+      <c s="34" t="str" r="E34"/>
+      <c s="34" t="str" r="F34"/>
+      <c s="34" t="str" r="G34"/>
+      <c s="34" t="str" r="H34"/>
+      <c s="34" t="str" r="I34"/>
+      <c s="34" t="str" r="J34"/>
+      <c s="34" t="str" r="K34"/>
+      <c s="34" t="str" r="L34"/>
+      <c s="34" t="str" r="M34"/>
+      <c s="30" t="str" r="N34"/>
+      <c s="33" t="str" r="O34"/>
+      <c s="34" t="str" r="P34"/>
+      <c s="34" t="str" r="Q34"/>
+      <c s="34" t="str" r="R34"/>
+      <c s="34" t="str" r="S34"/>
+      <c s="34" t="str" r="T34"/>
+      <c s="30" t="str" r="U34"/>
     </row>
     <row r="35" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A35">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B35">
+      <c s="35" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B35">
         <is>
           <t xml:space="preserve">Individual Programs (N=94)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C35"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O35">
+      <c s="34" t="str" r="C35"/>
+      <c s="34" t="str" r="D35"/>
+      <c s="34" t="str" r="E35"/>
+      <c s="34" t="str" r="F35"/>
+      <c s="34" t="str" r="G35"/>
+      <c s="34" t="str" r="H35"/>
+      <c s="34" t="str" r="I35"/>
+      <c s="34" t="str" r="J35"/>
+      <c s="34" t="str" r="K35"/>
+      <c s="34" t="str" r="L35"/>
+      <c s="34" t="str" r="M35"/>
+      <c s="30" t="str" r="N35"/>
+      <c s="35" t="inlineStr" r="O35">
         <is>
           <t xml:space="preserve">Individual Programs (N=96)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P35"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U35"/>
+      <c s="34" t="str" r="P35"/>
+      <c s="34" t="str" r="Q35"/>
+      <c s="34" t="str" r="R35"/>
+      <c s="34" t="str" r="S35"/>
+      <c s="34" t="str" r="T35"/>
+      <c s="30" t="str" r="U35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A36">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E36">
+      <c s="29" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C36"/>
+      <c s="30" t="str" r="D36"/>
+      <c s="31" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve">Pulmonary Disease (3 gold, 12 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O36">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R36">
+      <c s="31" t="inlineStr" r="O36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="37" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A37">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U37"/>
+      <c s="32" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B37"/>
+      <c s="34" t="str" r="C37"/>
+      <c s="34" t="str" r="D37"/>
+      <c s="34" t="str" r="E37"/>
+      <c s="34" t="str" r="F37"/>
+      <c s="34" t="str" r="G37"/>
+      <c s="34" t="str" r="H37"/>
+      <c s="34" t="str" r="I37"/>
+      <c s="34" t="str" r="J37"/>
+      <c s="34" t="str" r="K37"/>
+      <c s="34" t="str" r="L37"/>
+      <c s="34" t="str" r="M37"/>
+      <c s="30" t="str" r="N37"/>
+      <c s="33" t="str" r="O37"/>
+      <c s="34" t="str" r="P37"/>
+      <c s="34" t="str" r="Q37"/>
+      <c s="34" t="str" r="R37"/>
+      <c s="34" t="str" r="S37"/>
+      <c s="34" t="str" r="T37"/>
+      <c s="30" t="str" r="U37"/>
     </row>
     <row r="38" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A38">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B38">
+      <c s="35" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B38">
         <is>
           <t xml:space="preserve">Individual Programs (N=10)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C38"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O38">
+      <c s="34" t="str" r="C38"/>
+      <c s="34" t="str" r="D38"/>
+      <c s="34" t="str" r="E38"/>
+      <c s="34" t="str" r="F38"/>
+      <c s="34" t="str" r="G38"/>
+      <c s="34" t="str" r="H38"/>
+      <c s="34" t="str" r="I38"/>
+      <c s="34" t="str" r="J38"/>
+      <c s="34" t="str" r="K38"/>
+      <c s="34" t="str" r="L38"/>
+      <c s="34" t="str" r="M38"/>
+      <c s="30" t="str" r="N38"/>
+      <c s="35" t="inlineStr" r="O38">
         <is>
           <t xml:space="preserve">Individual Programs (N=10)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P38"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U38"/>
+      <c s="34" t="str" r="P38"/>
+      <c s="34" t="str" r="Q38"/>
+      <c s="34" t="str" r="R38"/>
+      <c s="34" t="str" r="S38"/>
+      <c s="34" t="str" r="T38"/>
+      <c s="30" t="str" r="U38"/>
     </row>
     <row r="39" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A39">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U39"/>
+      <c s="36" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C39"/>
+      <c s="30" t="str" r="D39"/>
+      <c s="36" t="inlineStr" r="E39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F39"/>
+      <c s="36" t="inlineStr" r="G39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H39"/>
+      <c s="34" t="str" r="I39"/>
+      <c s="34" t="str" r="J39"/>
+      <c s="34" t="str" r="K39"/>
+      <c s="34" t="str" r="L39"/>
+      <c s="30" t="str" r="M39"/>
+      <c s="36" t="inlineStr" r="N39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P39"/>
+      <c s="30" t="str" r="Q39"/>
+      <c s="36" t="inlineStr" r="R39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S39"/>
+      <c s="34" t="str" r="T39"/>
+      <c s="30" t="str" r="U39"/>
     </row>
     <row r="40" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A40">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U40"/>
+      <c s="32" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B40"/>
+      <c s="34" t="str" r="C40"/>
+      <c s="34" t="str" r="D40"/>
+      <c s="34" t="str" r="E40"/>
+      <c s="34" t="str" r="F40"/>
+      <c s="34" t="str" r="G40"/>
+      <c s="34" t="str" r="H40"/>
+      <c s="34" t="str" r="I40"/>
+      <c s="34" t="str" r="J40"/>
+      <c s="34" t="str" r="K40"/>
+      <c s="34" t="str" r="L40"/>
+      <c s="34" t="str" r="M40"/>
+      <c s="30" t="str" r="N40"/>
+      <c s="33" t="str" r="O40"/>
+      <c s="34" t="str" r="P40"/>
+      <c s="34" t="str" r="Q40"/>
+      <c s="34" t="str" r="R40"/>
+      <c s="34" t="str" r="S40"/>
+      <c s="34" t="str" r="T40"/>
+      <c s="30" t="str" r="U40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A41">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B41">
+      <c s="35" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B41">
         <is>
           <t xml:space="preserve">Individual Programs (N=10)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C41"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O41">
+      <c s="34" t="str" r="C41"/>
+      <c s="34" t="str" r="D41"/>
+      <c s="34" t="str" r="E41"/>
+      <c s="34" t="str" r="F41"/>
+      <c s="34" t="str" r="G41"/>
+      <c s="34" t="str" r="H41"/>
+      <c s="34" t="str" r="I41"/>
+      <c s="34" t="str" r="J41"/>
+      <c s="34" t="str" r="K41"/>
+      <c s="34" t="str" r="L41"/>
+      <c s="34" t="str" r="M41"/>
+      <c s="30" t="str" r="N41"/>
+      <c s="35" t="inlineStr" r="O41">
         <is>
           <t xml:space="preserve">Individual Programs (N=10)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P41"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U41"/>
+      <c s="34" t="str" r="P41"/>
+      <c s="34" t="str" r="Q41"/>
+      <c s="34" t="str" r="R41"/>
+      <c s="34" t="str" r="S41"/>
+      <c s="34" t="str" r="T41"/>
+      <c s="30" t="str" r="U41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A42">
-[...11 lines deleted...]
-      <c s="32" t="inlineStr" r="E42">
+      <c s="29" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C42"/>
+      <c s="30" t="str" r="D42"/>
+      <c s="31" t="inlineStr" r="E42">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold, 12 silver)</t>
         </is>
       </c>
-      <c s="32" t="inlineStr" r="O42">
-[...4 lines deleted...]
-      <c s="32" t="inlineStr" r="R42">
+      <c s="31" t="inlineStr" r="O42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R42">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="43" ht="190.8" customHeight="1">
-      <c s="33" t="inlineStr" r="A43">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U43"/>
+      <c s="32" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B43"/>
+      <c s="34" t="str" r="C43"/>
+      <c s="34" t="str" r="D43"/>
+      <c s="34" t="str" r="E43"/>
+      <c s="34" t="str" r="F43"/>
+      <c s="34" t="str" r="G43"/>
+      <c s="34" t="str" r="H43"/>
+      <c s="34" t="str" r="I43"/>
+      <c s="34" t="str" r="J43"/>
+      <c s="34" t="str" r="K43"/>
+      <c s="34" t="str" r="L43"/>
+      <c s="34" t="str" r="M43"/>
+      <c s="30" t="str" r="N43"/>
+      <c s="33" t="str" r="O43"/>
+      <c s="34" t="str" r="P43"/>
+      <c s="34" t="str" r="Q43"/>
+      <c s="34" t="str" r="R43"/>
+      <c s="34" t="str" r="S43"/>
+      <c s="34" t="str" r="T43"/>
+      <c s="30" t="str" r="U43"/>
     </row>
     <row r="44" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A44">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B44">
+      <c s="35" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B44">
         <is>
           <t xml:space="preserve">Individual Programs (N=205)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C44"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O44">
+      <c s="34" t="str" r="C44"/>
+      <c s="34" t="str" r="D44"/>
+      <c s="34" t="str" r="E44"/>
+      <c s="34" t="str" r="F44"/>
+      <c s="34" t="str" r="G44"/>
+      <c s="34" t="str" r="H44"/>
+      <c s="34" t="str" r="I44"/>
+      <c s="34" t="str" r="J44"/>
+      <c s="34" t="str" r="K44"/>
+      <c s="34" t="str" r="L44"/>
+      <c s="34" t="str" r="M44"/>
+      <c s="30" t="str" r="N44"/>
+      <c s="35" t="inlineStr" r="O44">
         <is>
           <t xml:space="preserve">Individual Programs (N=206)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P44"/>
-[...4 lines deleted...]
-      <c s="31" t="str" r="U44"/>
+      <c s="34" t="str" r="P44"/>
+      <c s="34" t="str" r="Q44"/>
+      <c s="34" t="str" r="R44"/>
+      <c s="34" t="str" r="S44"/>
+      <c s="34" t="str" r="T44"/>
+      <c s="30" t="str" r="U44"/>
     </row>
     <row r="45" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A45">
-[...47 lines deleted...]
-      <c s="31" t="str" r="U45"/>
+      <c s="36" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C45"/>
+      <c s="30" t="str" r="D45"/>
+      <c s="36" t="inlineStr" r="E45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F45"/>
+      <c s="36" t="inlineStr" r="G45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H45"/>
+      <c s="34" t="str" r="I45"/>
+      <c s="34" t="str" r="J45"/>
+      <c s="34" t="str" r="K45"/>
+      <c s="34" t="str" r="L45"/>
+      <c s="30" t="str" r="M45"/>
+      <c s="36" t="inlineStr" r="N45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P45"/>
+      <c s="30" t="str" r="Q45"/>
+      <c s="36" t="inlineStr" r="R45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S45"/>
+      <c s="34" t="str" r="T45"/>
+      <c s="30" t="str" r="U45"/>
     </row>
     <row r="46" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A46">
-[...23 lines deleted...]
-      <c s="31" t="str" r="U46"/>
+      <c s="32" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B46"/>
+      <c s="34" t="str" r="C46"/>
+      <c s="34" t="str" r="D46"/>
+      <c s="34" t="str" r="E46"/>
+      <c s="34" t="str" r="F46"/>
+      <c s="34" t="str" r="G46"/>
+      <c s="34" t="str" r="H46"/>
+      <c s="34" t="str" r="I46"/>
+      <c s="34" t="str" r="J46"/>
+      <c s="34" t="str" r="K46"/>
+      <c s="34" t="str" r="L46"/>
+      <c s="34" t="str" r="M46"/>
+      <c s="30" t="str" r="N46"/>
+      <c s="33" t="str" r="O46"/>
+      <c s="34" t="str" r="P46"/>
+      <c s="34" t="str" r="Q46"/>
+      <c s="34" t="str" r="R46"/>
+      <c s="34" t="str" r="S46"/>
+      <c s="34" t="str" r="T46"/>
+      <c s="30" t="str" r="U46"/>
     </row>
     <row r="47" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A47">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B47">
+      <c s="35" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B47">
         <is>
           <t xml:space="preserve">Individual Programs (N=205)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C47"/>
-[...11 lines deleted...]
-      <c s="36" t="inlineStr" r="O47">
+      <c s="34" t="str" r="C47"/>
+      <c s="34" t="str" r="D47"/>
+      <c s="34" t="str" r="E47"/>
+      <c s="34" t="str" r="F47"/>
+      <c s="34" t="str" r="G47"/>
+      <c s="34" t="str" r="H47"/>
+      <c s="34" t="str" r="I47"/>
+      <c s="34" t="str" r="J47"/>
+      <c s="34" t="str" r="K47"/>
+      <c s="34" t="str" r="L47"/>
+      <c s="34" t="str" r="M47"/>
+      <c s="30" t="str" r="N47"/>
+      <c s="35" t="inlineStr" r="O47">
         <is>
           <t xml:space="preserve">Individual Programs (N=206)</t>
         </is>
       </c>
-      <c s="35" t="str" r="P47"/>
-[...6 lines deleted...]
-    <row r="48" ht="18" customHeight="1"/>
+      <c s="34" t="str" r="P47"/>
+      <c s="34" t="str" r="Q47"/>
+      <c s="34" t="str" r="R47"/>
+      <c s="34" t="str" r="S47"/>
+      <c s="34" t="str" r="T47"/>
+      <c s="30" t="str" r="U47"/>
+    </row>
+    <row r="48" ht="18" customHeight="0">
+      <c s="29" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C48"/>
+      <c s="30" t="str" r="D48"/>
+      <c s="31" t="inlineStr" r="E48">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (3 gold, 7 silver)</t>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="O48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="31" t="inlineStr" r="R48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="190.8" customHeight="1">
+      <c s="32" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B49"/>
+      <c s="34" t="str" r="C49"/>
+      <c s="34" t="str" r="D49"/>
+      <c s="34" t="str" r="E49"/>
+      <c s="34" t="str" r="F49"/>
+      <c s="34" t="str" r="G49"/>
+      <c s="34" t="str" r="H49"/>
+      <c s="34" t="str" r="I49"/>
+      <c s="34" t="str" r="J49"/>
+      <c s="34" t="str" r="K49"/>
+      <c s="34" t="str" r="L49"/>
+      <c s="34" t="str" r="M49"/>
+      <c s="30" t="str" r="N49"/>
+      <c s="33" t="str" r="O49"/>
+      <c s="34" t="str" r="P49"/>
+      <c s="34" t="str" r="Q49"/>
+      <c s="34" t="str" r="R49"/>
+      <c s="34" t="str" r="S49"/>
+      <c s="34" t="str" r="T49"/>
+      <c s="30" t="str" r="U49"/>
+    </row>
+    <row r="50" ht="18" customHeight="0">
+      <c s="35" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B50">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=48)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C50"/>
+      <c s="34" t="str" r="D50"/>
+      <c s="34" t="str" r="E50"/>
+      <c s="34" t="str" r="F50"/>
+      <c s="34" t="str" r="G50"/>
+      <c s="34" t="str" r="H50"/>
+      <c s="34" t="str" r="I50"/>
+      <c s="34" t="str" r="J50"/>
+      <c s="34" t="str" r="K50"/>
+      <c s="34" t="str" r="L50"/>
+      <c s="34" t="str" r="M50"/>
+      <c s="30" t="str" r="N50"/>
+      <c s="35" t="inlineStr" r="O50">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=50)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="P50"/>
+      <c s="34" t="str" r="Q50"/>
+      <c s="34" t="str" r="R50"/>
+      <c s="34" t="str" r="S50"/>
+      <c s="34" t="str" r="T50"/>
+      <c s="30" t="str" r="U50"/>
+    </row>
+    <row r="51" ht="18" customHeight="0">
+      <c s="36" t="inlineStr" r="A51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="C51"/>
+      <c s="30" t="str" r="D51"/>
+      <c s="36" t="inlineStr" r="E51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="F51"/>
+      <c s="36" t="inlineStr" r="G51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="H51"/>
+      <c s="34" t="str" r="I51"/>
+      <c s="34" t="str" r="J51"/>
+      <c s="34" t="str" r="K51"/>
+      <c s="34" t="str" r="L51"/>
+      <c s="30" t="str" r="M51"/>
+      <c s="36" t="inlineStr" r="N51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="O51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="P51"/>
+      <c s="30" t="str" r="Q51"/>
+      <c s="36" t="inlineStr" r="R51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="S51"/>
+      <c s="34" t="str" r="T51"/>
+      <c s="30" t="str" r="U51"/>
+    </row>
+    <row r="52" ht="144" customHeight="1">
+      <c s="32" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B52"/>
+      <c s="34" t="str" r="C52"/>
+      <c s="34" t="str" r="D52"/>
+      <c s="34" t="str" r="E52"/>
+      <c s="34" t="str" r="F52"/>
+      <c s="34" t="str" r="G52"/>
+      <c s="34" t="str" r="H52"/>
+      <c s="34" t="str" r="I52"/>
+      <c s="34" t="str" r="J52"/>
+      <c s="34" t="str" r="K52"/>
+      <c s="34" t="str" r="L52"/>
+      <c s="34" t="str" r="M52"/>
+      <c s="30" t="str" r="N52"/>
+      <c s="33" t="str" r="O52"/>
+      <c s="34" t="str" r="P52"/>
+      <c s="34" t="str" r="Q52"/>
+      <c s="34" t="str" r="R52"/>
+      <c s="34" t="str" r="S52"/>
+      <c s="34" t="str" r="T52"/>
+      <c s="30" t="str" r="U52"/>
+    </row>
+    <row r="53" ht="18" customHeight="0">
+      <c s="35" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B53">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=48)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C53"/>
+      <c s="34" t="str" r="D53"/>
+      <c s="34" t="str" r="E53"/>
+      <c s="34" t="str" r="F53"/>
+      <c s="34" t="str" r="G53"/>
+      <c s="34" t="str" r="H53"/>
+      <c s="34" t="str" r="I53"/>
+      <c s="34" t="str" r="J53"/>
+      <c s="34" t="str" r="K53"/>
+      <c s="34" t="str" r="L53"/>
+      <c s="34" t="str" r="M53"/>
+      <c s="30" t="str" r="N53"/>
+      <c s="35" t="inlineStr" r="O53">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=50)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="P53"/>
+      <c s="34" t="str" r="Q53"/>
+      <c s="34" t="str" r="R53"/>
+      <c s="34" t="str" r="S53"/>
+      <c s="34" t="str" r="T53"/>
+      <c s="30" t="str" r="U53"/>
+    </row>
+    <row r="54" ht="18" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:T1"/>
     <mergeCell ref="D3:E4"/>
     <mergeCell ref="H4:K5"/>
     <mergeCell ref="M4:R5"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="K8:L8"/>
     <mergeCell ref="M8:O8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:N12"/>
     <mergeCell ref="O12:Q12"/>
     <mergeCell ref="R12:U12"/>
     <mergeCell ref="B13:N13"/>
     <mergeCell ref="O13:U13"/>
     <mergeCell ref="B14:N14"/>
     <mergeCell ref="O14:U14"/>
     <mergeCell ref="B15:D15"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="G15:M15"/>
     <mergeCell ref="O15:Q15"/>
     <mergeCell ref="R15:U15"/>
     <mergeCell ref="B16:N16"/>
     <mergeCell ref="O16:U16"/>
@@ -6849,50 +7427,67 @@
     <mergeCell ref="E39:F39"/>
     <mergeCell ref="G39:M39"/>
     <mergeCell ref="O39:Q39"/>
     <mergeCell ref="R39:U39"/>
     <mergeCell ref="B40:N40"/>
     <mergeCell ref="O40:U40"/>
     <mergeCell ref="B41:N41"/>
     <mergeCell ref="O41:U41"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="E42:N42"/>
     <mergeCell ref="O42:Q42"/>
     <mergeCell ref="R42:U42"/>
     <mergeCell ref="B43:N43"/>
     <mergeCell ref="O43:U43"/>
     <mergeCell ref="B44:N44"/>
     <mergeCell ref="O44:U44"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="E45:F45"/>
     <mergeCell ref="G45:M45"/>
     <mergeCell ref="O45:Q45"/>
     <mergeCell ref="R45:U45"/>
     <mergeCell ref="B46:N46"/>
     <mergeCell ref="O46:U46"/>
     <mergeCell ref="B47:N47"/>
     <mergeCell ref="O47:U47"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:N48"/>
+    <mergeCell ref="O48:Q48"/>
+    <mergeCell ref="R48:U48"/>
+    <mergeCell ref="B49:N49"/>
+    <mergeCell ref="O49:U49"/>
+    <mergeCell ref="B50:N50"/>
+    <mergeCell ref="O50:U50"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E51:F51"/>
+    <mergeCell ref="G51:M51"/>
+    <mergeCell ref="O51:Q51"/>
+    <mergeCell ref="R51:U51"/>
+    <mergeCell ref="B52:N52"/>
+    <mergeCell ref="O52:U52"/>
+    <mergeCell ref="B53:N53"/>
+    <mergeCell ref="O53:U53"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId38"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.0234375"/>
     <col min="3" max="3" customWidth="1" width="0.4140625"/>
     <col min="4" max="4" customWidth="1" width="38.93359375"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
@@ -6911,51 +7506,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">SENT Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Applicants who
 Signaled
 ERAS 2026</t>
         </is>
       </c>
@@ -7132,117 +7727,117 @@
       <c s="12" t="str" r="N16"/>
       <c s="11" r="P16">
         <v>1</v>
       </c>
       <c s="11" r="R16">
         <v>20</v>
       </c>
       <c s="13" r="T16">
         <v>4.27648465447966</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A17"/>
       <c s="15" t="str" r="C17"/>
       <c s="16" t="str" r="F17"/>
       <c s="10" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J17">
         <v>1071</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="13" r="M17">
-        <v>18.769374</v>
+        <v>18.770308</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="11" r="P17">
         <v>1</v>
       </c>
       <c s="11" r="R17">
         <v>20</v>
       </c>
       <c s="13" r="T17">
-        <v>3.80516070619889</v>
+        <v>3.8053400636474</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A18"/>
       <c s="15" t="str" r="C18"/>
       <c s="16" t="str" r="F18"/>
       <c s="10" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J18">
         <v>886</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="13" r="M18">
         <v>18.74605</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="11" r="P18">
         <v>1</v>
       </c>
       <c s="11" r="R18">
         <v>20</v>
       </c>
       <c s="13" r="T18">
         <v>3.87522218717843</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A19"/>
       <c s="18" t="str" r="C19"/>
       <c s="19" t="str" r="D19"/>
       <c s="19" t="str" r="E19"/>
       <c s="20" t="str" r="F19"/>
       <c s="21" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J19">
         <v>2247</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="23" r="M19">
-        <v>18.726747</v>
+        <v>18.727192</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="22" r="P19">
         <v>1</v>
       </c>
       <c s="22" r="R19">
         <v>20</v>
       </c>
       <c s="23" r="T19">
-        <v>3.89651485304496</v>
+        <v>3.89660313606608</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Critical Care Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
         <v>108</v>
       </c>
       <c s="12" t="str" r="K20"/>
@@ -7820,179 +8415,149 @@
         <v>10</v>
       </c>
       <c s="23" r="T39">
         <v>1.37878533499599</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J40">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J40">
+        <v>8</v>
       </c>
       <c s="12" t="str" r="K40"/>
-      <c s="27" t="inlineStr" r="M40">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M40">
+        <v>12</v>
       </c>
       <c s="12" t="str" r="N40"/>
-      <c s="27" t="inlineStr" r="P40">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P40">
+        <v>12</v>
+      </c>
+      <c s="11" r="R40">
+        <v>12</v>
+      </c>
+      <c s="13" r="T40">
+        <v>0</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J41">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J41">
+        <v>12</v>
       </c>
       <c s="12" t="str" r="K41"/>
-      <c s="27" t="inlineStr" r="M41">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M41">
+        <v>11.583333</v>
       </c>
       <c s="12" t="str" r="N41"/>
-      <c s="27" t="inlineStr" r="P41">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P41">
+        <v>9</v>
+      </c>
+      <c s="11" r="R41">
+        <v>12</v>
+      </c>
+      <c s="13" r="T41">
+        <v>0.974307446343299</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J42">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J42">
+        <v>74</v>
       </c>
       <c s="12" t="str" r="K42"/>
-      <c s="27" t="inlineStr" r="M42">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M42">
+        <v>11.797297</v>
       </c>
       <c s="12" t="str" r="N42"/>
-      <c s="27" t="inlineStr" r="P42">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P42">
+        <v>1</v>
+      </c>
+      <c s="11" r="R42">
+        <v>12</v>
+      </c>
+      <c s="13" r="T42">
+        <v>1.29866200375617</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>7</v>
+        <v>94</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>8.571429</v>
+        <v>11.787234</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
         <v>1</v>
       </c>
       <c s="22" r="R43">
         <v>12</v>
       </c>
       <c s="23" r="T43">
-        <v>5.01864653068932</v>
+        <v>1.20491285991975</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>145</v>
       </c>
       <c s="12" t="str" r="K44"/>
@@ -8211,65 +8776,65 @@
       </c>
       <c s="23" r="T51">
         <v>3.13351097014196</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J52">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c s="12" t="str" r="K52"/>
       <c s="13" r="M52">
-        <v>4.052083</v>
+        <v>4.061856</v>
       </c>
       <c s="12" t="str" r="N52"/>
       <c s="11" r="P52">
         <v>1</v>
       </c>
       <c s="11" r="R52">
         <v>5</v>
       </c>
       <c s="13" r="T52">
-        <v>1.57446784660723</v>
+        <v>1.56922751696496</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="15" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J53">
         <v>123</v>
       </c>
       <c s="12" t="str" r="K53"/>
       <c s="13" r="M53">
         <v>3.853659</v>
       </c>
       <c s="12" t="str" r="N53"/>
       <c s="11" r="P53">
         <v>1</v>
       </c>
       <c s="11" r="R53">
         <v>5</v>
       </c>
@@ -8294,205 +8859,185 @@
         <v>3.862348</v>
       </c>
       <c s="12" t="str" r="N54"/>
       <c s="11" r="P54">
         <v>1</v>
       </c>
       <c s="11" r="R54">
         <v>5</v>
       </c>
       <c s="13" r="T54">
         <v>1.59527677849331</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="18" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J55">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c s="12" t="str" r="K55"/>
       <c s="23" r="M55">
-        <v>3.899142</v>
+        <v>3.901499</v>
       </c>
       <c s="12" t="str" r="N55"/>
       <c s="22" r="P55">
         <v>1</v>
       </c>
       <c s="22" r="R55">
         <v>5</v>
       </c>
       <c s="23" r="T55">
-        <v>1.6017309387035</v>
+        <v>1.60082291337924</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C56">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J56">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J56">
+        <v>18</v>
       </c>
       <c s="12" t="str" r="K56"/>
-      <c s="27" t="inlineStr" r="M56">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M56">
+        <v>9.277778</v>
       </c>
       <c s="12" t="str" r="N56"/>
-      <c s="27" t="inlineStr" r="P56">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P56">
+        <v>1</v>
+      </c>
+      <c s="11" r="R56">
+        <v>10</v>
+      </c>
+      <c s="13" r="T56">
+        <v>2.2216743685788</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="15" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J57">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J57">
+        <v>19</v>
       </c>
       <c s="12" t="str" r="K57"/>
-      <c s="27" t="inlineStr" r="M57">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M57">
+        <v>9.157895</v>
       </c>
       <c s="12" t="str" r="N57"/>
-      <c s="27" t="inlineStr" r="P57">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P57">
+        <v>1</v>
+      </c>
+      <c s="11" r="R57">
+        <v>10</v>
+      </c>
+      <c s="13" r="T57">
+        <v>2.36108809661986</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="15" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
-        <v>5</v>
+        <v>145</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
-        <v>10</v>
+        <v>9.627586</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c s="11" r="R58">
         <v>10</v>
       </c>
       <c s="13" r="T58">
-        <v>0</v>
+        <v>1.61574657666356</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="18" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>9</v>
+        <v>182</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>8.333333</v>
+        <v>9.543956</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
         <v>10</v>
       </c>
       <c s="23" r="T59">
-        <v>3.24257397756782</v>
+        <v>1.77890500027404</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>54</v>
       </c>
       <c s="12" t="str" r="K60"/>
@@ -8711,148 +9256,148 @@
       </c>
       <c s="23" r="T67">
         <v>0.774537281220213</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>4.932836</v>
+        <v>4.941176</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R68">
         <v>5</v>
       </c>
       <c s="13" r="T68">
-        <v>0.390864426623862</v>
+        <v>0.315987341518612</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="15" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>4.413043</v>
+        <v>4.42268</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>5</v>
       </c>
       <c s="13" r="T69">
-        <v>1.25582522669359</v>
+        <v>1.23703678199155</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="15" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
-        <v>4.580952</v>
+        <v>4.557078</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
         <v>5</v>
       </c>
       <c s="13" r="T70">
-        <v>1.1706916758908</v>
+        <v>1.19884861429623</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="18" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>436</v>
+        <v>452</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>4.65367</v>
+        <v>4.643805</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
         <v>5</v>
       </c>
       <c s="23" r="T71">
-        <v>1.03742180428213</v>
+        <v>1.04563903905698</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
         <v>44</v>
       </c>
       <c s="12" t="str" r="K72"/>
@@ -9244,73 +9789,73 @@
       </c>
       <c s="12" t="str" r="K85"/>
       <c s="13" r="M85">
         <v>4.822581</v>
       </c>
       <c s="12" t="str" r="N85"/>
       <c s="11" r="P85">
         <v>1</v>
       </c>
       <c s="11" r="R85">
         <v>7</v>
       </c>
       <c s="13" r="T85">
         <v>2.02041777857947</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A86"/>
       <c s="25" t="str" r="C86"/>
       <c s="16" t="str" r="F86"/>
       <c s="10" t="inlineStr" r="H86">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J86">
+      <c s="28" t="inlineStr" r="J86">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" t="str" r="K86"/>
-      <c s="27" t="inlineStr" r="M86">
+      <c s="28" t="inlineStr" r="M86">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="12" t="str" r="N86"/>
-      <c s="27" t="inlineStr" r="P86">
+      <c s="28" t="inlineStr" r="P86">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="R86">
+      <c s="28" t="inlineStr" r="R86">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="T86">
+      <c s="28" t="inlineStr" r="T86">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="87" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A87"/>
       <c s="26" t="str" r="C87"/>
       <c s="19" t="str" r="D87"/>
       <c s="19" t="str" r="E87"/>
       <c s="20" t="str" r="F87"/>
       <c s="21" t="inlineStr" r="H87">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J87">
         <v>75</v>
       </c>
       <c s="12" t="str" r="K87"/>
       <c s="23" r="M87">
         <v>4.733333</v>
       </c>
       <c s="12" t="str" r="N87"/>
       <c s="22" r="P87">
@@ -9560,349 +10105,269 @@
         <v>12</v>
       </c>
       <c s="23" r="T95">
         <v>2.58441656858951</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Reproductive Endocrinology and Infertility (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J96">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J96">
+        <v>6</v>
       </c>
       <c s="12" t="str" r="K96"/>
-      <c s="27" t="inlineStr" r="M96">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M96">
+        <v>3</v>
       </c>
       <c s="12" t="str" r="N96"/>
-      <c s="27" t="inlineStr" r="P96">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P96">
+        <v>3</v>
+      </c>
+      <c s="11" r="R96">
+        <v>3</v>
+      </c>
+      <c s="13" r="T96">
+        <v>0</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J97">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J97">
+        <v>8</v>
       </c>
       <c s="12" t="str" r="K97"/>
-      <c s="27" t="inlineStr" r="M97">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M97">
+        <v>3</v>
       </c>
       <c s="12" t="str" r="N97"/>
-      <c s="27" t="inlineStr" r="P97">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P97">
+        <v>3</v>
+      </c>
+      <c s="11" r="R97">
+        <v>3</v>
+      </c>
+      <c s="13" r="T97">
+        <v>0</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J98">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J98">
+        <v>52</v>
       </c>
       <c s="12" t="str" r="K98"/>
-      <c s="27" t="inlineStr" r="M98">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M98">
+        <v>2.923077</v>
       </c>
       <c s="12" t="str" r="N98"/>
-      <c s="27" t="inlineStr" r="P98">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P98">
+        <v>1</v>
+      </c>
+      <c s="11" r="R98">
+        <v>3</v>
+      </c>
+      <c s="13" r="T98">
+        <v>0.386477683702436</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J99">
-[...2 lines deleted...]
-        </is>
+      <c s="22" r="J99">
+        <v>66</v>
       </c>
       <c s="12" t="str" r="K99"/>
-      <c s="29" t="inlineStr" r="M99">
-[...2 lines deleted...]
-        </is>
+      <c s="23" r="M99">
+        <v>2.939394</v>
       </c>
       <c s="12" t="str" r="N99"/>
-      <c s="29" t="inlineStr" r="P99">
-[...12 lines deleted...]
-        </is>
+      <c s="22" r="P99">
+        <v>1</v>
+      </c>
+      <c s="22" r="R99">
+        <v>3</v>
+      </c>
+      <c s="23" r="T99">
+        <v>0.344145318143368</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Reproductive Endocrinology and Infertility (7 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J100">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J100">
+        <v>6</v>
       </c>
       <c s="12" t="str" r="K100"/>
-      <c s="27" t="inlineStr" r="M100">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M100">
+        <v>7</v>
       </c>
       <c s="12" t="str" r="N100"/>
-      <c s="27" t="inlineStr" r="P100">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P100">
+        <v>7</v>
+      </c>
+      <c s="11" r="R100">
+        <v>7</v>
+      </c>
+      <c s="13" r="T100">
+        <v>0</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
       <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J101">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J101">
+        <v>8</v>
       </c>
       <c s="12" t="str" r="K101"/>
-      <c s="27" t="inlineStr" r="M101">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M101">
+        <v>7</v>
       </c>
       <c s="12" t="str" r="N101"/>
-      <c s="27" t="inlineStr" r="P101">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P101">
+        <v>7</v>
+      </c>
+      <c s="11" r="R101">
+        <v>7</v>
+      </c>
+      <c s="13" r="T101">
+        <v>0</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
       <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
-      <c s="27" t="inlineStr" r="J102">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J102">
+        <v>51</v>
       </c>
       <c s="12" t="str" r="K102"/>
-      <c s="27" t="inlineStr" r="M102">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="M102">
+        <v>6.607843</v>
       </c>
       <c s="12" t="str" r="N102"/>
-      <c s="27" t="inlineStr" r="P102">
-[...12 lines deleted...]
-        </is>
+      <c s="11" r="P102">
+        <v>1</v>
+      </c>
+      <c s="11" r="R102">
+        <v>7</v>
+      </c>
+      <c s="13" r="T102">
+        <v>1.3361452016903</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
       <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J103">
-[...2 lines deleted...]
-        </is>
+      <c s="22" r="J103">
+        <v>65</v>
       </c>
       <c s="12" t="str" r="K103"/>
-      <c s="29" t="inlineStr" r="M103">
-[...2 lines deleted...]
-        </is>
+      <c s="23" r="M103">
+        <v>6.692308</v>
       </c>
       <c s="12" t="str" r="N103"/>
-      <c s="29" t="inlineStr" r="P103">
-[...12 lines deleted...]
-        </is>
+      <c s="22" r="P103">
+        <v>1</v>
+      </c>
+      <c s="22" r="R103">
+        <v>7</v>
+      </c>
+      <c s="23" r="T103">
+        <v>1.19330256012463</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Thoracic Surgery (6)</t>
         </is>
       </c>
       <c s="8" t="str" r="D104"/>
       <c s="8" t="str" r="E104"/>
       <c s="9" t="str" r="F104"/>
       <c s="10" t="inlineStr" r="H104">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J104">
         <v>21</v>
       </c>
       <c s="12" t="str" r="K104"/>
@@ -10103,51 +10568,51 @@
       <c s="21" t="inlineStr" r="H111">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J111">
         <v>93</v>
       </c>
       <c s="12" t="str" r="K111"/>
       <c s="23" r="M111">
         <v>9.204301</v>
       </c>
       <c s="12" t="str" r="N111"/>
       <c s="22" r="P111">
         <v>1</v>
       </c>
       <c s="22" r="R111">
         <v>10</v>
       </c>
       <c s="23" r="T111">
         <v>2.36441705289063</v>
       </c>
     </row>
     <row r="112" ht="2.15" customHeight="1"/>
     <row r="113" ht="15.8" customHeight="1">
-      <c s="28" t="inlineStr" r="B113">
+      <c s="27" t="inlineStr" r="B113">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
     <row r="114" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
     <mergeCell ref="C12:F15"/>
     <mergeCell ref="J12:K12"/>
     <mergeCell ref="M12:N12"/>
     <mergeCell ref="J13:K13"/>
     <mergeCell ref="M13:N13"/>
@@ -10382,2938 +10847,1764 @@
     <mergeCell ref="J105:K105"/>
     <mergeCell ref="M105:N105"/>
     <mergeCell ref="J106:K106"/>
     <mergeCell ref="M106:N106"/>
     <mergeCell ref="J107:K107"/>
     <mergeCell ref="M107:N107"/>
     <mergeCell ref="A108:A111"/>
     <mergeCell ref="C108:F111"/>
     <mergeCell ref="J108:K108"/>
     <mergeCell ref="M108:N108"/>
     <mergeCell ref="J109:K109"/>
     <mergeCell ref="M109:N109"/>
     <mergeCell ref="J110:K110"/>
     <mergeCell ref="M110:N110"/>
     <mergeCell ref="J111:K111"/>
     <mergeCell ref="M111:N111"/>
     <mergeCell ref="B113:J113"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet56.xml><?xml version="1.0" encoding="utf-8"?>
-[...1172 lines deleted...]
-
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="10" state="frozen" topLeftCell="A11"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.7421875"/>
     <col min="2" max="2" customWidth="1" width="0.421875"/>
     <col min="3" max="3" customWidth="1" width="0.08203125"/>
     <col min="4" max="4" customWidth="1" width="38.8515625"/>
     <col min="5" max="5" customWidth="1" width="9.68359375"/>
     <col min="6" max="6" customWidth="1" width="0.3515625"/>
     <col min="7" max="7" customWidth="1" width="0.54296875"/>
     <col min="8" max="8" customWidth="1" width="13.18359375"/>
     <col min="9" max="9" customWidth="1" width="21.25390625"/>
     <col min="10" max="10" customWidth="1" width="9.94140625"/>
     <col min="11" max="11" customWidth="1" width="5.140625"/>
     <col min="12" max="12" customWidth="1" width="5.390625"/>
     <col min="13" max="13" customWidth="1" width="9.69140625"/>
     <col min="14" max="14" customWidth="1" width="15.08203125"/>
     <col min="15" max="15" customWidth="1" width="15.03125"/>
     <col min="16" max="16" customWidth="1" width="0.05078125"/>
     <col min="17" max="17" customWidth="1" width="3.421875"/>
     <col min="18" max="18" customWidth="1" width="78.171875"/>
     <col min="19" max="19" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Fellowship Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="L4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="L8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="N8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="O8">
         <is>
           <t xml:space="preserve">ERAS YEAR
 ERAS 2026</t>
         </is>
       </c>
     </row>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="2.5" customHeight="1"/>
     <row r="11" ht="2.85" customHeight="1"/>
     <row r="12" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A12">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D12">
+      <c s="29" t="inlineStr" r="A12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C12"/>
+      <c s="31" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">Allergy and Immunology (5)</t>
         </is>
       </c>
     </row>
     <row r="13" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A13">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O13"/>
+      <c s="32" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B13"/>
+      <c s="34" t="str" r="C13"/>
+      <c s="34" t="str" r="D13"/>
+      <c s="34" t="str" r="E13"/>
+      <c s="34" t="str" r="F13"/>
+      <c s="34" t="str" r="G13"/>
+      <c s="34" t="str" r="H13"/>
+      <c s="34" t="str" r="I13"/>
+      <c s="34" t="str" r="J13"/>
+      <c s="34" t="str" r="K13"/>
+      <c s="34" t="str" r="L13"/>
+      <c s="34" t="str" r="M13"/>
+      <c s="34" t="str" r="N13"/>
+      <c s="30" t="str" r="O13"/>
     </row>
     <row r="14" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A14">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B14">
+      <c s="35" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B14">
         <is>
           <t xml:space="preserve">Individual Programs (N=86)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C14"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O14"/>
+      <c s="34" t="str" r="C14"/>
+      <c s="34" t="str" r="D14"/>
+      <c s="34" t="str" r="E14"/>
+      <c s="34" t="str" r="F14"/>
+      <c s="34" t="str" r="G14"/>
+      <c s="34" t="str" r="H14"/>
+      <c s="34" t="str" r="I14"/>
+      <c s="34" t="str" r="J14"/>
+      <c s="34" t="str" r="K14"/>
+      <c s="34" t="str" r="L14"/>
+      <c s="34" t="str" r="M14"/>
+      <c s="34" t="str" r="N14"/>
+      <c s="30" t="str" r="O14"/>
     </row>
     <row r="15" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A15">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O15"/>
+      <c s="36" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C15"/>
+      <c s="36" t="inlineStr" r="D15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E15"/>
+      <c s="34" t="str" r="F15"/>
+      <c s="30" t="str" r="G15"/>
+      <c s="36" t="inlineStr" r="H15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I15"/>
+      <c s="34" t="str" r="J15"/>
+      <c s="34" t="str" r="K15"/>
+      <c s="30" t="str" r="L15"/>
+      <c s="36" t="inlineStr" r="M15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N15"/>
+      <c s="30" t="str" r="O15"/>
     </row>
     <row r="16" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A16">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O16"/>
+      <c s="32" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B16"/>
+      <c s="34" t="str" r="C16"/>
+      <c s="34" t="str" r="D16"/>
+      <c s="34" t="str" r="E16"/>
+      <c s="34" t="str" r="F16"/>
+      <c s="34" t="str" r="G16"/>
+      <c s="34" t="str" r="H16"/>
+      <c s="34" t="str" r="I16"/>
+      <c s="34" t="str" r="J16"/>
+      <c s="34" t="str" r="K16"/>
+      <c s="34" t="str" r="L16"/>
+      <c s="34" t="str" r="M16"/>
+      <c s="34" t="str" r="N16"/>
+      <c s="30" t="str" r="O16"/>
     </row>
     <row r="17" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A17">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B17">
+      <c s="35" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Individual Programs (N=86)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C17"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O17"/>
+      <c s="34" t="str" r="C17"/>
+      <c s="34" t="str" r="D17"/>
+      <c s="34" t="str" r="E17"/>
+      <c s="34" t="str" r="F17"/>
+      <c s="34" t="str" r="G17"/>
+      <c s="34" t="str" r="H17"/>
+      <c s="34" t="str" r="I17"/>
+      <c s="34" t="str" r="J17"/>
+      <c s="34" t="str" r="K17"/>
+      <c s="34" t="str" r="L17"/>
+      <c s="34" t="str" r="M17"/>
+      <c s="34" t="str" r="N17"/>
+      <c s="30" t="str" r="O17"/>
     </row>
     <row r="18" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A18">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D18">
+      <c s="29" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C18"/>
+      <c s="31" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (20)</t>
         </is>
       </c>
     </row>
     <row r="19" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A19">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O19"/>
+      <c s="32" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B19"/>
+      <c s="34" t="str" r="C19"/>
+      <c s="34" t="str" r="D19"/>
+      <c s="34" t="str" r="E19"/>
+      <c s="34" t="str" r="F19"/>
+      <c s="34" t="str" r="G19"/>
+      <c s="34" t="str" r="H19"/>
+      <c s="34" t="str" r="I19"/>
+      <c s="34" t="str" r="J19"/>
+      <c s="34" t="str" r="K19"/>
+      <c s="34" t="str" r="L19"/>
+      <c s="34" t="str" r="M19"/>
+      <c s="34" t="str" r="N19"/>
+      <c s="30" t="str" r="O19"/>
     </row>
     <row r="20" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A20">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O20"/>
+      <c s="35" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B20">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=276)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C20"/>
+      <c s="34" t="str" r="D20"/>
+      <c s="34" t="str" r="E20"/>
+      <c s="34" t="str" r="F20"/>
+      <c s="34" t="str" r="G20"/>
+      <c s="34" t="str" r="H20"/>
+      <c s="34" t="str" r="I20"/>
+      <c s="34" t="str" r="J20"/>
+      <c s="34" t="str" r="K20"/>
+      <c s="34" t="str" r="L20"/>
+      <c s="34" t="str" r="M20"/>
+      <c s="34" t="str" r="N20"/>
+      <c s="30" t="str" r="O20"/>
     </row>
     <row r="21" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A21">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O21"/>
+      <c s="36" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C21"/>
+      <c s="36" t="inlineStr" r="D21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E21"/>
+      <c s="34" t="str" r="F21"/>
+      <c s="30" t="str" r="G21"/>
+      <c s="36" t="inlineStr" r="H21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I21"/>
+      <c s="34" t="str" r="J21"/>
+      <c s="34" t="str" r="K21"/>
+      <c s="30" t="str" r="L21"/>
+      <c s="36" t="inlineStr" r="M21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N21"/>
+      <c s="30" t="str" r="O21"/>
     </row>
     <row r="22" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A22">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O22"/>
+      <c s="32" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B22"/>
+      <c s="34" t="str" r="C22"/>
+      <c s="34" t="str" r="D22"/>
+      <c s="34" t="str" r="E22"/>
+      <c s="34" t="str" r="F22"/>
+      <c s="34" t="str" r="G22"/>
+      <c s="34" t="str" r="H22"/>
+      <c s="34" t="str" r="I22"/>
+      <c s="34" t="str" r="J22"/>
+      <c s="34" t="str" r="K22"/>
+      <c s="34" t="str" r="L22"/>
+      <c s="34" t="str" r="M22"/>
+      <c s="34" t="str" r="N22"/>
+      <c s="30" t="str" r="O22"/>
     </row>
     <row r="23" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A23">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O23"/>
+      <c s="35" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B23">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=276)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C23"/>
+      <c s="34" t="str" r="D23"/>
+      <c s="34" t="str" r="E23"/>
+      <c s="34" t="str" r="F23"/>
+      <c s="34" t="str" r="G23"/>
+      <c s="34" t="str" r="H23"/>
+      <c s="34" t="str" r="I23"/>
+      <c s="34" t="str" r="J23"/>
+      <c s="34" t="str" r="K23"/>
+      <c s="34" t="str" r="L23"/>
+      <c s="34" t="str" r="M23"/>
+      <c s="34" t="str" r="N23"/>
+      <c s="30" t="str" r="O23"/>
     </row>
     <row r="24" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A24">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D24">
+      <c s="29" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C24"/>
+      <c s="31" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (5)</t>
         </is>
       </c>
     </row>
     <row r="25" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A25">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O25"/>
+      <c s="32" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B25"/>
+      <c s="34" t="str" r="C25"/>
+      <c s="34" t="str" r="D25"/>
+      <c s="34" t="str" r="E25"/>
+      <c s="34" t="str" r="F25"/>
+      <c s="34" t="str" r="G25"/>
+      <c s="34" t="str" r="H25"/>
+      <c s="34" t="str" r="I25"/>
+      <c s="34" t="str" r="J25"/>
+      <c s="34" t="str" r="K25"/>
+      <c s="34" t="str" r="L25"/>
+      <c s="34" t="str" r="M25"/>
+      <c s="34" t="str" r="N25"/>
+      <c s="30" t="str" r="O25"/>
     </row>
     <row r="26" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A26">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B26">
+      <c s="35" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B26">
         <is>
           <t xml:space="preserve">Individual Programs (N=156)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C26"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O26"/>
+      <c s="34" t="str" r="C26"/>
+      <c s="34" t="str" r="D26"/>
+      <c s="34" t="str" r="E26"/>
+      <c s="34" t="str" r="F26"/>
+      <c s="34" t="str" r="G26"/>
+      <c s="34" t="str" r="H26"/>
+      <c s="34" t="str" r="I26"/>
+      <c s="34" t="str" r="J26"/>
+      <c s="34" t="str" r="K26"/>
+      <c s="34" t="str" r="L26"/>
+      <c s="34" t="str" r="M26"/>
+      <c s="34" t="str" r="N26"/>
+      <c s="30" t="str" r="O26"/>
     </row>
     <row r="27" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A27">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O27"/>
+      <c s="36" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C27"/>
+      <c s="36" t="inlineStr" r="D27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E27"/>
+      <c s="34" t="str" r="F27"/>
+      <c s="30" t="str" r="G27"/>
+      <c s="36" t="inlineStr" r="H27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I27"/>
+      <c s="34" t="str" r="J27"/>
+      <c s="34" t="str" r="K27"/>
+      <c s="30" t="str" r="L27"/>
+      <c s="36" t="inlineStr" r="M27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N27"/>
+      <c s="30" t="str" r="O27"/>
     </row>
     <row r="28" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A28">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O28"/>
+      <c s="32" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B28"/>
+      <c s="34" t="str" r="C28"/>
+      <c s="34" t="str" r="D28"/>
+      <c s="34" t="str" r="E28"/>
+      <c s="34" t="str" r="F28"/>
+      <c s="34" t="str" r="G28"/>
+      <c s="34" t="str" r="H28"/>
+      <c s="34" t="str" r="I28"/>
+      <c s="34" t="str" r="J28"/>
+      <c s="34" t="str" r="K28"/>
+      <c s="34" t="str" r="L28"/>
+      <c s="34" t="str" r="M28"/>
+      <c s="34" t="str" r="N28"/>
+      <c s="30" t="str" r="O28"/>
     </row>
     <row r="29" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A29">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B29">
+      <c s="35" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B29">
         <is>
           <t xml:space="preserve">Individual Programs (N=156)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C29"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O29"/>
+      <c s="34" t="str" r="C29"/>
+      <c s="34" t="str" r="D29"/>
+      <c s="34" t="str" r="E29"/>
+      <c s="34" t="str" r="F29"/>
+      <c s="34" t="str" r="G29"/>
+      <c s="34" t="str" r="H29"/>
+      <c s="34" t="str" r="I29"/>
+      <c s="34" t="str" r="J29"/>
+      <c s="34" t="str" r="K29"/>
+      <c s="34" t="str" r="L29"/>
+      <c s="34" t="str" r="M29"/>
+      <c s="34" t="str" r="N29"/>
+      <c s="30" t="str" r="O29"/>
     </row>
     <row r="30" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A30">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D30">
+      <c s="29" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C30"/>
+      <c s="31" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (12)</t>
         </is>
       </c>
     </row>
     <row r="31" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A31">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O31"/>
+      <c s="32" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B31"/>
+      <c s="34" t="str" r="C31"/>
+      <c s="34" t="str" r="D31"/>
+      <c s="34" t="str" r="E31"/>
+      <c s="34" t="str" r="F31"/>
+      <c s="34" t="str" r="G31"/>
+      <c s="34" t="str" r="H31"/>
+      <c s="34" t="str" r="I31"/>
+      <c s="34" t="str" r="J31"/>
+      <c s="34" t="str" r="K31"/>
+      <c s="34" t="str" r="L31"/>
+      <c s="34" t="str" r="M31"/>
+      <c s="34" t="str" r="N31"/>
+      <c s="30" t="str" r="O31"/>
     </row>
     <row r="32" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A32">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O32"/>
+      <c s="35" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B32">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=71)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C32"/>
+      <c s="34" t="str" r="D32"/>
+      <c s="34" t="str" r="E32"/>
+      <c s="34" t="str" r="F32"/>
+      <c s="34" t="str" r="G32"/>
+      <c s="34" t="str" r="H32"/>
+      <c s="34" t="str" r="I32"/>
+      <c s="34" t="str" r="J32"/>
+      <c s="34" t="str" r="K32"/>
+      <c s="34" t="str" r="L32"/>
+      <c s="34" t="str" r="M32"/>
+      <c s="34" t="str" r="N32"/>
+      <c s="30" t="str" r="O32"/>
     </row>
     <row r="33" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A33">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O33"/>
+      <c s="36" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C33"/>
+      <c s="36" t="inlineStr" r="D33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E33"/>
+      <c s="34" t="str" r="F33"/>
+      <c s="30" t="str" r="G33"/>
+      <c s="36" t="inlineStr" r="H33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I33"/>
+      <c s="34" t="str" r="J33"/>
+      <c s="34" t="str" r="K33"/>
+      <c s="30" t="str" r="L33"/>
+      <c s="36" t="inlineStr" r="M33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N33"/>
+      <c s="30" t="str" r="O33"/>
     </row>
     <row r="34" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A34">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O34"/>
+      <c s="32" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B34"/>
+      <c s="34" t="str" r="C34"/>
+      <c s="34" t="str" r="D34"/>
+      <c s="34" t="str" r="E34"/>
+      <c s="34" t="str" r="F34"/>
+      <c s="34" t="str" r="G34"/>
+      <c s="34" t="str" r="H34"/>
+      <c s="34" t="str" r="I34"/>
+      <c s="34" t="str" r="J34"/>
+      <c s="34" t="str" r="K34"/>
+      <c s="34" t="str" r="L34"/>
+      <c s="34" t="str" r="M34"/>
+      <c s="34" t="str" r="N34"/>
+      <c s="30" t="str" r="O34"/>
     </row>
     <row r="35" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A35">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O35"/>
+      <c s="35" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B35">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=71)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C35"/>
+      <c s="34" t="str" r="D35"/>
+      <c s="34" t="str" r="E35"/>
+      <c s="34" t="str" r="F35"/>
+      <c s="34" t="str" r="G35"/>
+      <c s="34" t="str" r="H35"/>
+      <c s="34" t="str" r="I35"/>
+      <c s="34" t="str" r="J35"/>
+      <c s="34" t="str" r="K35"/>
+      <c s="34" t="str" r="L35"/>
+      <c s="34" t="str" r="M35"/>
+      <c s="34" t="str" r="N35"/>
+      <c s="30" t="str" r="O35"/>
     </row>
     <row r="36" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A36">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D36">
+      <c s="29" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C36"/>
+      <c s="31" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
         </is>
       </c>
     </row>
     <row r="37" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A37">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O37"/>
+      <c s="32" t="inlineStr" r="A37">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B37"/>
+      <c s="34" t="str" r="C37"/>
+      <c s="34" t="str" r="D37"/>
+      <c s="34" t="str" r="E37"/>
+      <c s="34" t="str" r="F37"/>
+      <c s="34" t="str" r="G37"/>
+      <c s="34" t="str" r="H37"/>
+      <c s="34" t="str" r="I37"/>
+      <c s="34" t="str" r="J37"/>
+      <c s="34" t="str" r="K37"/>
+      <c s="34" t="str" r="L37"/>
+      <c s="34" t="str" r="M37"/>
+      <c s="34" t="str" r="N37"/>
+      <c s="30" t="str" r="O37"/>
     </row>
     <row r="38" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A38">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B38">
+      <c s="35" t="inlineStr" r="A38">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B38">
         <is>
           <t xml:space="preserve">Individual Programs (N=174)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C38"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O38"/>
+      <c s="34" t="str" r="C38"/>
+      <c s="34" t="str" r="D38"/>
+      <c s="34" t="str" r="E38"/>
+      <c s="34" t="str" r="F38"/>
+      <c s="34" t="str" r="G38"/>
+      <c s="34" t="str" r="H38"/>
+      <c s="34" t="str" r="I38"/>
+      <c s="34" t="str" r="J38"/>
+      <c s="34" t="str" r="K38"/>
+      <c s="34" t="str" r="L38"/>
+      <c s="34" t="str" r="M38"/>
+      <c s="34" t="str" r="N38"/>
+      <c s="30" t="str" r="O38"/>
     </row>
     <row r="39" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A39">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O39"/>
+      <c s="36" t="inlineStr" r="A39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C39"/>
+      <c s="36" t="inlineStr" r="D39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E39"/>
+      <c s="34" t="str" r="F39"/>
+      <c s="30" t="str" r="G39"/>
+      <c s="36" t="inlineStr" r="H39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I39"/>
+      <c s="34" t="str" r="J39"/>
+      <c s="34" t="str" r="K39"/>
+      <c s="30" t="str" r="L39"/>
+      <c s="36" t="inlineStr" r="M39">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N39"/>
+      <c s="30" t="str" r="O39"/>
     </row>
     <row r="40" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A40">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O40"/>
+      <c s="32" t="inlineStr" r="A40">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B40"/>
+      <c s="34" t="str" r="C40"/>
+      <c s="34" t="str" r="D40"/>
+      <c s="34" t="str" r="E40"/>
+      <c s="34" t="str" r="F40"/>
+      <c s="34" t="str" r="G40"/>
+      <c s="34" t="str" r="H40"/>
+      <c s="34" t="str" r="I40"/>
+      <c s="34" t="str" r="J40"/>
+      <c s="34" t="str" r="K40"/>
+      <c s="34" t="str" r="L40"/>
+      <c s="34" t="str" r="M40"/>
+      <c s="34" t="str" r="N40"/>
+      <c s="30" t="str" r="O40"/>
     </row>
     <row r="41" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A41">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B41">
+      <c s="35" t="inlineStr" r="A41">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B41">
         <is>
           <t xml:space="preserve">Individual Programs (N=174)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C41"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O41"/>
+      <c s="34" t="str" r="C41"/>
+      <c s="34" t="str" r="D41"/>
+      <c s="34" t="str" r="E41"/>
+      <c s="34" t="str" r="F41"/>
+      <c s="34" t="str" r="G41"/>
+      <c s="34" t="str" r="H41"/>
+      <c s="34" t="str" r="I41"/>
+      <c s="34" t="str" r="J41"/>
+      <c s="34" t="str" r="K41"/>
+      <c s="34" t="str" r="L41"/>
+      <c s="34" t="str" r="M41"/>
+      <c s="34" t="str" r="N41"/>
+      <c s="30" t="str" r="O41"/>
     </row>
     <row r="42" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A42">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D42">
+      <c s="29" t="inlineStr" r="A42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B42">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C42"/>
+      <c s="31" t="inlineStr" r="D42">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
         </is>
       </c>
     </row>
     <row r="43" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A43">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O43"/>
+      <c s="32" t="inlineStr" r="A43">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B43"/>
+      <c s="34" t="str" r="C43"/>
+      <c s="34" t="str" r="D43"/>
+      <c s="34" t="str" r="E43"/>
+      <c s="34" t="str" r="F43"/>
+      <c s="34" t="str" r="G43"/>
+      <c s="34" t="str" r="H43"/>
+      <c s="34" t="str" r="I43"/>
+      <c s="34" t="str" r="J43"/>
+      <c s="34" t="str" r="K43"/>
+      <c s="34" t="str" r="L43"/>
+      <c s="34" t="str" r="M43"/>
+      <c s="34" t="str" r="N43"/>
+      <c s="30" t="str" r="O43"/>
     </row>
     <row r="44" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A44">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O44"/>
+      <c s="35" t="inlineStr" r="A44">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B44">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=111)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C44"/>
+      <c s="34" t="str" r="D44"/>
+      <c s="34" t="str" r="E44"/>
+      <c s="34" t="str" r="F44"/>
+      <c s="34" t="str" r="G44"/>
+      <c s="34" t="str" r="H44"/>
+      <c s="34" t="str" r="I44"/>
+      <c s="34" t="str" r="J44"/>
+      <c s="34" t="str" r="K44"/>
+      <c s="34" t="str" r="L44"/>
+      <c s="34" t="str" r="M44"/>
+      <c s="34" t="str" r="N44"/>
+      <c s="30" t="str" r="O44"/>
     </row>
     <row r="45" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A45">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O45"/>
+      <c s="36" t="inlineStr" r="A45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C45"/>
+      <c s="36" t="inlineStr" r="D45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E45"/>
+      <c s="34" t="str" r="F45"/>
+      <c s="30" t="str" r="G45"/>
+      <c s="36" t="inlineStr" r="H45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I45"/>
+      <c s="34" t="str" r="J45"/>
+      <c s="34" t="str" r="K45"/>
+      <c s="30" t="str" r="L45"/>
+      <c s="36" t="inlineStr" r="M45">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N45"/>
+      <c s="30" t="str" r="O45"/>
     </row>
     <row r="46" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A46">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O46"/>
+      <c s="32" t="inlineStr" r="A46">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B46"/>
+      <c s="34" t="str" r="C46"/>
+      <c s="34" t="str" r="D46"/>
+      <c s="34" t="str" r="E46"/>
+      <c s="34" t="str" r="F46"/>
+      <c s="34" t="str" r="G46"/>
+      <c s="34" t="str" r="H46"/>
+      <c s="34" t="str" r="I46"/>
+      <c s="34" t="str" r="J46"/>
+      <c s="34" t="str" r="K46"/>
+      <c s="34" t="str" r="L46"/>
+      <c s="34" t="str" r="M46"/>
+      <c s="34" t="str" r="N46"/>
+      <c s="30" t="str" r="O46"/>
     </row>
     <row r="47" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A47">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O47"/>
+      <c s="35" t="inlineStr" r="A47">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B47">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=111)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C47"/>
+      <c s="34" t="str" r="D47"/>
+      <c s="34" t="str" r="E47"/>
+      <c s="34" t="str" r="F47"/>
+      <c s="34" t="str" r="G47"/>
+      <c s="34" t="str" r="H47"/>
+      <c s="34" t="str" r="I47"/>
+      <c s="34" t="str" r="J47"/>
+      <c s="34" t="str" r="K47"/>
+      <c s="34" t="str" r="L47"/>
+      <c s="34" t="str" r="M47"/>
+      <c s="34" t="str" r="N47"/>
+      <c s="30" t="str" r="O47"/>
     </row>
     <row r="48" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A48">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D48">
+      <c s="29" t="inlineStr" r="A48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B48">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C48"/>
+      <c s="31" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">Pain Medicine (5)</t>
         </is>
       </c>
     </row>
     <row r="49" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A49">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O49"/>
+      <c s="32" t="inlineStr" r="A49">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B49"/>
+      <c s="34" t="str" r="C49"/>
+      <c s="34" t="str" r="D49"/>
+      <c s="34" t="str" r="E49"/>
+      <c s="34" t="str" r="F49"/>
+      <c s="34" t="str" r="G49"/>
+      <c s="34" t="str" r="H49"/>
+      <c s="34" t="str" r="I49"/>
+      <c s="34" t="str" r="J49"/>
+      <c s="34" t="str" r="K49"/>
+      <c s="34" t="str" r="L49"/>
+      <c s="34" t="str" r="M49"/>
+      <c s="34" t="str" r="N49"/>
+      <c s="30" t="str" r="O49"/>
     </row>
     <row r="50" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A50">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O50"/>
+      <c s="35" t="inlineStr" r="A50">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B50">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=109)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C50"/>
+      <c s="34" t="str" r="D50"/>
+      <c s="34" t="str" r="E50"/>
+      <c s="34" t="str" r="F50"/>
+      <c s="34" t="str" r="G50"/>
+      <c s="34" t="str" r="H50"/>
+      <c s="34" t="str" r="I50"/>
+      <c s="34" t="str" r="J50"/>
+      <c s="34" t="str" r="K50"/>
+      <c s="34" t="str" r="L50"/>
+      <c s="34" t="str" r="M50"/>
+      <c s="34" t="str" r="N50"/>
+      <c s="30" t="str" r="O50"/>
     </row>
     <row r="51" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A51">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O51"/>
+      <c s="36" t="inlineStr" r="A51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C51"/>
+      <c s="36" t="inlineStr" r="D51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E51"/>
+      <c s="34" t="str" r="F51"/>
+      <c s="30" t="str" r="G51"/>
+      <c s="36" t="inlineStr" r="H51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I51"/>
+      <c s="34" t="str" r="J51"/>
+      <c s="34" t="str" r="K51"/>
+      <c s="30" t="str" r="L51"/>
+      <c s="36" t="inlineStr" r="M51">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N51"/>
+      <c s="30" t="str" r="O51"/>
     </row>
     <row r="52" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A52">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O52"/>
+      <c s="32" t="inlineStr" r="A52">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B52"/>
+      <c s="34" t="str" r="C52"/>
+      <c s="34" t="str" r="D52"/>
+      <c s="34" t="str" r="E52"/>
+      <c s="34" t="str" r="F52"/>
+      <c s="34" t="str" r="G52"/>
+      <c s="34" t="str" r="H52"/>
+      <c s="34" t="str" r="I52"/>
+      <c s="34" t="str" r="J52"/>
+      <c s="34" t="str" r="K52"/>
+      <c s="34" t="str" r="L52"/>
+      <c s="34" t="str" r="M52"/>
+      <c s="34" t="str" r="N52"/>
+      <c s="30" t="str" r="O52"/>
     </row>
     <row r="53" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A53">
-[...21 lines deleted...]
-      <c s="31" t="str" r="O53"/>
+      <c s="35" t="inlineStr" r="A53">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B53">
+        <is>
+          <t xml:space="preserve">Individual Programs (N=109)</t>
+        </is>
+      </c>
+      <c s="34" t="str" r="C53"/>
+      <c s="34" t="str" r="D53"/>
+      <c s="34" t="str" r="E53"/>
+      <c s="34" t="str" r="F53"/>
+      <c s="34" t="str" r="G53"/>
+      <c s="34" t="str" r="H53"/>
+      <c s="34" t="str" r="I53"/>
+      <c s="34" t="str" r="J53"/>
+      <c s="34" t="str" r="K53"/>
+      <c s="34" t="str" r="L53"/>
+      <c s="34" t="str" r="M53"/>
+      <c s="34" t="str" r="N53"/>
+      <c s="30" t="str" r="O53"/>
     </row>
     <row r="54" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A54">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D54">
+      <c s="29" t="inlineStr" r="A54">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B54">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C54"/>
+      <c s="31" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
         </is>
       </c>
     </row>
     <row r="55" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A55">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O55"/>
+      <c s="32" t="inlineStr" r="A55">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B55"/>
+      <c s="34" t="str" r="C55"/>
+      <c s="34" t="str" r="D55"/>
+      <c s="34" t="str" r="E55"/>
+      <c s="34" t="str" r="F55"/>
+      <c s="34" t="str" r="G55"/>
+      <c s="34" t="str" r="H55"/>
+      <c s="34" t="str" r="I55"/>
+      <c s="34" t="str" r="J55"/>
+      <c s="34" t="str" r="K55"/>
+      <c s="34" t="str" r="L55"/>
+      <c s="34" t="str" r="M55"/>
+      <c s="34" t="str" r="N55"/>
+      <c s="30" t="str" r="O55"/>
     </row>
     <row r="56" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A56">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B56">
+      <c s="35" t="inlineStr" r="A56">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B56">
         <is>
           <t xml:space="preserve">Individual Programs (N=69)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C56"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O56"/>
+      <c s="34" t="str" r="C56"/>
+      <c s="34" t="str" r="D56"/>
+      <c s="34" t="str" r="E56"/>
+      <c s="34" t="str" r="F56"/>
+      <c s="34" t="str" r="G56"/>
+      <c s="34" t="str" r="H56"/>
+      <c s="34" t="str" r="I56"/>
+      <c s="34" t="str" r="J56"/>
+      <c s="34" t="str" r="K56"/>
+      <c s="34" t="str" r="L56"/>
+      <c s="34" t="str" r="M56"/>
+      <c s="34" t="str" r="N56"/>
+      <c s="30" t="str" r="O56"/>
     </row>
     <row r="57" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A57">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O57"/>
+      <c s="36" t="inlineStr" r="A57">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B57">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C57"/>
+      <c s="36" t="inlineStr" r="D57">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E57"/>
+      <c s="34" t="str" r="F57"/>
+      <c s="30" t="str" r="G57"/>
+      <c s="36" t="inlineStr" r="H57">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I57"/>
+      <c s="34" t="str" r="J57"/>
+      <c s="34" t="str" r="K57"/>
+      <c s="30" t="str" r="L57"/>
+      <c s="36" t="inlineStr" r="M57">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N57"/>
+      <c s="30" t="str" r="O57"/>
     </row>
     <row r="58" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A58">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O58"/>
+      <c s="32" t="inlineStr" r="A58">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B58"/>
+      <c s="34" t="str" r="C58"/>
+      <c s="34" t="str" r="D58"/>
+      <c s="34" t="str" r="E58"/>
+      <c s="34" t="str" r="F58"/>
+      <c s="34" t="str" r="G58"/>
+      <c s="34" t="str" r="H58"/>
+      <c s="34" t="str" r="I58"/>
+      <c s="34" t="str" r="J58"/>
+      <c s="34" t="str" r="K58"/>
+      <c s="34" t="str" r="L58"/>
+      <c s="34" t="str" r="M58"/>
+      <c s="34" t="str" r="N58"/>
+      <c s="30" t="str" r="O58"/>
     </row>
     <row r="59" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A59">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B59">
+      <c s="35" t="inlineStr" r="A59">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B59">
         <is>
           <t xml:space="preserve">Individual Programs (N=69)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C59"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O59"/>
+      <c s="34" t="str" r="C59"/>
+      <c s="34" t="str" r="D59"/>
+      <c s="34" t="str" r="E59"/>
+      <c s="34" t="str" r="F59"/>
+      <c s="34" t="str" r="G59"/>
+      <c s="34" t="str" r="H59"/>
+      <c s="34" t="str" r="I59"/>
+      <c s="34" t="str" r="J59"/>
+      <c s="34" t="str" r="K59"/>
+      <c s="34" t="str" r="L59"/>
+      <c s="34" t="str" r="M59"/>
+      <c s="34" t="str" r="N59"/>
+      <c s="30" t="str" r="O59"/>
     </row>
     <row r="60" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A60">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D60">
+      <c s="29" t="inlineStr" r="A60">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B60">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C60"/>
+      <c s="31" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
         </is>
       </c>
     </row>
     <row r="61" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A61">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O61"/>
+      <c s="32" t="inlineStr" r="A61">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B61"/>
+      <c s="34" t="str" r="C61"/>
+      <c s="34" t="str" r="D61"/>
+      <c s="34" t="str" r="E61"/>
+      <c s="34" t="str" r="F61"/>
+      <c s="34" t="str" r="G61"/>
+      <c s="34" t="str" r="H61"/>
+      <c s="34" t="str" r="I61"/>
+      <c s="34" t="str" r="J61"/>
+      <c s="34" t="str" r="K61"/>
+      <c s="34" t="str" r="L61"/>
+      <c s="34" t="str" r="M61"/>
+      <c s="34" t="str" r="N61"/>
+      <c s="30" t="str" r="O61"/>
     </row>
     <row r="62" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A62">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B62">
+      <c s="35" t="inlineStr" r="A62">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Individual Programs (N=58)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C62"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O62"/>
+      <c s="34" t="str" r="C62"/>
+      <c s="34" t="str" r="D62"/>
+      <c s="34" t="str" r="E62"/>
+      <c s="34" t="str" r="F62"/>
+      <c s="34" t="str" r="G62"/>
+      <c s="34" t="str" r="H62"/>
+      <c s="34" t="str" r="I62"/>
+      <c s="34" t="str" r="J62"/>
+      <c s="34" t="str" r="K62"/>
+      <c s="34" t="str" r="L62"/>
+      <c s="34" t="str" r="M62"/>
+      <c s="34" t="str" r="N62"/>
+      <c s="30" t="str" r="O62"/>
     </row>
     <row r="63" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A63">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O63"/>
+      <c s="36" t="inlineStr" r="A63">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B63">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C63"/>
+      <c s="36" t="inlineStr" r="D63">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E63"/>
+      <c s="34" t="str" r="F63"/>
+      <c s="30" t="str" r="G63"/>
+      <c s="36" t="inlineStr" r="H63">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I63"/>
+      <c s="34" t="str" r="J63"/>
+      <c s="34" t="str" r="K63"/>
+      <c s="30" t="str" r="L63"/>
+      <c s="36" t="inlineStr" r="M63">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N63"/>
+      <c s="30" t="str" r="O63"/>
     </row>
     <row r="64" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A64">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O64"/>
+      <c s="32" t="inlineStr" r="A64">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B64"/>
+      <c s="34" t="str" r="C64"/>
+      <c s="34" t="str" r="D64"/>
+      <c s="34" t="str" r="E64"/>
+      <c s="34" t="str" r="F64"/>
+      <c s="34" t="str" r="G64"/>
+      <c s="34" t="str" r="H64"/>
+      <c s="34" t="str" r="I64"/>
+      <c s="34" t="str" r="J64"/>
+      <c s="34" t="str" r="K64"/>
+      <c s="34" t="str" r="L64"/>
+      <c s="34" t="str" r="M64"/>
+      <c s="34" t="str" r="N64"/>
+      <c s="30" t="str" r="O64"/>
     </row>
     <row r="65" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A65">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B65">
+      <c s="35" t="inlineStr" r="A65">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B65">
         <is>
           <t xml:space="preserve">Individual Programs (N=58)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C65"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O65"/>
+      <c s="34" t="str" r="C65"/>
+      <c s="34" t="str" r="D65"/>
+      <c s="34" t="str" r="E65"/>
+      <c s="34" t="str" r="F65"/>
+      <c s="34" t="str" r="G65"/>
+      <c s="34" t="str" r="H65"/>
+      <c s="34" t="str" r="I65"/>
+      <c s="34" t="str" r="J65"/>
+      <c s="34" t="str" r="K65"/>
+      <c s="34" t="str" r="L65"/>
+      <c s="34" t="str" r="M65"/>
+      <c s="34" t="str" r="N65"/>
+      <c s="30" t="str" r="O65"/>
     </row>
     <row r="66" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A66">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D66">
+      <c s="29" t="inlineStr" r="A66">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B66">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C66"/>
+      <c s="31" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve">Thoracic Surgery (6)</t>
         </is>
       </c>
     </row>
     <row r="67" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A67">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O67"/>
+      <c s="32" t="inlineStr" r="A67">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B67"/>
+      <c s="34" t="str" r="C67"/>
+      <c s="34" t="str" r="D67"/>
+      <c s="34" t="str" r="E67"/>
+      <c s="34" t="str" r="F67"/>
+      <c s="34" t="str" r="G67"/>
+      <c s="34" t="str" r="H67"/>
+      <c s="34" t="str" r="I67"/>
+      <c s="34" t="str" r="J67"/>
+      <c s="34" t="str" r="K67"/>
+      <c s="34" t="str" r="L67"/>
+      <c s="34" t="str" r="M67"/>
+      <c s="34" t="str" r="N67"/>
+      <c s="30" t="str" r="O67"/>
     </row>
     <row r="68" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A68">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B68">
+      <c s="35" t="inlineStr" r="A68">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B68">
         <is>
           <t xml:space="preserve">Individual Programs (N=68)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C68"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O68"/>
+      <c s="34" t="str" r="C68"/>
+      <c s="34" t="str" r="D68"/>
+      <c s="34" t="str" r="E68"/>
+      <c s="34" t="str" r="F68"/>
+      <c s="34" t="str" r="G68"/>
+      <c s="34" t="str" r="H68"/>
+      <c s="34" t="str" r="I68"/>
+      <c s="34" t="str" r="J68"/>
+      <c s="34" t="str" r="K68"/>
+      <c s="34" t="str" r="L68"/>
+      <c s="34" t="str" r="M68"/>
+      <c s="34" t="str" r="N68"/>
+      <c s="30" t="str" r="O68"/>
     </row>
     <row r="69" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A69">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O69"/>
+      <c s="36" t="inlineStr" r="A69">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B69">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C69"/>
+      <c s="36" t="inlineStr" r="D69">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E69"/>
+      <c s="34" t="str" r="F69"/>
+      <c s="30" t="str" r="G69"/>
+      <c s="36" t="inlineStr" r="H69">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I69"/>
+      <c s="34" t="str" r="J69"/>
+      <c s="34" t="str" r="K69"/>
+      <c s="30" t="str" r="L69"/>
+      <c s="36" t="inlineStr" r="M69">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N69"/>
+      <c s="30" t="str" r="O69"/>
     </row>
     <row r="70" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A70">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O70"/>
+      <c s="32" t="inlineStr" r="A70">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B70"/>
+      <c s="34" t="str" r="C70"/>
+      <c s="34" t="str" r="D70"/>
+      <c s="34" t="str" r="E70"/>
+      <c s="34" t="str" r="F70"/>
+      <c s="34" t="str" r="G70"/>
+      <c s="34" t="str" r="H70"/>
+      <c s="34" t="str" r="I70"/>
+      <c s="34" t="str" r="J70"/>
+      <c s="34" t="str" r="K70"/>
+      <c s="34" t="str" r="L70"/>
+      <c s="34" t="str" r="M70"/>
+      <c s="34" t="str" r="N70"/>
+      <c s="30" t="str" r="O70"/>
     </row>
     <row r="71" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A71">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B71">
+      <c s="35" t="inlineStr" r="A71">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B71">
         <is>
           <t xml:space="preserve">Individual Programs (N=68)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C71"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O71"/>
+      <c s="34" t="str" r="C71"/>
+      <c s="34" t="str" r="D71"/>
+      <c s="34" t="str" r="E71"/>
+      <c s="34" t="str" r="F71"/>
+      <c s="34" t="str" r="G71"/>
+      <c s="34" t="str" r="H71"/>
+      <c s="34" t="str" r="I71"/>
+      <c s="34" t="str" r="J71"/>
+      <c s="34" t="str" r="K71"/>
+      <c s="34" t="str" r="L71"/>
+      <c s="34" t="str" r="M71"/>
+      <c s="34" t="str" r="N71"/>
+      <c s="30" t="str" r="O71"/>
     </row>
     <row r="72" ht="18" customHeight="0">
-      <c s="30" t="inlineStr" r="A72">
-[...10 lines deleted...]
-      <c s="32" t="inlineStr" r="D72">
+      <c s="29" t="inlineStr" r="A72">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="B72">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C72"/>
+      <c s="31" t="inlineStr" r="D72">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
         </is>
       </c>
     </row>
     <row r="73" ht="165.6" customHeight="1">
-      <c s="33" t="inlineStr" r="A73">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O73"/>
+      <c s="32" t="inlineStr" r="A73">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B73"/>
+      <c s="34" t="str" r="C73"/>
+      <c s="34" t="str" r="D73"/>
+      <c s="34" t="str" r="E73"/>
+      <c s="34" t="str" r="F73"/>
+      <c s="34" t="str" r="G73"/>
+      <c s="34" t="str" r="H73"/>
+      <c s="34" t="str" r="I73"/>
+      <c s="34" t="str" r="J73"/>
+      <c s="34" t="str" r="K73"/>
+      <c s="34" t="str" r="L73"/>
+      <c s="34" t="str" r="M73"/>
+      <c s="34" t="str" r="N73"/>
+      <c s="30" t="str" r="O73"/>
     </row>
     <row r="74" ht="18" customHeight="0">
-      <c s="36" t="inlineStr" r="A74">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B74">
+      <c s="35" t="inlineStr" r="A74">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B74">
         <is>
           <t xml:space="preserve">Individual Programs (N=52)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C74"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O74"/>
+      <c s="34" t="str" r="C74"/>
+      <c s="34" t="str" r="D74"/>
+      <c s="34" t="str" r="E74"/>
+      <c s="34" t="str" r="F74"/>
+      <c s="34" t="str" r="G74"/>
+      <c s="34" t="str" r="H74"/>
+      <c s="34" t="str" r="I74"/>
+      <c s="34" t="str" r="J74"/>
+      <c s="34" t="str" r="K74"/>
+      <c s="34" t="str" r="L74"/>
+      <c s="34" t="str" r="M74"/>
+      <c s="34" t="str" r="N74"/>
+      <c s="30" t="str" r="O74"/>
     </row>
     <row r="75" ht="18" customHeight="0">
-      <c s="37" t="inlineStr" r="A75">
-[...33 lines deleted...]
-      <c s="31" t="str" r="O75"/>
+      <c s="36" t="inlineStr" r="A75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="36" t="inlineStr" r="B75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="30" t="str" r="C75"/>
+      <c s="36" t="inlineStr" r="D75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="E75"/>
+      <c s="34" t="str" r="F75"/>
+      <c s="30" t="str" r="G75"/>
+      <c s="36" t="inlineStr" r="H75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="I75"/>
+      <c s="34" t="str" r="J75"/>
+      <c s="34" t="str" r="K75"/>
+      <c s="30" t="str" r="L75"/>
+      <c s="36" t="inlineStr" r="M75">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="34" t="str" r="N75"/>
+      <c s="30" t="str" r="O75"/>
     </row>
     <row r="76" ht="144" customHeight="1">
-      <c s="33" t="inlineStr" r="A76">
-[...17 lines deleted...]
-      <c s="31" t="str" r="O76"/>
+      <c s="32" t="inlineStr" r="A76">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="33" t="str" r="B76"/>
+      <c s="34" t="str" r="C76"/>
+      <c s="34" t="str" r="D76"/>
+      <c s="34" t="str" r="E76"/>
+      <c s="34" t="str" r="F76"/>
+      <c s="34" t="str" r="G76"/>
+      <c s="34" t="str" r="H76"/>
+      <c s="34" t="str" r="I76"/>
+      <c s="34" t="str" r="J76"/>
+      <c s="34" t="str" r="K76"/>
+      <c s="34" t="str" r="L76"/>
+      <c s="34" t="str" r="M76"/>
+      <c s="34" t="str" r="N76"/>
+      <c s="30" t="str" r="O76"/>
     </row>
     <row r="77" ht="17.95" customHeight="0">
-      <c s="36" t="inlineStr" r="A77">
-[...4 lines deleted...]
-      <c s="36" t="inlineStr" r="B77">
+      <c s="35" t="inlineStr" r="A77">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="35" t="inlineStr" r="B77">
         <is>
           <t xml:space="preserve">Individual Programs (N=52)</t>
         </is>
       </c>
-      <c s="35" t="str" r="C77"/>
-[...11 lines deleted...]
-      <c s="31" t="str" r="O77"/>
+      <c s="34" t="str" r="C77"/>
+      <c s="34" t="str" r="D77"/>
+      <c s="34" t="str" r="E77"/>
+      <c s="34" t="str" r="F77"/>
+      <c s="34" t="str" r="G77"/>
+      <c s="34" t="str" r="H77"/>
+      <c s="34" t="str" r="I77"/>
+      <c s="34" t="str" r="J77"/>
+      <c s="34" t="str" r="K77"/>
+      <c s="34" t="str" r="L77"/>
+      <c s="34" t="str" r="M77"/>
+      <c s="34" t="str" r="N77"/>
+      <c s="30" t="str" r="O77"/>
     </row>
     <row r="78" ht="0.05" customHeight="1"/>
     <row r="79" ht="19.75" customHeight="1"/>
     <row r="80" ht="0.05" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:R1"/>
     <mergeCell ref="C3:D4"/>
     <mergeCell ref="F4:J5"/>
     <mergeCell ref="L4:P5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="J8:K8"/>
     <mergeCell ref="L8:M8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="D12:O12"/>
     <mergeCell ref="B13:O13"/>
     <mergeCell ref="B14:O14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="D15:G15"/>
     <mergeCell ref="H15:L15"/>
     <mergeCell ref="M15:O15"/>
     <mergeCell ref="B16:O16"/>
     <mergeCell ref="B17:O17"/>
@@ -13400,50 +12691,1314 @@
     <mergeCell ref="B66:C66"/>
     <mergeCell ref="D66:O66"/>
     <mergeCell ref="B67:O67"/>
     <mergeCell ref="B68:O68"/>
     <mergeCell ref="B69:C69"/>
     <mergeCell ref="D69:G69"/>
     <mergeCell ref="H69:L69"/>
     <mergeCell ref="M69:O69"/>
     <mergeCell ref="B70:O70"/>
     <mergeCell ref="B71:O71"/>
     <mergeCell ref="B72:C72"/>
     <mergeCell ref="D72:O72"/>
     <mergeCell ref="B73:O73"/>
     <mergeCell ref="B74:O74"/>
     <mergeCell ref="B75:C75"/>
     <mergeCell ref="D75:G75"/>
     <mergeCell ref="H75:L75"/>
     <mergeCell ref="M75:O75"/>
     <mergeCell ref="B76:O76"/>
     <mergeCell ref="B77:O77"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId13"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet60.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+  <sheetPr>
+    <outlinePr/>
+  </sheetPr>
+  <sheetViews>
+    <sheetView workbookViewId="0" showGridLines="0">
+      <pane ySplit="10" state="frozen" topLeftCell="A11"/>
+    </sheetView>
+  </sheetViews>
+  <cols>
+    <col min="1" max="1" customWidth="1" width="2.7421875"/>
+    <col min="2" max="2" customWidth="1" width="0.0234375"/>
+    <col min="3" max="3" customWidth="1" width="0.40234375"/>
+    <col min="4" max="4" customWidth="1" width="38.93359375"/>
+    <col min="5" max="5" customWidth="1" width="9.68359375"/>
+    <col min="6" max="6" customWidth="1" width="0.3515625"/>
+    <col min="7" max="7" customWidth="1" width="0.0234375"/>
+    <col min="8" max="8" customWidth="1" width="13.69140625"/>
+    <col min="9" max="9" customWidth="1" width="0.0234375"/>
+    <col min="10" max="10" customWidth="1" width="5.4609375"/>
+    <col min="11" max="11" customWidth="1" width="15.7734375"/>
+    <col min="12" max="12" customWidth="1" width="0.0234375"/>
+    <col min="13" max="13" customWidth="1" width="9.93359375"/>
+    <col min="14" max="14" customWidth="1" width="5.140625"/>
+    <col min="15" max="15" customWidth="1" width="0.0234375"/>
+    <col min="16" max="16" customWidth="1" width="15.07421875"/>
+    <col min="17" max="17" customWidth="1" width="0.0234375"/>
+    <col min="18" max="18" customWidth="1" width="15.07421875"/>
+    <col min="19" max="19" customWidth="1" width="15.08203125"/>
+    <col min="20" max="20" customWidth="1" width="3.421875"/>
+    <col min="21" max="21" customWidth="1" width="78.171875"/>
+    <col min="22" max="22" customWidth="1" width="8.9140625"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="14.4" customHeight="1">
+      <c s="1" t="inlineStr" r="A1">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="2" ht="4" customHeight="1"/>
+    <row r="3" ht="20.45" customHeight="1"/>
+    <row r="4" ht="15.55" customHeight="1">
+      <c s="2" t="inlineStr" r="F4">
+        <is>
+          <t xml:space="preserve">Fellowship Report</t>
+        </is>
+      </c>
+      <c s="3" t="inlineStr" r="O4">
+        <is>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="0.25" customHeight="0"/>
+    <row r="6" ht="3.35" customHeight="1"/>
+    <row r="7" ht="1.4" customHeight="1"/>
+    <row r="8" ht="41.75" customHeight="1">
+      <c s="4" t="inlineStr" r="B8">
+        <is>
+          <t xml:space="preserve">RECEIVED Program Signals
+SPECIALTY (total # of available signals)</t>
+        </is>
+      </c>
+      <c s="4" t="inlineStr" r="G8">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="I8">
+        <is>
+          <t xml:space="preserve">Count of
+participating
+programs</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="L8">
+        <is>
+          <t xml:space="preserve">Count of
+top 10%
+programs</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="O8">
+        <is>
+          <t xml:space="preserve">10% count of
+signals</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="Q8">
+        <is>
+          <t xml:space="preserve">Sum of
+total signals
+received</t>
+        </is>
+      </c>
+      <c s="5" t="inlineStr" r="S8">
+        <is>
+          <t xml:space="preserve">% of top 10%
+signals</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="0.05" customHeight="1"/>
+    <row r="10" ht="2.5" customHeight="1"/>
+    <row r="11" ht="6.45" customHeight="1"/>
+    <row r="12" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B12"/>
+      <c s="37" t="inlineStr" r="C12">
+        <is>
+          <t xml:space="preserve">Allergy and Immunology (5)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D12"/>
+      <c s="38" t="str" r="E12"/>
+      <c s="38" t="str" r="F12"/>
+      <c s="38" t="str" r="G12"/>
+      <c s="39" t="inlineStr" r="H12">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I12"/>
+      <c s="40" r="J12">
+        <v>86</v>
+      </c>
+      <c s="12" t="str" r="K12"/>
+      <c s="40" r="M12">
+        <v>9</v>
+      </c>
+      <c s="12" t="str" r="N12"/>
+      <c s="40" r="P12">
+        <v>255</v>
+      </c>
+      <c s="40" r="R12">
+        <v>1185</v>
+      </c>
+      <c s="41" r="S12">
+        <v>0.21519</v>
+      </c>
+    </row>
+    <row r="13" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A13">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B13"/>
+      <c s="37" t="inlineStr" r="C13">
+        <is>
+          <t xml:space="preserve">Cardiovascular Disease (20)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D13"/>
+      <c s="38" t="str" r="E13"/>
+      <c s="38" t="str" r="F13"/>
+      <c s="38" t="str" r="G13"/>
+      <c s="39" t="inlineStr" r="H13">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I13"/>
+      <c s="40" r="J13">
+        <v>276</v>
+      </c>
+      <c s="12" t="str" r="K13"/>
+      <c s="40" r="M13">
+        <v>28</v>
+      </c>
+      <c s="12" t="str" r="N13"/>
+      <c s="40" r="P13">
+        <v>9208</v>
+      </c>
+      <c s="40" r="R13">
+        <v>42080</v>
+      </c>
+      <c s="41" r="S13">
+        <v>0.218821</v>
+      </c>
+    </row>
+    <row r="14" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A14">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B14"/>
+      <c s="42" t="inlineStr" r="C14">
+        <is>
+          <t xml:space="preserve">Critical Care Medicine (3 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D14"/>
+      <c s="38" t="str" r="E14"/>
+      <c s="38" t="str" r="F14"/>
+      <c s="38" t="str" r="G14"/>
+      <c s="43" t="inlineStr" r="H14">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I14"/>
+      <c s="40" r="J14">
+        <v>72</v>
+      </c>
+      <c s="12" t="str" r="K14"/>
+      <c s="40" r="M14">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="N14"/>
+      <c s="40" r="P14">
+        <v>374</v>
+      </c>
+      <c s="40" r="R14">
+        <v>1350</v>
+      </c>
+      <c s="41" r="S14">
+        <v>0.277037</v>
+      </c>
+    </row>
+    <row r="15" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B15"/>
+      <c s="42" t="inlineStr" r="C15">
+        <is>
+          <t xml:space="preserve">Critical Care Medicine (12 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D15"/>
+      <c s="38" t="str" r="E15"/>
+      <c s="38" t="str" r="F15"/>
+      <c s="38" t="str" r="G15"/>
+      <c s="43" t="inlineStr" r="H15">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I15"/>
+      <c s="40" r="J15">
+        <v>72</v>
+      </c>
+      <c s="12" t="str" r="K15"/>
+      <c s="40" r="M15">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="N15"/>
+      <c s="40" r="P15">
+        <v>614</v>
+      </c>
+      <c s="40" r="R15">
+        <v>3569</v>
+      </c>
+      <c s="41" r="S15">
+        <v>0.172037</v>
+      </c>
+    </row>
+    <row r="16" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A16">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B16"/>
+      <c s="37" t="inlineStr" r="C16">
+        <is>
+          <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (5)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D16"/>
+      <c s="38" t="str" r="E16"/>
+      <c s="38" t="str" r="F16"/>
+      <c s="38" t="str" r="G16"/>
+      <c s="39" t="inlineStr" r="H16">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I16"/>
+      <c s="40" r="J16">
+        <v>156</v>
+      </c>
+      <c s="12" t="str" r="K16"/>
+      <c s="40" r="M16">
+        <v>16</v>
+      </c>
+      <c s="12" t="str" r="N16"/>
+      <c s="40" r="P16">
+        <v>621</v>
+      </c>
+      <c s="40" r="R16">
+        <v>2401</v>
+      </c>
+      <c s="41" r="S16">
+        <v>0.258642</v>
+      </c>
+    </row>
+    <row r="17" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A17">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B17"/>
+      <c s="42" t="inlineStr" r="C17">
+        <is>
+          <t xml:space="preserve">Gastroenterology (5 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D17"/>
+      <c s="38" t="str" r="E17"/>
+      <c s="38" t="str" r="F17"/>
+      <c s="38" t="str" r="G17"/>
+      <c s="43" t="inlineStr" r="H17">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I17"/>
+      <c s="40" r="J17">
+        <v>229</v>
+      </c>
+      <c s="12" t="str" r="K17"/>
+      <c s="40" r="M17">
+        <v>23</v>
+      </c>
+      <c s="12" t="str" r="N17"/>
+      <c s="40" r="P17">
+        <v>1356</v>
+      </c>
+      <c s="40" r="R17">
+        <v>6536</v>
+      </c>
+      <c s="41" r="S17">
+        <v>0.207466</v>
+      </c>
+    </row>
+    <row r="18" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B18"/>
+      <c s="42" t="inlineStr" r="C18">
+        <is>
+          <t xml:space="preserve">Gastroenterology (10 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D18"/>
+      <c s="38" t="str" r="E18"/>
+      <c s="38" t="str" r="F18"/>
+      <c s="38" t="str" r="G18"/>
+      <c s="43" t="inlineStr" r="H18">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I18"/>
+      <c s="40" r="J18">
+        <v>230</v>
+      </c>
+      <c s="12" t="str" r="K18"/>
+      <c s="40" r="M18">
+        <v>23</v>
+      </c>
+      <c s="12" t="str" r="N18"/>
+      <c s="40" r="P18">
+        <v>2337</v>
+      </c>
+      <c s="40" r="R18">
+        <v>12410</v>
+      </c>
+      <c s="41" r="S18">
+        <v>0.188316</v>
+      </c>
+    </row>
+    <row r="19" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A19">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B19"/>
+      <c s="37" t="inlineStr" r="C19">
+        <is>
+          <t xml:space="preserve">Gynecologic Oncology (12)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D19"/>
+      <c s="38" t="str" r="E19"/>
+      <c s="38" t="str" r="F19"/>
+      <c s="38" t="str" r="G19"/>
+      <c s="39" t="inlineStr" r="H19">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I19"/>
+      <c s="40" r="J19">
+        <v>71</v>
+      </c>
+      <c s="12" t="str" r="K19"/>
+      <c s="40" r="M19">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="N19"/>
+      <c s="40" r="P19">
+        <v>244</v>
+      </c>
+      <c s="40" r="R19">
+        <v>1108</v>
+      </c>
+      <c s="41" r="S19">
+        <v>0.220217</v>
+      </c>
+    </row>
+    <row r="20" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A20">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B20"/>
+      <c s="42" t="inlineStr" r="C20">
+        <is>
+          <t xml:space="preserve">Hematology and Oncology (5 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D20"/>
+      <c s="38" t="str" r="E20"/>
+      <c s="38" t="str" r="F20"/>
+      <c s="38" t="str" r="G20"/>
+      <c s="43" t="inlineStr" r="H20">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I20"/>
+      <c s="40" r="J20">
+        <v>185</v>
+      </c>
+      <c s="12" t="str" r="K20"/>
+      <c s="40" r="M20">
+        <v>19</v>
+      </c>
+      <c s="12" t="str" r="N20"/>
+      <c s="40" r="P20">
+        <v>1539</v>
+      </c>
+      <c s="40" r="R20">
+        <v>5979</v>
+      </c>
+      <c s="41" r="S20">
+        <v>0.257401</v>
+      </c>
+    </row>
+    <row r="21" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B21"/>
+      <c s="42" t="inlineStr" r="C21">
+        <is>
+          <t xml:space="preserve">Hematology and Oncology (15 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D21"/>
+      <c s="38" t="str" r="E21"/>
+      <c s="38" t="str" r="F21"/>
+      <c s="38" t="str" r="G21"/>
+      <c s="43" t="inlineStr" r="H21">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I21"/>
+      <c s="40" r="J21">
+        <v>185</v>
+      </c>
+      <c s="12" t="str" r="K21"/>
+      <c s="40" r="M21">
+        <v>19</v>
+      </c>
+      <c s="12" t="str" r="N21"/>
+      <c s="40" r="P21">
+        <v>3274</v>
+      </c>
+      <c s="40" r="R21">
+        <v>15979</v>
+      </c>
+      <c s="41" r="S21">
+        <v>0.204894</v>
+      </c>
+    </row>
+    <row r="22" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A22">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B22"/>
+      <c s="37" t="inlineStr" r="C22">
+        <is>
+          <t xml:space="preserve">Hospice and Palliative Medicine (5)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D22"/>
+      <c s="38" t="str" r="E22"/>
+      <c s="38" t="str" r="F22"/>
+      <c s="38" t="str" r="G22"/>
+      <c s="39" t="inlineStr" r="H22">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I22"/>
+      <c s="40" r="J22">
+        <v>174</v>
+      </c>
+      <c s="12" t="str" r="K22"/>
+      <c s="40" r="M22">
+        <v>17</v>
+      </c>
+      <c s="12" t="str" r="N22"/>
+      <c s="40" r="P22">
+        <v>619</v>
+      </c>
+      <c s="40" r="R22">
+        <v>1822</v>
+      </c>
+      <c s="41" r="S22">
+        <v>0.339737</v>
+      </c>
+    </row>
+    <row r="23" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A23">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B23"/>
+      <c s="37" t="inlineStr" r="C23">
+        <is>
+          <t xml:space="preserve">Maternal-Fetal Medicine (10)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D23"/>
+      <c s="38" t="str" r="E23"/>
+      <c s="38" t="str" r="F23"/>
+      <c s="38" t="str" r="G23"/>
+      <c s="39" t="inlineStr" r="H23">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I23"/>
+      <c s="40" r="J23">
+        <v>111</v>
+      </c>
+      <c s="12" t="str" r="K23"/>
+      <c s="40" r="M23">
+        <v>11</v>
+      </c>
+      <c s="12" t="str" r="N23"/>
+      <c s="40" r="P23">
+        <v>930</v>
+      </c>
+      <c s="40" r="R23">
+        <v>3474</v>
+      </c>
+      <c s="41" r="S23">
+        <v>0.267703</v>
+      </c>
+    </row>
+    <row r="24" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B24"/>
+      <c s="42" t="inlineStr" r="C24">
+        <is>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (3 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D24"/>
+      <c s="38" t="str" r="E24"/>
+      <c s="38" t="str" r="F24"/>
+      <c s="38" t="str" r="G24"/>
+      <c s="43" t="inlineStr" r="H24">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I24"/>
+      <c s="40" r="J24">
+        <v>94</v>
+      </c>
+      <c s="12" t="str" r="K24"/>
+      <c s="40" r="M24">
+        <v>9</v>
+      </c>
+      <c s="12" t="str" r="N24"/>
+      <c s="40" r="P24">
+        <v>262</v>
+      </c>
+      <c s="40" r="R24">
+        <v>783</v>
+      </c>
+      <c s="41" r="S24">
+        <v>0.33461</v>
+      </c>
+    </row>
+    <row r="25" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A25">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B25"/>
+      <c s="42" t="inlineStr" r="C25">
+        <is>
+          <t xml:space="preserve">Neonatal-Perinatal Medicine (5 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D25"/>
+      <c s="38" t="str" r="E25"/>
+      <c s="38" t="str" r="F25"/>
+      <c s="38" t="str" r="G25"/>
+      <c s="43" t="inlineStr" r="H25">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I25"/>
+      <c s="40" r="J25">
+        <v>96</v>
+      </c>
+      <c s="12" t="str" r="K25"/>
+      <c s="40" r="M25">
+        <v>10</v>
+      </c>
+      <c s="12" t="str" r="N25"/>
+      <c s="40" r="P25">
+        <v>306</v>
+      </c>
+      <c s="40" r="R25">
+        <v>1158</v>
+      </c>
+      <c s="41" r="S25">
+        <v>0.264249</v>
+      </c>
+    </row>
+    <row r="26" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A26">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B26"/>
+      <c s="37" t="inlineStr" r="C26">
+        <is>
+          <t xml:space="preserve">Pain Medicine (5)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D26"/>
+      <c s="38" t="str" r="E26"/>
+      <c s="38" t="str" r="F26"/>
+      <c s="38" t="str" r="G26"/>
+      <c s="39" t="inlineStr" r="H26">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I26"/>
+      <c s="40" r="J26">
+        <v>109</v>
+      </c>
+      <c s="12" t="str" r="K26"/>
+      <c s="40" r="M26">
+        <v>11</v>
+      </c>
+      <c s="12" t="str" r="N26"/>
+      <c s="40" r="P26">
+        <v>565</v>
+      </c>
+      <c s="40" r="R26">
+        <v>2099</v>
+      </c>
+      <c s="41" r="S26">
+        <v>0.269176</v>
+      </c>
+    </row>
+    <row r="27" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B27"/>
+      <c s="37" t="inlineStr" r="C27">
+        <is>
+          <t xml:space="preserve">Pediatric Critical Care Medicine (3)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D27"/>
+      <c s="38" t="str" r="E27"/>
+      <c s="38" t="str" r="F27"/>
+      <c s="38" t="str" r="G27"/>
+      <c s="39" t="inlineStr" r="H27">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I27"/>
+      <c s="40" r="J27">
+        <v>69</v>
+      </c>
+      <c s="12" t="str" r="K27"/>
+      <c s="40" r="M27">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="N27"/>
+      <c s="40" r="P27">
+        <v>210</v>
+      </c>
+      <c s="40" r="R27">
+        <v>586</v>
+      </c>
+      <c s="41" r="S27">
+        <v>0.358362</v>
+      </c>
+    </row>
+    <row r="28" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A28">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B28"/>
+      <c s="37" t="inlineStr" r="C28">
+        <is>
+          <t xml:space="preserve">Pediatric Gastroenterology (3)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D28"/>
+      <c s="38" t="str" r="E28"/>
+      <c s="38" t="str" r="F28"/>
+      <c s="38" t="str" r="G28"/>
+      <c s="39" t="inlineStr" r="H28">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I28"/>
+      <c s="40" r="J28">
+        <v>58</v>
+      </c>
+      <c s="12" t="str" r="K28"/>
+      <c s="40" r="M28">
+        <v>6</v>
+      </c>
+      <c s="12" t="str" r="N28"/>
+      <c s="40" r="P28">
+        <v>113</v>
+      </c>
+      <c s="40" r="R28">
+        <v>375</v>
+      </c>
+      <c s="41" r="S28">
+        <v>0.301333</v>
+      </c>
+    </row>
+    <row r="29" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A29">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B29"/>
+      <c s="42" t="inlineStr" r="C29">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease (3 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D29"/>
+      <c s="38" t="str" r="E29"/>
+      <c s="38" t="str" r="F29"/>
+      <c s="38" t="str" r="G29"/>
+      <c s="43" t="inlineStr" r="H29">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I29"/>
+      <c s="40" r="J29">
+        <v>10</v>
+      </c>
+      <c s="12" t="str" r="K29"/>
+      <c s="40" r="M29">
+        <v>1</v>
+      </c>
+      <c s="12" t="str" r="N29"/>
+      <c s="40" r="P29">
+        <v>40</v>
+      </c>
+      <c s="40" r="R29">
+        <v>285</v>
+      </c>
+      <c s="41" r="S29">
+        <v>0.140351</v>
+      </c>
+    </row>
+    <row r="30" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B30"/>
+      <c s="42" t="inlineStr" r="C30">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease (12 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D30"/>
+      <c s="38" t="str" r="E30"/>
+      <c s="38" t="str" r="F30"/>
+      <c s="38" t="str" r="G30"/>
+      <c s="43" t="inlineStr" r="H30">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I30"/>
+      <c s="40" r="J30">
+        <v>10</v>
+      </c>
+      <c s="12" t="str" r="K30"/>
+      <c s="40" r="M30">
+        <v>1</v>
+      </c>
+      <c s="12" t="str" r="N30"/>
+      <c s="40" r="P30">
+        <v>46</v>
+      </c>
+      <c s="40" r="R30">
+        <v>355</v>
+      </c>
+      <c s="41" r="S30">
+        <v>0.129577</v>
+      </c>
+    </row>
+    <row r="31" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A31">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B31"/>
+      <c s="42" t="inlineStr" r="C31">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (3 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D31"/>
+      <c s="38" t="str" r="E31"/>
+      <c s="38" t="str" r="F31"/>
+      <c s="38" t="str" r="G31"/>
+      <c s="43" t="inlineStr" r="H31">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I31"/>
+      <c s="40" r="J31">
+        <v>205</v>
+      </c>
+      <c s="12" t="str" r="K31"/>
+      <c s="40" r="M31">
+        <v>21</v>
+      </c>
+      <c s="12" t="str" r="N31"/>
+      <c s="40" r="P31">
+        <v>1037</v>
+      </c>
+      <c s="40" r="R31">
+        <v>3925</v>
+      </c>
+      <c s="41" r="S31">
+        <v>0.264204</v>
+      </c>
+    </row>
+    <row r="32" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A32">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B32"/>
+      <c s="42" t="inlineStr" r="C32">
+        <is>
+          <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (12 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D32"/>
+      <c s="38" t="str" r="E32"/>
+      <c s="38" t="str" r="F32"/>
+      <c s="38" t="str" r="G32"/>
+      <c s="43" t="inlineStr" r="H32">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I32"/>
+      <c s="40" r="J32">
+        <v>206</v>
+      </c>
+      <c s="12" t="str" r="K32"/>
+      <c s="40" r="M32">
+        <v>21</v>
+      </c>
+      <c s="12" t="str" r="N32"/>
+      <c s="40" r="P32">
+        <v>2835</v>
+      </c>
+      <c s="40" r="R32">
+        <v>13742</v>
+      </c>
+      <c s="41" r="S32">
+        <v>0.206302</v>
+      </c>
+    </row>
+    <row r="33" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B33"/>
+      <c s="42" t="inlineStr" r="C33">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (3 gold)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D33"/>
+      <c s="38" t="str" r="E33"/>
+      <c s="38" t="str" r="F33"/>
+      <c s="38" t="str" r="G33"/>
+      <c s="43" t="inlineStr" r="H33">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I33"/>
+      <c s="40" r="J33">
+        <v>48</v>
+      </c>
+      <c s="12" t="str" r="K33"/>
+      <c s="40" r="M33">
+        <v>5</v>
+      </c>
+      <c s="12" t="str" r="N33"/>
+      <c s="40" r="P33">
+        <v>40</v>
+      </c>
+      <c s="40" r="R33">
+        <v>194</v>
+      </c>
+      <c s="41" r="S33">
+        <v>0.206186</v>
+      </c>
+    </row>
+    <row r="34" ht="15.8" customHeight="0">
+      <c s="6" t="inlineStr" r="A34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B34"/>
+      <c s="42" t="inlineStr" r="C34">
+        <is>
+          <t xml:space="preserve">Reproductive Endocrinology and Infertility (7 silver)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D34"/>
+      <c s="38" t="str" r="E34"/>
+      <c s="38" t="str" r="F34"/>
+      <c s="38" t="str" r="G34"/>
+      <c s="43" t="inlineStr" r="H34">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I34"/>
+      <c s="40" r="J34">
+        <v>50</v>
+      </c>
+      <c s="12" t="str" r="K34"/>
+      <c s="40" r="M34">
+        <v>5</v>
+      </c>
+      <c s="12" t="str" r="N34"/>
+      <c s="40" r="P34">
+        <v>75</v>
+      </c>
+      <c s="40" r="R34">
+        <v>435</v>
+      </c>
+      <c s="41" r="S34">
+        <v>0.172414</v>
+      </c>
+    </row>
+    <row r="35" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A35">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B35"/>
+      <c s="37" t="inlineStr" r="C35">
+        <is>
+          <t xml:space="preserve">Thoracic Surgery (6)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D35"/>
+      <c s="38" t="str" r="E35"/>
+      <c s="38" t="str" r="F35"/>
+      <c s="38" t="str" r="G35"/>
+      <c s="39" t="inlineStr" r="H35">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I35"/>
+      <c s="40" r="J35">
+        <v>68</v>
+      </c>
+      <c s="12" t="str" r="K35"/>
+      <c s="40" r="M35">
+        <v>7</v>
+      </c>
+      <c s="12" t="str" r="N35"/>
+      <c s="40" r="P35">
+        <v>198</v>
+      </c>
+      <c s="40" r="R35">
+        <v>983</v>
+      </c>
+      <c s="41" r="S35">
+        <v>0.201424</v>
+      </c>
+    </row>
+    <row r="36" ht="15.85" customHeight="0">
+      <c s="6" t="inlineStr" r="A36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="B36"/>
+      <c s="37" t="inlineStr" r="C36">
+        <is>
+          <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN) (10)</t>
+        </is>
+      </c>
+      <c s="38" t="str" r="D36"/>
+      <c s="38" t="str" r="E36"/>
+      <c s="38" t="str" r="F36"/>
+      <c s="38" t="str" r="G36"/>
+      <c s="39" t="inlineStr" r="H36">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="12" t="str" r="I36"/>
+      <c s="40" r="J36">
+        <v>52</v>
+      </c>
+      <c s="12" t="str" r="K36"/>
+      <c s="40" r="M36">
+        <v>5</v>
+      </c>
+      <c s="12" t="str" r="N36"/>
+      <c s="40" r="P36">
+        <v>162</v>
+      </c>
+      <c s="40" r="R36">
+        <v>856</v>
+      </c>
+      <c s="41" r="S36">
+        <v>0.189252</v>
+      </c>
+    </row>
+    <row r="37" ht="2.15" customHeight="1"/>
+    <row r="38" ht="15.8" customHeight="1">
+      <c s="27" t="inlineStr" r="B38">
+        <is>
+          <t xml:space="preserve">"--" is mask for N &lt; 5</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="2.2" customHeight="1"/>
+    <row r="40" ht="18.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells>
+    <mergeCell ref="A1:U1"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="F4:M5"/>
+    <mergeCell ref="O4:S5"/>
+    <mergeCell ref="B8:F8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="I8:K8"/>
+    <mergeCell ref="L8:N8"/>
+    <mergeCell ref="O8:P8"/>
+    <mergeCell ref="Q8:R8"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="C12:G12"/>
+    <mergeCell ref="H12:I12"/>
+    <mergeCell ref="J12:K12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:G13"/>
+    <mergeCell ref="H13:I13"/>
+    <mergeCell ref="J13:K13"/>
+    <mergeCell ref="M13:N13"/>
+    <mergeCell ref="A14:B14"/>
+    <mergeCell ref="C14:G14"/>
+    <mergeCell ref="H14:I14"/>
+    <mergeCell ref="J14:K14"/>
+    <mergeCell ref="M14:N14"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="C15:G15"/>
+    <mergeCell ref="H15:I15"/>
+    <mergeCell ref="J15:K15"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="M16:N16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="C17:G17"/>
+    <mergeCell ref="H17:I17"/>
+    <mergeCell ref="J17:K17"/>
+    <mergeCell ref="M17:N17"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="H18:I18"/>
+    <mergeCell ref="J18:K18"/>
+    <mergeCell ref="M18:N18"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:G19"/>
+    <mergeCell ref="H19:I19"/>
+    <mergeCell ref="J19:K19"/>
+    <mergeCell ref="M19:N19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:G20"/>
+    <mergeCell ref="H20:I20"/>
+    <mergeCell ref="J20:K20"/>
+    <mergeCell ref="M20:N20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:G21"/>
+    <mergeCell ref="H21:I21"/>
+    <mergeCell ref="J21:K21"/>
+    <mergeCell ref="M21:N21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="M22:N22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:G23"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="M23:N23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:G24"/>
+    <mergeCell ref="H24:I24"/>
+    <mergeCell ref="J24:K24"/>
+    <mergeCell ref="M24:N24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:G25"/>
+    <mergeCell ref="H25:I25"/>
+    <mergeCell ref="J25:K25"/>
+    <mergeCell ref="M25:N25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:G26"/>
+    <mergeCell ref="H26:I26"/>
+    <mergeCell ref="J26:K26"/>
+    <mergeCell ref="M26:N26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="M27:N27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="M28:N28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:G29"/>
+    <mergeCell ref="H29:I29"/>
+    <mergeCell ref="J29:K29"/>
+    <mergeCell ref="M29:N29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:G30"/>
+    <mergeCell ref="H30:I30"/>
+    <mergeCell ref="J30:K30"/>
+    <mergeCell ref="M30:N30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="M31:N31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:G32"/>
+    <mergeCell ref="H32:I32"/>
+    <mergeCell ref="J32:K32"/>
+    <mergeCell ref="M32:N32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:G33"/>
+    <mergeCell ref="H33:I33"/>
+    <mergeCell ref="J33:K33"/>
+    <mergeCell ref="M33:N33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="M34:N34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="M35:N35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:G36"/>
+    <mergeCell ref="H36:I36"/>
+    <mergeCell ref="J36:K36"/>
+    <mergeCell ref="M36:N36"/>
+    <mergeCell ref="B38:J38"/>
+  </mergeCells>
+  <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
+  <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
+  <drawing r:id="rId69"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
@@ -13893,100 +14448,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206363</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207080</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206363</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206363</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207080</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207080</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6AEDB065-47FF-4636-9447-B78CD9CFDAA5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{40FFE8BF-9EEC-4FED-BD6A-4D65A1F9E24B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{83D4F15E-7579-4294-B2B4-007015DA0B51}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0A4B7182-9950-4779-92A4-9B819658DBBF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BC2C021-0348-4317-92DF-3A8EB93B5D9E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF19323E-066B-421A-B892-0A7D97AE8B42}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38ABA1C0-F3FF-4E8C-80D3-C6706E98D59D}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA7D2CD6-9A5A-416C-BCFD-015366B21429}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c6a6c6e8-d03e-4588-9db7-6018c368e111</vt:lpwstr>
+    <vt:lpwstr>fb9e5501-a835-4b3e-a6d3-6d58b631b279</vt:lpwstr>
   </property>
 </Properties>
 </file>