--- v3 (2026-01-07)
+++ v4 (2026-04-19)
@@ -2721,51 +2721,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Signals
 Received
 ERAS 2026</t>
         </is>
       </c>
@@ -2791,1228 +2791,1228 @@
       </c>
     </row>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="2.5" customHeight="1"/>
     <row r="11" ht="2.15" customHeight="1"/>
     <row r="12" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Anesthesiology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D12"/>
       <c s="8" t="str" r="E12"/>
       <c s="9" t="str" r="F12"/>
       <c s="10" t="inlineStr" r="H12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J12">
-        <v>3433</v>
+        <v>3438</v>
       </c>
       <c s="12" t="str" r="K12"/>
       <c s="13" r="M12">
-        <v>19.843931</v>
+        <v>19.872832</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="11" r="P12">
         <v>1</v>
       </c>
       <c s="11" r="R12">
         <v>105</v>
       </c>
       <c s="13" r="T12">
-        <v>15.2797148860834</v>
+        <v>15.2912047922981</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A13"/>
       <c s="15" t="str" r="C13"/>
       <c s="16" t="str" r="F13"/>
       <c s="10" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J13">
-        <v>3646</v>
+        <v>3658</v>
       </c>
       <c s="12" t="str" r="K13"/>
       <c s="13" r="M13">
-        <v>20.954023</v>
+        <v>21.022989</v>
       </c>
       <c s="12" t="str" r="N13"/>
       <c s="11" r="P13">
         <v>1</v>
       </c>
       <c s="11" r="R13">
         <v>113</v>
       </c>
       <c s="13" r="T13">
-        <v>21.5347054542197</v>
+        <v>21.534205627327</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A14"/>
       <c s="15" t="str" r="C14"/>
       <c s="16" t="str" r="F14"/>
       <c s="10" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J14">
-        <v>10779</v>
+        <v>10806</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="13" r="M14">
-        <v>61.244318</v>
+        <v>61.397727</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="11" r="P14">
         <v>1</v>
       </c>
       <c s="11" r="R14">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c s="13" r="T14">
-        <v>58.8042026814411</v>
+        <v>58.9232992541999</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A15"/>
       <c s="18" t="str" r="C15"/>
       <c s="19" t="str" r="D15"/>
       <c s="19" t="str" r="E15"/>
       <c s="20" t="str" r="F15"/>
       <c s="21" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J15">
-        <v>17858</v>
+        <v>17902</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="23" r="M15">
-        <v>100.892655</v>
+        <v>101.141243</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="22" r="P15">
         <v>11</v>
       </c>
       <c s="22" r="R15">
         <v>271</v>
       </c>
       <c s="23" r="T15">
-        <v>64.2481411326429</v>
+        <v>64.4005341670393</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D16"/>
       <c s="8" t="str" r="E16"/>
       <c s="9" t="str" r="F16"/>
       <c s="10" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J16">
-        <v>6616</v>
+        <v>6622</v>
       </c>
       <c s="12" t="str" r="K16"/>
       <c s="13" r="M16">
-        <v>37.378531</v>
+        <v>37.412429</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="11" r="P16">
         <v>1</v>
       </c>
       <c s="11" r="R16">
         <v>121</v>
       </c>
       <c s="13" r="T16">
-        <v>25.6840105902486</v>
+        <v>25.6947656342688</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A17"/>
       <c s="15" t="str" r="C17"/>
       <c s="16" t="str" r="F17"/>
       <c s="10" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J17">
-        <v>6417</v>
+        <v>6428</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="13" r="M17">
-        <v>36.254237</v>
+        <v>36.316384</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="11" r="P17">
         <v>1</v>
       </c>
       <c s="11" r="R17">
         <v>182</v>
       </c>
       <c s="13" r="T17">
-        <v>35.2692210149303</v>
+        <v>35.2811985198916</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A18"/>
       <c s="15" t="str" r="C18"/>
       <c s="16" t="str" r="F18"/>
       <c s="10" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J18">
-        <v>21095</v>
+        <v>21131</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="13" r="M18">
-        <v>119.180791</v>
+        <v>119.384181</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="11" r="P18">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c s="11" r="R18">
         <v>375</v>
       </c>
       <c s="13" r="T18">
-        <v>77.2321697092604</v>
+        <v>77.2668735487596</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A19"/>
       <c s="18" t="str" r="C19"/>
       <c s="19" t="str" r="D19"/>
       <c s="19" t="str" r="E19"/>
       <c s="20" t="str" r="F19"/>
       <c s="21" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J19">
-        <v>34128</v>
+        <v>34181</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="23" r="M19">
-        <v>192.813559</v>
+        <v>193.112994</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="22" r="P19">
         <v>6</v>
       </c>
       <c s="22" r="R19">
         <v>460</v>
       </c>
       <c s="23" r="T19">
-        <v>91.3901740123083</v>
+        <v>91.4323439653605</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
-        <v>2.135593</v>
+        <v>2.116667</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>7</v>
       </c>
       <c s="13" r="T20">
-        <v>1.45575719129256</v>
+        <v>1.45079357594387</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>710</v>
+        <v>719</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>9.102564</v>
+        <v>9.217949</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c s="13" r="T21">
-        <v>9.41481253132531</v>
+        <v>9.46990781370125</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
-        <v>7.014286</v>
+        <v>7.057143</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>48</v>
       </c>
       <c s="13" r="T22">
-        <v>8.19949248429438</v>
+        <v>8.18426508612716</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>1327</v>
+        <v>1340</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>16.382716</v>
+        <v>16.54321</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>71</v>
       </c>
       <c s="23" r="T23">
-        <v>13.267034257889</v>
+        <v>13.2646611340056</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
-        <v>600</v>
+        <v>603</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="13" r="M24">
-        <v>6.818182</v>
+        <v>6.852273</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="11" r="P24">
         <v>1</v>
       </c>
       <c s="11" r="R24">
         <v>46</v>
       </c>
       <c s="13" r="T24">
-        <v>9.28544215425415</v>
+        <v>9.28172074563763</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A25"/>
       <c s="15" t="str" r="C25"/>
       <c s="16" t="str" r="F25"/>
       <c s="10" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J25">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="13" r="M25">
-        <v>3.913043</v>
+        <v>3.956897</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="11" r="P25">
         <v>1</v>
       </c>
       <c s="11" r="R25">
         <v>15</v>
       </c>
       <c s="13" r="T25">
-        <v>3.39908458264869</v>
+        <v>3.39409266225894</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A26"/>
       <c s="15" t="str" r="C26"/>
       <c s="16" t="str" r="F26"/>
       <c s="10" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J26">
-        <v>2934</v>
+        <v>2950</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="13" r="M26">
-        <v>21.733333</v>
+        <v>21.851852</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="11" r="P26">
         <v>1</v>
       </c>
       <c s="11" r="R26">
         <v>69</v>
       </c>
       <c s="13" r="T26">
-        <v>14.5377532308125</v>
+        <v>14.6386925987262</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A27"/>
       <c s="18" t="str" r="C27"/>
       <c s="19" t="str" r="D27"/>
       <c s="19" t="str" r="E27"/>
       <c s="20" t="str" r="F27"/>
       <c s="21" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J27">
-        <v>3984</v>
+        <v>4012</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="23" r="M27">
-        <v>28.255319</v>
+        <v>28.453901</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="22" r="P27">
         <v>3</v>
       </c>
       <c s="22" r="R27">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c s="23" r="T27">
-        <v>15.0116165685112</v>
+        <v>15.1471238193922</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
-        <v>4278</v>
+        <v>4294</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="13" r="M28">
-        <v>30.340426</v>
+        <v>30.453901</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>130</v>
       </c>
       <c s="13" r="T28">
-        <v>37.1731142897659</v>
+        <v>37.1199744477283</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
-        <v>2539</v>
+        <v>2553</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
-        <v>18.135714</v>
+        <v>18.235714</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>50</v>
       </c>
       <c s="13" r="T29">
-        <v>10.2115822965885</v>
+        <v>10.2813729141589</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A30"/>
       <c s="15" t="str" r="C30"/>
       <c s="16" t="str" r="F30"/>
       <c s="10" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J30">
-        <v>23437</v>
+        <v>23451</v>
       </c>
       <c s="12" t="str" r="K30"/>
       <c s="13" r="M30">
-        <v>166.219858</v>
+        <v>166.319149</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>6</v>
       </c>
       <c s="11" r="R30">
         <v>328</v>
       </c>
       <c s="13" r="T30">
-        <v>82.5973099017153</v>
+        <v>82.6100408243453</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
-        <v>30254</v>
+        <v>30298</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>214.567376</v>
+        <v>214.879433</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>29</v>
       </c>
       <c s="22" r="R31">
-        <v>442</v>
+        <v>444</v>
       </c>
       <c s="23" r="T31">
-        <v>72.9686140885244</v>
+        <v>73.018145998101</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
-        <v>10198</v>
+        <v>10242</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="13" r="M32">
-        <v>13.725437</v>
+        <v>13.784657</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="11" r="P32">
         <v>1</v>
       </c>
       <c s="11" r="R32">
         <v>62</v>
       </c>
       <c s="13" r="T32">
-        <v>11.3770225894124</v>
+        <v>11.3788914662194</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A33"/>
       <c s="25" t="str" r="C33"/>
       <c s="16" t="str" r="F33"/>
       <c s="10" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J33">
-        <v>35107</v>
+        <v>35453</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="13" r="M33">
-        <v>45.475389</v>
+        <v>45.923575</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="11" r="P33">
         <v>1</v>
       </c>
       <c s="11" r="R33">
-        <v>541</v>
+        <v>550</v>
       </c>
       <c s="13" r="T33">
-        <v>68.7504984781929</v>
+        <v>69.0995868800965</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A34"/>
       <c s="25" t="str" r="C34"/>
       <c s="16" t="str" r="F34"/>
       <c s="10" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J34">
-        <v>9992</v>
+        <v>10037</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="13" r="M34">
-        <v>14.213371</v>
+        <v>14.236879</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="11" r="P34">
         <v>1</v>
       </c>
       <c s="11" r="R34">
         <v>152</v>
       </c>
       <c s="13" r="T34">
-        <v>19.4829165424482</v>
+        <v>19.4856970108847</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A35"/>
       <c s="26" t="str" r="C35"/>
       <c s="19" t="str" r="D35"/>
       <c s="19" t="str" r="E35"/>
       <c s="20" t="str" r="F35"/>
       <c s="21" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J35">
-        <v>55297</v>
+        <v>55732</v>
       </c>
       <c s="12" t="str" r="K35"/>
       <c s="23" r="M35">
-        <v>71.350968</v>
+        <v>71.912258</v>
       </c>
       <c s="12" t="str" r="N35"/>
       <c s="22" r="P35">
         <v>2</v>
       </c>
       <c s="22" r="R35">
-        <v>547</v>
+        <v>556</v>
       </c>
       <c s="23" r="T35">
-        <v>68.1001555357989</v>
+        <v>68.406994079553</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D36"/>
       <c s="8" t="str" r="E36"/>
       <c s="9" t="str" r="F36"/>
       <c s="10" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J36">
-        <v>10519</v>
+        <v>10560</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="13" r="M36">
-        <v>16.993538</v>
+        <v>17.004831</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="11" r="P36">
         <v>1</v>
       </c>
       <c s="11" r="R36">
         <v>145</v>
       </c>
       <c s="13" r="T36">
-        <v>20.4891625743953</v>
+        <v>20.5089667950387</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A37"/>
       <c s="15" t="str" r="C37"/>
       <c s="16" t="str" r="F37"/>
       <c s="10" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J37">
-        <v>42652</v>
+        <v>43002</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="13" r="M37">
-        <v>63.564829</v>
+        <v>64.086438</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="11" r="P37">
         <v>1</v>
       </c>
       <c s="11" r="R37">
-        <v>640</v>
+        <v>641</v>
       </c>
       <c s="13" r="T37">
-        <v>77.0849011480199</v>
+        <v>77.2896566495155</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A38"/>
       <c s="15" t="str" r="C38"/>
       <c s="16" t="str" r="F38"/>
       <c s="10" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J38">
-        <v>26188</v>
+        <v>26286</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="13" r="M38">
-        <v>46.105634</v>
+        <v>45.954545</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="11" r="P38">
         <v>1</v>
       </c>
       <c s="11" r="R38">
         <v>706</v>
       </c>
       <c s="13" r="T38">
-        <v>88.8397449681166</v>
+        <v>88.7027821942469</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A39"/>
       <c s="18" t="str" r="C39"/>
       <c s="19" t="str" r="D39"/>
       <c s="19" t="str" r="E39"/>
       <c s="20" t="str" r="F39"/>
       <c s="21" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J39">
-        <v>79359</v>
+        <v>79848</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
-        <v>117.743323</v>
+        <v>118.468843</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c s="22" r="R39">
         <v>817</v>
       </c>
       <c s="23" r="T39">
-        <v>118.543655287831</v>
+        <v>118.712307512743</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>38716</v>
+        <v>38746</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>58.219549</v>
+        <v>58.264662</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
         <v>243</v>
       </c>
       <c s="13" r="T40">
-        <v>50.8074552501894</v>
+        <v>50.8384136947643</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>160836</v>
+        <v>161427</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>238.62908</v>
+        <v>239.505935</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c s="11" r="R41">
-        <v>1542</v>
+        <v>1545</v>
       </c>
       <c s="13" r="T41">
-        <v>239.114753175123</v>
+        <v>239.625520362502</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>93950</v>
+        <v>94061</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>140.223881</v>
+        <v>140.389552</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
         <v>1419</v>
       </c>
       <c s="13" r="T42">
-        <v>230.577705672079</v>
+        <v>230.728550825423</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>293502</v>
+        <v>294234</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>435.462908</v>
+        <v>436.548961</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c s="22" r="R43">
-        <v>1984</v>
+        <v>1987</v>
       </c>
       <c s="23" r="T43">
-        <v>333.769487353173</v>
+        <v>334.219275842971</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>70</v>
       </c>
       <c s="12" t="str" r="K44"/>
       <c s="13" r="M44">
         <v>5.384615</v>
       </c>
       <c s="12" t="str" r="N44"/>
       <c s="11" r="P44">
         <v>1</v>
       </c>
       <c s="11" r="R44">
         <v>12</v>
       </c>
       <c s="13" r="T44">
         <v>2.98715198809836</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A45"/>
       <c s="25" t="str" r="C45"/>
       <c s="16" t="str" r="F45"/>
       <c s="10" t="inlineStr" r="H45">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J45">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c s="12" t="str" r="K45"/>
       <c s="13" r="M45">
-        <v>21.846154</v>
+        <v>21.923077</v>
       </c>
       <c s="12" t="str" r="N45"/>
       <c s="11" r="P45">
         <v>7</v>
       </c>
       <c s="11" r="R45">
         <v>67</v>
       </c>
       <c s="13" r="T45">
-        <v>17.3582168439042</v>
+        <v>17.3515683152849</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A46"/>
       <c s="25" t="str" r="C46"/>
       <c s="16" t="str" r="F46"/>
       <c s="10" t="inlineStr" r="H46">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J46">
         <v>164</v>
       </c>
       <c s="12" t="str" r="K46"/>
       <c s="13" r="M46">
         <v>12.615385</v>
       </c>
       <c s="12" t="str" r="N46"/>
       <c s="11" r="P46">
         <v>1</v>
       </c>
       <c s="11" r="R46">
         <v>32</v>
       </c>
       <c s="13" r="T46">
         <v>12.121182986821</v>
       </c>
     </row>
     <row r="47" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A47"/>
       <c s="26" t="str" r="C47"/>
       <c s="19" t="str" r="D47"/>
       <c s="19" t="str" r="E47"/>
       <c s="20" t="str" r="F47"/>
       <c s="21" t="inlineStr" r="H47">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J47">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c s="12" t="str" r="K47"/>
       <c s="23" r="M47">
-        <v>39.846154</v>
+        <v>39.923077</v>
       </c>
       <c s="12" t="str" r="N47"/>
       <c s="22" r="P47">
         <v>17</v>
       </c>
       <c s="22" r="R47">
         <v>74</v>
       </c>
       <c s="23" r="T47">
-        <v>20.8360511133948</v>
+        <v>20.9342683177607</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>5.691489</v>
+        <v>5.702128</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
         <v>16</v>
       </c>
       <c s="13" r="T48">
-        <v>3.90760655644859</v>
+        <v>3.91531263119562</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
       <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>10.484848</v>
+        <v>10.505051</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
         <v>51</v>
       </c>
       <c s="13" r="T49">
-        <v>9.72726405522128</v>
+        <v>9.72832359659155</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
       <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>21.11</v>
+        <v>21.12</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>2</v>
       </c>
       <c s="11" r="R50">
         <v>62</v>
       </c>
       <c s="13" r="T50">
-        <v>14.2700470216464</v>
+        <v>14.2667799450331</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
       <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>3684</v>
+        <v>3688</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>36.84</v>
+        <v>36.88</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
         <v>5</v>
       </c>
       <c s="22" r="R51">
         <v>96</v>
       </c>
       <c s="23" r="T51">
-        <v>19.0680440265907</v>
+        <v>19.0874013160514</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J52">
         <v>8</v>
       </c>
       <c s="12" t="str" r="K52"/>
@@ -4138,398 +4138,398 @@
       <c s="12" t="str" r="K56"/>
       <c s="13" r="M56">
         <v>6.157025</v>
       </c>
       <c s="12" t="str" r="N56"/>
       <c s="11" r="P56">
         <v>1</v>
       </c>
       <c s="11" r="R56">
         <v>25</v>
       </c>
       <c s="13" r="T56">
         <v>4.3359125913699</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="25" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>2998</v>
+        <v>3010</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>24.77686</v>
+        <v>24.876033</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>4</v>
       </c>
       <c s="11" r="R57">
         <v>63</v>
       </c>
       <c s="13" r="T57">
-        <v>13.8723271299375</v>
+        <v>13.8133813383979</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="25" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
         <v>10271</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
         <v>84.884298</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>12</v>
       </c>
       <c s="11" r="R58">
         <v>185</v>
       </c>
       <c s="13" r="T58">
         <v>44.1971322712232</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="26" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>14014</v>
+        <v>14026</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>115.818182</v>
+        <v>115.917355</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>44</v>
       </c>
       <c s="22" r="R59">
         <v>227</v>
       </c>
       <c s="23" r="T59">
-        <v>43.8966589503119</v>
+        <v>43.9138525524691</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>2731</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
         <v>14.526596</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
         <v>54</v>
       </c>
       <c s="13" r="T60">
         <v>11.2022884715579</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>10356</v>
+        <v>10403</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>53.658031</v>
+        <v>53.901554</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>3</v>
       </c>
       <c s="11" r="R61">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c s="13" r="T61">
-        <v>50.9477586847547</v>
+        <v>51.0517062986145</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>7180</v>
+        <v>7204</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>37.591623</v>
+        <v>37.717277</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
         <v>1</v>
       </c>
       <c s="11" r="R62">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c s="13" r="T62">
-        <v>42.1828193107099</v>
+        <v>42.2790686628738</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>20267</v>
+        <v>20338</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>105.010363</v>
+        <v>105.378238</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>10</v>
       </c>
       <c s="22" r="R63">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c s="23" r="T63">
-        <v>60.1276411062333</v>
+        <v>60.3988215861866</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
-        <v>10813</v>
+        <v>10833</v>
       </c>
       <c s="12" t="str" r="K64"/>
       <c s="13" r="M64">
-        <v>53.79602</v>
+        <v>53.895522</v>
       </c>
       <c s="12" t="str" r="N64"/>
       <c s="11" r="P64">
         <v>3</v>
       </c>
       <c s="11" r="R64">
         <v>284</v>
       </c>
       <c s="13" r="T64">
-        <v>71.9136508877139</v>
+        <v>71.9270048729961</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A65"/>
       <c s="25" t="str" r="C65"/>
       <c s="16" t="str" r="F65"/>
       <c s="10" t="inlineStr" r="H65">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J65">
-        <v>4005</v>
+        <v>4032</v>
       </c>
       <c s="12" t="str" r="K65"/>
       <c s="13" r="M65">
-        <v>19.925373</v>
+        <v>20.059701</v>
       </c>
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c s="13" r="T65">
-        <v>14.7186753140356</v>
+        <v>14.9578212985715</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
       <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
-        <v>38815</v>
+        <v>38816</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>193.109453</v>
+        <v>193.114428</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
         <v>2</v>
       </c>
       <c s="11" r="R66">
         <v>458</v>
       </c>
       <c s="13" r="T66">
-        <v>110.795929347607</v>
+        <v>110.791840137259</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
       <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
-        <v>53633</v>
+        <v>53681</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>266.830846</v>
+        <v>267.069652</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>37</v>
       </c>
       <c s="22" r="R67">
         <v>554</v>
       </c>
       <c s="23" r="T67">
-        <v>86.521969718679</v>
+        <v>86.5696547526903</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>1509</v>
+        <v>1510</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>12.368852</v>
+        <v>12.377049</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
         <v>59</v>
       </c>
       <c s="13" r="T68">
-        <v>14.9683969081529</v>
+        <v>14.9822638142572</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="25" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
         <v>1320</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
         <v>10.819672</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>34</v>
       </c>
@@ -4554,425 +4554,425 @@
         <v>102.68254</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>2</v>
       </c>
       <c s="11" r="R70">
         <v>217</v>
       </c>
       <c s="13" r="T70">
         <v>54.2245185594118</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="26" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>15767</v>
+        <v>15768</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>125.134921</v>
+        <v>125.142857</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>12</v>
       </c>
       <c s="22" r="R71">
         <v>238</v>
       </c>
       <c s="23" r="T71">
-        <v>49.7602818621438</v>
+        <v>49.7471549839787</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
-        <v>1000</v>
+        <v>1005</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
-        <v>7.633588</v>
+        <v>7.671756</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
         <v>1</v>
       </c>
       <c s="11" r="R72">
         <v>26</v>
       </c>
       <c s="13" r="T72">
-        <v>5.33090564538522</v>
+        <v>5.33701555178547</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="25" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>3705</v>
+        <v>3715</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>27.242647</v>
+        <v>27.316176</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>2</v>
       </c>
       <c s="11" r="R73">
         <v>135</v>
       </c>
       <c s="13" r="T73">
-        <v>19.7639763205687</v>
+        <v>19.7760432088929</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="25" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>1892</v>
+        <v>1894</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>14.442748</v>
+        <v>14.348485</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
         <v>78</v>
       </c>
       <c s="13" r="T74">
-        <v>16.0892512255854</v>
+        <v>16.0690232746113</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="26" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>6597</v>
+        <v>6614</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>48.507353</v>
+        <v>48.632353</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>8</v>
       </c>
       <c s="22" r="R75">
         <v>153</v>
       </c>
       <c s="23" r="T75">
-        <v>27.5592281640833</v>
+        <v>27.5736881646253</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>3693</v>
+        <v>3700</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>18.557789</v>
+        <v>18.592965</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
         <v>1</v>
       </c>
       <c s="11" r="R76">
         <v>72</v>
       </c>
       <c s="13" r="T76">
-        <v>13.5507064022508</v>
+        <v>13.5568444337169</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
       <c s="25" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>13549</v>
+        <v>13642</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>64.827751</v>
+        <v>65.272727</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
         <v>1</v>
       </c>
       <c s="11" r="R77">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c s="13" r="T77">
-        <v>70.8782067211072</v>
+        <v>71.4458325796544</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
       <c s="25" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>8689</v>
+        <v>8705</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>43.663317</v>
+        <v>43.743719</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c s="13" r="T78">
-        <v>62.6973023981096</v>
+        <v>62.7747266899666</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
       <c s="26" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>25931</v>
+        <v>26047</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>124.07177</v>
+        <v>124.626794</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
         <v>13</v>
       </c>
       <c s="22" r="R79">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c s="23" r="T79">
-        <v>82.8881870654679</v>
+        <v>83.2022815973216</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
         <v>16</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
         <v>1.454545</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
         <v>1</v>
       </c>
       <c s="11" r="R80">
         <v>2</v>
       </c>
       <c s="13" r="T80">
         <v>0.522232706750544</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>8.192308</v>
+        <v>8.230769</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
         <v>1</v>
       </c>
       <c s="11" r="R81">
         <v>26</v>
       </c>
       <c s="13" r="T81">
-        <v>5.40384474240332</v>
+        <v>5.41337371700865</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J82">
         <v>68</v>
       </c>
       <c s="12" t="str" r="K82"/>
       <c s="13" r="M82">
         <v>3.4</v>
       </c>
       <c s="12" t="str" r="N82"/>
       <c s="11" r="P82">
         <v>1</v>
       </c>
       <c s="11" r="R82">
         <v>10</v>
       </c>
       <c s="13" r="T82">
         <v>2.50052634459227</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>11.423077</v>
+        <v>11.461538</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
         <v>1</v>
       </c>
       <c s="22" r="R83">
         <v>28</v>
       </c>
       <c s="23" r="T83">
-        <v>6.29395312979053</v>
+        <v>6.30067155150941</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
         <v>58</v>
       </c>
       <c s="12" t="str" r="K84"/>
@@ -5071,508 +5071,508 @@
       </c>
       <c s="23" r="T87">
         <v>16.0686029262036</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C88">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D88"/>
       <c s="8" t="str" r="E88"/>
       <c s="9" t="str" r="F88"/>
       <c s="10" t="inlineStr" r="H88">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J88">
-        <v>8331</v>
+        <v>8341</v>
       </c>
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
-        <v>73.725664</v>
+        <v>73.814159</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
         <v>1</v>
       </c>
       <c s="11" r="R88">
         <v>156</v>
       </c>
       <c s="13" r="T88">
-        <v>29.4121718511231</v>
+        <v>29.4216722502308</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>2682</v>
+        <v>2687</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>23.734513</v>
+        <v>23.778761</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>2</v>
       </c>
       <c s="11" r="R89">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c s="13" r="T89">
-        <v>18.3458917744546</v>
+        <v>18.4549328094144</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
-        <v>9070</v>
+        <v>9073</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
-        <v>80.265487</v>
+        <v>80.292035</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>12</v>
       </c>
       <c s="11" r="R90">
         <v>228</v>
       </c>
       <c s="13" r="T90">
-        <v>48.7136343645185</v>
+        <v>48.6888226803647</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>20083</v>
+        <v>20101</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>177.725664</v>
+        <v>177.884956</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
         <v>24</v>
       </c>
       <c s="22" r="R91">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c s="23" r="T91">
-        <v>72.3474068782012</v>
+        <v>72.378315640805</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C92">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
-        <v>358</v>
+        <v>378</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
-        <v>4.261905</v>
+        <v>4.5</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
         <v>1</v>
       </c>
       <c s="11" r="R92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c s="13" r="T92">
-        <v>2.92112803553696</v>
+        <v>2.96769759241066</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
       <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
         <v>1575</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
         <v>17.696629</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
         <v>61</v>
       </c>
       <c s="13" r="T93">
         <v>11.39118927066</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
       <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>7541</v>
+        <v>7542</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>84.730337</v>
+        <v>84.741573</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>18</v>
       </c>
       <c s="11" r="R94">
         <v>185</v>
       </c>
       <c s="13" r="T94">
-        <v>36.5108215738841</v>
+        <v>36.497362329352</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
       <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>9474</v>
+        <v>9495</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>106.449438</v>
+        <v>106.685393</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>26</v>
       </c>
       <c s="22" r="R95">
         <v>202</v>
       </c>
       <c s="23" r="T95">
-        <v>39.7432130432354</v>
+        <v>39.6795675379659</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>7881</v>
+        <v>7884</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>23.881818</v>
+        <v>23.818731</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
         <v>138</v>
       </c>
       <c s="13" r="T96">
-        <v>17.5786890011741</v>
+        <v>17.5981338499285</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>10804</v>
+        <v>10855</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>32.250746</v>
+        <v>32.402985</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>2</v>
       </c>
       <c s="11" r="R97">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c s="13" r="T97">
-        <v>39.2910579776111</v>
+        <v>39.4139932638143</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>17459</v>
+        <v>17471</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>52.272455</v>
+        <v>52.308383</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
         <v>293</v>
       </c>
       <c s="13" r="T98">
-        <v>61.6141292318572</v>
+        <v>61.6025046406394</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>36144</v>
+        <v>36210</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>107.892537</v>
+        <v>107.767857</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c s="22" r="R99">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c s="23" r="T99">
-        <v>70.5575344169565</v>
+        <v>70.7328354372988</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="12" t="str" r="K100"/>
       <c s="13" r="M100">
-        <v>1.411765</v>
+        <v>1.470588</v>
       </c>
       <c s="12" t="str" r="N100"/>
       <c s="11" r="P100">
         <v>1</v>
       </c>
       <c s="11" r="R100">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c s="13" r="T100">
-        <v>0.795206262550793</v>
+        <v>0.943242280646918</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
       <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J101">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c s="12" t="str" r="K101"/>
       <c s="13" r="M101">
-        <v>7.653846</v>
+        <v>7.730769</v>
       </c>
       <c s="12" t="str" r="N101"/>
       <c s="11" r="P101">
         <v>1</v>
       </c>
       <c s="11" r="R101">
         <v>19</v>
       </c>
       <c s="13" r="T101">
-        <v>4.19468532788814</v>
+        <v>4.19101598660754</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
       <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J102">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c s="12" t="str" r="K102"/>
       <c s="13" r="M102">
-        <v>6.111111</v>
+        <v>6.333333</v>
       </c>
       <c s="12" t="str" r="N102"/>
       <c s="11" r="P102">
         <v>1</v>
       </c>
       <c s="11" r="R102">
         <v>20</v>
       </c>
       <c s="13" r="T102">
-        <v>4.36183917631084</v>
+        <v>4.45490224359637</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
       <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J103">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c s="12" t="str" r="K103"/>
       <c s="23" r="M103">
-        <v>14.37037</v>
+        <v>14.703704</v>
       </c>
       <c s="12" t="str" r="N103"/>
       <c s="22" r="P103">
         <v>3</v>
       </c>
       <c s="22" r="R103">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c s="23" r="T103">
-        <v>6.24591034197578</v>
+        <v>6.36586341355201</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="8" t="str" r="D104"/>
       <c s="8" t="str" r="E104"/>
       <c s="9" t="str" r="F104"/>
       <c s="10" t="inlineStr" r="H104">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J104">
         <v>130</v>
       </c>
       <c s="12" t="str" r="K104"/>
@@ -5698,361 +5698,361 @@
       <c s="12" t="str" r="K108"/>
       <c s="13" r="M108">
         <v>10.886364</v>
       </c>
       <c s="12" t="str" r="N108"/>
       <c s="11" r="P108">
         <v>1</v>
       </c>
       <c s="11" r="R108">
         <v>47</v>
       </c>
       <c s="13" r="T108">
         <v>9.04456499783157</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A109"/>
       <c s="15" t="str" r="C109"/>
       <c s="16" t="str" r="F109"/>
       <c s="10" t="inlineStr" r="H109">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J109">
-        <v>2754</v>
+        <v>2762</v>
       </c>
       <c s="12" t="str" r="K109"/>
       <c s="13" r="M109">
-        <v>15.131868</v>
+        <v>15.175824</v>
       </c>
       <c s="12" t="str" r="N109"/>
       <c s="11" r="P109">
         <v>1</v>
       </c>
       <c s="11" r="R109">
         <v>117</v>
       </c>
       <c s="13" r="T109">
-        <v>19.4718716357725</v>
+        <v>19.5131877201036</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A110"/>
       <c s="15" t="str" r="C110"/>
       <c s="16" t="str" r="F110"/>
       <c s="10" t="inlineStr" r="H110">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J110">
-        <v>7338</v>
+        <v>7345</v>
       </c>
       <c s="12" t="str" r="K110"/>
       <c s="13" r="M110">
-        <v>39.451613</v>
+        <v>39.489247</v>
       </c>
       <c s="12" t="str" r="N110"/>
       <c s="11" r="P110">
         <v>2</v>
       </c>
       <c s="11" r="R110">
         <v>174</v>
       </c>
       <c s="13" r="T110">
-        <v>37.7505370955169</v>
+        <v>37.7700351998777</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A111"/>
       <c s="18" t="str" r="C111"/>
       <c s="19" t="str" r="D111"/>
       <c s="19" t="str" r="E111"/>
       <c s="20" t="str" r="F111"/>
       <c s="21" t="inlineStr" r="H111">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J111">
-        <v>12008</v>
+        <v>12023</v>
       </c>
       <c s="12" t="str" r="K111"/>
       <c s="23" r="M111">
-        <v>64.213904</v>
+        <v>64.294118</v>
       </c>
       <c s="12" t="str" r="N111"/>
       <c s="22" r="P111">
         <v>5</v>
       </c>
       <c s="22" r="R111">
         <v>184</v>
       </c>
       <c s="23" r="T111">
-        <v>41.5113304773528</v>
+        <v>41.5331726214119</v>
       </c>
     </row>
     <row r="112" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D112"/>
       <c s="8" t="str" r="E112"/>
       <c s="9" t="str" r="F112"/>
       <c s="10" t="inlineStr" r="H112">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J112">
-        <v>2738</v>
+        <v>2741</v>
       </c>
       <c s="12" t="str" r="K112"/>
       <c s="13" r="M112">
-        <v>14.8</v>
+        <v>14.816216</v>
       </c>
       <c s="12" t="str" r="N112"/>
       <c s="11" r="P112">
         <v>1</v>
       </c>
       <c s="11" r="R112">
         <v>62</v>
       </c>
       <c s="13" r="T112">
-        <v>12.0374415886433</v>
+        <v>12.0528166002806</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A113"/>
       <c s="15" t="str" r="C113"/>
       <c s="16" t="str" r="F113"/>
       <c s="10" t="inlineStr" r="H113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J113">
-        <v>3660</v>
+        <v>3673</v>
       </c>
       <c s="12" t="str" r="K113"/>
       <c s="13" r="M113">
-        <v>19.677419</v>
+        <v>19.747312</v>
       </c>
       <c s="12" t="str" r="N113"/>
       <c s="11" r="P113">
         <v>1</v>
       </c>
       <c s="11" r="R113">
         <v>99</v>
       </c>
       <c s="13" r="T113">
-        <v>21.8941736313568</v>
+        <v>21.9166879112698</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A114"/>
       <c s="15" t="str" r="C114"/>
       <c s="16" t="str" r="F114"/>
       <c s="10" t="inlineStr" r="H114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J114">
         <v>10707</v>
       </c>
       <c s="12" t="str" r="K114"/>
       <c s="13" r="M114">
         <v>57.564516</v>
       </c>
       <c s="12" t="str" r="N114"/>
       <c s="11" r="P114">
         <v>1</v>
       </c>
       <c s="11" r="R114">
         <v>189</v>
       </c>
       <c s="13" r="T114">
         <v>34.590713161194</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A115"/>
       <c s="18" t="str" r="C115"/>
       <c s="19" t="str" r="D115"/>
       <c s="19" t="str" r="E115"/>
       <c s="20" t="str" r="F115"/>
       <c s="21" t="inlineStr" r="H115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J115">
-        <v>17105</v>
+        <v>17121</v>
       </c>
       <c s="12" t="str" r="K115"/>
       <c s="23" r="M115">
-        <v>91.470588</v>
+        <v>91.55615</v>
       </c>
       <c s="12" t="str" r="N115"/>
       <c s="22" r="P115">
         <v>1</v>
       </c>
       <c s="22" r="R115">
         <v>253</v>
       </c>
       <c s="23" r="T115">
-        <v>39.6149876814319</v>
+        <v>39.6176728493737</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="8" t="str" r="D116"/>
       <c s="8" t="str" r="E116"/>
       <c s="9" t="str" r="F116"/>
       <c s="10" t="inlineStr" r="H116">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J116">
-        <v>12126</v>
+        <v>12175</v>
       </c>
       <c s="12" t="str" r="K116"/>
       <c s="13" r="M116">
-        <v>34.844828</v>
+        <v>34.985632</v>
       </c>
       <c s="12" t="str" r="N116"/>
       <c s="11" r="P116">
         <v>1</v>
       </c>
       <c s="11" r="R116">
         <v>179</v>
       </c>
       <c s="13" r="T116">
-        <v>24.5557426684676</v>
+        <v>24.5573450112181</v>
       </c>
     </row>
     <row r="117" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A117"/>
       <c s="25" t="str" r="C117"/>
       <c s="16" t="str" r="F117"/>
       <c s="10" t="inlineStr" r="H117">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J117">
-        <v>25798</v>
+        <v>26102</v>
       </c>
       <c s="12" t="str" r="K117"/>
       <c s="13" r="M117">
-        <v>74.132184</v>
+        <v>75.005747</v>
       </c>
       <c s="12" t="str" r="N117"/>
       <c s="11" r="P117">
         <v>3</v>
       </c>
       <c s="11" r="R117">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c s="13" r="T117">
-        <v>84.6883066190369</v>
+        <v>85.3309540846697</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A118"/>
       <c s="25" t="str" r="C118"/>
       <c s="16" t="str" r="F118"/>
       <c s="10" t="inlineStr" r="H118">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J118">
-        <v>37561</v>
+        <v>37732</v>
       </c>
       <c s="12" t="str" r="K118"/>
       <c s="13" r="M118">
-        <v>107.933908</v>
+        <v>108.425287</v>
       </c>
       <c s="12" t="str" r="N118"/>
       <c s="11" r="P118">
         <v>2</v>
       </c>
       <c s="11" r="R118">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c s="13" r="T118">
-        <v>103.252069499841</v>
+        <v>103.75587976592</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A119"/>
       <c s="26" t="str" r="C119"/>
       <c s="19" t="str" r="D119"/>
       <c s="19" t="str" r="E119"/>
       <c s="20" t="str" r="F119"/>
       <c s="21" t="inlineStr" r="H119">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J119">
-        <v>75485</v>
+        <v>76009</v>
       </c>
       <c s="12" t="str" r="K119"/>
       <c s="23" r="M119">
-        <v>216.91092</v>
+        <v>218.416667</v>
       </c>
       <c s="12" t="str" r="N119"/>
       <c s="22" r="P119">
         <v>39</v>
       </c>
       <c s="22" r="R119">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c s="23" r="T119">
-        <v>141.08954622154</v>
+        <v>142.078179795491</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D120"/>
       <c s="8" t="str" r="E120"/>
       <c s="9" t="str" r="F120"/>
       <c s="10" t="inlineStr" r="H120">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J120">
         <v>18</v>
       </c>
       <c s="12" t="str" r="K120"/>
@@ -6151,185 +6151,185 @@
       </c>
       <c s="23" r="T123">
         <v>8.64854600496523</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C124">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D124"/>
       <c s="8" t="str" r="E124"/>
       <c s="9" t="str" r="F124"/>
       <c s="10" t="inlineStr" r="H124">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J124">
-        <v>13045</v>
+        <v>13151</v>
       </c>
       <c s="12" t="str" r="K124"/>
       <c s="13" r="M124">
-        <v>73.700565</v>
+        <v>74.299435</v>
       </c>
       <c s="12" t="str" r="N124"/>
       <c s="11" r="P124">
         <v>14</v>
       </c>
       <c s="11" r="R124">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c s="13" r="T124">
-        <v>40.1512148757668</v>
+        <v>40.441675867847</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A125"/>
       <c s="25" t="str" r="C125"/>
       <c s="16" t="str" r="F125"/>
       <c s="10" t="inlineStr" r="H125">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J125">
-        <v>15338</v>
+        <v>15473</v>
       </c>
       <c s="12" t="str" r="K125"/>
       <c s="13" r="M125">
-        <v>84.740331</v>
+        <v>85.486188</v>
       </c>
       <c s="12" t="str" r="N125"/>
       <c s="11" r="P125">
         <v>6</v>
       </c>
       <c s="11" r="R125">
-        <v>552</v>
+        <v>556</v>
       </c>
       <c s="13" r="T125">
-        <v>86.6720766106363</v>
+        <v>87.1372868122482</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A126"/>
       <c s="25" t="str" r="C126"/>
       <c s="16" t="str" r="F126"/>
       <c s="10" t="inlineStr" r="H126">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J126">
-        <v>35908</v>
+        <v>35960</v>
       </c>
       <c s="12" t="str" r="K126"/>
       <c s="13" r="M126">
-        <v>198.38674</v>
+        <v>198.674033</v>
       </c>
       <c s="12" t="str" r="N126"/>
       <c s="11" r="P126">
         <v>12</v>
       </c>
       <c s="11" r="R126">
-        <v>832</v>
+        <v>833</v>
       </c>
       <c s="13" r="T126">
-        <v>154.585519806999</v>
+        <v>154.930768909859</v>
       </c>
     </row>
     <row r="127" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A127"/>
       <c s="26" t="str" r="C127"/>
       <c s="19" t="str" r="D127"/>
       <c s="19" t="str" r="E127"/>
       <c s="20" t="str" r="F127"/>
       <c s="21" t="inlineStr" r="H127">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J127">
-        <v>64291</v>
+        <v>64584</v>
       </c>
       <c s="12" t="str" r="K127"/>
       <c s="23" r="M127">
-        <v>355.198895</v>
+        <v>356.81768</v>
       </c>
       <c s="12" t="str" r="N127"/>
       <c s="22" r="P127">
         <v>76</v>
       </c>
       <c s="22" r="R127">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c s="23" r="T127">
-        <v>203.427530636834</v>
+        <v>204.098274032389</v>
       </c>
     </row>
     <row r="128" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C128">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D128"/>
       <c s="8" t="str" r="E128"/>
       <c s="9" t="str" r="F128"/>
       <c s="10" t="inlineStr" r="H128">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J128">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c s="12" t="str" r="K128"/>
       <c s="13" r="M128">
-        <v>13.702128</v>
+        <v>13.70922</v>
       </c>
       <c s="12" t="str" r="N128"/>
       <c s="11" r="P128">
         <v>1</v>
       </c>
       <c s="11" r="R128">
         <v>51</v>
       </c>
       <c s="13" r="T128">
-        <v>11.9974668159574</v>
+        <v>11.996153550201</v>
       </c>
     </row>
     <row r="129" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A129"/>
       <c s="25" t="str" r="C129"/>
       <c s="16" t="str" r="F129"/>
       <c s="10" t="inlineStr" r="H129">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J129">
         <v>1988</v>
       </c>
       <c s="12" t="str" r="K129"/>
       <c s="13" r="M129">
         <v>13.342282</v>
       </c>
       <c s="12" t="str" r="N129"/>
       <c s="11" r="P129">
         <v>1</v>
       </c>
       <c s="11" r="R129">
         <v>47</v>
       </c>
@@ -6354,65 +6354,65 @@
         <v>87.154362</v>
       </c>
       <c s="12" t="str" r="N130"/>
       <c s="11" r="P130">
         <v>5</v>
       </c>
       <c s="11" r="R130">
         <v>197</v>
       </c>
       <c s="13" r="T130">
         <v>41.0923029653973</v>
       </c>
     </row>
     <row r="131" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A131"/>
       <c s="26" t="str" r="C131"/>
       <c s="19" t="str" r="D131"/>
       <c s="19" t="str" r="E131"/>
       <c s="20" t="str" r="F131"/>
       <c s="21" t="inlineStr" r="H131">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J131">
-        <v>16906</v>
+        <v>16907</v>
       </c>
       <c s="12" t="str" r="K131"/>
       <c s="23" r="M131">
-        <v>113.463087</v>
+        <v>113.469799</v>
       </c>
       <c s="12" t="str" r="N131"/>
       <c s="22" r="P131">
         <v>14</v>
       </c>
       <c s="22" r="R131">
         <v>213</v>
       </c>
       <c s="23" r="T131">
-        <v>40.5088451328842</v>
+        <v>40.5188573136015</v>
       </c>
     </row>
     <row r="132" ht="2.15" customHeight="1"/>
     <row r="133" ht="15.8" customHeight="1">
       <c s="27" t="inlineStr" r="B133">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
     <row r="134" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
@@ -6756,51 +6756,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">SENT Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Applicants who
 Signaled
 ERAS 2026</t>
         </is>
       </c>
@@ -6826,1228 +6826,1228 @@
       </c>
     </row>
     <row r="9" ht="0.05" customHeight="1"/>
     <row r="10" ht="2.5" customHeight="1"/>
     <row r="11" ht="2.85" customHeight="1"/>
     <row r="12" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Anesthesiology (5 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D12"/>
       <c s="8" t="str" r="E12"/>
       <c s="9" t="str" r="F12"/>
       <c s="10" t="inlineStr" r="H12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J12">
-        <v>699</v>
+        <v>702</v>
       </c>
       <c s="12" t="str" r="K12"/>
       <c s="13" r="M12">
-        <v>4.911302</v>
+        <v>4.897436</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="11" r="P12">
         <v>1</v>
       </c>
       <c s="11" r="R12">
         <v>5</v>
       </c>
       <c s="13" r="T12">
-        <v>0.54372327520532</v>
+        <v>0.585662872307952</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A13"/>
       <c s="15" t="str" r="C13"/>
       <c s="16" t="str" r="F13"/>
       <c s="10" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J13">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c s="12" t="str" r="K13"/>
       <c s="13" r="M13">
-        <v>4.716688</v>
+        <v>4.713918</v>
       </c>
       <c s="12" t="str" r="N13"/>
       <c s="11" r="P13">
         <v>1</v>
       </c>
       <c s="11" r="R13">
         <v>5</v>
       </c>
       <c s="13" r="T13">
-        <v>0.936118048111455</v>
+        <v>0.940862370381556</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A14"/>
       <c s="15" t="str" r="C14"/>
       <c s="16" t="str" r="F14"/>
       <c s="10" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J14">
-        <v>2189</v>
+        <v>2197</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="13" r="M14">
-        <v>4.924166</v>
+        <v>4.918525</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="11" r="P14">
         <v>1</v>
       </c>
       <c s="11" r="R14">
         <v>5</v>
       </c>
       <c s="13" r="T14">
-        <v>0.505582831987005</v>
+        <v>0.525436009424554</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A15"/>
       <c s="18" t="str" r="C15"/>
       <c s="19" t="str" r="D15"/>
       <c s="19" t="str" r="E15"/>
       <c s="20" t="str" r="F15"/>
       <c s="21" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J15">
-        <v>3661</v>
+        <v>3675</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="23" r="M15">
-        <v>4.877902</v>
+        <v>4.871293</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="22" r="P15">
         <v>1</v>
       </c>
       <c s="22" r="R15">
         <v>5</v>
       </c>
       <c s="23" r="T15">
-        <v>0.63336640264542</v>
+        <v>0.651180466537503</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D16"/>
       <c s="8" t="str" r="E16"/>
       <c s="9" t="str" r="F16"/>
       <c s="10" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J16">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c s="12" t="str" r="K16"/>
       <c s="13" r="M16">
-        <v>9.874627</v>
+        <v>9.868852</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="11" r="P16">
         <v>3</v>
       </c>
       <c s="11" r="R16">
         <v>10</v>
       </c>
       <c s="13" r="T16">
-        <v>0.800922593013832</v>
+        <v>0.814172586126553</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A17"/>
       <c s="15" t="str" r="C17"/>
       <c s="16" t="str" r="F17"/>
       <c s="10" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J17">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="13" r="M17">
-        <v>9.3</v>
+        <v>9.289017</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="11" r="P17">
         <v>1</v>
       </c>
       <c s="11" r="R17">
         <v>10</v>
       </c>
       <c s="13" r="T17">
-        <v>1.96595396690767</v>
+        <v>1.97313709609849</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A18"/>
       <c s="15" t="str" r="C18"/>
       <c s="16" t="str" r="F18"/>
       <c s="10" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J18">
-        <v>2139</v>
+        <v>2145</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="13" r="M18">
-        <v>9.862085</v>
+        <v>9.851282</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="11" r="P18">
         <v>1</v>
       </c>
       <c s="11" r="R18">
         <v>10</v>
       </c>
       <c s="13" r="T18">
-        <v>0.918547222520432</v>
+        <v>0.952487270256144</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A19"/>
       <c s="18" t="str" r="C19"/>
       <c s="19" t="str" r="D19"/>
       <c s="19" t="str" r="E19"/>
       <c s="20" t="str" r="F19"/>
       <c s="21" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J19">
-        <v>3499</v>
+        <v>3508</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="23" r="M19">
-        <v>9.753644</v>
+        <v>9.743729</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="22" r="P19">
         <v>1</v>
       </c>
       <c s="22" r="R19">
         <v>10</v>
       </c>
       <c s="23" r="T19">
-        <v>1.2044936695558</v>
+        <v>1.22467056794879</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
-        <v>2.863636</v>
+        <v>2.822222</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>3</v>
       </c>
       <c s="13" r="T20">
-        <v>0.507003944757829</v>
+        <v>0.572355658659893</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>256</v>
+        <v>261</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>2.773438</v>
+        <v>2.754789</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
         <v>3</v>
       </c>
       <c s="13" r="T21">
-        <v>0.562561107791856</v>
+        <v>0.588783491616401</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
-        <v>2.905325</v>
+        <v>2.888889</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>3</v>
       </c>
       <c s="13" r="T22">
-        <v>0.381199422874694</v>
+        <v>0.411626043879636</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>469</v>
+        <v>477</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>2.829424</v>
+        <v>2.809224</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>3</v>
       </c>
       <c s="23" r="T23">
-        <v>0.502616155729201</v>
+        <v>0.533533504102601</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="13" r="M24">
-        <v>2.912621</v>
+        <v>2.899038</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="11" r="P24">
         <v>1</v>
       </c>
       <c s="11" r="R24">
         <v>3</v>
       </c>
       <c s="13" r="T24">
-        <v>0.397236705252674</v>
+        <v>0.432866030083212</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A25"/>
       <c s="15" t="str" r="C25"/>
       <c s="16" t="str" r="F25"/>
       <c s="10" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J25">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="13" r="M25">
-        <v>2.848101</v>
+        <v>2.815951</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="11" r="P25">
         <v>1</v>
       </c>
       <c s="11" r="R25">
         <v>3</v>
       </c>
       <c s="13" r="T25">
-        <v>0.480439382232556</v>
+        <v>0.523176834349534</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A26"/>
       <c s="15" t="str" r="C26"/>
       <c s="16" t="str" r="F26"/>
       <c s="10" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J26">
-        <v>987</v>
+        <v>995</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="13" r="M26">
-        <v>2.972644</v>
+        <v>2.964824</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="11" r="P26">
         <v>1</v>
       </c>
       <c s="11" r="R26">
         <v>3</v>
       </c>
       <c s="13" r="T26">
-        <v>0.211818318376858</v>
+        <v>0.236805827630994</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A27"/>
       <c s="18" t="str" r="C27"/>
       <c s="19" t="str" r="D27"/>
       <c s="19" t="str" r="E27"/>
       <c s="20" t="str" r="F27"/>
       <c s="21" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J27">
-        <v>1351</v>
+        <v>1366</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="23" r="M27">
-        <v>2.948927</v>
+        <v>2.937042</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="22" r="P27">
         <v>1</v>
       </c>
       <c s="22" r="R27">
         <v>3</v>
       </c>
       <c s="23" r="T27">
-        <v>0.2924140899478</v>
+        <v>0.323140836168999</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
         <v>195</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="13" r="M28">
-        <v>21.938462</v>
+        <v>22.020513</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>25</v>
       </c>
       <c s="13" r="T28">
-        <v>6.40182395884173</v>
+        <v>6.30579685686115</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
-        <v>18.398551</v>
+        <v>18.366906</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>25</v>
       </c>
       <c s="13" r="T29">
-        <v>8.97474423033882</v>
+        <v>9.0327473672189</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A30"/>
       <c s="15" t="str" r="C30"/>
       <c s="16" t="str" r="F30"/>
       <c s="10" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J30">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c s="12" t="str" r="K30"/>
       <c s="13" r="M30">
-        <v>24.312241</v>
+        <v>24.276398</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>1</v>
       </c>
       <c s="11" r="R30">
         <v>25</v>
       </c>
       <c s="13" r="T30">
-        <v>3.26339255989836</v>
+        <v>3.38198255465637</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
-        <v>1297</v>
+        <v>1300</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>23.326137</v>
+        <v>23.306154</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>1</v>
       </c>
       <c s="22" r="R31">
         <v>25</v>
       </c>
       <c s="23" r="T31">
-        <v>5.1188002500586</v>
+        <v>5.16746494908287</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
-        <v>2107</v>
+        <v>2122</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="13" r="M32">
-        <v>4.840057</v>
+        <v>4.826579</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="11" r="P32">
         <v>1</v>
       </c>
       <c s="11" r="R32">
         <v>5</v>
       </c>
       <c s="13" r="T32">
-        <v>0.644537043155783</v>
+        <v>0.67554866590054</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A33"/>
       <c s="25" t="str" r="C33"/>
       <c s="16" t="str" r="F33"/>
       <c s="10" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J33">
-        <v>7497</v>
+        <v>7604</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="13" r="M33">
-        <v>4.682806</v>
+        <v>4.662415</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="11" r="P33">
         <v>1</v>
       </c>
       <c s="11" r="R33">
         <v>5</v>
       </c>
       <c s="13" r="T33">
-        <v>0.95337243509554</v>
+        <v>0.983350395332203</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A34"/>
       <c s="25" t="str" r="C34"/>
       <c s="16" t="str" r="F34"/>
       <c s="10" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J34">
-        <v>2079</v>
+        <v>2097</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="13" r="M34">
-        <v>4.806157</v>
+        <v>4.786361</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="11" r="P34">
         <v>1</v>
       </c>
       <c s="11" r="R34">
         <v>5</v>
       </c>
       <c s="13" r="T34">
-        <v>0.783790788412316</v>
+        <v>0.825393239613701</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A35"/>
       <c s="26" t="str" r="C35"/>
       <c s="19" t="str" r="D35"/>
       <c s="19" t="str" r="E35"/>
       <c s="20" t="str" r="F35"/>
       <c s="21" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J35">
-        <v>11683</v>
+        <v>11823</v>
       </c>
       <c s="12" t="str" r="K35"/>
       <c s="23" r="M35">
-        <v>4.733116</v>
+        <v>4.713863</v>
       </c>
       <c s="12" t="str" r="N35"/>
       <c s="22" r="P35">
         <v>1</v>
       </c>
       <c s="22" r="R35">
         <v>5</v>
       </c>
       <c s="23" r="T35">
-        <v>0.87868253652841</v>
+        <v>0.910779885592562</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D36"/>
       <c s="8" t="str" r="E36"/>
       <c s="9" t="str" r="F36"/>
       <c s="10" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J36">
-        <v>3568</v>
+        <v>3590</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="13" r="M36">
-        <v>2.94815</v>
+        <v>2.941504</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="11" r="P36">
         <v>1</v>
       </c>
       <c s="11" r="R36">
         <v>3</v>
       </c>
       <c s="13" r="T36">
-        <v>0.290666475535105</v>
+        <v>0.311239457652785</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A37"/>
       <c s="15" t="str" r="C37"/>
       <c s="16" t="str" r="F37"/>
       <c s="10" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J37">
-        <v>14562</v>
+        <v>14734</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="13" r="M37">
-        <v>2.928993</v>
+        <v>2.918556</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="11" r="P37">
         <v>1</v>
       </c>
       <c s="11" r="R37">
         <v>3</v>
       </c>
       <c s="13" r="T37">
-        <v>0.333604556323801</v>
+        <v>0.359321582986605</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A38"/>
       <c s="15" t="str" r="C38"/>
       <c s="16" t="str" r="F38"/>
       <c s="10" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J38">
-        <v>8910</v>
+        <v>8973</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="13" r="M38">
-        <v>2.939169</v>
+        <v>2.929455</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="11" r="P38">
         <v>1</v>
       </c>
       <c s="11" r="R38">
         <v>3</v>
       </c>
       <c s="13" r="T38">
-        <v>0.319068958063927</v>
+        <v>0.345386739757044</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A39"/>
       <c s="18" t="str" r="C39"/>
       <c s="19" t="str" r="D39"/>
       <c s="19" t="str" r="E39"/>
       <c s="20" t="str" r="F39"/>
       <c s="21" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J39">
-        <v>27040</v>
+        <v>27297</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
-        <v>2.934874</v>
+        <v>2.925157</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
         <v>1</v>
       </c>
       <c s="22" r="R39">
         <v>3</v>
       </c>
       <c s="23" r="T39">
-        <v>0.3235320695078</v>
+        <v>0.348861003839638</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>3441</v>
+        <v>3449</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>11.25138</v>
+        <v>11.233981</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
         <v>12</v>
       </c>
       <c s="13" r="T40">
-        <v>2.26609156920015</v>
+        <v>2.29770494189311</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>14073</v>
+        <v>14145</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>11.428693</v>
+        <v>11.412301</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
         <v>1</v>
       </c>
       <c s="11" r="R41">
         <v>12</v>
       </c>
       <c s="13" r="T41">
-        <v>1.96531829483165</v>
+        <v>2.0019690307295</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>8534</v>
+        <v>8549</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>11.008906</v>
+        <v>11.002573</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
         <v>12</v>
       </c>
       <c s="13" r="T42">
-        <v>2.52849975281786</v>
+        <v>2.53872034694647</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>26048</v>
+        <v>26143</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>11.267736</v>
+        <v>11.254791</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
         <v>1</v>
       </c>
       <c s="22" r="R43">
         <v>12</v>
       </c>
       <c s="23" r="T43">
-        <v>2.21258875528192</v>
+        <v>2.23756720569461</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>39</v>
       </c>
       <c s="12" t="str" r="K44"/>
       <c s="13" r="M44">
         <v>1.794872</v>
       </c>
       <c s="12" t="str" r="N44"/>
       <c s="11" r="P44">
         <v>1</v>
       </c>
       <c s="11" r="R44">
         <v>2</v>
       </c>
       <c s="13" r="T44">
         <v>0.406408661325026</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A45"/>
       <c s="25" t="str" r="C45"/>
       <c s="16" t="str" r="F45"/>
       <c s="10" t="inlineStr" r="H45">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J45">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c s="12" t="str" r="K45"/>
       <c s="13" r="M45">
-        <v>1.786164</v>
+        <v>1.78125</v>
       </c>
       <c s="12" t="str" r="N45"/>
       <c s="11" r="P45">
         <v>1</v>
       </c>
       <c s="11" r="R45">
         <v>2</v>
       </c>
       <c s="13" r="T45">
-        <v>0.410659226123072</v>
+        <v>0.414045891176328</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A46"/>
       <c s="25" t="str" r="C46"/>
       <c s="16" t="str" r="F46"/>
       <c s="10" t="inlineStr" r="H46">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J46">
         <v>86</v>
       </c>
       <c s="12" t="str" r="K46"/>
       <c s="13" r="M46">
         <v>1.906977</v>
       </c>
       <c s="12" t="str" r="N46"/>
       <c s="11" r="P46">
         <v>1</v>
       </c>
       <c s="11" r="R46">
         <v>2</v>
       </c>
       <c s="13" r="T46">
         <v>0.291312546931985</v>
       </c>
     </row>
     <row r="47" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A47"/>
       <c s="26" t="str" r="C47"/>
       <c s="19" t="str" r="D47"/>
       <c s="19" t="str" r="E47"/>
       <c s="20" t="str" r="F47"/>
       <c s="21" t="inlineStr" r="H47">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J47">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c s="12" t="str" r="K47"/>
       <c s="23" r="M47">
-        <v>1.823944</v>
+        <v>1.821053</v>
       </c>
       <c s="12" t="str" r="N47"/>
       <c s="22" r="P47">
         <v>1</v>
       </c>
       <c s="22" r="R47">
         <v>2</v>
       </c>
       <c s="23" r="T47">
-        <v>0.38120335780263</v>
+        <v>0.383644366568832</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>7.133333</v>
+        <v>7.052632</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
         <v>8</v>
       </c>
       <c s="13" r="T48">
-        <v>1.96843084714704</v>
+        <v>2.07727995224524</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
       <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>6.56962</v>
+        <v>6.5</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
         <v>8</v>
       </c>
       <c s="13" r="T49">
-        <v>2.545751755376</v>
+        <v>2.60455351260058</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
       <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>7.566308</v>
+        <v>7.542857</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>1</v>
       </c>
       <c s="11" r="R50">
         <v>8</v>
       </c>
       <c s="13" r="T50">
-        <v>1.56317977213115</v>
+        <v>1.60888159912406</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
       <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>7.195313</v>
+        <v>7.147287</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
         <v>1</v>
       </c>
       <c s="22" r="R51">
         <v>8</v>
       </c>
       <c s="23" r="T51">
-        <v>2.02161766909572</v>
+        <v>2.08584251562768</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J52">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -8183,398 +8183,398 @@
       <c s="12" t="str" r="K56"/>
       <c s="13" r="M56">
         <v>20.135135</v>
       </c>
       <c s="12" t="str" r="N56"/>
       <c s="11" r="P56">
         <v>1</v>
       </c>
       <c s="11" r="R56">
         <v>25</v>
       </c>
       <c s="13" r="T56">
         <v>7.89715455084931</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="25" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>20.965035</v>
+        <v>20.902778</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>1</v>
       </c>
       <c s="11" r="R57">
         <v>25</v>
       </c>
       <c s="13" r="T57">
-        <v>8.19277608628479</v>
+        <v>8.19817217433252</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="25" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
         <v>418</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
         <v>24.57177</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>1</v>
       </c>
       <c s="11" r="R58">
         <v>25</v>
       </c>
       <c s="13" r="T58">
         <v>2.87477025168969</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="26" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>598</v>
+        <v>599</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>23.434783</v>
+        <v>23.415693</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
         <v>25</v>
       </c>
       <c s="23" r="T59">
-        <v>5.35078405469703</v>
+        <v>5.36667094202728</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>346</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
         <v>7.893064</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
         <v>8</v>
       </c>
       <c s="13" r="T60">
         <v>0.699479806713532</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>1423</v>
+        <v>1443</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>7.277583</v>
+        <v>7.209286</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>1</v>
       </c>
       <c s="11" r="R61">
         <v>8</v>
       </c>
       <c s="13" r="T61">
-        <v>1.91660115830081</v>
+        <v>2.00533014738222</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>911</v>
+        <v>921</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>7.881449</v>
+        <v>7.821933</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
         <v>1</v>
       </c>
       <c s="11" r="R62">
         <v>8</v>
       </c>
       <c s="13" r="T62">
-        <v>0.805797741371866</v>
+        <v>0.995807210257086</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>2680</v>
+        <v>2710</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>7.562313</v>
+        <v>7.504797</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>1</v>
       </c>
       <c s="22" r="R63">
         <v>8</v>
       </c>
       <c s="23" r="T63">
-        <v>1.52500983603385</v>
+        <v>1.62484830061148</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c s="12" t="str" r="K64"/>
       <c s="13" r="M64">
-        <v>26.567568</v>
+        <v>26.551471</v>
       </c>
       <c s="12" t="str" r="N64"/>
       <c s="11" r="P64">
         <v>1</v>
       </c>
       <c s="11" r="R64">
         <v>30</v>
       </c>
       <c s="13" r="T64">
-        <v>7.75134665719448</v>
+        <v>7.74864626886529</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A65"/>
       <c s="25" t="str" r="C65"/>
       <c s="16" t="str" r="F65"/>
       <c s="10" t="inlineStr" r="H65">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J65">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c s="12" t="str" r="K65"/>
       <c s="13" r="M65">
-        <v>22.885714</v>
+        <v>22.651685</v>
       </c>
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
         <v>30</v>
       </c>
       <c s="13" r="T65">
-        <v>10.4219611398239</v>
+        <v>10.5393707117645</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
       <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
-        <v>1333</v>
+        <v>1334</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>29.11853</v>
+        <v>29.097451</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
         <v>1</v>
       </c>
       <c s="11" r="R66">
         <v>30</v>
       </c>
       <c s="13" r="T66">
-        <v>4.28560765819738</v>
+        <v>4.35260037219132</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
       <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
-        <v>1915</v>
+        <v>1920</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>28.006789</v>
+        <v>27.958854</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>1</v>
       </c>
       <c s="22" r="R67">
         <v>30</v>
       </c>
       <c s="23" r="T67">
-        <v>6.25608759529468</v>
+        <v>6.33351726925884</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>22.522388</v>
+        <v>22.205882</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c s="11" r="R68">
         <v>25</v>
       </c>
       <c s="13" r="T68">
-        <v>5.8150910568967</v>
+        <v>6.33054634293123</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="25" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
         <v>70</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
         <v>18.857143</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>25</v>
       </c>
@@ -8599,425 +8599,425 @@
         <v>24.64381</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
         <v>25</v>
       </c>
       <c s="13" r="T70">
         <v>2.61927757215611</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="26" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>662</v>
+        <v>663</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>23.817221</v>
+        <v>23.782805</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
         <v>25</v>
       </c>
       <c s="23" r="T71">
-        <v>4.58873773493321</v>
+        <v>4.67005299755795</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
-        <v>4.975124</v>
+        <v>4.975248</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
         <v>3</v>
       </c>
       <c s="11" r="R72">
         <v>5</v>
       </c>
       <c s="13" r="T72">
-        <v>0.210397243327949</v>
+        <v>0.209883300907909</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="25" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>4.707751</v>
+        <v>4.702532</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>1</v>
       </c>
       <c s="11" r="R73">
         <v>5</v>
       </c>
       <c s="13" r="T73">
-        <v>0.951983193128954</v>
+        <v>0.957021420867893</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="25" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>4.888889</v>
+        <v>4.868895</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
         <v>5</v>
       </c>
       <c s="13" r="T74">
-        <v>0.598017558270658</v>
+        <v>0.658209693031028</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="26" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>1375</v>
+        <v>1381</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>4.797818</v>
+        <v>4.789283</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>1</v>
       </c>
       <c s="22" r="R75">
         <v>5</v>
       </c>
       <c s="23" r="T75">
-        <v>0.798230543139011</v>
+        <v>0.814430475854139</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>4.891391</v>
+        <v>4.881266</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
         <v>1</v>
       </c>
       <c s="11" r="R76">
         <v>5</v>
       </c>
       <c s="13" r="T76">
-        <v>0.581461090701691</v>
+        <v>0.61371980577459</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
       <c s="25" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>2895</v>
+        <v>2940</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>4.680138</v>
+        <v>4.640136</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
         <v>1</v>
       </c>
       <c s="11" r="R77">
         <v>5</v>
       </c>
       <c s="13" r="T77">
-        <v>0.978929517381103</v>
+        <v>1.04096445664585</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
       <c s="25" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>1820</v>
+        <v>1828</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>4.774176</v>
+        <v>4.762035</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
         <v>5</v>
       </c>
       <c s="13" r="T78">
-        <v>0.853097298085043</v>
+        <v>0.875720845932081</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
       <c s="26" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>5470</v>
+        <v>5526</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>4.740585</v>
+        <v>4.713536</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
         <v>1</v>
       </c>
       <c s="22" r="R79">
         <v>5</v>
       </c>
       <c s="23" r="T79">
-        <v>0.895172050502025</v>
+        <v>0.942998409330578</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
         <v>6</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
         <v>2.666667</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
         <v>1</v>
       </c>
       <c s="11" r="R80">
         <v>3</v>
       </c>
       <c s="13" r="T80">
         <v>0.778499197173639</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>2.62963</v>
+        <v>2.609756</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
         <v>1</v>
       </c>
       <c s="11" r="R81">
         <v>3</v>
       </c>
       <c s="13" r="T81">
-        <v>0.676939435991138</v>
+        <v>0.696284424642689</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J82">
         <v>24</v>
       </c>
       <c s="12" t="str" r="K82"/>
       <c s="13" r="M82">
         <v>2.833333</v>
       </c>
       <c s="12" t="str" r="N82"/>
       <c s="11" r="P82">
         <v>1</v>
       </c>
       <c s="11" r="R82">
         <v>3</v>
       </c>
       <c s="13" r="T82">
         <v>0.55862062260536</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>2.675676</v>
+        <v>2.660714</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
         <v>1</v>
       </c>
       <c s="22" r="R83">
         <v>3</v>
       </c>
       <c s="23" r="T83">
-        <v>0.661304770888582</v>
+        <v>0.677022894738428</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
         <v>22</v>
       </c>
       <c s="12" t="str" r="K84"/>
@@ -9116,508 +9116,508 @@
       </c>
       <c s="23" r="T87">
         <v>0.678905737197735</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A88">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C88">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D88"/>
       <c s="8" t="str" r="E88"/>
       <c s="9" t="str" r="F88"/>
       <c s="10" t="inlineStr" r="H88">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J88">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
-        <v>18.763514</v>
+        <v>18.701794</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
         <v>1</v>
       </c>
       <c s="11" r="R88">
         <v>20</v>
       </c>
       <c s="13" r="T88">
-        <v>3.85421159253095</v>
+        <v>3.96316893407283</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>14.115789</v>
+        <v>13.994792</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>1</v>
       </c>
       <c s="11" r="R89">
         <v>20</v>
       </c>
       <c s="13" r="T89">
-        <v>7.61662280804295</v>
+        <v>7.66974823576367</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
-        <v>19.094737</v>
+        <v>19.060924</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>1</v>
       </c>
       <c s="11" r="R90">
         <v>20</v>
       </c>
       <c s="13" r="T90">
-        <v>3.49159361896541</v>
+        <v>3.56499901823268</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>1109</v>
+        <v>1114</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>18.109107</v>
+        <v>18.043986</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
         <v>1</v>
       </c>
       <c s="22" r="R91">
         <v>20</v>
       </c>
       <c s="23" r="T91">
-        <v>4.93967195267054</v>
+        <v>5.02698995423703</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C92">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
-        <v>16.272727</v>
+        <v>16.434783</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
         <v>1</v>
       </c>
       <c s="11" r="R92">
         <v>20</v>
       </c>
       <c s="13" r="T92">
-        <v>6.68341798782629</v>
+        <v>6.57825432770731</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
       <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
         <v>90</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
         <v>17.5</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
         <v>20</v>
       </c>
       <c s="13" r="T93">
         <v>5.37582003046977</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
       <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>19.335897</v>
+        <v>19.289003</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>1</v>
       </c>
       <c s="11" r="R94">
         <v>20</v>
       </c>
       <c s="13" r="T94">
-        <v>3.17766486590389</v>
+        <v>3.30612386337838</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
       <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>502</v>
+        <v>504</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>18.87251</v>
+        <v>18.839286</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>1</v>
       </c>
       <c s="22" r="R95">
         <v>20</v>
       </c>
       <c s="23" r="T95">
-        <v>3.96440815254938</v>
+        <v>4.03607916176083</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>814</v>
+        <v>815</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>9.681818</v>
+        <v>9.67362</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
         <v>10</v>
       </c>
       <c s="13" r="T96">
-        <v>1.46022498266534</v>
+        <v>1.48790187848527</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>1247</v>
+        <v>1264</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>8.663994</v>
+        <v>8.587816</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>1</v>
       </c>
       <c s="11" r="R97">
         <v>10</v>
       </c>
       <c s="13" r="T97">
-        <v>2.82987526226864</v>
+        <v>2.90874973141383</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>1800</v>
+        <v>1805</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>9.699444</v>
+        <v>9.679224</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
         <v>10</v>
       </c>
       <c s="13" r="T98">
-        <v>1.45247960398761</v>
+        <v>1.50390092758798</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>3861</v>
+        <v>3884</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>9.361305</v>
+        <v>9.322863</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
         <v>1</v>
       </c>
       <c s="22" r="R99">
         <v>10</v>
       </c>
       <c s="23" r="T99">
-        <v>2.06166922662196</v>
+        <v>2.12806954773569</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J100">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c s="12" t="str" r="K100"/>
       <c s="13" r="M100">
-        <v>1.846154</v>
+        <v>1.785714</v>
       </c>
       <c s="12" t="str" r="N100"/>
       <c s="11" r="P100">
         <v>1</v>
       </c>
       <c s="11" r="R100">
         <v>3</v>
       </c>
       <c s="13" r="T100">
-        <v>0.96715303856215</v>
+        <v>0.956736118268773</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
       <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J101">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c s="12" t="str" r="K101"/>
       <c s="13" r="M101">
-        <v>2.45679</v>
+        <v>2.45122</v>
       </c>
       <c s="12" t="str" r="N101"/>
       <c s="11" r="P101">
         <v>1</v>
       </c>
       <c s="11" r="R101">
         <v>3</v>
       </c>
       <c s="13" r="T101">
-        <v>0.819776798891015</v>
+        <v>0.816283039147574</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
       <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J102">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c s="12" t="str" r="K102"/>
       <c s="13" r="M102">
-        <v>2.462687</v>
+        <v>2.408451</v>
       </c>
       <c s="12" t="str" r="N102"/>
       <c s="11" r="P102">
         <v>1</v>
       </c>
       <c s="11" r="R102">
         <v>3</v>
       </c>
       <c s="13" r="T102">
-        <v>0.855382955172711</v>
+        <v>0.884499293385812</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
       <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J103">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c s="12" t="str" r="K103"/>
       <c s="23" r="M103">
-        <v>2.409938</v>
+        <v>2.377246</v>
       </c>
       <c s="12" t="str" r="N103"/>
       <c s="22" r="P103">
         <v>1</v>
       </c>
       <c s="22" r="R103">
         <v>3</v>
       </c>
       <c s="23" r="T103">
-        <v>0.860862939148852</v>
+        <v>0.874165316173091</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="8" t="str" r="D104"/>
       <c s="8" t="str" r="E104"/>
       <c s="9" t="str" r="F104"/>
       <c s="10" t="inlineStr" r="H104">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J104">
         <v>33</v>
       </c>
       <c s="12" t="str" r="K104"/>
@@ -9743,361 +9743,361 @@
       <c s="12" t="str" r="K108"/>
       <c s="13" r="M108">
         <v>5.841463</v>
       </c>
       <c s="12" t="str" r="N108"/>
       <c s="11" r="P108">
         <v>1</v>
       </c>
       <c s="11" r="R108">
         <v>6</v>
       </c>
       <c s="13" r="T108">
         <v>0.792630430907116</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A109"/>
       <c s="15" t="str" r="C109"/>
       <c s="16" t="str" r="F109"/>
       <c s="10" t="inlineStr" r="H109">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J109">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c s="12" t="str" r="K109"/>
       <c s="13" r="M109">
-        <v>5.486056</v>
+        <v>5.469307</v>
       </c>
       <c s="12" t="str" r="N109"/>
       <c s="11" r="P109">
         <v>1</v>
       </c>
       <c s="11" r="R109">
         <v>6</v>
       </c>
       <c s="13" r="T109">
-        <v>1.35104737148629</v>
+        <v>1.37208053699482</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A110"/>
       <c s="15" t="str" r="C110"/>
       <c s="16" t="str" r="F110"/>
       <c s="10" t="inlineStr" r="H110">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J110">
-        <v>1247</v>
+        <v>1252</v>
       </c>
       <c s="12" t="str" r="K110"/>
       <c s="13" r="M110">
-        <v>5.884523</v>
+        <v>5.866613</v>
       </c>
       <c s="12" t="str" r="N110"/>
       <c s="11" r="P110">
         <v>1</v>
       </c>
       <c s="11" r="R110">
         <v>6</v>
       </c>
       <c s="13" r="T110">
-        <v>0.680583573119422</v>
+        <v>0.741834887289618</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A111"/>
       <c s="18" t="str" r="C111"/>
       <c s="19" t="str" r="D111"/>
       <c s="19" t="str" r="E111"/>
       <c s="20" t="str" r="F111"/>
       <c s="21" t="inlineStr" r="H111">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J111">
-        <v>2077</v>
+        <v>2085</v>
       </c>
       <c s="12" t="str" r="K111"/>
       <c s="23" r="M111">
-        <v>5.781416</v>
+        <v>5.766427</v>
       </c>
       <c s="12" t="str" r="N111"/>
       <c s="22" r="P111">
         <v>1</v>
       </c>
       <c s="22" r="R111">
         <v>6</v>
       </c>
       <c s="23" r="T111">
-        <v>0.91979399867579</v>
+        <v>0.955535975251586</v>
       </c>
     </row>
     <row r="112" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D112"/>
       <c s="8" t="str" r="E112"/>
       <c s="9" t="str" r="F112"/>
       <c s="10" t="inlineStr" r="H112">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J112">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c s="12" t="str" r="K112"/>
       <c s="13" r="M112">
-        <v>8.719745</v>
+        <v>8.701587</v>
       </c>
       <c s="12" t="str" r="N112"/>
       <c s="11" r="P112">
         <v>1</v>
       </c>
       <c s="11" r="R112">
         <v>9</v>
       </c>
       <c s="13" r="T112">
-        <v>1.26458016748643</v>
+        <v>1.30298580191804</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A113"/>
       <c s="15" t="str" r="C113"/>
       <c s="16" t="str" r="F113"/>
       <c s="10" t="inlineStr" r="H113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J113">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c s="12" t="str" r="K113"/>
       <c s="13" r="M113">
-        <v>8.413793</v>
+        <v>8.424312</v>
       </c>
       <c s="12" t="str" r="N113"/>
       <c s="11" r="P113">
         <v>1</v>
       </c>
       <c s="11" r="R113">
         <v>9</v>
       </c>
       <c s="13" r="T113">
-        <v>1.76757460945783</v>
+        <v>1.74525900656607</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A114"/>
       <c s="15" t="str" r="C114"/>
       <c s="16" t="str" r="F114"/>
       <c s="10" t="inlineStr" r="H114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J114">
         <v>1207</v>
       </c>
       <c s="12" t="str" r="K114"/>
       <c s="13" r="M114">
         <v>8.870754</v>
       </c>
       <c s="12" t="str" r="N114"/>
       <c s="11" r="P114">
         <v>1</v>
       </c>
       <c s="11" r="R114">
         <v>9</v>
       </c>
       <c s="13" r="T114">
         <v>0.82834050969393</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A115"/>
       <c s="18" t="str" r="C115"/>
       <c s="19" t="str" r="D115"/>
       <c s="19" t="str" r="E115"/>
       <c s="20" t="str" r="F115"/>
       <c s="21" t="inlineStr" r="H115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J115">
-        <v>1956</v>
+        <v>1958</v>
       </c>
       <c s="12" t="str" r="K115"/>
       <c s="23" r="M115">
-        <v>8.744888</v>
+        <v>8.744127</v>
       </c>
       <c s="12" t="str" r="N115"/>
       <c s="22" r="P115">
         <v>1</v>
       </c>
       <c s="22" r="R115">
         <v>9</v>
       </c>
       <c s="23" r="T115">
-        <v>1.18666802434379</v>
+        <v>1.18586972303032</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="8" t="str" r="D116"/>
       <c s="8" t="str" r="E116"/>
       <c s="9" t="str" r="F116"/>
       <c s="10" t="inlineStr" r="H116">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J116">
-        <v>910</v>
+        <v>930</v>
       </c>
       <c s="12" t="str" r="K116"/>
       <c s="13" r="M116">
-        <v>13.325275</v>
+        <v>13.091398</v>
       </c>
       <c s="12" t="str" r="N116"/>
       <c s="11" r="P116">
         <v>1</v>
       </c>
       <c s="11" r="R116">
         <v>15</v>
       </c>
       <c s="13" r="T116">
-        <v>4.03689942901728</v>
+        <v>4.31433447938381</v>
       </c>
     </row>
     <row r="117" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A117"/>
       <c s="25" t="str" r="C117"/>
       <c s="16" t="str" r="F117"/>
       <c s="10" t="inlineStr" r="H117">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J117">
-        <v>1964</v>
+        <v>2011</v>
       </c>
       <c s="12" t="str" r="K117"/>
       <c s="13" r="M117">
-        <v>13.135438</v>
+        <v>12.979612</v>
       </c>
       <c s="12" t="str" r="N117"/>
       <c s="11" r="P117">
         <v>1</v>
       </c>
       <c s="11" r="R117">
         <v>15</v>
       </c>
       <c s="13" r="T117">
-        <v>4.13386719670577</v>
+        <v>4.28505344190711</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A118"/>
       <c s="25" t="str" r="C118"/>
       <c s="16" t="str" r="F118"/>
       <c s="10" t="inlineStr" r="H118">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J118">
-        <v>2810</v>
+        <v>2861</v>
       </c>
       <c s="12" t="str" r="K118"/>
       <c s="13" r="M118">
-        <v>13.366904</v>
+        <v>13.188396</v>
       </c>
       <c s="12" t="str" r="N118"/>
       <c s="11" r="P118">
         <v>1</v>
       </c>
       <c s="11" r="R118">
         <v>15</v>
       </c>
       <c s="13" r="T118">
-        <v>3.98442969570301</v>
+        <v>4.20907270072637</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A119"/>
       <c s="26" t="str" r="C119"/>
       <c s="19" t="str" r="D119"/>
       <c s="19" t="str" r="E119"/>
       <c s="20" t="str" r="F119"/>
       <c s="21" t="inlineStr" r="H119">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J119">
-        <v>5684</v>
+        <v>5802</v>
       </c>
       <c s="12" t="str" r="K119"/>
       <c s="23" r="M119">
-        <v>13.28026</v>
+        <v>13.100483</v>
       </c>
       <c s="12" t="str" r="N119"/>
       <c s="22" r="P119">
         <v>1</v>
       </c>
       <c s="22" r="R119">
         <v>15</v>
       </c>
       <c s="23" r="T119">
-        <v>4.04606500194943</v>
+        <v>4.25317904631348</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D120"/>
       <c s="8" t="str" r="E120"/>
       <c s="9" t="str" r="F120"/>
       <c s="10" t="inlineStr" r="H120">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J120">
         <v>7</v>
       </c>
       <c s="12" t="str" r="K120"/>
@@ -10196,185 +10196,185 @@
       </c>
       <c s="23" r="T123">
         <v>0.634167170389638</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C124">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D124"/>
       <c s="8" t="str" r="E124"/>
       <c s="9" t="str" r="F124"/>
       <c s="10" t="inlineStr" r="H124">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J124">
-        <v>1275</v>
+        <v>1287</v>
       </c>
       <c s="12" t="str" r="K124"/>
       <c s="13" r="M124">
-        <v>10.231373</v>
+        <v>10.218337</v>
       </c>
       <c s="12" t="str" r="N124"/>
       <c s="11" r="P124">
         <v>1</v>
       </c>
       <c s="11" r="R124">
         <v>12</v>
       </c>
       <c s="13" r="T124">
-        <v>3.25902132549022</v>
+        <v>3.27560879837627</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A125"/>
       <c s="25" t="str" r="C125"/>
       <c s="16" t="str" r="F125"/>
       <c s="10" t="inlineStr" r="H125">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J125">
-        <v>1963</v>
+        <v>2011</v>
       </c>
       <c s="12" t="str" r="K125"/>
       <c s="13" r="M125">
-        <v>7.813551</v>
+        <v>7.694182</v>
       </c>
       <c s="12" t="str" r="N125"/>
       <c s="11" r="P125">
         <v>1</v>
       </c>
       <c s="11" r="R125">
         <v>12</v>
       </c>
       <c s="13" r="T125">
-        <v>4.49292488252363</v>
+        <v>4.52162846770939</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A126"/>
       <c s="25" t="str" r="C126"/>
       <c s="16" t="str" r="F126"/>
       <c s="10" t="inlineStr" r="H126">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J126">
-        <v>3695</v>
+        <v>3715</v>
       </c>
       <c s="12" t="str" r="K126"/>
       <c s="13" r="M126">
-        <v>9.717997</v>
+        <v>9.679677</v>
       </c>
       <c s="12" t="str" r="N126"/>
       <c s="11" r="P126">
         <v>1</v>
       </c>
       <c s="11" r="R126">
         <v>12</v>
       </c>
       <c s="13" r="T126">
-        <v>3.62044665752722</v>
+        <v>3.65539464353714</v>
       </c>
     </row>
     <row r="127" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A127"/>
       <c s="26" t="str" r="C127"/>
       <c s="19" t="str" r="D127"/>
       <c s="19" t="str" r="E127"/>
       <c s="20" t="str" r="F127"/>
       <c s="21" t="inlineStr" r="H127">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J127">
-        <v>6933</v>
+        <v>7013</v>
       </c>
       <c s="12" t="str" r="K127"/>
       <c s="23" r="M127">
-        <v>9.273186</v>
+        <v>9.209183</v>
       </c>
       <c s="12" t="str" r="N127"/>
       <c s="22" r="P127">
         <v>1</v>
       </c>
       <c s="22" r="R127">
         <v>12</v>
       </c>
       <c s="23" r="T127">
-        <v>3.94082783181402</v>
+        <v>3.98374823501687</v>
       </c>
     </row>
     <row r="128" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C128">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D128"/>
       <c s="8" t="str" r="E128"/>
       <c s="9" t="str" r="F128"/>
       <c s="10" t="inlineStr" r="H128">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J128">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c s="12" t="str" r="K128"/>
       <c s="13" r="M128">
-        <v>26.833333</v>
+        <v>26.479452</v>
       </c>
       <c s="12" t="str" r="N128"/>
       <c s="11" r="P128">
         <v>1</v>
       </c>
       <c s="11" r="R128">
         <v>30</v>
       </c>
       <c s="13" r="T128">
-        <v>8.18492559526353</v>
+        <v>8.66878601650773</v>
       </c>
     </row>
     <row r="129" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A129"/>
       <c s="25" t="str" r="C129"/>
       <c s="16" t="str" r="F129"/>
       <c s="10" t="inlineStr" r="H129">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J129">
         <v>88</v>
       </c>
       <c s="12" t="str" r="K129"/>
       <c s="13" r="M129">
         <v>22.590909</v>
       </c>
       <c s="12" t="str" r="N129"/>
       <c s="11" r="P129">
         <v>1</v>
       </c>
       <c s="11" r="R129">
         <v>30</v>
       </c>
@@ -10399,65 +10399,65 @@
         <v>29.38009</v>
       </c>
       <c s="12" t="str" r="N130"/>
       <c s="11" r="P130">
         <v>1</v>
       </c>
       <c s="11" r="R130">
         <v>30</v>
       </c>
       <c s="13" r="T130">
         <v>3.85646924012107</v>
       </c>
     </row>
     <row r="131" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A131"/>
       <c s="26" t="str" r="C131"/>
       <c s="19" t="str" r="D131"/>
       <c s="19" t="str" r="E131"/>
       <c s="20" t="str" r="F131"/>
       <c s="21" t="inlineStr" r="H131">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J131">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c s="12" t="str" r="K131"/>
       <c s="23" r="M131">
-        <v>28.083056</v>
+        <v>28.038143</v>
       </c>
       <c s="12" t="str" r="N131"/>
       <c s="22" r="P131">
         <v>1</v>
       </c>
       <c s="22" r="R131">
         <v>30</v>
       </c>
       <c s="23" r="T131">
-        <v>6.58341795726202</v>
+        <v>6.66969646985528</v>
       </c>
     </row>
     <row r="132" ht="2.15" customHeight="1"/>
     <row r="133" ht="15.8" customHeight="1">
       <c s="27" t="inlineStr" r="B133">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
     <row r="134" ht="2.2" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:T5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="S8:T8"/>
     <mergeCell ref="A12:A15"/>
@@ -10800,51 +10800,51 @@
     <col min="18" max="18" customWidth="1" width="6.03125"/>
     <col min="19" max="19" customWidth="1" width="3.421875"/>
     <col min="20" max="20" customWidth="1" width="78.171875"/>
     <col min="21" max="21" customWidth="1" width="1.80078125"/>
     <col min="22" max="22" customWidth="1" width="3.68359375"/>
     <col min="23" max="23" customWidth="1" width="3.421875"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="M4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="K8">
         <is>
@@ -11801,51 +11801,51 @@
     <col min="14" max="14" customWidth="1" width="15.08203125"/>
     <col min="15" max="15" customWidth="1" width="15.03125"/>
     <col min="16" max="16" customWidth="1" width="0.05078125"/>
     <col min="17" max="17" customWidth="1" width="3.421875"/>
     <col min="18" max="18" customWidth="1" width="78.171875"/>
     <col min="19" max="19" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="L4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
@@ -14035,51 +14035,51 @@
         </is>
       </c>
       <c s="33" t="str" r="B100"/>
       <c s="34" t="str" r="C100"/>
       <c s="34" t="str" r="D100"/>
       <c s="34" t="str" r="E100"/>
       <c s="34" t="str" r="F100"/>
       <c s="34" t="str" r="G100"/>
       <c s="34" t="str" r="H100"/>
       <c s="34" t="str" r="I100"/>
       <c s="34" t="str" r="J100"/>
       <c s="34" t="str" r="K100"/>
       <c s="34" t="str" r="L100"/>
       <c s="34" t="str" r="M100"/>
       <c s="34" t="str" r="N100"/>
       <c s="30" t="str" r="O100"/>
     </row>
     <row r="101" ht="18" customHeight="0">
       <c s="35" t="inlineStr" r="A101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="35" t="inlineStr" r="B101">
         <is>
-          <t xml:space="preserve">Individual Programs (N=335)</t>
+          <t xml:space="preserve">Individual Programs (N=336)</t>
         </is>
       </c>
       <c s="34" t="str" r="C101"/>
       <c s="34" t="str" r="D101"/>
       <c s="34" t="str" r="E101"/>
       <c s="34" t="str" r="F101"/>
       <c s="34" t="str" r="G101"/>
       <c s="34" t="str" r="H101"/>
       <c s="34" t="str" r="I101"/>
       <c s="34" t="str" r="J101"/>
       <c s="34" t="str" r="K101"/>
       <c s="34" t="str" r="L101"/>
       <c s="34" t="str" r="M101"/>
       <c s="34" t="str" r="N101"/>
       <c s="30" t="str" r="O101"/>
     </row>
     <row r="102" ht="18" customHeight="0">
       <c s="36" t="inlineStr" r="A102">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="36" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve"/>
@@ -14118,51 +14118,51 @@
         </is>
       </c>
       <c s="33" t="str" r="B103"/>
       <c s="34" t="str" r="C103"/>
       <c s="34" t="str" r="D103"/>
       <c s="34" t="str" r="E103"/>
       <c s="34" t="str" r="F103"/>
       <c s="34" t="str" r="G103"/>
       <c s="34" t="str" r="H103"/>
       <c s="34" t="str" r="I103"/>
       <c s="34" t="str" r="J103"/>
       <c s="34" t="str" r="K103"/>
       <c s="34" t="str" r="L103"/>
       <c s="34" t="str" r="M103"/>
       <c s="34" t="str" r="N103"/>
       <c s="30" t="str" r="O103"/>
     </row>
     <row r="104" ht="18" customHeight="0">
       <c s="35" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="35" t="inlineStr" r="B104">
         <is>
-          <t xml:space="preserve">Individual Programs (N=335)</t>
+          <t xml:space="preserve">Individual Programs (N=336)</t>
         </is>
       </c>
       <c s="34" t="str" r="C104"/>
       <c s="34" t="str" r="D104"/>
       <c s="34" t="str" r="E104"/>
       <c s="34" t="str" r="F104"/>
       <c s="34" t="str" r="G104"/>
       <c s="34" t="str" r="H104"/>
       <c s="34" t="str" r="I104"/>
       <c s="34" t="str" r="J104"/>
       <c s="34" t="str" r="K104"/>
       <c s="34" t="str" r="L104"/>
       <c s="34" t="str" r="M104"/>
       <c s="34" t="str" r="N104"/>
       <c s="30" t="str" r="O104"/>
     </row>
     <row r="105" ht="18" customHeight="0">
       <c s="29" t="inlineStr" r="A105">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="29" t="inlineStr" r="B105">
         <is>
           <t xml:space="preserve"/>
@@ -15307,51 +15307,51 @@
     <col min="17" max="17" customWidth="1" width="0.0234375"/>
     <col min="18" max="18" customWidth="1" width="15.07421875"/>
     <col min="19" max="19" customWidth="1" width="15.08203125"/>
     <col min="20" max="20" customWidth="1" width="3.421875"/>
     <col min="21" max="21" customWidth="1" width="78.171875"/>
     <col min="22" max="22" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of January 05, 2026</t>
+          <t xml:space="preserve">Data as of April 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve">Count of
 participating
 programs</t>
         </is>
       </c>
@@ -15394,417 +15394,417 @@
       <c s="12" t="str" r="B12"/>
       <c s="38" t="inlineStr" r="C12">
         <is>
           <t xml:space="preserve">Anesthesiology (5 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D12"/>
       <c s="39" t="str" r="E12"/>
       <c s="39" t="str" r="F12"/>
       <c s="39" t="str" r="G12"/>
       <c s="40" t="inlineStr" r="H12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I12"/>
       <c s="41" r="J12">
         <v>177</v>
       </c>
       <c s="12" t="str" r="K12"/>
       <c s="41" r="M12">
         <v>18</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="41" r="P12">
-        <v>4105</v>
+        <v>4115</v>
       </c>
       <c s="41" r="R12">
-        <v>17858</v>
+        <v>17902</v>
       </c>
       <c s="42" r="S12">
-        <v>0.229869</v>
+        <v>0.229863</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B13"/>
       <c s="38" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D13"/>
       <c s="39" t="str" r="E13"/>
       <c s="39" t="str" r="F13"/>
       <c s="39" t="str" r="G13"/>
       <c s="40" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I13"/>
       <c s="41" r="J13">
         <v>177</v>
       </c>
       <c s="12" t="str" r="K13"/>
       <c s="41" r="M13">
         <v>18</v>
       </c>
       <c s="12" t="str" r="N13"/>
       <c s="41" r="P13">
-        <v>6682</v>
+        <v>6688</v>
       </c>
       <c s="41" r="R13">
-        <v>34128</v>
+        <v>34181</v>
       </c>
       <c s="42" r="S13">
-        <v>0.195792</v>
+        <v>0.195664</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B14"/>
       <c s="43" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D14"/>
       <c s="39" t="str" r="E14"/>
       <c s="39" t="str" r="F14"/>
       <c s="39" t="str" r="G14"/>
       <c s="44" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I14"/>
       <c s="41" r="J14">
         <v>81</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="41" r="M14">
         <v>8</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="41" r="P14">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c s="41" r="R14">
-        <v>1327</v>
+        <v>1340</v>
       </c>
       <c s="42" r="S14">
-        <v>0.287867</v>
+        <v>0.285821</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B15"/>
       <c s="38" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D15"/>
       <c s="39" t="str" r="E15"/>
       <c s="39" t="str" r="F15"/>
       <c s="39" t="str" r="G15"/>
       <c s="40" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I15"/>
       <c s="41" r="J15">
         <v>141</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="41" r="M15">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="41" r="P15">
-        <v>825</v>
+        <v>838</v>
       </c>
       <c s="41" r="R15">
-        <v>3984</v>
+        <v>4012</v>
       </c>
       <c s="42" r="S15">
-        <v>0.207078</v>
+        <v>0.208873</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B16"/>
       <c s="38" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D16"/>
       <c s="39" t="str" r="E16"/>
       <c s="39" t="str" r="F16"/>
       <c s="39" t="str" r="G16"/>
       <c s="40" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I16"/>
       <c s="41" r="J16">
         <v>141</v>
       </c>
       <c s="12" t="str" r="K16"/>
       <c s="41" r="M16">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="41" r="P16">
-        <v>4847</v>
+        <v>4854</v>
       </c>
       <c s="41" r="R16">
-        <v>30254</v>
+        <v>30298</v>
       </c>
       <c s="42" r="S16">
-        <v>0.16021</v>
+        <v>0.160209</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B17"/>
       <c s="43" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D17"/>
       <c s="39" t="str" r="E17"/>
       <c s="39" t="str" r="F17"/>
       <c s="39" t="str" r="G17"/>
       <c s="44" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I17"/>
       <c s="41" r="J17">
         <v>775</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="41" r="M17">
         <v>78</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="41" r="P17">
-        <v>17680</v>
+        <v>17783</v>
       </c>
       <c s="41" r="R17">
-        <v>55297</v>
+        <v>55732</v>
       </c>
       <c s="42" r="S17">
-        <v>0.319728</v>
+        <v>0.319081</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B18"/>
       <c s="38" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D18"/>
       <c s="39" t="str" r="E18"/>
       <c s="39" t="str" r="F18"/>
       <c s="39" t="str" r="G18"/>
       <c s="40" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I18"/>
       <c s="41" r="J18">
         <v>674</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="41" r="M18">
         <v>67</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="41" r="P18">
-        <v>26683</v>
+        <v>26749</v>
       </c>
       <c s="41" r="R18">
-        <v>79359</v>
+        <v>79848</v>
       </c>
       <c s="42" r="S18">
-        <v>0.336232</v>
+        <v>0.334999</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B19"/>
       <c s="38" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D19"/>
       <c s="39" t="str" r="E19"/>
       <c s="39" t="str" r="F19"/>
       <c s="39" t="str" r="G19"/>
       <c s="40" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I19"/>
       <c s="41" r="J19">
         <v>674</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="41" r="M19">
         <v>67</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="41" r="P19">
-        <v>79619</v>
+        <v>79747</v>
       </c>
       <c s="41" r="R19">
-        <v>293502</v>
+        <v>294234</v>
       </c>
       <c s="42" r="S19">
-        <v>0.271272</v>
+        <v>0.271033</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B20"/>
       <c s="43" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="39" t="str" r="D20"/>
       <c s="39" t="str" r="E20"/>
       <c s="39" t="str" r="F20"/>
       <c s="39" t="str" r="G20"/>
       <c s="44" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I20"/>
       <c s="41" r="J20">
         <v>13</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="41" r="M20">
         <v>1</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="41" r="P20">
         <v>74</v>
       </c>
       <c s="41" r="R20">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c s="42" r="S20">
-        <v>0.142857</v>
+        <v>0.142582</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B21"/>
       <c s="43" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="39" t="str" r="D21"/>
       <c s="39" t="str" r="E21"/>
       <c s="39" t="str" r="F21"/>
       <c s="39" t="str" r="G21"/>
       <c s="44" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I21"/>
       <c s="41" r="J21">
         <v>100</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="41" r="M21">
         <v>10</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="41" r="P21">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c s="41" r="R21">
-        <v>3684</v>
+        <v>3688</v>
       </c>
       <c s="42" r="S21">
-        <v>0.20874</v>
+        <v>0.208785</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B22"/>
       <c s="43" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D22"/>
       <c s="39" t="str" r="E22"/>
       <c s="39" t="str" r="F22"/>
       <c s="39" t="str" r="G22"/>
       <c s="44" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I22"/>
       <c s="41" r="J22">
@@ -15834,297 +15834,297 @@
       <c s="12" t="str" r="B23"/>
       <c s="43" t="inlineStr" r="C23">
         <is>
           <t xml:space="preserve">Neurological Surgery (25)</t>
         </is>
       </c>
       <c s="39" t="str" r="D23"/>
       <c s="39" t="str" r="E23"/>
       <c s="39" t="str" r="F23"/>
       <c s="39" t="str" r="G23"/>
       <c s="44" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I23"/>
       <c s="41" r="J23">
         <v>121</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="41" r="M23">
         <v>12</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="41" r="P23">
-        <v>2303</v>
+        <v>2304</v>
       </c>
       <c s="41" r="R23">
-        <v>14014</v>
+        <v>14026</v>
       </c>
       <c s="42" r="S23">
-        <v>0.164336</v>
+        <v>0.164266</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B24"/>
       <c s="43" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="39" t="str" r="D24"/>
       <c s="39" t="str" r="E24"/>
       <c s="39" t="str" r="F24"/>
       <c s="39" t="str" r="G24"/>
       <c s="44" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I24"/>
       <c s="41" r="J24">
         <v>193</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="41" r="M24">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="41" r="P24">
-        <v>4419</v>
+        <v>4441</v>
       </c>
       <c s="41" r="R24">
-        <v>20267</v>
+        <v>20338</v>
       </c>
       <c s="42" r="S24">
-        <v>0.218039</v>
+        <v>0.21836</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B25"/>
       <c s="43" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="39" t="str" r="D25"/>
       <c s="39" t="str" r="E25"/>
       <c s="39" t="str" r="F25"/>
       <c s="39" t="str" r="G25"/>
       <c s="44" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I25"/>
       <c s="41" r="J25">
         <v>201</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="41" r="M25">
         <v>20</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="41" r="P25">
-        <v>8640</v>
+        <v>8648</v>
       </c>
       <c s="41" r="R25">
-        <v>53633</v>
+        <v>53681</v>
       </c>
       <c s="42" r="S25">
-        <v>0.161095</v>
+        <v>0.1611</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B26"/>
       <c s="43" t="inlineStr" r="C26">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="39" t="str" r="D26"/>
       <c s="39" t="str" r="E26"/>
       <c s="39" t="str" r="F26"/>
       <c s="39" t="str" r="G26"/>
       <c s="44" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I26"/>
       <c s="41" r="J26">
         <v>126</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="41" r="M26">
         <v>13</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="41" r="P26">
         <v>2714</v>
       </c>
       <c s="41" r="R26">
-        <v>15767</v>
+        <v>15768</v>
       </c>
       <c s="42" r="S26">
-        <v>0.172132</v>
+        <v>0.172121</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B27"/>
       <c s="43" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D27"/>
       <c s="39" t="str" r="E27"/>
       <c s="39" t="str" r="F27"/>
       <c s="39" t="str" r="G27"/>
       <c s="44" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I27"/>
       <c s="41" r="J27">
         <v>136</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="41" r="M27">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="41" r="P27">
-        <v>1531</v>
+        <v>1534</v>
       </c>
       <c s="41" r="R27">
-        <v>6597</v>
+        <v>6614</v>
       </c>
       <c s="42" r="S27">
-        <v>0.232075</v>
+        <v>0.231932</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B28"/>
       <c s="43" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D28"/>
       <c s="39" t="str" r="E28"/>
       <c s="39" t="str" r="F28"/>
       <c s="39" t="str" r="G28"/>
       <c s="44" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I28"/>
       <c s="41" r="J28">
         <v>209</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="41" r="M28">
         <v>21</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="41" r="P28">
-        <v>6363</v>
+        <v>6396</v>
       </c>
       <c s="41" r="R28">
-        <v>25931</v>
+        <v>26047</v>
       </c>
       <c s="42" r="S28">
-        <v>0.245382</v>
+        <v>0.245556</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B29"/>
       <c s="43" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D29"/>
       <c s="39" t="str" r="E29"/>
       <c s="39" t="str" r="F29"/>
       <c s="39" t="str" r="G29"/>
       <c s="44" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I29"/>
       <c s="41" r="J29">
         <v>26</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="41" r="M29">
         <v>3</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="41" r="P29">
         <v>68</v>
       </c>
       <c s="41" r="R29">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c s="42" r="S29">
-        <v>0.228956</v>
+        <v>0.228188</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B30"/>
       <c s="43" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D30"/>
       <c s="39" t="str" r="E30"/>
       <c s="39" t="str" r="F30"/>
       <c s="39" t="str" r="G30"/>
       <c s="44" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I30"/>
       <c s="41" r="J30">
@@ -16154,177 +16154,177 @@
       <c s="12" t="str" r="B31"/>
       <c s="43" t="inlineStr" r="C31">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation (20)</t>
         </is>
       </c>
       <c s="39" t="str" r="D31"/>
       <c s="39" t="str" r="E31"/>
       <c s="39" t="str" r="F31"/>
       <c s="39" t="str" r="G31"/>
       <c s="44" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I31"/>
       <c s="41" r="J31">
         <v>113</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="41" r="M31">
         <v>11</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="41" r="P31">
-        <v>3581</v>
+        <v>3584</v>
       </c>
       <c s="41" r="R31">
-        <v>20083</v>
+        <v>20101</v>
       </c>
       <c s="42" r="S31">
-        <v>0.17831</v>
+        <v>0.1783</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B32"/>
       <c s="43" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="39" t="str" r="D32"/>
       <c s="39" t="str" r="E32"/>
       <c s="39" t="str" r="F32"/>
       <c s="39" t="str" r="G32"/>
       <c s="44" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I32"/>
       <c s="41" r="J32">
         <v>89</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="41" r="M32">
         <v>9</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="41" r="P32">
-        <v>1584</v>
+        <v>1586</v>
       </c>
       <c s="41" r="R32">
-        <v>9474</v>
+        <v>9495</v>
       </c>
       <c s="42" r="S32">
-        <v>0.167194</v>
+        <v>0.167035</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B33"/>
       <c s="43" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="39" t="str" r="D33"/>
       <c s="39" t="str" r="E33"/>
       <c s="39" t="str" r="F33"/>
       <c s="39" t="str" r="G33"/>
       <c s="44" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I33"/>
       <c s="41" r="J33">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="41" r="M33">
         <v>34</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="41" r="P33">
-        <v>9098</v>
+        <v>9104</v>
       </c>
       <c s="41" r="R33">
-        <v>36144</v>
+        <v>36210</v>
       </c>
       <c s="42" r="S33">
-        <v>0.251715</v>
+        <v>0.251422</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B34"/>
       <c s="43" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D34"/>
       <c s="39" t="str" r="E34"/>
       <c s="39" t="str" r="F34"/>
       <c s="39" t="str" r="G34"/>
       <c s="44" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I34"/>
       <c s="41" r="J34">
         <v>27</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="41" r="M34">
         <v>3</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="41" r="P34">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c s="41" r="R34">
-        <v>388</v>
+        <v>397</v>
       </c>
       <c s="42" r="S34">
-        <v>0.193299</v>
+        <v>0.191436</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B35"/>
       <c s="43" t="inlineStr" r="C35">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="39" t="str" r="D35"/>
       <c s="39" t="str" r="E35"/>
       <c s="39" t="str" r="F35"/>
       <c s="39" t="str" r="G35"/>
       <c s="44" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I35"/>
       <c s="41" r="J35">
@@ -16354,137 +16354,137 @@
       <c s="12" t="str" r="B36"/>
       <c s="38" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (6 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D36"/>
       <c s="39" t="str" r="E36"/>
       <c s="39" t="str" r="F36"/>
       <c s="39" t="str" r="G36"/>
       <c s="40" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I36"/>
       <c s="41" r="J36">
         <v>187</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="41" r="M36">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="41" r="P36">
-        <v>2930</v>
+        <v>2932</v>
       </c>
       <c s="41" r="R36">
-        <v>12008</v>
+        <v>12023</v>
       </c>
       <c s="42" r="S36">
-        <v>0.244004</v>
+        <v>0.243866</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B37"/>
       <c s="38" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D37"/>
       <c s="39" t="str" r="E37"/>
       <c s="39" t="str" r="F37"/>
       <c s="39" t="str" r="G37"/>
       <c s="40" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I37"/>
       <c s="41" r="J37">
         <v>187</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="41" r="M37">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="41" r="P37">
         <v>3234</v>
       </c>
       <c s="41" r="R37">
-        <v>17105</v>
+        <v>17121</v>
       </c>
       <c s="42" r="S37">
-        <v>0.189068</v>
+        <v>0.188891</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B38"/>
       <c s="43" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="39" t="str" r="D38"/>
       <c s="39" t="str" r="E38"/>
       <c s="39" t="str" r="F38"/>
       <c s="39" t="str" r="G38"/>
       <c s="44" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I38"/>
       <c s="41" r="J38">
         <v>348</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="41" r="M38">
         <v>35</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="41" r="P38">
-        <v>18003</v>
+        <v>18136</v>
       </c>
       <c s="41" r="R38">
-        <v>75485</v>
+        <v>76009</v>
       </c>
       <c s="42" r="S38">
-        <v>0.238498</v>
+        <v>0.238603</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B39"/>
       <c s="43" t="inlineStr" r="C39">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D39"/>
       <c s="39" t="str" r="E39"/>
       <c s="39" t="str" r="F39"/>
       <c s="39" t="str" r="G39"/>
       <c s="44" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I39"/>
       <c s="41" r="J39">
@@ -16514,97 +16514,97 @@
       <c s="12" t="str" r="B40"/>
       <c s="43" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="39" t="str" r="D40"/>
       <c s="39" t="str" r="E40"/>
       <c s="39" t="str" r="F40"/>
       <c s="39" t="str" r="G40"/>
       <c s="44" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I40"/>
       <c s="41" r="J40">
         <v>181</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="41" r="M40">
         <v>18</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="41" r="P40">
-        <v>14198</v>
+        <v>14252</v>
       </c>
       <c s="41" r="R40">
-        <v>64291</v>
+        <v>64584</v>
       </c>
       <c s="42" r="S40">
-        <v>0.22084</v>
+        <v>0.220674</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B41"/>
       <c s="43" t="inlineStr" r="C41">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="39" t="str" r="D41"/>
       <c s="39" t="str" r="E41"/>
       <c s="39" t="str" r="F41"/>
       <c s="39" t="str" r="G41"/>
       <c s="44" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I41"/>
       <c s="41" r="J41">
         <v>149</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="41" r="M41">
         <v>15</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="41" r="P41">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c s="41" r="R41">
-        <v>16906</v>
+        <v>16907</v>
       </c>
       <c s="42" r="S41">
-        <v>0.165917</v>
+        <v>0.165967</v>
       </c>
     </row>
     <row r="42" ht="2.15" customHeight="1"/>
     <row r="43" ht="15.8" customHeight="1">
       <c s="27" t="inlineStr" r="B43">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
     <row r="44" ht="2.2" customHeight="1"/>
     <row r="45" ht="18.75" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:U1"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="F4:M5"/>
     <mergeCell ref="O4:S5"/>
     <mergeCell ref="B8:F8"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="I8:K8"/>
     <mergeCell ref="L8:N8"/>
     <mergeCell ref="O8:P8"/>
     <mergeCell ref="Q8:R8"/>
     <mergeCell ref="A12:B12"/>
@@ -16761,87 +16761,92 @@
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId77"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -16920,50 +16925,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -17154,102 +17218,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198457</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206362</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198457</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198457</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206362</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206362</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DBA913B-AB4C-457B-BA36-748FDBC684D7}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{590FB359-BD66-44CC-AD38-97E0701B4B2E}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D358B990-DAAD-48FE-8FAE-D626D04EB6B3}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86824449-56E4-4C7C-8C8C-5429A2DC1457}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{210C327B-47B2-4549-8CE5-4638DFE92312}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D37DF7-ED63-4F08-B3DD-17094B3A8501}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0F2A63B-8168-4653-B012-8675312C9255}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00FE13AF-B62C-4892-8CB2-0F5012D86F93}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8c7c8804-e893-403f-b065-f64e4936c1a7</vt:lpwstr>
+    <vt:lpwstr>296c15dc-e741-46bb-bb54-7096b9863cdf</vt:lpwstr>
   </property>
 </Properties>
 </file>