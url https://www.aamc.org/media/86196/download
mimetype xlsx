--- v4 (2026-04-19)
+++ v5 (2026-05-20)
@@ -2721,51 +2721,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Signals
 Received
 ERAS 2026</t>
         </is>
       </c>
@@ -2818,121 +2818,121 @@
       <c s="12" t="str" r="K12"/>
       <c s="13" r="M12">
         <v>19.872832</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="11" r="P12">
         <v>1</v>
       </c>
       <c s="11" r="R12">
         <v>105</v>
       </c>
       <c s="13" r="T12">
         <v>15.2912047922981</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A13"/>
       <c s="15" t="str" r="C13"/>
       <c s="16" t="str" r="F13"/>
       <c s="10" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J13">
-        <v>3658</v>
+        <v>3662</v>
       </c>
       <c s="12" t="str" r="K13"/>
       <c s="13" r="M13">
-        <v>21.022989</v>
+        <v>21.045977</v>
       </c>
       <c s="12" t="str" r="N13"/>
       <c s="11" r="P13">
         <v>1</v>
       </c>
       <c s="11" r="R13">
         <v>113</v>
       </c>
       <c s="13" r="T13">
-        <v>21.534205627327</v>
+        <v>21.5810921642071</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A14"/>
       <c s="15" t="str" r="C14"/>
       <c s="16" t="str" r="F14"/>
       <c s="10" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J14">
-        <v>10806</v>
+        <v>10808</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="13" r="M14">
-        <v>61.397727</v>
+        <v>61.409091</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="11" r="P14">
         <v>1</v>
       </c>
       <c s="11" r="R14">
         <v>253</v>
       </c>
       <c s="13" r="T14">
-        <v>58.9232992541999</v>
+        <v>58.9189538009629</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A15"/>
       <c s="18" t="str" r="C15"/>
       <c s="19" t="str" r="D15"/>
       <c s="19" t="str" r="E15"/>
       <c s="20" t="str" r="F15"/>
       <c s="21" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J15">
-        <v>17902</v>
+        <v>17908</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="23" r="M15">
-        <v>101.141243</v>
+        <v>101.175141</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="22" r="P15">
         <v>11</v>
       </c>
       <c s="22" r="R15">
         <v>271</v>
       </c>
       <c s="23" r="T15">
-        <v>64.4005341670393</v>
+        <v>64.4139476433482</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D16"/>
       <c s="8" t="str" r="E16"/>
       <c s="9" t="str" r="F16"/>
       <c s="10" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J16">
         <v>6622</v>
       </c>
       <c s="12" t="str" r="K16"/>
@@ -3031,748 +3031,748 @@
       </c>
       <c s="23" r="T19">
         <v>91.4323439653605</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
-        <v>2.116667</v>
+        <v>2.133333</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>7</v>
       </c>
       <c s="13" r="T20">
-        <v>1.45079357594387</v>
+        <v>1.44347358825855</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>719</v>
+        <v>748</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>9.217949</v>
+        <v>9.589744</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
         <v>62</v>
       </c>
       <c s="13" r="T21">
-        <v>9.46990781370125</v>
+        <v>9.6300880058284</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
-        <v>7.057143</v>
+        <v>6.985915</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>48</v>
       </c>
       <c s="13" r="T22">
-        <v>8.18426508612716</v>
+        <v>8.15123647062211</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>1340</v>
+        <v>1372</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>16.54321</v>
+        <v>16.938272</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>71</v>
       </c>
       <c s="23" r="T23">
-        <v>13.2646611340056</v>
+        <v>13.4334895689839</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
         <v>603</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="13" r="M24">
         <v>6.852273</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="11" r="P24">
         <v>1</v>
       </c>
       <c s="11" r="R24">
         <v>46</v>
       </c>
       <c s="13" r="T24">
         <v>9.28172074563763</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A25"/>
       <c s="15" t="str" r="C25"/>
       <c s="16" t="str" r="F25"/>
       <c s="10" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J25">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="13" r="M25">
-        <v>3.956897</v>
+        <v>3.965517</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="11" r="P25">
         <v>1</v>
       </c>
       <c s="11" r="R25">
         <v>15</v>
       </c>
       <c s="13" r="T25">
-        <v>3.39409266225894</v>
+        <v>3.41589900319081</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A26"/>
       <c s="15" t="str" r="C26"/>
       <c s="16" t="str" r="F26"/>
       <c s="10" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J26">
         <v>2950</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="13" r="M26">
         <v>21.851852</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="11" r="P26">
         <v>1</v>
       </c>
       <c s="11" r="R26">
         <v>69</v>
       </c>
       <c s="13" r="T26">
         <v>14.6386925987262</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A27"/>
       <c s="18" t="str" r="C27"/>
       <c s="19" t="str" r="D27"/>
       <c s="19" t="str" r="E27"/>
       <c s="20" t="str" r="F27"/>
       <c s="21" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J27">
-        <v>4012</v>
+        <v>4013</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="23" r="M27">
-        <v>28.453901</v>
+        <v>28.460993</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="22" r="P27">
         <v>3</v>
       </c>
       <c s="22" r="R27">
         <v>78</v>
       </c>
       <c s="23" r="T27">
-        <v>15.1471238193922</v>
+        <v>15.1462007117297</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
         <v>4294</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="13" r="M28">
         <v>30.453901</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>130</v>
       </c>
       <c s="13" r="T28">
         <v>37.1199744477283</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
-        <v>18.235714</v>
+        <v>18.242857</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>50</v>
       </c>
       <c s="13" r="T29">
-        <v>10.2813729141589</v>
+        <v>10.2843538445544</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A30"/>
       <c s="15" t="str" r="C30"/>
       <c s="16" t="str" r="F30"/>
       <c s="10" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J30">
         <v>23451</v>
       </c>
       <c s="12" t="str" r="K30"/>
       <c s="13" r="M30">
         <v>166.319149</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>6</v>
       </c>
       <c s="11" r="R30">
         <v>328</v>
       </c>
       <c s="13" r="T30">
         <v>82.6100408243453</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
-        <v>30298</v>
+        <v>30299</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>214.879433</v>
+        <v>214.886525</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>29</v>
       </c>
       <c s="22" r="R31">
         <v>444</v>
       </c>
       <c s="23" r="T31">
-        <v>73.018145998101</v>
+        <v>73.0291617095527</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
-        <v>10242</v>
+        <v>10270</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="13" r="M32">
-        <v>13.784657</v>
+        <v>13.822342</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="11" r="P32">
         <v>1</v>
       </c>
       <c s="11" r="R32">
         <v>62</v>
       </c>
       <c s="13" r="T32">
-        <v>11.3788914662194</v>
+        <v>11.3724349195764</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A33"/>
       <c s="25" t="str" r="C33"/>
       <c s="16" t="str" r="F33"/>
       <c s="10" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J33">
-        <v>35453</v>
+        <v>35681</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="13" r="M33">
-        <v>45.923575</v>
+        <v>46.15912</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="11" r="P33">
         <v>1</v>
       </c>
       <c s="11" r="R33">
         <v>550</v>
       </c>
       <c s="13" r="T33">
-        <v>69.0995868800965</v>
+        <v>69.0580726200782</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A34"/>
       <c s="25" t="str" r="C34"/>
       <c s="16" t="str" r="F34"/>
       <c s="10" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J34">
-        <v>10037</v>
+        <v>10065</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="13" r="M34">
-        <v>14.236879</v>
+        <v>14.256374</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="11" r="P34">
         <v>1</v>
       </c>
       <c s="11" r="R34">
         <v>152</v>
       </c>
       <c s="13" r="T34">
-        <v>19.4856970108847</v>
+        <v>19.4700933228375</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A35"/>
       <c s="26" t="str" r="C35"/>
       <c s="19" t="str" r="D35"/>
       <c s="19" t="str" r="E35"/>
       <c s="20" t="str" r="F35"/>
       <c s="21" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J35">
-        <v>55732</v>
+        <v>56016</v>
       </c>
       <c s="12" t="str" r="K35"/>
       <c s="23" r="M35">
-        <v>71.912258</v>
+        <v>72.27871</v>
       </c>
       <c s="12" t="str" r="N35"/>
       <c s="22" r="P35">
         <v>2</v>
       </c>
       <c s="22" r="R35">
         <v>556</v>
       </c>
       <c s="23" r="T35">
-        <v>68.406994079553</v>
+        <v>68.3380580569861</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D36"/>
       <c s="8" t="str" r="E36"/>
       <c s="9" t="str" r="F36"/>
       <c s="10" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J36">
-        <v>10560</v>
+        <v>10574</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="13" r="M36">
-        <v>17.004831</v>
+        <v>17.027375</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="11" r="P36">
         <v>1</v>
       </c>
       <c s="11" r="R36">
         <v>145</v>
       </c>
       <c s="13" r="T36">
-        <v>20.5089667950387</v>
+        <v>20.497621203447</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A37"/>
       <c s="15" t="str" r="C37"/>
       <c s="16" t="str" r="F37"/>
       <c s="10" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J37">
-        <v>43002</v>
+        <v>43177</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="13" r="M37">
-        <v>64.086438</v>
+        <v>64.347243</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="11" r="P37">
         <v>1</v>
       </c>
       <c s="11" r="R37">
         <v>641</v>
       </c>
       <c s="13" r="T37">
-        <v>77.2896566495155</v>
+        <v>77.2993994349245</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A38"/>
       <c s="15" t="str" r="C38"/>
       <c s="16" t="str" r="F38"/>
       <c s="10" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J38">
-        <v>26286</v>
+        <v>26319</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="13" r="M38">
-        <v>45.954545</v>
+        <v>45.692708</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="11" r="P38">
         <v>1</v>
       </c>
       <c s="11" r="R38">
         <v>706</v>
       </c>
       <c s="13" r="T38">
-        <v>88.7027821942469</v>
+        <v>88.4590262268357</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A39"/>
       <c s="18" t="str" r="C39"/>
       <c s="19" t="str" r="D39"/>
       <c s="19" t="str" r="E39"/>
       <c s="20" t="str" r="F39"/>
       <c s="21" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J39">
-        <v>79848</v>
+        <v>80070</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
-        <v>118.468843</v>
+        <v>118.79822</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
         <v>5</v>
       </c>
       <c s="22" r="R39">
-        <v>817</v>
+        <v>818</v>
       </c>
       <c s="23" r="T39">
-        <v>118.712307512743</v>
+        <v>118.647520467138</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>38746</v>
+        <v>38751</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>58.264662</v>
+        <v>58.184685</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
         <v>243</v>
       </c>
       <c s="13" r="T40">
-        <v>50.8384136947643</v>
+        <v>50.8514316022666</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>161427</v>
+        <v>161623</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>239.505935</v>
+        <v>239.796736</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
         <v>7</v>
       </c>
       <c s="11" r="R41">
         <v>1545</v>
       </c>
       <c s="13" r="T41">
-        <v>239.625520362502</v>
+        <v>239.655669142209</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>94061</v>
+        <v>94097</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>140.389552</v>
+        <v>140.443284</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
         <v>1419</v>
       </c>
       <c s="13" r="T42">
-        <v>230.728550825423</v>
+        <v>230.721165307823</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>294234</v>
+        <v>294471</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>436.548961</v>
+        <v>436.900593</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c s="22" r="R43">
         <v>1987</v>
       </c>
       <c s="23" r="T43">
-        <v>334.219275842971</v>
+        <v>334.162563182951</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>70</v>
       </c>
       <c s="12" t="str" r="K44"/>
@@ -3871,508 +3871,508 @@
       </c>
       <c s="23" r="T47">
         <v>20.9342683177607</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>536</v>
+        <v>538</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>5.702128</v>
+        <v>5.723404</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
         <v>16</v>
       </c>
       <c s="13" r="T48">
-        <v>3.91531263119562</v>
+        <v>3.90864567337588</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
       <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>1040</v>
+        <v>1049</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>10.505051</v>
+        <v>10.59596</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
         <v>51</v>
       </c>
       <c s="13" r="T49">
-        <v>9.72832359659155</v>
+        <v>9.72784683267577</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
       <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>2112</v>
+        <v>2118</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>21.12</v>
+        <v>21.18</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>2</v>
       </c>
       <c s="11" r="R50">
         <v>62</v>
       </c>
       <c s="13" r="T50">
-        <v>14.2667799450331</v>
+        <v>14.2065428236429</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
       <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>3688</v>
+        <v>3705</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>36.88</v>
+        <v>37.05</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
         <v>5</v>
       </c>
       <c s="22" r="R51">
         <v>96</v>
       </c>
       <c s="23" r="T51">
-        <v>19.0874013160514</v>
+        <v>18.9616172569747</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J52">
         <v>8</v>
       </c>
       <c s="12" t="str" r="K52"/>
       <c s="13" r="M52">
         <v>1.333333</v>
       </c>
       <c s="12" t="str" r="N52"/>
       <c s="11" r="P52">
         <v>1</v>
       </c>
       <c s="11" r="R52">
         <v>3</v>
       </c>
       <c s="13" r="T52">
         <v>0.816496785051846</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="25" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J53">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c s="12" t="str" r="K53"/>
       <c s="13" r="M53">
-        <v>7.666667</v>
+        <v>7.833333</v>
       </c>
       <c s="12" t="str" r="N53"/>
       <c s="11" r="P53">
         <v>4</v>
       </c>
       <c s="11" r="R53">
         <v>14</v>
       </c>
       <c s="13" r="T53">
-        <v>3.50238019067034</v>
+        <v>3.430257570504</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A54"/>
       <c s="25" t="str" r="C54"/>
       <c s="16" t="str" r="F54"/>
       <c s="10" t="inlineStr" r="H54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J54">
         <v>13</v>
       </c>
       <c s="12" t="str" r="K54"/>
       <c s="13" r="M54">
         <v>2.166667</v>
       </c>
       <c s="12" t="str" r="N54"/>
       <c s="11" r="P54">
         <v>1</v>
       </c>
       <c s="11" r="R54">
         <v>3</v>
       </c>
       <c s="13" r="T54">
         <v>0.75277287411277</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="26" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J55">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c s="12" t="str" r="K55"/>
       <c s="23" r="M55">
-        <v>11.166667</v>
+        <v>11.333333</v>
       </c>
       <c s="12" t="str" r="N55"/>
       <c s="22" r="P55">
         <v>6</v>
       </c>
       <c s="22" r="R55">
         <v>17</v>
       </c>
       <c s="23" r="T55">
-        <v>3.76386330782615</v>
+        <v>3.82970847454477</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C56">
         <is>
           <t xml:space="preserve">Neurological Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J56">
         <v>745</v>
       </c>
       <c s="12" t="str" r="K56"/>
       <c s="13" r="M56">
         <v>6.157025</v>
       </c>
       <c s="12" t="str" r="N56"/>
       <c s="11" r="P56">
         <v>1</v>
       </c>
       <c s="11" r="R56">
         <v>25</v>
       </c>
       <c s="13" r="T56">
         <v>4.3359125913699</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="25" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>3010</v>
+        <v>3012</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>24.876033</v>
+        <v>24.892562</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>4</v>
       </c>
       <c s="11" r="R57">
         <v>63</v>
       </c>
       <c s="13" r="T57">
-        <v>13.8133813383979</v>
+        <v>13.8026577513173</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="25" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
         <v>10271</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
         <v>84.884298</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>12</v>
       </c>
       <c s="11" r="R58">
         <v>185</v>
       </c>
       <c s="13" r="T58">
         <v>44.1971322712232</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="26" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>14026</v>
+        <v>14028</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>115.917355</v>
+        <v>115.933884</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>44</v>
       </c>
       <c s="22" r="R59">
         <v>227</v>
       </c>
       <c s="23" r="T59">
-        <v>43.9138525524691</v>
+        <v>43.8914827614652</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>2731</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
         <v>14.526596</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
         <v>54</v>
       </c>
       <c s="13" r="T60">
         <v>11.2022884715579</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>10403</v>
+        <v>10412</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>53.901554</v>
+        <v>53.948187</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>3</v>
       </c>
       <c s="11" r="R61">
         <v>269</v>
       </c>
       <c s="13" r="T61">
-        <v>51.0517062986145</v>
+        <v>51.0283561855563</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>7204</v>
+        <v>7205</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>37.717277</v>
+        <v>37.722513</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
         <v>1</v>
       </c>
       <c s="11" r="R62">
         <v>173</v>
       </c>
       <c s="13" r="T62">
-        <v>42.2790686628738</v>
+        <v>42.2899946559467</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>20338</v>
+        <v>20348</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>105.378238</v>
+        <v>105.430052</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>10</v>
       </c>
       <c s="22" r="R63">
         <v>306</v>
       </c>
       <c s="23" r="T63">
-        <v>60.3988215861866</v>
+        <v>60.4217514724623</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
         <v>10833</v>
       </c>
       <c s="12" t="str" r="K64"/>
@@ -4405,574 +4405,574 @@
       <c s="12" t="str" r="K65"/>
       <c s="13" r="M65">
         <v>20.059701</v>
       </c>
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
         <v>87</v>
       </c>
       <c s="13" r="T65">
         <v>14.9578212985715</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
       <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
-        <v>38816</v>
+        <v>38817</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>193.114428</v>
+        <v>193.119403</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
         <v>2</v>
       </c>
       <c s="11" r="R66">
         <v>458</v>
       </c>
       <c s="13" r="T66">
-        <v>110.791840137259</v>
+        <v>110.79131586907</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
       <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
-        <v>53681</v>
+        <v>53682</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>267.069652</v>
+        <v>267.074627</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>37</v>
       </c>
       <c s="22" r="R67">
         <v>554</v>
       </c>
       <c s="23" r="T67">
-        <v>86.5696547526903</v>
+        <v>86.571238890292</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>12.377049</v>
+        <v>12.385246</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
         <v>59</v>
       </c>
       <c s="13" r="T68">
-        <v>14.9822638142572</v>
+        <v>14.9839841497514</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="25" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>1320</v>
+        <v>1323</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>10.819672</v>
+        <v>10.844262</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>34</v>
       </c>
       <c s="13" r="T69">
-        <v>7.2738821821638</v>
+        <v>7.26592919040641</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="25" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
         <v>12938</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
         <v>102.68254</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>2</v>
       </c>
       <c s="11" r="R70">
         <v>217</v>
       </c>
       <c s="13" r="T70">
         <v>54.2245185594118</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="26" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>15768</v>
+        <v>15772</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>125.142857</v>
+        <v>125.174603</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>12</v>
       </c>
       <c s="22" r="R71">
         <v>238</v>
       </c>
       <c s="23" r="T71">
-        <v>49.7471549839787</v>
+        <v>49.7489826026623</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
         <v>1005</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
         <v>7.671756</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
         <v>1</v>
       </c>
       <c s="11" r="R72">
         <v>26</v>
       </c>
       <c s="13" r="T72">
         <v>5.33701555178547</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="25" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>3715</v>
+        <v>3729</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>27.316176</v>
+        <v>27.419118</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>2</v>
       </c>
       <c s="11" r="R73">
         <v>135</v>
       </c>
       <c s="13" r="T73">
-        <v>19.7760432088929</v>
+        <v>19.7609997975811</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="25" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>1894</v>
+        <v>1899</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>14.348485</v>
+        <v>14.386364</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
         <v>78</v>
       </c>
       <c s="13" r="T74">
-        <v>16.0690232746113</v>
+        <v>16.1560367355363</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="26" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>6614</v>
+        <v>6633</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>48.632353</v>
+        <v>48.772059</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>8</v>
       </c>
       <c s="22" r="R75">
         <v>153</v>
       </c>
       <c s="23" r="T75">
-        <v>27.5736881646253</v>
+        <v>27.7654106398591</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>3700</v>
+        <v>3702</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>18.592965</v>
+        <v>18.603015</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
         <v>1</v>
       </c>
       <c s="11" r="R76">
         <v>72</v>
       </c>
       <c s="13" r="T76">
-        <v>13.5568444337169</v>
+        <v>13.5552811479512</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
       <c s="25" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>13642</v>
+        <v>13715</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>65.272727</v>
+        <v>65.62201</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
         <v>1</v>
       </c>
       <c s="11" r="R77">
         <v>492</v>
       </c>
       <c s="13" r="T77">
-        <v>71.4458325796544</v>
+        <v>71.344072136373</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
       <c s="25" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>8705</v>
+        <v>8715</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>43.743719</v>
+        <v>43.79397</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
         <v>407</v>
       </c>
       <c s="13" r="T78">
-        <v>62.7747266899666</v>
+        <v>62.757854058277</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
       <c s="26" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>26047</v>
+        <v>26132</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>124.626794</v>
+        <v>125.033493</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
         <v>13</v>
       </c>
       <c s="22" r="R79">
         <v>492</v>
       </c>
       <c s="23" r="T79">
-        <v>83.2022815973216</v>
+        <v>82.9900586455992</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
-        <v>1.454545</v>
+        <v>1.5</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
         <v>1</v>
       </c>
       <c s="11" r="R80">
         <v>2</v>
       </c>
       <c s="13" r="T80">
         <v>0.522232706750544</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>214</v>
+        <v>240</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>8.230769</v>
+        <v>9.230769</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
         <v>1</v>
       </c>
       <c s="11" r="R81">
         <v>26</v>
       </c>
       <c s="13" r="T81">
-        <v>5.41337371700865</v>
+        <v>6.67717118246941</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J82">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c s="12" t="str" r="K82"/>
       <c s="13" r="M82">
-        <v>3.4</v>
+        <v>3.5</v>
       </c>
       <c s="12" t="str" r="N82"/>
       <c s="11" r="P82">
         <v>1</v>
       </c>
       <c s="11" r="R82">
         <v>10</v>
       </c>
       <c s="13" r="T82">
-        <v>2.50052634459227</v>
+        <v>2.43872261645313</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>298</v>
+        <v>328</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>11.461538</v>
+        <v>12.615385</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
         <v>1</v>
       </c>
       <c s="22" r="R83">
         <v>28</v>
       </c>
       <c s="23" r="T83">
-        <v>6.30067155150941</v>
+        <v>7.49974359561712</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
         <v>58</v>
       </c>
       <c s="12" t="str" r="K84"/>
@@ -5098,481 +5098,481 @@
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
         <v>73.814159</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
         <v>1</v>
       </c>
       <c s="11" r="R88">
         <v>156</v>
       </c>
       <c s="13" r="T88">
         <v>29.4216722502308</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>2687</v>
+        <v>2688</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>23.778761</v>
+        <v>23.787611</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>2</v>
       </c>
       <c s="11" r="R89">
         <v>109</v>
       </c>
       <c s="13" r="T89">
-        <v>18.4549328094144</v>
+        <v>18.4528604557667</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
         <v>9073</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
         <v>80.292035</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>12</v>
       </c>
       <c s="11" r="R90">
         <v>228</v>
       </c>
       <c s="13" r="T90">
         <v>48.6888226803647</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>20101</v>
+        <v>20102</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>177.884956</v>
+        <v>177.893805</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
         <v>24</v>
       </c>
       <c s="22" r="R91">
         <v>368</v>
       </c>
       <c s="23" r="T91">
-        <v>72.378315640805</v>
+        <v>72.3803646923667</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C92">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
         <v>378</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
         <v>4.5</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
         <v>1</v>
       </c>
       <c s="11" r="R92">
         <v>16</v>
       </c>
       <c s="13" r="T92">
         <v>2.96769759241066</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
       <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
-        <v>1575</v>
+        <v>1576</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
-        <v>17.696629</v>
+        <v>17.707865</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
         <v>61</v>
       </c>
       <c s="13" r="T93">
-        <v>11.39118927066</v>
+        <v>11.3859984191111</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
       <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>7542</v>
+        <v>7543</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>84.741573</v>
+        <v>84.752809</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>18</v>
       </c>
       <c s="11" r="R94">
         <v>185</v>
       </c>
       <c s="13" r="T94">
-        <v>36.497362329352</v>
+        <v>36.4835831436552</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
       <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>9495</v>
+        <v>9497</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>106.685393</v>
+        <v>106.707865</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>26</v>
       </c>
       <c s="22" r="R95">
         <v>202</v>
       </c>
       <c s="23" r="T95">
-        <v>39.6795675379659</v>
+        <v>39.6499461916407</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>7884</v>
+        <v>7890</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>23.818731</v>
+        <v>23.836858</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
         <v>138</v>
       </c>
       <c s="13" r="T96">
-        <v>17.5981338499285</v>
+        <v>17.5903891088287</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>10855</v>
+        <v>10904</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>32.402985</v>
+        <v>32.452381</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>2</v>
       </c>
       <c s="11" r="R97">
         <v>335</v>
       </c>
       <c s="13" r="T97">
-        <v>39.4139932638143</v>
+        <v>39.4281223240468</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>17471</v>
+        <v>17481</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>52.308383</v>
+        <v>52.18209</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
         <v>293</v>
       </c>
       <c s="13" r="T98">
-        <v>61.6025046406394</v>
+        <v>61.5571856325482</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>36210</v>
+        <v>36275</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>107.767857</v>
+        <v>107.96131</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c s="22" r="R99">
         <v>383</v>
       </c>
       <c s="23" r="T99">
-        <v>70.7328354372988</v>
+        <v>70.6391819106082</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J100">
         <v>25</v>
       </c>
       <c s="12" t="str" r="K100"/>
       <c s="13" r="M100">
         <v>1.470588</v>
       </c>
       <c s="12" t="str" r="N100"/>
       <c s="11" r="P100">
         <v>1</v>
       </c>
       <c s="11" r="R100">
         <v>4</v>
       </c>
       <c s="13" r="T100">
         <v>0.943242280646918</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
       <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J101">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c s="12" t="str" r="K101"/>
       <c s="13" r="M101">
-        <v>7.730769</v>
+        <v>7.807692</v>
       </c>
       <c s="12" t="str" r="N101"/>
       <c s="11" r="P101">
         <v>1</v>
       </c>
       <c s="11" r="R101">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c s="13" r="T101">
-        <v>4.19101598660754</v>
+        <v>4.25223917483483</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
       <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J102">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c s="12" t="str" r="K102"/>
       <c s="13" r="M102">
-        <v>6.333333</v>
+        <v>6.444444</v>
       </c>
       <c s="12" t="str" r="N102"/>
       <c s="11" r="P102">
         <v>1</v>
       </c>
       <c s="11" r="R102">
         <v>20</v>
       </c>
       <c s="13" r="T102">
-        <v>4.45490224359637</v>
+        <v>4.35301252008307</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
       <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J103">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c s="12" t="str" r="K103"/>
       <c s="23" r="M103">
-        <v>14.703704</v>
+        <v>14.888889</v>
       </c>
       <c s="12" t="str" r="N103"/>
       <c s="22" r="P103">
         <v>3</v>
       </c>
       <c s="22" r="R103">
         <v>26</v>
       </c>
       <c s="23" r="T103">
-        <v>6.36586341355201</v>
+        <v>6.43508010828148</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="8" t="str" r="D104"/>
       <c s="8" t="str" r="E104"/>
       <c s="9" t="str" r="F104"/>
       <c s="10" t="inlineStr" r="H104">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J104">
         <v>130</v>
       </c>
       <c s="12" t="str" r="K104"/>
@@ -5671,388 +5671,388 @@
       </c>
       <c s="23" r="T107">
         <v>10.8325575927387</v>
       </c>
     </row>
     <row r="108" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A108">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C108">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (6 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D108"/>
       <c s="8" t="str" r="E108"/>
       <c s="9" t="str" r="F108"/>
       <c s="10" t="inlineStr" r="H108">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J108">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c s="12" t="str" r="K108"/>
       <c s="13" r="M108">
-        <v>10.886364</v>
+        <v>10.892045</v>
       </c>
       <c s="12" t="str" r="N108"/>
       <c s="11" r="P108">
         <v>1</v>
       </c>
       <c s="11" r="R108">
         <v>47</v>
       </c>
       <c s="13" r="T108">
-        <v>9.04456499783157</v>
+        <v>9.03926318899942</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A109"/>
       <c s="15" t="str" r="C109"/>
       <c s="16" t="str" r="F109"/>
       <c s="10" t="inlineStr" r="H109">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J109">
-        <v>2762</v>
+        <v>2770</v>
       </c>
       <c s="12" t="str" r="K109"/>
       <c s="13" r="M109">
-        <v>15.175824</v>
+        <v>15.136612</v>
       </c>
       <c s="12" t="str" r="N109"/>
       <c s="11" r="P109">
         <v>1</v>
       </c>
       <c s="11" r="R109">
         <v>117</v>
       </c>
       <c s="13" r="T109">
-        <v>19.5131877201036</v>
+        <v>19.4802781037643</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A110"/>
       <c s="15" t="str" r="C110"/>
       <c s="16" t="str" r="F110"/>
       <c s="10" t="inlineStr" r="H110">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J110">
-        <v>7345</v>
+        <v>7358</v>
       </c>
       <c s="12" t="str" r="K110"/>
       <c s="13" r="M110">
-        <v>39.489247</v>
+        <v>39.55914</v>
       </c>
       <c s="12" t="str" r="N110"/>
       <c s="11" r="P110">
         <v>2</v>
       </c>
       <c s="11" r="R110">
         <v>174</v>
       </c>
       <c s="13" r="T110">
-        <v>37.7700351998777</v>
+        <v>37.7611160984418</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A111"/>
       <c s="18" t="str" r="C111"/>
       <c s="19" t="str" r="D111"/>
       <c s="19" t="str" r="E111"/>
       <c s="20" t="str" r="F111"/>
       <c s="21" t="inlineStr" r="H111">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J111">
-        <v>12023</v>
+        <v>12045</v>
       </c>
       <c s="12" t="str" r="K111"/>
       <c s="23" r="M111">
-        <v>64.294118</v>
+        <v>64.411765</v>
       </c>
       <c s="12" t="str" r="N111"/>
       <c s="22" r="P111">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c s="22" r="R111">
         <v>184</v>
       </c>
       <c s="23" r="T111">
-        <v>41.5331726214119</v>
+        <v>41.4949986745391</v>
       </c>
     </row>
     <row r="112" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D112"/>
       <c s="8" t="str" r="E112"/>
       <c s="9" t="str" r="F112"/>
       <c s="10" t="inlineStr" r="H112">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J112">
         <v>2741</v>
       </c>
       <c s="12" t="str" r="K112"/>
       <c s="13" r="M112">
         <v>14.816216</v>
       </c>
       <c s="12" t="str" r="N112"/>
       <c s="11" r="P112">
         <v>1</v>
       </c>
       <c s="11" r="R112">
         <v>62</v>
       </c>
       <c s="13" r="T112">
         <v>12.0528166002806</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A113"/>
       <c s="15" t="str" r="C113"/>
       <c s="16" t="str" r="F113"/>
       <c s="10" t="inlineStr" r="H113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J113">
-        <v>3673</v>
+        <v>3674</v>
       </c>
       <c s="12" t="str" r="K113"/>
       <c s="13" r="M113">
-        <v>19.747312</v>
+        <v>19.752688</v>
       </c>
       <c s="12" t="str" r="N113"/>
       <c s="11" r="P113">
         <v>1</v>
       </c>
       <c s="11" r="R113">
         <v>99</v>
       </c>
       <c s="13" r="T113">
-        <v>21.9166879112698</v>
+        <v>21.9205720500173</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A114"/>
       <c s="15" t="str" r="C114"/>
       <c s="16" t="str" r="F114"/>
       <c s="10" t="inlineStr" r="H114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J114">
-        <v>10707</v>
+        <v>10711</v>
       </c>
       <c s="12" t="str" r="K114"/>
       <c s="13" r="M114">
-        <v>57.564516</v>
+        <v>57.586022</v>
       </c>
       <c s="12" t="str" r="N114"/>
       <c s="11" r="P114">
         <v>1</v>
       </c>
       <c s="11" r="R114">
         <v>189</v>
       </c>
       <c s="13" r="T114">
-        <v>34.590713161194</v>
+        <v>34.5739414154649</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A115"/>
       <c s="18" t="str" r="C115"/>
       <c s="19" t="str" r="D115"/>
       <c s="19" t="str" r="E115"/>
       <c s="20" t="str" r="F115"/>
       <c s="21" t="inlineStr" r="H115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J115">
-        <v>17121</v>
+        <v>17126</v>
       </c>
       <c s="12" t="str" r="K115"/>
       <c s="23" r="M115">
-        <v>91.55615</v>
+        <v>91.582888</v>
       </c>
       <c s="12" t="str" r="N115"/>
       <c s="22" r="P115">
         <v>1</v>
       </c>
       <c s="22" r="R115">
         <v>253</v>
       </c>
       <c s="23" r="T115">
-        <v>39.6176728493737</v>
+        <v>39.6164043168988</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="8" t="str" r="D116"/>
       <c s="8" t="str" r="E116"/>
       <c s="9" t="str" r="F116"/>
       <c s="10" t="inlineStr" r="H116">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J116">
-        <v>12175</v>
+        <v>12217</v>
       </c>
       <c s="12" t="str" r="K116"/>
       <c s="13" r="M116">
-        <v>34.985632</v>
+        <v>35.106322</v>
       </c>
       <c s="12" t="str" r="N116"/>
       <c s="11" r="P116">
         <v>1</v>
       </c>
       <c s="11" r="R116">
         <v>179</v>
       </c>
       <c s="13" r="T116">
-        <v>24.5573450112181</v>
+        <v>24.5148350188207</v>
       </c>
     </row>
     <row r="117" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A117"/>
       <c s="25" t="str" r="C117"/>
       <c s="16" t="str" r="F117"/>
       <c s="10" t="inlineStr" r="H117">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J117">
-        <v>26102</v>
+        <v>26258</v>
       </c>
       <c s="12" t="str" r="K117"/>
       <c s="13" r="M117">
-        <v>75.005747</v>
+        <v>75.454023</v>
       </c>
       <c s="12" t="str" r="N117"/>
       <c s="11" r="P117">
         <v>3</v>
       </c>
       <c s="11" r="R117">
         <v>495</v>
       </c>
       <c s="13" r="T117">
-        <v>85.3309540846697</v>
+        <v>85.854482212637</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A118"/>
       <c s="25" t="str" r="C118"/>
       <c s="16" t="str" r="F118"/>
       <c s="10" t="inlineStr" r="H118">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J118">
-        <v>37732</v>
+        <v>37794</v>
       </c>
       <c s="12" t="str" r="K118"/>
       <c s="13" r="M118">
-        <v>108.425287</v>
+        <v>108.603448</v>
       </c>
       <c s="12" t="str" r="N118"/>
       <c s="11" r="P118">
         <v>2</v>
       </c>
       <c s="11" r="R118">
         <v>437</v>
       </c>
       <c s="13" r="T118">
-        <v>103.75587976592</v>
+        <v>103.760354519441</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A119"/>
       <c s="26" t="str" r="C119"/>
       <c s="19" t="str" r="D119"/>
       <c s="19" t="str" r="E119"/>
       <c s="20" t="str" r="F119"/>
       <c s="21" t="inlineStr" r="H119">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J119">
-        <v>76009</v>
+        <v>76269</v>
       </c>
       <c s="12" t="str" r="K119"/>
       <c s="23" r="M119">
-        <v>218.416667</v>
+        <v>219.163793</v>
       </c>
       <c s="12" t="str" r="N119"/>
       <c s="22" r="P119">
         <v>39</v>
       </c>
       <c s="22" r="R119">
         <v>798</v>
       </c>
       <c s="23" r="T119">
-        <v>142.078179795491</v>
+        <v>142.440114964149</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D120"/>
       <c s="8" t="str" r="E120"/>
       <c s="9" t="str" r="F120"/>
       <c s="10" t="inlineStr" r="H120">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J120">
         <v>18</v>
       </c>
       <c s="12" t="str" r="K120"/>
@@ -6151,148 +6151,148 @@
       </c>
       <c s="23" r="T123">
         <v>8.64854600496523</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C124">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D124"/>
       <c s="8" t="str" r="E124"/>
       <c s="9" t="str" r="F124"/>
       <c s="10" t="inlineStr" r="H124">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J124">
-        <v>13151</v>
+        <v>13178</v>
       </c>
       <c s="12" t="str" r="K124"/>
       <c s="13" r="M124">
-        <v>74.299435</v>
+        <v>74.451977</v>
       </c>
       <c s="12" t="str" r="N124"/>
       <c s="11" r="P124">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c s="11" r="R124">
         <v>190</v>
       </c>
       <c s="13" r="T124">
-        <v>40.441675867847</v>
+        <v>40.3219882694294</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A125"/>
       <c s="25" t="str" r="C125"/>
       <c s="16" t="str" r="F125"/>
       <c s="10" t="inlineStr" r="H125">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J125">
-        <v>15473</v>
+        <v>15584</v>
       </c>
       <c s="12" t="str" r="K125"/>
       <c s="13" r="M125">
-        <v>85.486188</v>
+        <v>86.099448</v>
       </c>
       <c s="12" t="str" r="N125"/>
       <c s="11" r="P125">
         <v>6</v>
       </c>
       <c s="11" r="R125">
         <v>556</v>
       </c>
       <c s="13" r="T125">
-        <v>87.1372868122482</v>
+        <v>87.1833384311475</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A126"/>
       <c s="25" t="str" r="C126"/>
       <c s="16" t="str" r="F126"/>
       <c s="10" t="inlineStr" r="H126">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J126">
-        <v>35960</v>
+        <v>36008</v>
       </c>
       <c s="12" t="str" r="K126"/>
       <c s="13" r="M126">
-        <v>198.674033</v>
+        <v>198.939227</v>
       </c>
       <c s="12" t="str" r="N126"/>
       <c s="11" r="P126">
         <v>12</v>
       </c>
       <c s="11" r="R126">
         <v>833</v>
       </c>
       <c s="13" r="T126">
-        <v>154.930768909859</v>
+        <v>154.901802791317</v>
       </c>
     </row>
     <row r="127" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A127"/>
       <c s="26" t="str" r="C127"/>
       <c s="19" t="str" r="D127"/>
       <c s="19" t="str" r="E127"/>
       <c s="20" t="str" r="F127"/>
       <c s="21" t="inlineStr" r="H127">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J127">
-        <v>64584</v>
+        <v>64770</v>
       </c>
       <c s="12" t="str" r="K127"/>
       <c s="23" r="M127">
-        <v>356.81768</v>
+        <v>357.845304</v>
       </c>
       <c s="12" t="str" r="N127"/>
       <c s="22" r="P127">
         <v>76</v>
       </c>
       <c s="22" r="R127">
         <v>1116</v>
       </c>
       <c s="23" r="T127">
-        <v>204.098274032389</v>
+        <v>203.778715338477</v>
       </c>
     </row>
     <row r="128" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C128">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D128"/>
       <c s="8" t="str" r="E128"/>
       <c s="9" t="str" r="F128"/>
       <c s="10" t="inlineStr" r="H128">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J128">
         <v>1933</v>
       </c>
       <c s="12" t="str" r="K128"/>
@@ -6756,51 +6756,51 @@
     <col min="19" max="19" customWidth="1" width="0.0234375"/>
     <col min="20" max="20" customWidth="1" width="15.07421875"/>
     <col min="21" max="21" customWidth="1" width="0.0234375"/>
     <col min="22" max="22" customWidth="1" width="3.4140625"/>
     <col min="23" max="23" customWidth="1" width="78.171875"/>
     <col min="24" max="24" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">SENT Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve">GRAD TYPE</t>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"># of Applicants who
 Signaled
 ERAS 2026</t>
         </is>
       </c>
@@ -6853,121 +6853,121 @@
       <c s="12" t="str" r="K12"/>
       <c s="13" r="M12">
         <v>4.897436</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="11" r="P12">
         <v>1</v>
       </c>
       <c s="11" r="R12">
         <v>5</v>
       </c>
       <c s="13" r="T12">
         <v>0.585662872307952</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A13"/>
       <c s="15" t="str" r="C13"/>
       <c s="16" t="str" r="F13"/>
       <c s="10" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J13">
-        <v>776</v>
+        <v>779</v>
       </c>
       <c s="12" t="str" r="K13"/>
       <c s="13" r="M13">
-        <v>4.713918</v>
+        <v>4.700899</v>
       </c>
       <c s="12" t="str" r="N13"/>
       <c s="11" r="P13">
         <v>1</v>
       </c>
       <c s="11" r="R13">
         <v>5</v>
       </c>
       <c s="13" r="T13">
-        <v>0.940862370381556</v>
+        <v>0.962567919681515</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A14"/>
       <c s="15" t="str" r="C14"/>
       <c s="16" t="str" r="F14"/>
       <c s="10" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J14">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="13" r="M14">
-        <v>4.918525</v>
+        <v>4.914961</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="11" r="P14">
         <v>1</v>
       </c>
       <c s="11" r="R14">
         <v>5</v>
       </c>
       <c s="13" r="T14">
-        <v>0.525436009424554</v>
+        <v>0.538318678851106</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A15"/>
       <c s="18" t="str" r="C15"/>
       <c s="19" t="str" r="D15"/>
       <c s="19" t="str" r="E15"/>
       <c s="20" t="str" r="F15"/>
       <c s="21" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J15">
-        <v>3675</v>
+        <v>3680</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="23" r="M15">
-        <v>4.871293</v>
+        <v>4.866304</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="22" r="P15">
         <v>1</v>
       </c>
       <c s="22" r="R15">
         <v>5</v>
       </c>
       <c s="23" r="T15">
-        <v>0.651180466537503</v>
+        <v>0.664806738834678</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D16"/>
       <c s="8" t="str" r="E16"/>
       <c s="9" t="str" r="F16"/>
       <c s="10" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J16">
         <v>671</v>
       </c>
       <c s="12" t="str" r="K16"/>
@@ -7066,148 +7066,148 @@
       </c>
       <c s="23" r="T19">
         <v>1.22467056794879</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D20"/>
       <c s="8" t="str" r="E20"/>
       <c s="9" t="str" r="F20"/>
       <c s="10" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J20">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c s="12" t="str" r="K20"/>
       <c s="13" r="M20">
-        <v>2.822222</v>
+        <v>2.782609</v>
       </c>
       <c s="12" t="str" r="N20"/>
       <c s="11" r="P20">
         <v>1</v>
       </c>
       <c s="11" r="R20">
         <v>3</v>
       </c>
       <c s="13" r="T20">
-        <v>0.572355658659893</v>
+        <v>0.62592491562487</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A21"/>
       <c s="25" t="str" r="C21"/>
       <c s="16" t="str" r="F21"/>
       <c s="10" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J21">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="13" r="M21">
-        <v>2.754789</v>
+        <v>2.72</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="11" r="P21">
         <v>1</v>
       </c>
       <c s="11" r="R21">
         <v>3</v>
       </c>
       <c s="13" r="T21">
-        <v>0.588783491616401</v>
+        <v>0.613865620474058</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A22"/>
       <c s="25" t="str" r="C22"/>
       <c s="16" t="str" r="F22"/>
       <c s="10" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J22">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="13" r="M22">
-        <v>2.888889</v>
+        <v>2.883721</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="11" r="P22">
         <v>1</v>
       </c>
       <c s="11" r="R22">
         <v>3</v>
       </c>
       <c s="13" r="T22">
-        <v>0.411626043879636</v>
+        <v>0.415967546811046</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A23"/>
       <c s="26" t="str" r="C23"/>
       <c s="19" t="str" r="D23"/>
       <c s="19" t="str" r="E23"/>
       <c s="20" t="str" r="F23"/>
       <c s="21" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J23">
-        <v>477</v>
+        <v>493</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="23" r="M23">
-        <v>2.809224</v>
+        <v>2.782961</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="22" r="P23">
         <v>1</v>
       </c>
       <c s="22" r="R23">
         <v>3</v>
       </c>
       <c s="23" r="T23">
-        <v>0.533533504102601</v>
+        <v>0.558781710509569</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D24"/>
       <c s="8" t="str" r="E24"/>
       <c s="9" t="str" r="F24"/>
       <c s="10" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J24">
         <v>208</v>
       </c>
       <c s="12" t="str" r="K24"/>
@@ -7217,117 +7217,117 @@
       <c s="12" t="str" r="N24"/>
       <c s="11" r="P24">
         <v>1</v>
       </c>
       <c s="11" r="R24">
         <v>3</v>
       </c>
       <c s="13" r="T24">
         <v>0.432866030083212</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A25"/>
       <c s="15" t="str" r="C25"/>
       <c s="16" t="str" r="F25"/>
       <c s="10" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J25">
         <v>163</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="13" r="M25">
-        <v>2.815951</v>
+        <v>2.822086</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="11" r="P25">
         <v>1</v>
       </c>
       <c s="11" r="R25">
         <v>3</v>
       </c>
       <c s="13" r="T25">
-        <v>0.523176834349534</v>
+        <v>0.519411205115947</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A26"/>
       <c s="15" t="str" r="C26"/>
       <c s="16" t="str" r="F26"/>
       <c s="10" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J26">
         <v>995</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="13" r="M26">
         <v>2.964824</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="11" r="P26">
         <v>1</v>
       </c>
       <c s="11" r="R26">
         <v>3</v>
       </c>
       <c s="13" r="T26">
         <v>0.236805827630994</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A27"/>
       <c s="18" t="str" r="C27"/>
       <c s="19" t="str" r="D27"/>
       <c s="19" t="str" r="E27"/>
       <c s="20" t="str" r="F27"/>
       <c s="21" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J27">
         <v>1366</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="23" r="M27">
-        <v>2.937042</v>
+        <v>2.937775</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="22" r="P27">
         <v>1</v>
       </c>
       <c s="22" r="R27">
         <v>3</v>
       </c>
       <c s="23" r="T27">
-        <v>0.323140836168999</v>
+        <v>0.322147481753311</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D28"/>
       <c s="8" t="str" r="E28"/>
       <c s="9" t="str" r="F28"/>
       <c s="10" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J28">
         <v>195</v>
       </c>
       <c s="12" t="str" r="K28"/>
@@ -7337,477 +7337,477 @@
       <c s="12" t="str" r="N28"/>
       <c s="11" r="P28">
         <v>1</v>
       </c>
       <c s="11" r="R28">
         <v>25</v>
       </c>
       <c s="13" r="T28">
         <v>6.30579685686115</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A29"/>
       <c s="15" t="str" r="C29"/>
       <c s="16" t="str" r="F29"/>
       <c s="10" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J29">
         <v>139</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="13" r="M29">
-        <v>18.366906</v>
+        <v>18.374101</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="11" r="P29">
         <v>1</v>
       </c>
       <c s="11" r="R29">
         <v>25</v>
       </c>
       <c s="13" r="T29">
-        <v>9.0327473672189</v>
+        <v>9.02325384769818</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A30"/>
       <c s="15" t="str" r="C30"/>
       <c s="16" t="str" r="F30"/>
       <c s="10" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J30">
         <v>966</v>
       </c>
       <c s="12" t="str" r="K30"/>
       <c s="13" r="M30">
         <v>24.276398</v>
       </c>
       <c s="12" t="str" r="N30"/>
       <c s="11" r="P30">
         <v>1</v>
       </c>
       <c s="11" r="R30">
         <v>25</v>
       </c>
       <c s="13" r="T30">
         <v>3.38198255465637</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A31"/>
       <c s="18" t="str" r="C31"/>
       <c s="19" t="str" r="D31"/>
       <c s="19" t="str" r="E31"/>
       <c s="20" t="str" r="F31"/>
       <c s="21" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J31">
         <v>1300</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="23" r="M31">
-        <v>23.306154</v>
+        <v>23.306923</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="22" r="P31">
         <v>1</v>
       </c>
       <c s="22" r="R31">
         <v>25</v>
       </c>
       <c s="23" r="T31">
-        <v>5.16746494908287</v>
+        <v>5.16496156810484</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D32"/>
       <c s="8" t="str" r="E32"/>
       <c s="9" t="str" r="F32"/>
       <c s="10" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J32">
-        <v>2122</v>
+        <v>2131</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="13" r="M32">
-        <v>4.826579</v>
+        <v>4.819334</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="11" r="P32">
         <v>1</v>
       </c>
       <c s="11" r="R32">
         <v>5</v>
       </c>
       <c s="13" r="T32">
-        <v>0.67554866590054</v>
+        <v>0.693769414142768</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A33"/>
       <c s="25" t="str" r="C33"/>
       <c s="16" t="str" r="F33"/>
       <c s="10" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J33">
-        <v>7604</v>
+        <v>7674</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="13" r="M33">
-        <v>4.662415</v>
+        <v>4.649596</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="11" r="P33">
         <v>1</v>
       </c>
       <c s="11" r="R33">
         <v>5</v>
       </c>
       <c s="13" r="T33">
-        <v>0.983350395332203</v>
+        <v>0.999951998847945</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A34"/>
       <c s="25" t="str" r="C34"/>
       <c s="16" t="str" r="F34"/>
       <c s="10" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J34">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="13" r="M34">
-        <v>4.786361</v>
+        <v>4.78602</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="11" r="P34">
         <v>1</v>
       </c>
       <c s="11" r="R34">
         <v>5</v>
       </c>
       <c s="13" r="T34">
-        <v>0.825393239613701</v>
+        <v>0.826352225143734</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A35"/>
       <c s="26" t="str" r="C35"/>
       <c s="19" t="str" r="D35"/>
       <c s="19" t="str" r="E35"/>
       <c s="20" t="str" r="F35"/>
       <c s="21" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J35">
-        <v>11823</v>
+        <v>11908</v>
       </c>
       <c s="12" t="str" r="K35"/>
       <c s="23" r="M35">
-        <v>4.713863</v>
+        <v>4.704064</v>
       </c>
       <c s="12" t="str" r="N35"/>
       <c s="22" r="P35">
         <v>1</v>
       </c>
       <c s="22" r="R35">
         <v>5</v>
       </c>
       <c s="23" r="T35">
-        <v>0.910779885592562</v>
+        <v>0.925488519647867</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D36"/>
       <c s="8" t="str" r="E36"/>
       <c s="9" t="str" r="F36"/>
       <c s="10" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J36">
-        <v>3590</v>
+        <v>3598</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="13" r="M36">
-        <v>2.941504</v>
+        <v>2.938855</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="11" r="P36">
         <v>1</v>
       </c>
       <c s="11" r="R36">
         <v>3</v>
       </c>
       <c s="13" r="T36">
-        <v>0.311239457652785</v>
+        <v>0.318330017434737</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A37"/>
       <c s="15" t="str" r="C37"/>
       <c s="16" t="str" r="F37"/>
       <c s="10" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J37">
-        <v>14734</v>
+        <v>14808</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="13" r="M37">
-        <v>2.918556</v>
+        <v>2.915789</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="11" r="P37">
         <v>1</v>
       </c>
       <c s="11" r="R37">
         <v>3</v>
       </c>
       <c s="13" r="T37">
-        <v>0.359321582986605</v>
+        <v>0.366409606860956</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A38"/>
       <c s="15" t="str" r="C38"/>
       <c s="16" t="str" r="F38"/>
       <c s="10" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J38">
-        <v>8973</v>
+        <v>8991</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="13" r="M38">
-        <v>2.929455</v>
+        <v>2.927261</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="11" r="P38">
         <v>1</v>
       </c>
       <c s="11" r="R38">
         <v>3</v>
       </c>
       <c s="13" r="T38">
-        <v>0.345386739757044</v>
+        <v>0.350807639597544</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A39"/>
       <c s="18" t="str" r="C39"/>
       <c s="19" t="str" r="D39"/>
       <c s="19" t="str" r="E39"/>
       <c s="20" t="str" r="F39"/>
       <c s="21" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J39">
-        <v>27297</v>
+        <v>27397</v>
       </c>
       <c s="12" t="str" r="K39"/>
       <c s="23" r="M39">
-        <v>2.925157</v>
+        <v>2.922583</v>
       </c>
       <c s="12" t="str" r="N39"/>
       <c s="22" r="P39">
         <v>1</v>
       </c>
       <c s="22" r="R39">
         <v>3</v>
       </c>
       <c s="23" r="T39">
-        <v>0.348861003839638</v>
+        <v>0.355419470485228</v>
       </c>
     </row>
     <row r="40" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D40"/>
       <c s="8" t="str" r="E40"/>
       <c s="9" t="str" r="F40"/>
       <c s="10" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J40">
-        <v>3449</v>
+        <v>3450</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="13" r="M40">
-        <v>11.233981</v>
+        <v>11.232174</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="11" r="P40">
         <v>1</v>
       </c>
       <c s="11" r="R40">
         <v>12</v>
       </c>
       <c s="13" r="T40">
-        <v>2.29770494189311</v>
+        <v>2.3010821367348</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A41"/>
       <c s="15" t="str" r="C41"/>
       <c s="16" t="str" r="F41"/>
       <c s="10" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J41">
-        <v>14145</v>
+        <v>14177</v>
       </c>
       <c s="12" t="str" r="K41"/>
       <c s="13" r="M41">
-        <v>11.412301</v>
+        <v>11.400367</v>
       </c>
       <c s="12" t="str" r="N41"/>
       <c s="11" r="P41">
         <v>1</v>
       </c>
       <c s="11" r="R41">
         <v>12</v>
       </c>
       <c s="13" r="T41">
-        <v>2.0019690307295</v>
+        <v>2.02759364765231</v>
       </c>
     </row>
     <row r="42" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A42"/>
       <c s="15" t="str" r="C42"/>
       <c s="16" t="str" r="F42"/>
       <c s="10" t="inlineStr" r="H42">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J42">
-        <v>8549</v>
+        <v>8555</v>
       </c>
       <c s="12" t="str" r="K42"/>
       <c s="13" r="M42">
-        <v>11.002573</v>
+        <v>10.999065</v>
       </c>
       <c s="12" t="str" r="N42"/>
       <c s="11" r="P42">
         <v>1</v>
       </c>
       <c s="11" r="R42">
         <v>12</v>
       </c>
       <c s="13" r="T42">
-        <v>2.53872034694647</v>
+        <v>2.54353631780637</v>
       </c>
     </row>
     <row r="43" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A43"/>
       <c s="18" t="str" r="C43"/>
       <c s="19" t="str" r="D43"/>
       <c s="19" t="str" r="E43"/>
       <c s="20" t="str" r="F43"/>
       <c s="21" t="inlineStr" r="H43">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J43">
-        <v>26143</v>
+        <v>26182</v>
       </c>
       <c s="12" t="str" r="K43"/>
       <c s="23" r="M43">
-        <v>11.254791</v>
+        <v>11.247078</v>
       </c>
       <c s="12" t="str" r="N43"/>
       <c s="22" r="P43">
         <v>1</v>
       </c>
       <c s="22" r="R43">
         <v>12</v>
       </c>
       <c s="23" r="T43">
-        <v>2.23756720569461</v>
+        <v>2.25175464915696</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A44">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C44">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="8" t="str" r="D44"/>
       <c s="8" t="str" r="E44"/>
       <c s="9" t="str" r="F44"/>
       <c s="10" t="inlineStr" r="H44">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J44">
         <v>39</v>
       </c>
       <c s="12" t="str" r="K44"/>
@@ -7906,148 +7906,148 @@
       </c>
       <c s="23" r="T47">
         <v>0.383644366568832</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A48">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C48">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D48"/>
       <c s="8" t="str" r="E48"/>
       <c s="9" t="str" r="F48"/>
       <c s="10" t="inlineStr" r="H48">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J48">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c s="12" t="str" r="K48"/>
       <c s="13" r="M48">
-        <v>7.052632</v>
+        <v>6.897436</v>
       </c>
       <c s="12" t="str" r="N48"/>
       <c s="11" r="P48">
         <v>1</v>
       </c>
       <c s="11" r="R48">
         <v>8</v>
       </c>
       <c s="13" r="T48">
-        <v>2.07727995224524</v>
+        <v>2.26382353552568</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A49"/>
       <c s="25" t="str" r="C49"/>
       <c s="16" t="str" r="F49"/>
       <c s="10" t="inlineStr" r="H49">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J49">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c s="12" t="str" r="K49"/>
       <c s="13" r="M49">
-        <v>6.5</v>
+        <v>6.207101</v>
       </c>
       <c s="12" t="str" r="N49"/>
       <c s="11" r="P49">
         <v>1</v>
       </c>
       <c s="11" r="R49">
         <v>8</v>
       </c>
       <c s="13" r="T49">
-        <v>2.60455351260058</v>
+        <v>2.8197600961784</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A50"/>
       <c s="25" t="str" r="C50"/>
       <c s="16" t="str" r="F50"/>
       <c s="10" t="inlineStr" r="H50">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J50">
-        <v>280</v>
+        <v>286</v>
       </c>
       <c s="12" t="str" r="K50"/>
       <c s="13" r="M50">
-        <v>7.542857</v>
+        <v>7.405594</v>
       </c>
       <c s="12" t="str" r="N50"/>
       <c s="11" r="P50">
         <v>1</v>
       </c>
       <c s="11" r="R50">
         <v>8</v>
       </c>
       <c s="13" r="T50">
-        <v>1.60888159912406</v>
+        <v>1.84794209866002</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A51"/>
       <c s="26" t="str" r="C51"/>
       <c s="19" t="str" r="D51"/>
       <c s="19" t="str" r="E51"/>
       <c s="20" t="str" r="F51"/>
       <c s="21" t="inlineStr" r="H51">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J51">
-        <v>516</v>
+        <v>533</v>
       </c>
       <c s="12" t="str" r="K51"/>
       <c s="23" r="M51">
-        <v>7.147287</v>
+        <v>6.95122</v>
       </c>
       <c s="12" t="str" r="N51"/>
       <c s="22" r="P51">
         <v>1</v>
       </c>
       <c s="22" r="R51">
         <v>8</v>
       </c>
       <c s="23" r="T51">
-        <v>2.08584251562768</v>
+        <v>2.31943484495685</v>
       </c>
     </row>
     <row r="52" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A52">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C52">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D52"/>
       <c s="8" t="str" r="E52"/>
       <c s="9" t="str" r="F52"/>
       <c s="10" t="inlineStr" r="H52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J52">
         <is>
           <t xml:space="preserve">--</t>
         </is>
@@ -8063,361 +8063,361 @@
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="R52">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="T52">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A53"/>
       <c s="25" t="str" r="C53"/>
       <c s="16" t="str" r="F53"/>
       <c s="10" t="inlineStr" r="H53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c s="12" t="str" r="K53"/>
       <c s="13" r="M53">
-        <v>2.090909</v>
+        <v>2.043478</v>
       </c>
       <c s="12" t="str" r="N53"/>
       <c s="11" r="P53">
         <v>1</v>
       </c>
       <c s="11" r="R53">
         <v>3</v>
       </c>
       <c s="13" r="T53">
-        <v>1.00737232441635</v>
+        <v>1.01009405502656</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A54"/>
       <c s="25" t="str" r="C54"/>
       <c s="16" t="str" r="F54"/>
       <c s="10" t="inlineStr" r="H54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J54">
         <v>8</v>
       </c>
       <c s="12" t="str" r="K54"/>
       <c s="13" r="M54">
         <v>1.625</v>
       </c>
       <c s="12" t="str" r="N54"/>
       <c s="11" r="P54">
         <v>1</v>
       </c>
       <c s="11" r="R54">
         <v>3</v>
       </c>
       <c s="13" r="T54">
         <v>0.885061014845869</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A55"/>
       <c s="26" t="str" r="C55"/>
       <c s="19" t="str" r="D55"/>
       <c s="19" t="str" r="E55"/>
       <c s="20" t="str" r="F55"/>
       <c s="21" t="inlineStr" r="H55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J55">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c s="12" t="str" r="K55"/>
       <c s="23" r="M55">
-        <v>2.030303</v>
+        <v>2</v>
       </c>
       <c s="12" t="str" r="N55"/>
       <c s="22" r="P55">
         <v>1</v>
       </c>
       <c s="22" r="R55">
         <v>3</v>
       </c>
       <c s="23" r="T55">
-        <v>0.976173140380332</v>
+        <v>0.977355615935162</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C56">
         <is>
           <t xml:space="preserve">Neurological Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D56"/>
       <c s="8" t="str" r="E56"/>
       <c s="9" t="str" r="F56"/>
       <c s="10" t="inlineStr" r="H56">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J56">
         <v>37</v>
       </c>
       <c s="12" t="str" r="K56"/>
       <c s="13" r="M56">
         <v>20.135135</v>
       </c>
       <c s="12" t="str" r="N56"/>
       <c s="11" r="P56">
         <v>1</v>
       </c>
       <c s="11" r="R56">
         <v>25</v>
       </c>
       <c s="13" r="T56">
         <v>7.89715455084931</v>
       </c>
     </row>
     <row r="57" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A57"/>
       <c s="25" t="str" r="C57"/>
       <c s="16" t="str" r="F57"/>
       <c s="10" t="inlineStr" r="H57">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J57">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c s="12" t="str" r="K57"/>
       <c s="13" r="M57">
-        <v>20.902778</v>
+        <v>20.630137</v>
       </c>
       <c s="12" t="str" r="N57"/>
       <c s="11" r="P57">
         <v>1</v>
       </c>
       <c s="11" r="R57">
         <v>25</v>
       </c>
       <c s="13" r="T57">
-        <v>8.19817217433252</v>
+        <v>8.46501896040405</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A58"/>
       <c s="25" t="str" r="C58"/>
       <c s="16" t="str" r="F58"/>
       <c s="10" t="inlineStr" r="H58">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J58">
         <v>418</v>
       </c>
       <c s="12" t="str" r="K58"/>
       <c s="13" r="M58">
         <v>24.57177</v>
       </c>
       <c s="12" t="str" r="N58"/>
       <c s="11" r="P58">
         <v>1</v>
       </c>
       <c s="11" r="R58">
         <v>25</v>
       </c>
       <c s="13" r="T58">
         <v>2.87477025168969</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A59"/>
       <c s="26" t="str" r="C59"/>
       <c s="19" t="str" r="D59"/>
       <c s="19" t="str" r="E59"/>
       <c s="20" t="str" r="F59"/>
       <c s="21" t="inlineStr" r="H59">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J59">
-        <v>599</v>
+        <v>601</v>
       </c>
       <c s="12" t="str" r="K59"/>
       <c s="23" r="M59">
-        <v>23.415693</v>
+        <v>23.341098</v>
       </c>
       <c s="12" t="str" r="N59"/>
       <c s="22" r="P59">
         <v>1</v>
       </c>
       <c s="22" r="R59">
         <v>25</v>
       </c>
       <c s="23" r="T59">
-        <v>5.36667094202728</v>
+        <v>5.51118381112443</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A60">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C60">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="8" t="str" r="D60"/>
       <c s="8" t="str" r="E60"/>
       <c s="9" t="str" r="F60"/>
       <c s="10" t="inlineStr" r="H60">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J60">
         <v>346</v>
       </c>
       <c s="12" t="str" r="K60"/>
       <c s="13" r="M60">
         <v>7.893064</v>
       </c>
       <c s="12" t="str" r="N60"/>
       <c s="11" r="P60">
         <v>1</v>
       </c>
       <c s="11" r="R60">
         <v>8</v>
       </c>
       <c s="13" r="T60">
         <v>0.699479806713532</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A61"/>
       <c s="25" t="str" r="C61"/>
       <c s="16" t="str" r="F61"/>
       <c s="10" t="inlineStr" r="H61">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J61">
-        <v>1443</v>
+        <v>1449</v>
       </c>
       <c s="12" t="str" r="K61"/>
       <c s="13" r="M61">
-        <v>7.209286</v>
+        <v>7.185645</v>
       </c>
       <c s="12" t="str" r="N61"/>
       <c s="11" r="P61">
         <v>1</v>
       </c>
       <c s="11" r="R61">
         <v>8</v>
       </c>
       <c s="13" r="T61">
-        <v>2.00533014738222</v>
+        <v>2.03847393900437</v>
       </c>
     </row>
     <row r="62" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A62"/>
       <c s="25" t="str" r="C62"/>
       <c s="16" t="str" r="F62"/>
       <c s="10" t="inlineStr" r="H62">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J62">
-        <v>921</v>
+        <v>922</v>
       </c>
       <c s="12" t="str" r="K62"/>
       <c s="13" r="M62">
-        <v>7.821933</v>
+        <v>7.814534</v>
       </c>
       <c s="12" t="str" r="N62"/>
       <c s="11" r="P62">
         <v>1</v>
       </c>
       <c s="11" r="R62">
         <v>8</v>
       </c>
       <c s="13" r="T62">
-        <v>0.995807210257086</v>
+        <v>1.02029603547206</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A63"/>
       <c s="26" t="str" r="C63"/>
       <c s="19" t="str" r="D63"/>
       <c s="19" t="str" r="E63"/>
       <c s="20" t="str" r="F63"/>
       <c s="21" t="inlineStr" r="H63">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J63">
-        <v>2710</v>
+        <v>2717</v>
       </c>
       <c s="12" t="str" r="K63"/>
       <c s="23" r="M63">
-        <v>7.504797</v>
+        <v>7.489142</v>
       </c>
       <c s="12" t="str" r="N63"/>
       <c s="22" r="P63">
         <v>1</v>
       </c>
       <c s="22" r="R63">
         <v>8</v>
       </c>
       <c s="23" r="T63">
-        <v>1.62484830061148</v>
+        <v>1.65437359746824</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A64">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C64">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D64"/>
       <c s="8" t="str" r="E64"/>
       <c s="9" t="str" r="F64"/>
       <c s="10" t="inlineStr" r="H64">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J64">
         <v>408</v>
       </c>
       <c s="12" t="str" r="K64"/>
@@ -8454,570 +8454,570 @@
       <c s="12" t="str" r="N65"/>
       <c s="11" r="P65">
         <v>1</v>
       </c>
       <c s="11" r="R65">
         <v>30</v>
       </c>
       <c s="13" r="T65">
         <v>10.5393707117645</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A66"/>
       <c s="25" t="str" r="C66"/>
       <c s="16" t="str" r="F66"/>
       <c s="10" t="inlineStr" r="H66">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J66">
         <v>1334</v>
       </c>
       <c s="12" t="str" r="K66"/>
       <c s="13" r="M66">
-        <v>29.097451</v>
+        <v>29.098201</v>
       </c>
       <c s="12" t="str" r="N66"/>
       <c s="11" r="P66">
         <v>1</v>
       </c>
       <c s="11" r="R66">
         <v>30</v>
       </c>
       <c s="13" r="T66">
-        <v>4.35260037219132</v>
+        <v>4.34939501540157</v>
       </c>
     </row>
     <row r="67" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A67"/>
       <c s="26" t="str" r="C67"/>
       <c s="19" t="str" r="D67"/>
       <c s="19" t="str" r="E67"/>
       <c s="20" t="str" r="F67"/>
       <c s="21" t="inlineStr" r="H67">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J67">
         <v>1920</v>
       </c>
       <c s="12" t="str" r="K67"/>
       <c s="23" r="M67">
-        <v>27.958854</v>
+        <v>27.959375</v>
       </c>
       <c s="12" t="str" r="N67"/>
       <c s="22" r="P67">
         <v>1</v>
       </c>
       <c s="22" r="R67">
         <v>30</v>
       </c>
       <c s="23" r="T67">
-        <v>6.33351726925884</v>
+        <v>6.33208093757495</v>
       </c>
     </row>
     <row r="68" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A68">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C68">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="8" t="str" r="D68"/>
       <c s="8" t="str" r="E68"/>
       <c s="9" t="str" r="F68"/>
       <c s="10" t="inlineStr" r="H68">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J68">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c s="12" t="str" r="K68"/>
       <c s="13" r="M68">
-        <v>22.205882</v>
+        <v>21.898551</v>
       </c>
       <c s="12" t="str" r="N68"/>
       <c s="11" r="P68">
         <v>1</v>
       </c>
       <c s="11" r="R68">
         <v>25</v>
       </c>
       <c s="13" r="T68">
-        <v>6.33054634293123</v>
+        <v>6.77941265892555</v>
       </c>
     </row>
     <row r="69" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A69"/>
       <c s="25" t="str" r="C69"/>
       <c s="16" t="str" r="F69"/>
       <c s="10" t="inlineStr" r="H69">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J69">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c s="12" t="str" r="K69"/>
       <c s="13" r="M69">
-        <v>18.857143</v>
+        <v>18.123288</v>
       </c>
       <c s="12" t="str" r="N69"/>
       <c s="11" r="P69">
         <v>1</v>
       </c>
       <c s="11" r="R69">
         <v>25</v>
       </c>
       <c s="13" r="T69">
-        <v>9.20476213706796</v>
+        <v>9.6888776439792</v>
       </c>
     </row>
     <row r="70" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A70"/>
       <c s="25" t="str" r="C70"/>
       <c s="16" t="str" r="F70"/>
       <c s="10" t="inlineStr" r="H70">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J70">
         <v>525</v>
       </c>
       <c s="12" t="str" r="K70"/>
       <c s="13" r="M70">
         <v>24.64381</v>
       </c>
       <c s="12" t="str" r="N70"/>
       <c s="11" r="P70">
         <v>1</v>
       </c>
       <c s="11" r="R70">
         <v>25</v>
       </c>
       <c s="13" r="T70">
         <v>2.61927757215611</v>
       </c>
     </row>
     <row r="71" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A71"/>
       <c s="26" t="str" r="C71"/>
       <c s="19" t="str" r="D71"/>
       <c s="19" t="str" r="E71"/>
       <c s="20" t="str" r="F71"/>
       <c s="21" t="inlineStr" r="H71">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J71">
-        <v>663</v>
+        <v>667</v>
       </c>
       <c s="12" t="str" r="K71"/>
       <c s="23" r="M71">
-        <v>23.782805</v>
+        <v>23.646177</v>
       </c>
       <c s="12" t="str" r="N71"/>
       <c s="22" r="P71">
         <v>1</v>
       </c>
       <c s="22" r="R71">
         <v>25</v>
       </c>
       <c s="23" r="T71">
-        <v>4.67005299755795</v>
+        <v>4.97744311871065</v>
       </c>
     </row>
     <row r="72" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A72">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C72">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D72"/>
       <c s="8" t="str" r="E72"/>
       <c s="9" t="str" r="F72"/>
       <c s="10" t="inlineStr" r="H72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J72">
         <v>202</v>
       </c>
       <c s="12" t="str" r="K72"/>
       <c s="13" r="M72">
         <v>4.975248</v>
       </c>
       <c s="12" t="str" r="N72"/>
       <c s="11" r="P72">
         <v>3</v>
       </c>
       <c s="11" r="R72">
         <v>5</v>
       </c>
       <c s="13" r="T72">
         <v>0.209883300907909</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A73"/>
       <c s="25" t="str" r="C73"/>
       <c s="16" t="str" r="F73"/>
       <c s="10" t="inlineStr" r="H73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J73">
-        <v>790</v>
+        <v>801</v>
       </c>
       <c s="12" t="str" r="K73"/>
       <c s="13" r="M73">
-        <v>4.702532</v>
+        <v>4.655431</v>
       </c>
       <c s="12" t="str" r="N73"/>
       <c s="11" r="P73">
         <v>1</v>
       </c>
       <c s="11" r="R73">
         <v>5</v>
       </c>
       <c s="13" r="T73">
-        <v>0.957021420867893</v>
+        <v>1.03221024990067</v>
       </c>
     </row>
     <row r="74" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A74"/>
       <c s="25" t="str" r="C74"/>
       <c s="16" t="str" r="F74"/>
       <c s="10" t="inlineStr" r="H74">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J74">
-        <v>389</v>
+        <v>392</v>
       </c>
       <c s="12" t="str" r="K74"/>
       <c s="13" r="M74">
-        <v>4.868895</v>
+        <v>4.844388</v>
       </c>
       <c s="12" t="str" r="N74"/>
       <c s="11" r="P74">
         <v>1</v>
       </c>
       <c s="11" r="R74">
         <v>5</v>
       </c>
       <c s="13" r="T74">
-        <v>0.658209693031028</v>
+        <v>0.717430832903075</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A75"/>
       <c s="26" t="str" r="C75"/>
       <c s="19" t="str" r="D75"/>
       <c s="19" t="str" r="E75"/>
       <c s="20" t="str" r="F75"/>
       <c s="21" t="inlineStr" r="H75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J75">
-        <v>1381</v>
+        <v>1395</v>
       </c>
       <c s="12" t="str" r="K75"/>
       <c s="23" r="M75">
-        <v>4.789283</v>
+        <v>4.754839</v>
       </c>
       <c s="12" t="str" r="N75"/>
       <c s="22" r="P75">
         <v>1</v>
       </c>
       <c s="22" r="R75">
         <v>5</v>
       </c>
       <c s="23" r="T75">
-        <v>0.814430475854139</v>
+        <v>0.881731818638751</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C76">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="8" t="str" r="D76"/>
       <c s="8" t="str" r="E76"/>
       <c s="9" t="str" r="F76"/>
       <c s="10" t="inlineStr" r="H76">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J76">
-        <v>758</v>
+        <v>759</v>
       </c>
       <c s="12" t="str" r="K76"/>
       <c s="13" r="M76">
-        <v>4.881266</v>
+        <v>4.87747</v>
       </c>
       <c s="12" t="str" r="N76"/>
       <c s="11" r="P76">
         <v>1</v>
       </c>
       <c s="11" r="R76">
         <v>5</v>
       </c>
       <c s="13" r="T76">
-        <v>0.61371980577459</v>
+        <v>0.622162358231354</v>
       </c>
     </row>
     <row r="77" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A77"/>
       <c s="25" t="str" r="C77"/>
       <c s="16" t="str" r="F77"/>
       <c s="10" t="inlineStr" r="H77">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J77">
-        <v>2940</v>
+        <v>2974</v>
       </c>
       <c s="12" t="str" r="K77"/>
       <c s="13" r="M77">
-        <v>4.640136</v>
+        <v>4.611634</v>
       </c>
       <c s="12" t="str" r="N77"/>
       <c s="11" r="P77">
         <v>1</v>
       </c>
       <c s="11" r="R77">
         <v>5</v>
       </c>
       <c s="13" r="T77">
-        <v>1.04096445664585</v>
+        <v>1.07659230909384</v>
       </c>
     </row>
     <row r="78" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A78"/>
       <c s="25" t="str" r="C78"/>
       <c s="16" t="str" r="F78"/>
       <c s="10" t="inlineStr" r="H78">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J78">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c s="12" t="str" r="K78"/>
       <c s="13" r="M78">
-        <v>4.762035</v>
+        <v>4.757096</v>
       </c>
       <c s="12" t="str" r="N78"/>
       <c s="11" r="P78">
         <v>1</v>
       </c>
       <c s="11" r="R78">
         <v>5</v>
       </c>
       <c s="13" r="T78">
-        <v>0.875720845932081</v>
+        <v>0.884515686689614</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A79"/>
       <c s="26" t="str" r="C79"/>
       <c s="19" t="str" r="D79"/>
       <c s="19" t="str" r="E79"/>
       <c s="20" t="str" r="F79"/>
       <c s="21" t="inlineStr" r="H79">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J79">
-        <v>5526</v>
+        <v>5565</v>
       </c>
       <c s="12" t="str" r="K79"/>
       <c s="23" r="M79">
-        <v>4.713536</v>
+        <v>4.695777</v>
       </c>
       <c s="12" t="str" r="N79"/>
       <c s="22" r="P79">
         <v>1</v>
       </c>
       <c s="22" r="R79">
         <v>5</v>
       </c>
       <c s="23" r="T79">
-        <v>0.942998409330578</v>
+        <v>0.969102161797197</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A80">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C80">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D80"/>
       <c s="8" t="str" r="E80"/>
       <c s="9" t="str" r="F80"/>
       <c s="10" t="inlineStr" r="H80">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J80">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c s="12" t="str" r="K80"/>
       <c s="13" r="M80">
-        <v>2.666667</v>
+        <v>2.571429</v>
       </c>
       <c s="12" t="str" r="N80"/>
       <c s="11" r="P80">
         <v>1</v>
       </c>
       <c s="11" r="R80">
         <v>3</v>
       </c>
       <c s="13" r="T80">
-        <v>0.778499197173639</v>
+        <v>0.755929229491756</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A81"/>
       <c s="25" t="str" r="C81"/>
       <c s="16" t="str" r="F81"/>
       <c s="10" t="inlineStr" r="H81">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J81">
-        <v>82</v>
+        <v>98</v>
       </c>
       <c s="12" t="str" r="K81"/>
       <c s="13" r="M81">
-        <v>2.609756</v>
+        <v>2.44898</v>
       </c>
       <c s="12" t="str" r="N81"/>
       <c s="11" r="P81">
         <v>1</v>
       </c>
       <c s="11" r="R81">
         <v>3</v>
       </c>
       <c s="13" r="T81">
-        <v>0.696284424642689</v>
+        <v>0.772906203882463</v>
       </c>
     </row>
     <row r="82" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A82"/>
       <c s="25" t="str" r="C82"/>
       <c s="16" t="str" r="F82"/>
       <c s="10" t="inlineStr" r="H82">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J82">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c s="12" t="str" r="K82"/>
       <c s="13" r="M82">
-        <v>2.833333</v>
+        <v>2.8</v>
       </c>
       <c s="12" t="str" r="N82"/>
       <c s="11" r="P82">
         <v>1</v>
       </c>
       <c s="11" r="R82">
         <v>3</v>
       </c>
       <c s="13" r="T82">
-        <v>0.55862062260536</v>
+        <v>0.571428910714185</v>
       </c>
     </row>
     <row r="83" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A83"/>
       <c s="26" t="str" r="C83"/>
       <c s="19" t="str" r="D83"/>
       <c s="19" t="str" r="E83"/>
       <c s="20" t="str" r="F83"/>
       <c s="21" t="inlineStr" r="H83">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J83">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c s="12" t="str" r="K83"/>
       <c s="23" r="M83">
-        <v>2.660714</v>
+        <v>2.523077</v>
       </c>
       <c s="12" t="str" r="N83"/>
       <c s="22" r="P83">
         <v>1</v>
       </c>
       <c s="22" r="R83">
         <v>3</v>
       </c>
       <c s="23" r="T83">
-        <v>0.677022894738428</v>
+        <v>0.747870978177386</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A84">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C84">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D84"/>
       <c s="8" t="str" r="E84"/>
       <c s="9" t="str" r="F84"/>
       <c s="10" t="inlineStr" r="H84">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J84">
         <v>22</v>
       </c>
       <c s="12" t="str" r="K84"/>
@@ -9143,481 +9143,481 @@
       <c s="12" t="str" r="K88"/>
       <c s="13" r="M88">
         <v>18.701794</v>
       </c>
       <c s="12" t="str" r="N88"/>
       <c s="11" r="P88">
         <v>1</v>
       </c>
       <c s="11" r="R88">
         <v>20</v>
       </c>
       <c s="13" r="T88">
         <v>3.96316893407283</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A89"/>
       <c s="25" t="str" r="C89"/>
       <c s="16" t="str" r="F89"/>
       <c s="10" t="inlineStr" r="H89">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J89">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c s="12" t="str" r="K89"/>
       <c s="13" r="M89">
-        <v>13.994792</v>
+        <v>13.927461</v>
       </c>
       <c s="12" t="str" r="N89"/>
       <c s="11" r="P89">
         <v>1</v>
       </c>
       <c s="11" r="R89">
         <v>20</v>
       </c>
       <c s="13" r="T89">
-        <v>7.66974823576367</v>
+        <v>7.70662877009137</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A90"/>
       <c s="25" t="str" r="C90"/>
       <c s="16" t="str" r="F90"/>
       <c s="10" t="inlineStr" r="H90">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J90">
         <v>476</v>
       </c>
       <c s="12" t="str" r="K90"/>
       <c s="13" r="M90">
         <v>19.060924</v>
       </c>
       <c s="12" t="str" r="N90"/>
       <c s="11" r="P90">
         <v>1</v>
       </c>
       <c s="11" r="R90">
         <v>20</v>
       </c>
       <c s="13" r="T90">
         <v>3.56499901823268</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A91"/>
       <c s="26" t="str" r="C91"/>
       <c s="19" t="str" r="D91"/>
       <c s="19" t="str" r="E91"/>
       <c s="20" t="str" r="F91"/>
       <c s="21" t="inlineStr" r="H91">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J91">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c s="12" t="str" r="K91"/>
       <c s="23" r="M91">
-        <v>18.043986</v>
+        <v>18.0287</v>
       </c>
       <c s="12" t="str" r="N91"/>
       <c s="22" r="P91">
         <v>1</v>
       </c>
       <c s="22" r="R91">
         <v>20</v>
       </c>
       <c s="23" r="T91">
-        <v>5.02698995423703</v>
+        <v>5.05058145167465</v>
       </c>
     </row>
     <row r="92" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A92">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C92">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="8" t="str" r="D92"/>
       <c s="8" t="str" r="E92"/>
       <c s="9" t="str" r="F92"/>
       <c s="10" t="inlineStr" r="H92">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J92">
         <v>23</v>
       </c>
       <c s="12" t="str" r="K92"/>
       <c s="13" r="M92">
         <v>16.434783</v>
       </c>
       <c s="12" t="str" r="N92"/>
       <c s="11" r="P92">
         <v>1</v>
       </c>
       <c s="11" r="R92">
         <v>20</v>
       </c>
       <c s="13" r="T92">
         <v>6.57825432770731</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A93"/>
       <c s="25" t="str" r="C93"/>
       <c s="16" t="str" r="F93"/>
       <c s="10" t="inlineStr" r="H93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J93">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c s="12" t="str" r="K93"/>
       <c s="13" r="M93">
-        <v>17.5</v>
+        <v>17.318681</v>
       </c>
       <c s="12" t="str" r="N93"/>
       <c s="11" r="P93">
         <v>1</v>
       </c>
       <c s="11" r="R93">
         <v>20</v>
       </c>
       <c s="13" r="T93">
-        <v>5.37582003046977</v>
+        <v>5.61741399578133</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A94"/>
       <c s="25" t="str" r="C94"/>
       <c s="16" t="str" r="F94"/>
       <c s="10" t="inlineStr" r="H94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J94">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c s="12" t="str" r="K94"/>
       <c s="13" r="M94">
-        <v>19.289003</v>
+        <v>19.242347</v>
       </c>
       <c s="12" t="str" r="N94"/>
       <c s="11" r="P94">
         <v>1</v>
       </c>
       <c s="11" r="R94">
         <v>20</v>
       </c>
       <c s="13" r="T94">
-        <v>3.30612386337838</v>
+        <v>3.42851731802539</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A95"/>
       <c s="26" t="str" r="C95"/>
       <c s="19" t="str" r="D95"/>
       <c s="19" t="str" r="E95"/>
       <c s="20" t="str" r="F95"/>
       <c s="21" t="inlineStr" r="H95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J95">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c s="12" t="str" r="K95"/>
       <c s="23" r="M95">
-        <v>18.839286</v>
+        <v>18.768775</v>
       </c>
       <c s="12" t="str" r="N95"/>
       <c s="22" r="P95">
         <v>1</v>
       </c>
       <c s="22" r="R95">
         <v>20</v>
       </c>
       <c s="23" r="T95">
-        <v>4.03607916176083</v>
+        <v>4.18086318838586</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C96">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="8" t="str" r="D96"/>
       <c s="8" t="str" r="E96"/>
       <c s="9" t="str" r="F96"/>
       <c s="10" t="inlineStr" r="H96">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J96">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c s="12" t="str" r="K96"/>
       <c s="13" r="M96">
-        <v>9.67362</v>
+        <v>9.645477</v>
       </c>
       <c s="12" t="str" r="N96"/>
       <c s="11" r="P96">
         <v>1</v>
       </c>
       <c s="11" r="R96">
         <v>10</v>
       </c>
       <c s="13" r="T96">
-        <v>1.48790187848527</v>
+        <v>1.55675046169898</v>
       </c>
     </row>
     <row r="97" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A97"/>
       <c s="25" t="str" r="C97"/>
       <c s="16" t="str" r="F97"/>
       <c s="10" t="inlineStr" r="H97">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J97">
-        <v>1264</v>
+        <v>1292</v>
       </c>
       <c s="12" t="str" r="K97"/>
       <c s="13" r="M97">
-        <v>8.587816</v>
+        <v>8.439628</v>
       </c>
       <c s="12" t="str" r="N97"/>
       <c s="11" r="P97">
         <v>1</v>
       </c>
       <c s="11" r="R97">
         <v>10</v>
       </c>
       <c s="13" r="T97">
-        <v>2.90874973141383</v>
+        <v>3.05838029028439</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A98"/>
       <c s="25" t="str" r="C98"/>
       <c s="16" t="str" r="F98"/>
       <c s="10" t="inlineStr" r="H98">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J98">
-        <v>1805</v>
+        <v>1814</v>
       </c>
       <c s="12" t="str" r="K98"/>
       <c s="13" r="M98">
-        <v>9.679224</v>
+        <v>9.636714</v>
       </c>
       <c s="12" t="str" r="N98"/>
       <c s="11" r="P98">
         <v>1</v>
       </c>
       <c s="11" r="R98">
         <v>10</v>
       </c>
       <c s="13" r="T98">
-        <v>1.50390092758798</v>
+        <v>1.61663446703329</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A99"/>
       <c s="26" t="str" r="C99"/>
       <c s="19" t="str" r="D99"/>
       <c s="19" t="str" r="E99"/>
       <c s="20" t="str" r="F99"/>
       <c s="21" t="inlineStr" r="H99">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J99">
-        <v>3884</v>
+        <v>3924</v>
       </c>
       <c s="12" t="str" r="K99"/>
       <c s="23" r="M99">
-        <v>9.322863</v>
+        <v>9.244393</v>
       </c>
       <c s="12" t="str" r="N99"/>
       <c s="22" r="P99">
         <v>1</v>
       </c>
       <c s="22" r="R99">
         <v>10</v>
       </c>
       <c s="23" r="T99">
-        <v>2.12806954773569</v>
+        <v>2.26050503206695</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A100">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C100">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D100"/>
       <c s="8" t="str" r="E100"/>
       <c s="9" t="str" r="F100"/>
       <c s="10" t="inlineStr" r="H100">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J100">
         <v>14</v>
       </c>
       <c s="12" t="str" r="K100"/>
       <c s="13" r="M100">
         <v>1.785714</v>
       </c>
       <c s="12" t="str" r="N100"/>
       <c s="11" r="P100">
         <v>1</v>
       </c>
       <c s="11" r="R100">
         <v>3</v>
       </c>
       <c s="13" r="T100">
         <v>0.956736118268773</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A101"/>
       <c s="25" t="str" r="C101"/>
       <c s="16" t="str" r="F101"/>
       <c s="10" t="inlineStr" r="H101">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J101">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c s="12" t="str" r="K101"/>
       <c s="13" r="M101">
-        <v>2.45122</v>
+        <v>2.416667</v>
       </c>
       <c s="12" t="str" r="N101"/>
       <c s="11" r="P101">
         <v>1</v>
       </c>
       <c s="11" r="R101">
         <v>3</v>
       </c>
       <c s="13" r="T101">
-        <v>0.816283039147574</v>
+        <v>0.836421544437971</v>
       </c>
     </row>
     <row r="102" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A102"/>
       <c s="25" t="str" r="C102"/>
       <c s="16" t="str" r="F102"/>
       <c s="10" t="inlineStr" r="H102">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J102">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c s="12" t="str" r="K102"/>
       <c s="13" r="M102">
-        <v>2.408451</v>
+        <v>2.383562</v>
       </c>
       <c s="12" t="str" r="N102"/>
       <c s="11" r="P102">
         <v>1</v>
       </c>
       <c s="11" r="R102">
         <v>3</v>
       </c>
       <c s="13" r="T102">
-        <v>0.884499293385812</v>
+        <v>0.888705237972636</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A103"/>
       <c s="26" t="str" r="C103"/>
       <c s="19" t="str" r="D103"/>
       <c s="19" t="str" r="E103"/>
       <c s="20" t="str" r="F103"/>
       <c s="21" t="inlineStr" r="H103">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J103">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c s="12" t="str" r="K103"/>
       <c s="23" r="M103">
-        <v>2.377246</v>
+        <v>2.350877</v>
       </c>
       <c s="12" t="str" r="N103"/>
       <c s="22" r="P103">
         <v>1</v>
       </c>
       <c s="22" r="R103">
         <v>3</v>
       </c>
       <c s="23" r="T103">
-        <v>0.874165316173091</v>
+        <v>0.883034540660783</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A104">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C104">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="8" t="str" r="D104"/>
       <c s="8" t="str" r="E104"/>
       <c s="9" t="str" r="F104"/>
       <c s="10" t="inlineStr" r="H104">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J104">
         <v>33</v>
       </c>
       <c s="12" t="str" r="K104"/>
@@ -9716,388 +9716,388 @@
       </c>
       <c s="23" r="T107">
         <v>0.6943723784829</v>
       </c>
     </row>
     <row r="108" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A108">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C108">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (6 gold)</t>
         </is>
       </c>
       <c s="8" t="str" r="D108"/>
       <c s="8" t="str" r="E108"/>
       <c s="9" t="str" r="F108"/>
       <c s="10" t="inlineStr" r="H108">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J108">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c s="12" t="str" r="K108"/>
       <c s="13" r="M108">
-        <v>5.841463</v>
+        <v>5.826748</v>
       </c>
       <c s="12" t="str" r="N108"/>
       <c s="11" r="P108">
         <v>1</v>
       </c>
       <c s="11" r="R108">
         <v>6</v>
       </c>
       <c s="13" r="T108">
-        <v>0.792630430907116</v>
+        <v>0.835156871491817</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A109"/>
       <c s="15" t="str" r="C109"/>
       <c s="16" t="str" r="F109"/>
       <c s="10" t="inlineStr" r="H109">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J109">
-        <v>505</v>
+        <v>512</v>
       </c>
       <c s="12" t="str" r="K109"/>
       <c s="13" r="M109">
-        <v>5.469307</v>
+        <v>5.410156</v>
       </c>
       <c s="12" t="str" r="N109"/>
       <c s="11" r="P109">
         <v>1</v>
       </c>
       <c s="11" r="R109">
         <v>6</v>
       </c>
       <c s="13" r="T109">
-        <v>1.37208053699482</v>
+        <v>1.45298898825834</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A110"/>
       <c s="15" t="str" r="C110"/>
       <c s="16" t="str" r="F110"/>
       <c s="10" t="inlineStr" r="H110">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J110">
-        <v>1252</v>
+        <v>1260</v>
       </c>
       <c s="12" t="str" r="K110"/>
       <c s="13" r="M110">
-        <v>5.866613</v>
+        <v>5.839683</v>
       </c>
       <c s="12" t="str" r="N110"/>
       <c s="11" r="P110">
         <v>1</v>
       </c>
       <c s="11" r="R110">
         <v>6</v>
       </c>
       <c s="13" r="T110">
-        <v>0.741834887289618</v>
+        <v>0.815498620477067</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A111"/>
       <c s="18" t="str" r="C111"/>
       <c s="19" t="str" r="D111"/>
       <c s="19" t="str" r="E111"/>
       <c s="20" t="str" r="F111"/>
       <c s="21" t="inlineStr" r="H111">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J111">
-        <v>2085</v>
+        <v>2101</v>
       </c>
       <c s="12" t="str" r="K111"/>
       <c s="23" r="M111">
-        <v>5.766427</v>
+        <v>5.732984</v>
       </c>
       <c s="12" t="str" r="N111"/>
       <c s="22" r="P111">
         <v>1</v>
       </c>
       <c s="22" r="R111">
         <v>6</v>
       </c>
       <c s="23" r="T111">
-        <v>0.955535975251586</v>
+        <v>1.02740449677817</v>
       </c>
     </row>
     <row r="112" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A112">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="7" t="inlineStr" r="C112">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="8" t="str" r="D112"/>
       <c s="8" t="str" r="E112"/>
       <c s="9" t="str" r="F112"/>
       <c s="10" t="inlineStr" r="H112">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J112">
         <v>315</v>
       </c>
       <c s="12" t="str" r="K112"/>
       <c s="13" r="M112">
         <v>8.701587</v>
       </c>
       <c s="12" t="str" r="N112"/>
       <c s="11" r="P112">
         <v>1</v>
       </c>
       <c s="11" r="R112">
         <v>9</v>
       </c>
       <c s="13" r="T112">
         <v>1.30298580191804</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A113"/>
       <c s="15" t="str" r="C113"/>
       <c s="16" t="str" r="F113"/>
       <c s="10" t="inlineStr" r="H113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J113">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c s="12" t="str" r="K113"/>
       <c s="13" r="M113">
-        <v>8.424312</v>
+        <v>8.407323</v>
       </c>
       <c s="12" t="str" r="N113"/>
       <c s="11" r="P113">
         <v>1</v>
       </c>
       <c s="11" r="R113">
         <v>9</v>
       </c>
       <c s="13" r="T113">
-        <v>1.74525900656607</v>
+        <v>1.77902810545534</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="14" t="str" r="A114"/>
       <c s="15" t="str" r="C114"/>
       <c s="16" t="str" r="F114"/>
       <c s="10" t="inlineStr" r="H114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J114">
         <v>1207</v>
       </c>
       <c s="12" t="str" r="K114"/>
       <c s="13" r="M114">
-        <v>8.870754</v>
+        <v>8.874068</v>
       </c>
       <c s="12" t="str" r="N114"/>
       <c s="11" r="P114">
         <v>1</v>
       </c>
       <c s="11" r="R114">
         <v>9</v>
       </c>
       <c s="13" r="T114">
-        <v>0.82834050969393</v>
+        <v>0.809628309781717</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A115"/>
       <c s="18" t="str" r="C115"/>
       <c s="19" t="str" r="D115"/>
       <c s="19" t="str" r="E115"/>
       <c s="20" t="str" r="F115"/>
       <c s="21" t="inlineStr" r="H115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J115">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c s="12" t="str" r="K115"/>
       <c s="23" r="M115">
-        <v>8.744127</v>
+        <v>8.742215</v>
       </c>
       <c s="12" t="str" r="N115"/>
       <c s="22" r="P115">
         <v>1</v>
       </c>
       <c s="22" r="R115">
         <v>9</v>
       </c>
       <c s="23" r="T115">
-        <v>1.18586972303032</v>
+        <v>1.19072624897581</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C116">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="8" t="str" r="D116"/>
       <c s="8" t="str" r="E116"/>
       <c s="9" t="str" r="F116"/>
       <c s="10" t="inlineStr" r="H116">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J116">
-        <v>930</v>
+        <v>937</v>
       </c>
       <c s="12" t="str" r="K116"/>
       <c s="13" r="M116">
-        <v>13.091398</v>
+        <v>13.03842</v>
       </c>
       <c s="12" t="str" r="N116"/>
       <c s="11" r="P116">
         <v>1</v>
       </c>
       <c s="11" r="R116">
         <v>15</v>
       </c>
       <c s="13" r="T116">
-        <v>4.31433447938381</v>
+        <v>4.35928067460676</v>
       </c>
     </row>
     <row r="117" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A117"/>
       <c s="25" t="str" r="C117"/>
       <c s="16" t="str" r="F117"/>
       <c s="10" t="inlineStr" r="H117">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J117">
-        <v>2011</v>
+        <v>2048</v>
       </c>
       <c s="12" t="str" r="K117"/>
       <c s="13" r="M117">
-        <v>12.979612</v>
+        <v>12.821289</v>
       </c>
       <c s="12" t="str" r="N117"/>
       <c s="11" r="P117">
         <v>1</v>
       </c>
       <c s="11" r="R117">
         <v>15</v>
       </c>
       <c s="13" r="T117">
-        <v>4.28505344190711</v>
+        <v>4.44445249721493</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A118"/>
       <c s="25" t="str" r="C118"/>
       <c s="16" t="str" r="F118"/>
       <c s="10" t="inlineStr" r="H118">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J118">
-        <v>2861</v>
+        <v>2876</v>
       </c>
       <c s="12" t="str" r="K118"/>
       <c s="13" r="M118">
-        <v>13.188396</v>
+        <v>13.141168</v>
       </c>
       <c s="12" t="str" r="N118"/>
       <c s="11" r="P118">
         <v>1</v>
       </c>
       <c s="11" r="R118">
         <v>15</v>
       </c>
       <c s="13" r="T118">
-        <v>4.20907270072637</v>
+        <v>4.25784675628421</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="17" t="str" r="A119"/>
       <c s="26" t="str" r="C119"/>
       <c s="19" t="str" r="D119"/>
       <c s="19" t="str" r="E119"/>
       <c s="20" t="str" r="F119"/>
       <c s="21" t="inlineStr" r="H119">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J119">
-        <v>5802</v>
+        <v>5861</v>
       </c>
       <c s="12" t="str" r="K119"/>
       <c s="23" r="M119">
-        <v>13.100483</v>
+        <v>13.012967</v>
       </c>
       <c s="12" t="str" r="N119"/>
       <c s="22" r="P119">
         <v>1</v>
       </c>
       <c s="22" r="R119">
         <v>15</v>
       </c>
       <c s="23" r="T119">
-        <v>4.25317904631348</v>
+        <v>4.34214186778829</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A120">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C120">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="8" t="str" r="D120"/>
       <c s="8" t="str" r="E120"/>
       <c s="9" t="str" r="F120"/>
       <c s="10" t="inlineStr" r="H120">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J120">
         <v>7</v>
       </c>
       <c s="12" t="str" r="K120"/>
@@ -10196,148 +10196,148 @@
       </c>
       <c s="23" r="T123">
         <v>0.634167170389638</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A124">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C124">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="8" t="str" r="D124"/>
       <c s="8" t="str" r="E124"/>
       <c s="9" t="str" r="F124"/>
       <c s="10" t="inlineStr" r="H124">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J124">
-        <v>1287</v>
+        <v>1300</v>
       </c>
       <c s="12" t="str" r="K124"/>
       <c s="13" r="M124">
-        <v>10.218337</v>
+        <v>10.136923</v>
       </c>
       <c s="12" t="str" r="N124"/>
       <c s="11" r="P124">
         <v>1</v>
       </c>
       <c s="11" r="R124">
         <v>12</v>
       </c>
       <c s="13" r="T124">
-        <v>3.27560879837627</v>
+        <v>3.36558271329052</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A125"/>
       <c s="25" t="str" r="C125"/>
       <c s="16" t="str" r="F125"/>
       <c s="10" t="inlineStr" r="H125">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="11" r="J125">
-        <v>2011</v>
+        <v>2072</v>
       </c>
       <c s="12" t="str" r="K125"/>
       <c s="13" r="M125">
-        <v>7.694182</v>
+        <v>7.521236</v>
       </c>
       <c s="12" t="str" r="N125"/>
       <c s="11" r="P125">
         <v>1</v>
       </c>
       <c s="11" r="R125">
         <v>12</v>
       </c>
       <c s="13" r="T125">
-        <v>4.52162846770939</v>
+        <v>4.57116155916633</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="14" t="str" r="A126"/>
       <c s="25" t="str" r="C126"/>
       <c s="16" t="str" r="F126"/>
       <c s="10" t="inlineStr" r="H126">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="11" r="J126">
-        <v>3715</v>
+        <v>3730</v>
       </c>
       <c s="12" t="str" r="K126"/>
       <c s="13" r="M126">
-        <v>9.679677</v>
+        <v>9.653619</v>
       </c>
       <c s="12" t="str" r="N126"/>
       <c s="11" r="P126">
         <v>1</v>
       </c>
       <c s="11" r="R126">
         <v>12</v>
       </c>
       <c s="13" r="T126">
-        <v>3.65539464353714</v>
+        <v>3.67774400957979</v>
       </c>
     </row>
     <row r="127" ht="15.85" customHeight="0">
       <c s="17" t="str" r="A127"/>
       <c s="26" t="str" r="C127"/>
       <c s="19" t="str" r="D127"/>
       <c s="19" t="str" r="E127"/>
       <c s="20" t="str" r="F127"/>
       <c s="21" t="inlineStr" r="H127">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="22" r="J127">
-        <v>7013</v>
+        <v>7102</v>
       </c>
       <c s="12" t="str" r="K127"/>
       <c s="23" r="M127">
-        <v>9.209183</v>
+        <v>9.119966</v>
       </c>
       <c s="12" t="str" r="N127"/>
       <c s="22" r="P127">
         <v>1</v>
       </c>
       <c s="22" r="R127">
         <v>12</v>
       </c>
       <c s="23" r="T127">
-        <v>3.98374823501687</v>
+        <v>4.04424912684666</v>
       </c>
     </row>
     <row r="128" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A128">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="24" t="inlineStr" r="C128">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="8" t="str" r="D128"/>
       <c s="8" t="str" r="E128"/>
       <c s="9" t="str" r="F128"/>
       <c s="10" t="inlineStr" r="H128">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="11" r="J128">
         <v>73</v>
       </c>
       <c s="12" t="str" r="K128"/>
@@ -10800,51 +10800,51 @@
     <col min="18" max="18" customWidth="1" width="6.03125"/>
     <col min="19" max="19" customWidth="1" width="3.421875"/>
     <col min="20" max="20" customWidth="1" width="78.171875"/>
     <col min="21" max="21" customWidth="1" width="1.80078125"/>
     <col min="22" max="22" customWidth="1" width="3.68359375"/>
     <col min="23" max="23" customWidth="1" width="3.421875"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="H4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="M4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="C8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="K8">
         <is>
@@ -11801,51 +11801,51 @@
     <col min="14" max="14" customWidth="1" width="15.08203125"/>
     <col min="15" max="15" customWidth="1" width="15.03125"/>
     <col min="16" max="16" customWidth="1" width="0.05078125"/>
     <col min="17" max="17" customWidth="1" width="3.421875"/>
     <col min="18" max="18" customWidth="1" width="78.171875"/>
     <col min="19" max="19" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="L4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">Program Signals Distribution
 SPECIALTY</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="J8">
         <is>
@@ -15307,51 +15307,51 @@
     <col min="17" max="17" customWidth="1" width="0.0234375"/>
     <col min="18" max="18" customWidth="1" width="15.07421875"/>
     <col min="19" max="19" customWidth="1" width="15.08203125"/>
     <col min="20" max="20" customWidth="1" width="3.421875"/>
     <col min="21" max="21" customWidth="1" width="78.171875"/>
     <col min="22" max="22" customWidth="1" width="8.9140625"/>
   </cols>
   <sheetData>
     <row r="1" ht="14.4" customHeight="1">
       <c s="1" t="inlineStr" r="A1">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="2" ht="4" customHeight="1"/>
     <row r="3" ht="20.45" customHeight="1"/>
     <row r="4" ht="15.55" customHeight="1">
       <c s="2" t="inlineStr" r="F4">
         <is>
           <t xml:space="preserve">Residency Report</t>
         </is>
       </c>
       <c s="3" t="inlineStr" r="O4">
         <is>
-          <t xml:space="preserve">Data as of April 01, 2026</t>
+          <t xml:space="preserve">Data as of May 01, 2026</t>
         </is>
       </c>
     </row>
     <row r="5" ht="0.25" customHeight="0"/>
     <row r="6" ht="3.35" customHeight="1"/>
     <row r="7" ht="1.4" customHeight="1"/>
     <row r="8" ht="41.75" customHeight="1">
       <c s="4" t="inlineStr" r="B8">
         <is>
           <t xml:space="preserve">RECEIVED Program Signals
 SPECIALTY (total # of available signals)</t>
         </is>
       </c>
       <c s="4" t="inlineStr" r="G8">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="inlineStr" r="I8">
         <is>
           <t xml:space="preserve">Count of
 participating
 programs</t>
         </is>
       </c>
@@ -15397,54 +15397,54 @@
           <t xml:space="preserve">Anesthesiology (5 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D12"/>
       <c s="39" t="str" r="E12"/>
       <c s="39" t="str" r="F12"/>
       <c s="39" t="str" r="G12"/>
       <c s="40" t="inlineStr" r="H12">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I12"/>
       <c s="41" r="J12">
         <v>177</v>
       </c>
       <c s="12" t="str" r="K12"/>
       <c s="41" r="M12">
         <v>18</v>
       </c>
       <c s="12" t="str" r="N12"/>
       <c s="41" r="P12">
         <v>4115</v>
       </c>
       <c s="41" r="R12">
-        <v>17902</v>
+        <v>17908</v>
       </c>
       <c s="42" r="S12">
-        <v>0.229863</v>
+        <v>0.229786</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A13">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B13"/>
       <c s="38" t="inlineStr" r="C13">
         <is>
           <t xml:space="preserve">Anesthesiology (10 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D13"/>
       <c s="39" t="str" r="E13"/>
       <c s="39" t="str" r="F13"/>
       <c s="39" t="str" r="G13"/>
       <c s="40" t="inlineStr" r="H13">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I13"/>
       <c s="41" r="J13">
@@ -15474,257 +15474,257 @@
       <c s="12" t="str" r="B14"/>
       <c s="43" t="inlineStr" r="C14">
         <is>
           <t xml:space="preserve">Child Neurology (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D14"/>
       <c s="39" t="str" r="E14"/>
       <c s="39" t="str" r="F14"/>
       <c s="39" t="str" r="G14"/>
       <c s="44" t="inlineStr" r="H14">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I14"/>
       <c s="41" r="J14">
         <v>81</v>
       </c>
       <c s="12" t="str" r="K14"/>
       <c s="41" r="M14">
         <v>8</v>
       </c>
       <c s="12" t="str" r="N14"/>
       <c s="41" r="P14">
-        <v>383</v>
+        <v>392</v>
       </c>
       <c s="41" r="R14">
-        <v>1340</v>
+        <v>1372</v>
       </c>
       <c s="42" r="S14">
-        <v>0.285821</v>
+        <v>0.285714</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B15"/>
       <c s="38" t="inlineStr" r="C15">
         <is>
           <t xml:space="preserve">Dermatology (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D15"/>
       <c s="39" t="str" r="E15"/>
       <c s="39" t="str" r="F15"/>
       <c s="39" t="str" r="G15"/>
       <c s="40" t="inlineStr" r="H15">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I15"/>
       <c s="41" r="J15">
         <v>141</v>
       </c>
       <c s="12" t="str" r="K15"/>
       <c s="41" r="M15">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N15"/>
       <c s="41" r="P15">
         <v>838</v>
       </c>
       <c s="41" r="R15">
-        <v>4012</v>
+        <v>4013</v>
       </c>
       <c s="42" r="S15">
-        <v>0.208873</v>
+        <v>0.208821</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B16"/>
       <c s="38" t="inlineStr" r="C16">
         <is>
           <t xml:space="preserve">Dermatology (25 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D16"/>
       <c s="39" t="str" r="E16"/>
       <c s="39" t="str" r="F16"/>
       <c s="39" t="str" r="G16"/>
       <c s="40" t="inlineStr" r="H16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I16"/>
       <c s="41" r="J16">
         <v>141</v>
       </c>
       <c s="12" t="str" r="K16"/>
       <c s="41" r="M16">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N16"/>
       <c s="41" r="P16">
-        <v>4854</v>
+        <v>4855</v>
       </c>
       <c s="41" r="R16">
-        <v>30298</v>
+        <v>30299</v>
       </c>
       <c s="42" r="S16">
-        <v>0.160209</v>
+        <v>0.160236</v>
       </c>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B17"/>
       <c s="43" t="inlineStr" r="C17">
         <is>
           <t xml:space="preserve">Family Medicine (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D17"/>
       <c s="39" t="str" r="E17"/>
       <c s="39" t="str" r="F17"/>
       <c s="39" t="str" r="G17"/>
       <c s="44" t="inlineStr" r="H17">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I17"/>
       <c s="41" r="J17">
         <v>775</v>
       </c>
       <c s="12" t="str" r="K17"/>
       <c s="41" r="M17">
         <v>78</v>
       </c>
       <c s="12" t="str" r="N17"/>
       <c s="41" r="P17">
-        <v>17783</v>
+        <v>17798</v>
       </c>
       <c s="41" r="R17">
-        <v>55732</v>
+        <v>56016</v>
       </c>
       <c s="42" r="S17">
-        <v>0.319081</v>
+        <v>0.317731</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B18"/>
       <c s="38" t="inlineStr" r="C18">
         <is>
           <t xml:space="preserve">Internal Medicine (3 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D18"/>
       <c s="39" t="str" r="E18"/>
       <c s="39" t="str" r="F18"/>
       <c s="39" t="str" r="G18"/>
       <c s="40" t="inlineStr" r="H18">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I18"/>
       <c s="41" r="J18">
         <v>674</v>
       </c>
       <c s="12" t="str" r="K18"/>
       <c s="41" r="M18">
         <v>67</v>
       </c>
       <c s="12" t="str" r="N18"/>
       <c s="41" r="P18">
-        <v>26749</v>
+        <v>26751</v>
       </c>
       <c s="41" r="R18">
-        <v>79848</v>
+        <v>80070</v>
       </c>
       <c s="42" r="S18">
-        <v>0.334999</v>
+        <v>0.334095</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B19"/>
       <c s="38" t="inlineStr" r="C19">
         <is>
           <t xml:space="preserve">Internal Medicine (12 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D19"/>
       <c s="39" t="str" r="E19"/>
       <c s="39" t="str" r="F19"/>
       <c s="39" t="str" r="G19"/>
       <c s="40" t="inlineStr" r="H19">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I19"/>
       <c s="41" r="J19">
         <v>674</v>
       </c>
       <c s="12" t="str" r="K19"/>
       <c s="41" r="M19">
         <v>67</v>
       </c>
       <c s="12" t="str" r="N19"/>
       <c s="41" r="P19">
-        <v>79747</v>
+        <v>79752</v>
       </c>
       <c s="41" r="R19">
-        <v>294234</v>
+        <v>294471</v>
       </c>
       <c s="42" r="S19">
-        <v>0.271033</v>
+        <v>0.270831</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B20"/>
       <c s="43" t="inlineStr" r="C20">
         <is>
           <t xml:space="preserve">Internal Medicine/Psychiatry (2)</t>
         </is>
       </c>
       <c s="39" t="str" r="D20"/>
       <c s="39" t="str" r="E20"/>
       <c s="39" t="str" r="F20"/>
       <c s="39" t="str" r="G20"/>
       <c s="44" t="inlineStr" r="H20">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I20"/>
       <c s="41" r="J20">
@@ -15754,377 +15754,377 @@
       <c s="12" t="str" r="B21"/>
       <c s="43" t="inlineStr" r="C21">
         <is>
           <t xml:space="preserve">Interventional Radiology-Integrated (8)</t>
         </is>
       </c>
       <c s="39" t="str" r="D21"/>
       <c s="39" t="str" r="E21"/>
       <c s="39" t="str" r="F21"/>
       <c s="39" t="str" r="G21"/>
       <c s="44" t="inlineStr" r="H21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I21"/>
       <c s="41" r="J21">
         <v>100</v>
       </c>
       <c s="12" t="str" r="K21"/>
       <c s="41" r="M21">
         <v>10</v>
       </c>
       <c s="12" t="str" r="N21"/>
       <c s="41" r="P21">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c s="41" r="R21">
-        <v>3688</v>
+        <v>3705</v>
       </c>
       <c s="42" r="S21">
-        <v>0.208785</v>
+        <v>0.208097</v>
       </c>
     </row>
     <row r="22" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B22"/>
       <c s="43" t="inlineStr" r="C22">
         <is>
           <t xml:space="preserve">Neurodevelopmental Disabilities (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D22"/>
       <c s="39" t="str" r="E22"/>
       <c s="39" t="str" r="F22"/>
       <c s="39" t="str" r="G22"/>
       <c s="44" t="inlineStr" r="H22">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I22"/>
       <c s="41" r="J22">
         <v>6</v>
       </c>
       <c s="12" t="str" r="K22"/>
       <c s="41" r="M22">
         <v>1</v>
       </c>
       <c s="12" t="str" r="N22"/>
       <c s="41" r="P22">
         <v>17</v>
       </c>
       <c s="41" r="R22">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c s="42" r="S22">
-        <v>0.253731</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B23"/>
       <c s="43" t="inlineStr" r="C23">
         <is>
           <t xml:space="preserve">Neurological Surgery (25)</t>
         </is>
       </c>
       <c s="39" t="str" r="D23"/>
       <c s="39" t="str" r="E23"/>
       <c s="39" t="str" r="F23"/>
       <c s="39" t="str" r="G23"/>
       <c s="44" t="inlineStr" r="H23">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I23"/>
       <c s="41" r="J23">
         <v>121</v>
       </c>
       <c s="12" t="str" r="K23"/>
       <c s="41" r="M23">
         <v>12</v>
       </c>
       <c s="12" t="str" r="N23"/>
       <c s="41" r="P23">
         <v>2304</v>
       </c>
       <c s="41" r="R23">
-        <v>14026</v>
+        <v>14028</v>
       </c>
       <c s="42" r="S23">
-        <v>0.164266</v>
+        <v>0.164243</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B24"/>
       <c s="43" t="inlineStr" r="C24">
         <is>
           <t xml:space="preserve">Neurology (8)</t>
         </is>
       </c>
       <c s="39" t="str" r="D24"/>
       <c s="39" t="str" r="E24"/>
       <c s="39" t="str" r="F24"/>
       <c s="39" t="str" r="G24"/>
       <c s="44" t="inlineStr" r="H24">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I24"/>
       <c s="41" r="J24">
         <v>193</v>
       </c>
       <c s="12" t="str" r="K24"/>
       <c s="41" r="M24">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N24"/>
       <c s="41" r="P24">
-        <v>4441</v>
+        <v>4446</v>
       </c>
       <c s="41" r="R24">
-        <v>20338</v>
+        <v>20348</v>
       </c>
       <c s="42" r="S24">
-        <v>0.21836</v>
+        <v>0.218498</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B25"/>
       <c s="43" t="inlineStr" r="C25">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery (30)</t>
         </is>
       </c>
       <c s="39" t="str" r="D25"/>
       <c s="39" t="str" r="E25"/>
       <c s="39" t="str" r="F25"/>
       <c s="39" t="str" r="G25"/>
       <c s="44" t="inlineStr" r="H25">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I25"/>
       <c s="41" r="J25">
         <v>201</v>
       </c>
       <c s="12" t="str" r="K25"/>
       <c s="41" r="M25">
         <v>20</v>
       </c>
       <c s="12" t="str" r="N25"/>
       <c s="41" r="P25">
         <v>8648</v>
       </c>
       <c s="41" r="R25">
-        <v>53681</v>
+        <v>53682</v>
       </c>
       <c s="42" r="S25">
-        <v>0.1611</v>
+        <v>0.161097</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B26"/>
       <c s="43" t="inlineStr" r="C26">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery (25)</t>
         </is>
       </c>
       <c s="39" t="str" r="D26"/>
       <c s="39" t="str" r="E26"/>
       <c s="39" t="str" r="F26"/>
       <c s="39" t="str" r="G26"/>
       <c s="44" t="inlineStr" r="H26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I26"/>
       <c s="41" r="J26">
         <v>126</v>
       </c>
       <c s="12" t="str" r="K26"/>
       <c s="41" r="M26">
         <v>13</v>
       </c>
       <c s="12" t="str" r="N26"/>
       <c s="41" r="P26">
         <v>2714</v>
       </c>
       <c s="41" r="R26">
-        <v>15768</v>
+        <v>15772</v>
       </c>
       <c s="42" r="S26">
-        <v>0.172121</v>
+        <v>0.172077</v>
       </c>
     </row>
     <row r="27" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B27"/>
       <c s="43" t="inlineStr" r="C27">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D27"/>
       <c s="39" t="str" r="E27"/>
       <c s="39" t="str" r="F27"/>
       <c s="39" t="str" r="G27"/>
       <c s="44" t="inlineStr" r="H27">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I27"/>
       <c s="41" r="J27">
         <v>136</v>
       </c>
       <c s="12" t="str" r="K27"/>
       <c s="41" r="M27">
         <v>14</v>
       </c>
       <c s="12" t="str" r="N27"/>
       <c s="41" r="P27">
-        <v>1534</v>
+        <v>1545</v>
       </c>
       <c s="41" r="R27">
-        <v>6614</v>
+        <v>6633</v>
       </c>
       <c s="42" r="S27">
-        <v>0.231932</v>
+        <v>0.232926</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B28"/>
       <c s="43" t="inlineStr" r="C28">
         <is>
           <t xml:space="preserve">Pediatrics (5)</t>
         </is>
       </c>
       <c s="39" t="str" r="D28"/>
       <c s="39" t="str" r="E28"/>
       <c s="39" t="str" r="F28"/>
       <c s="39" t="str" r="G28"/>
       <c s="44" t="inlineStr" r="H28">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I28"/>
       <c s="41" r="J28">
         <v>209</v>
       </c>
       <c s="12" t="str" r="K28"/>
       <c s="41" r="M28">
         <v>21</v>
       </c>
       <c s="12" t="str" r="N28"/>
       <c s="41" r="P28">
-        <v>6396</v>
+        <v>6397</v>
       </c>
       <c s="41" r="R28">
-        <v>26047</v>
+        <v>26132</v>
       </c>
       <c s="42" r="S28">
-        <v>0.245556</v>
+        <v>0.244796</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B29"/>
       <c s="43" t="inlineStr" r="C29">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D29"/>
       <c s="39" t="str" r="E29"/>
       <c s="39" t="str" r="F29"/>
       <c s="39" t="str" r="G29"/>
       <c s="44" t="inlineStr" r="H29">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I29"/>
       <c s="41" r="J29">
         <v>26</v>
       </c>
       <c s="12" t="str" r="K29"/>
       <c s="41" r="M29">
         <v>3</v>
       </c>
       <c s="12" t="str" r="N29"/>
       <c s="41" r="P29">
-        <v>68</v>
+        <v>81</v>
       </c>
       <c s="41" r="R29">
-        <v>298</v>
+        <v>328</v>
       </c>
       <c s="42" r="S29">
-        <v>0.228188</v>
+        <v>0.246951</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B30"/>
       <c s="43" t="inlineStr" r="C30">
         <is>
           <t xml:space="preserve">Pediatrics/Psychiatry/Child and Adolescent Psychiatry (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D30"/>
       <c s="39" t="str" r="E30"/>
       <c s="39" t="str" r="F30"/>
       <c s="39" t="str" r="G30"/>
       <c s="44" t="inlineStr" r="H30">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I30"/>
       <c s="41" r="J30">
@@ -16157,174 +16157,174 @@
           <t xml:space="preserve">Physical Medicine and Rehabilitation (20)</t>
         </is>
       </c>
       <c s="39" t="str" r="D31"/>
       <c s="39" t="str" r="E31"/>
       <c s="39" t="str" r="F31"/>
       <c s="39" t="str" r="G31"/>
       <c s="44" t="inlineStr" r="H31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I31"/>
       <c s="41" r="J31">
         <v>113</v>
       </c>
       <c s="12" t="str" r="K31"/>
       <c s="41" r="M31">
         <v>11</v>
       </c>
       <c s="12" t="str" r="N31"/>
       <c s="41" r="P31">
         <v>3584</v>
       </c>
       <c s="41" r="R31">
-        <v>20101</v>
+        <v>20102</v>
       </c>
       <c s="42" r="S31">
-        <v>0.1783</v>
+        <v>0.178291</v>
       </c>
     </row>
     <row r="32" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B32"/>
       <c s="43" t="inlineStr" r="C32">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated (20)</t>
         </is>
       </c>
       <c s="39" t="str" r="D32"/>
       <c s="39" t="str" r="E32"/>
       <c s="39" t="str" r="F32"/>
       <c s="39" t="str" r="G32"/>
       <c s="44" t="inlineStr" r="H32">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I32"/>
       <c s="41" r="J32">
         <v>89</v>
       </c>
       <c s="12" t="str" r="K32"/>
       <c s="41" r="M32">
         <v>9</v>
       </c>
       <c s="12" t="str" r="N32"/>
       <c s="41" r="P32">
         <v>1586</v>
       </c>
       <c s="41" r="R32">
-        <v>9495</v>
+        <v>9497</v>
       </c>
       <c s="42" r="S32">
-        <v>0.167035</v>
+        <v>0.167</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B33"/>
       <c s="43" t="inlineStr" r="C33">
         <is>
           <t xml:space="preserve">Psychiatry (10)</t>
         </is>
       </c>
       <c s="39" t="str" r="D33"/>
       <c s="39" t="str" r="E33"/>
       <c s="39" t="str" r="F33"/>
       <c s="39" t="str" r="G33"/>
       <c s="44" t="inlineStr" r="H33">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I33"/>
       <c s="41" r="J33">
         <v>336</v>
       </c>
       <c s="12" t="str" r="K33"/>
       <c s="41" r="M33">
         <v>34</v>
       </c>
       <c s="12" t="str" r="N33"/>
       <c s="41" r="P33">
         <v>9104</v>
       </c>
       <c s="41" r="R33">
-        <v>36210</v>
+        <v>36275</v>
       </c>
       <c s="42" r="S33">
-        <v>0.251422</v>
+        <v>0.250972</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B34"/>
       <c s="43" t="inlineStr" r="C34">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D34"/>
       <c s="39" t="str" r="E34"/>
       <c s="39" t="str" r="F34"/>
       <c s="39" t="str" r="G34"/>
       <c s="44" t="inlineStr" r="H34">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I34"/>
       <c s="41" r="J34">
         <v>27</v>
       </c>
       <c s="12" t="str" r="K34"/>
       <c s="41" r="M34">
         <v>3</v>
       </c>
       <c s="12" t="str" r="N34"/>
       <c s="41" r="P34">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c s="41" r="R34">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c s="42" r="S34">
-        <v>0.191436</v>
+        <v>0.19403</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B35"/>
       <c s="43" t="inlineStr" r="C35">
         <is>
           <t xml:space="preserve">Radiation Oncology (4)</t>
         </is>
       </c>
       <c s="39" t="str" r="D35"/>
       <c s="39" t="str" r="E35"/>
       <c s="39" t="str" r="F35"/>
       <c s="39" t="str" r="G35"/>
       <c s="44" t="inlineStr" r="H35">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I35"/>
       <c s="41" r="J35">
@@ -16354,137 +16354,137 @@
       <c s="12" t="str" r="B36"/>
       <c s="38" t="inlineStr" r="C36">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (6 gold)</t>
         </is>
       </c>
       <c s="39" t="str" r="D36"/>
       <c s="39" t="str" r="E36"/>
       <c s="39" t="str" r="F36"/>
       <c s="39" t="str" r="G36"/>
       <c s="40" t="inlineStr" r="H36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I36"/>
       <c s="41" r="J36">
         <v>187</v>
       </c>
       <c s="12" t="str" r="K36"/>
       <c s="41" r="M36">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N36"/>
       <c s="41" r="P36">
-        <v>2932</v>
+        <v>2935</v>
       </c>
       <c s="41" r="R36">
-        <v>12023</v>
+        <v>12045</v>
       </c>
       <c s="42" r="S36">
-        <v>0.243866</v>
+        <v>0.24367</v>
       </c>
     </row>
     <row r="37" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B37"/>
       <c s="38" t="inlineStr" r="C37">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic (9 silver)</t>
         </is>
       </c>
       <c s="39" t="str" r="D37"/>
       <c s="39" t="str" r="E37"/>
       <c s="39" t="str" r="F37"/>
       <c s="39" t="str" r="G37"/>
       <c s="40" t="inlineStr" r="H37">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I37"/>
       <c s="41" r="J37">
         <v>187</v>
       </c>
       <c s="12" t="str" r="K37"/>
       <c s="41" r="M37">
         <v>19</v>
       </c>
       <c s="12" t="str" r="N37"/>
       <c s="41" r="P37">
         <v>3234</v>
       </c>
       <c s="41" r="R37">
-        <v>17121</v>
+        <v>17126</v>
       </c>
       <c s="42" r="S37">
-        <v>0.188891</v>
+        <v>0.188836</v>
       </c>
     </row>
     <row r="38" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B38"/>
       <c s="43" t="inlineStr" r="C38">
         <is>
           <t xml:space="preserve">Surgery (15)</t>
         </is>
       </c>
       <c s="39" t="str" r="D38"/>
       <c s="39" t="str" r="E38"/>
       <c s="39" t="str" r="F38"/>
       <c s="39" t="str" r="G38"/>
       <c s="44" t="inlineStr" r="H38">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I38"/>
       <c s="41" r="J38">
         <v>348</v>
       </c>
       <c s="12" t="str" r="K38"/>
       <c s="41" r="M38">
         <v>35</v>
       </c>
       <c s="12" t="str" r="N38"/>
       <c s="41" r="P38">
-        <v>18136</v>
+        <v>18191</v>
       </c>
       <c s="41" r="R38">
-        <v>76009</v>
+        <v>76269</v>
       </c>
       <c s="42" r="S38">
-        <v>0.238603</v>
+        <v>0.238511</v>
       </c>
     </row>
     <row r="39" ht="15.8" customHeight="0">
       <c s="6" t="inlineStr" r="A39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B39"/>
       <c s="43" t="inlineStr" r="C39">
         <is>
           <t xml:space="preserve">Thoracic Surgery-Integrated (3)</t>
         </is>
       </c>
       <c s="39" t="str" r="D39"/>
       <c s="39" t="str" r="E39"/>
       <c s="39" t="str" r="F39"/>
       <c s="39" t="str" r="G39"/>
       <c s="44" t="inlineStr" r="H39">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I39"/>
       <c s="41" r="J39">
@@ -16514,57 +16514,57 @@
       <c s="12" t="str" r="B40"/>
       <c s="43" t="inlineStr" r="C40">
         <is>
           <t xml:space="preserve">Transitional Year (12)</t>
         </is>
       </c>
       <c s="39" t="str" r="D40"/>
       <c s="39" t="str" r="E40"/>
       <c s="39" t="str" r="F40"/>
       <c s="39" t="str" r="G40"/>
       <c s="44" t="inlineStr" r="H40">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I40"/>
       <c s="41" r="J40">
         <v>181</v>
       </c>
       <c s="12" t="str" r="K40"/>
       <c s="41" r="M40">
         <v>18</v>
       </c>
       <c s="12" t="str" r="N40"/>
       <c s="41" r="P40">
-        <v>14252</v>
+        <v>14259</v>
       </c>
       <c s="41" r="R40">
-        <v>64584</v>
+        <v>64770</v>
       </c>
       <c s="42" r="S40">
-        <v>0.220674</v>
+        <v>0.220148</v>
       </c>
     </row>
     <row r="41" ht="15.85" customHeight="0">
       <c s="6" t="inlineStr" r="A41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="B41"/>
       <c s="43" t="inlineStr" r="C41">
         <is>
           <t xml:space="preserve">Urology (30)</t>
         </is>
       </c>
       <c s="39" t="str" r="D41"/>
       <c s="39" t="str" r="E41"/>
       <c s="39" t="str" r="F41"/>
       <c s="39" t="str" r="G41"/>
       <c s="44" t="inlineStr" r="H41">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="12" t="str" r="I41"/>
       <c s="41" r="J41">
@@ -17234,100 +17234,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206362</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207079</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206362</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206362</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207079</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207079</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{590FB359-BD66-44CC-AD38-97E0701B4B2E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F03518A-AD5E-4269-8315-2B89B7B4C96B}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86824449-56E4-4C7C-8C8C-5429A2DC1457}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7DA460-6E4A-48AA-A3E7-D8BB655AB1F6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19D37DF7-ED63-4F08-B3DD-17094B3A8501}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C392D70-F84A-4859-9A43-4A91C7F69CA1}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00FE13AF-B62C-4892-8CB2-0F5012D86F93}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A7829C8-1F73-43E6-9C37-F6F336FC7AE6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>296c15dc-e741-46bb-bb54-7096b9863cdf</vt:lpwstr>
+    <vt:lpwstr>43d0852a-f501-48cb-a652-377adb2304da</vt:lpwstr>
   </property>
 </Properties>
 </file>