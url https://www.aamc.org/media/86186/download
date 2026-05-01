--- v3 (2026-01-31)
+++ v4 (2026-05-01)
@@ -688,51 +688,51 @@
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.54296875"/>
     <col min="2" max="2" customWidth="1" width="0.44140625"/>
     <col min="3" max="3" customWidth="1" width="0.44140625"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="23.3125"/>
     <col min="6" max="6" customWidth="1" width="4.18359375"/>
     <col min="7" max="7" customWidth="1" width="17.0625"/>
     <col min="8" max="8" customWidth="1" width="17.07421875"/>
     <col min="9" max="9" customWidth="1" width="17.0625"/>
     <col min="10" max="10" customWidth="1" width="17.07421875"/>
     <col min="11" max="11" customWidth="1" width="4.34375"/>
     <col min="12" max="12" customWidth="1" width="12.72265625"/>
     <col min="13" max="13" customWidth="1" width="24.28125"/>
     <col min="14" max="14" customWidth="1" width="53.98046875"/>
     <col min="15" max="15" customWidth="1" width="2.75390625"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.2" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="D4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="17.25" customHeight="1"/>
     <row r="6" ht="18" customHeight="0">
       <c s="2" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="3" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="4" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="str" r="E6"/>
       <c s="6" t="str" r="F6"/>
       <c s="7" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">ERAS 2022</t>
@@ -765,374 +765,374 @@
         <v>1</v>
       </c>
       <c s="9" r="C7">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Applied</t>
         </is>
       </c>
       <c s="5" t="str" r="E7"/>
       <c s="6" t="str" r="F7"/>
       <c s="11" r="G7">
         <v>13928</v>
       </c>
       <c s="11" r="H7">
         <v>14052</v>
       </c>
       <c s="11" r="I7">
         <v>13664</v>
       </c>
       <c s="11" r="J7">
         <v>14689</v>
       </c>
       <c s="11" r="K7">
-        <v>14769</v>
+        <v>15207</v>
       </c>
       <c s="6" t="str" r="L7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B8"/>
       <c s="9" r="C8">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E8"/>
       <c s="6" t="str" r="F8"/>
       <c s="13" r="G8">
         <v>2050</v>
       </c>
       <c s="13" r="H8">
         <v>2164</v>
       </c>
       <c s="13" r="I8">
         <v>2078</v>
       </c>
       <c s="13" r="J8">
         <v>2356</v>
       </c>
       <c s="13" r="K8">
-        <v>2449</v>
+        <v>2539</v>
       </c>
       <c s="6" t="str" r="L8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="12" t="str" r="B9"/>
       <c s="9" r="C9">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E9"/>
       <c s="6" t="str" r="F9"/>
       <c s="13" r="G9">
         <v>5188</v>
       </c>
       <c s="13" r="H9">
         <v>5158</v>
       </c>
       <c s="13" r="I9">
         <v>4965</v>
       </c>
       <c s="13" r="J9">
         <v>5371</v>
       </c>
       <c s="13" r="K9">
-        <v>5702</v>
+        <v>5815</v>
       </c>
       <c s="6" t="str" r="L9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="14" t="str" r="B10"/>
       <c s="9" r="C10">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
       <c s="13" r="G10">
         <v>6690</v>
       </c>
       <c s="13" r="H10">
         <v>6730</v>
       </c>
       <c s="13" r="I10">
         <v>6621</v>
       </c>
       <c s="13" r="J10">
         <v>6962</v>
       </c>
       <c s="13" r="K10">
-        <v>6618</v>
+        <v>6853</v>
       </c>
       <c s="6" t="str" r="L10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="8" r="B11">
         <v>2</v>
       </c>
       <c s="9" r="C11">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">MyERAS Apps Submitted</t>
         </is>
       </c>
       <c s="5" t="str" r="E11"/>
       <c s="6" t="str" r="F11"/>
       <c s="11" r="G11">
         <v>14005</v>
       </c>
       <c s="11" r="H11">
         <v>14124</v>
       </c>
       <c s="11" r="I11">
         <v>13755</v>
       </c>
       <c s="11" r="J11">
         <v>14756</v>
       </c>
       <c s="11" r="K11">
-        <v>14803</v>
+        <v>15242</v>
       </c>
       <c s="6" t="str" r="L11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B12"/>
       <c s="9" r="C12">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E12"/>
       <c s="6" t="str" r="F12"/>
       <c s="13" r="G12">
         <v>2062</v>
       </c>
       <c s="13" r="H12">
         <v>2169</v>
       </c>
       <c s="13" r="I12">
         <v>2085</v>
       </c>
       <c s="13" r="J12">
         <v>2362</v>
       </c>
       <c s="13" r="K12">
-        <v>2449</v>
+        <v>2539</v>
       </c>
       <c s="6" t="str" r="L12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B13"/>
       <c s="9" r="C13">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E13"/>
       <c s="6" t="str" r="F13"/>
       <c s="13" r="G13">
         <v>5230</v>
       </c>
       <c s="13" r="H13">
         <v>5207</v>
       </c>
       <c s="13" r="I13">
         <v>5016</v>
       </c>
       <c s="13" r="J13">
         <v>5415</v>
       </c>
       <c s="13" r="K13">
-        <v>5729</v>
+        <v>5844</v>
       </c>
       <c s="6" t="str" r="L13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B14"/>
       <c s="9" r="C14">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E14"/>
       <c s="6" t="str" r="F14"/>
       <c s="13" r="G14">
         <v>6713</v>
       </c>
       <c s="13" r="H14">
         <v>6748</v>
       </c>
       <c s="13" r="I14">
         <v>6654</v>
       </c>
       <c s="13" r="J14">
         <v>6979</v>
       </c>
       <c s="13" r="K14">
-        <v>6625</v>
+        <v>6859</v>
       </c>
       <c s="6" t="str" r="L14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="8" r="B15">
         <v>3</v>
       </c>
       <c s="9" r="C15">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Registered</t>
         </is>
       </c>
       <c s="5" t="str" r="E15"/>
       <c s="6" t="str" r="F15"/>
       <c s="11" r="G15">
         <v>14528</v>
       </c>
       <c s="11" r="H15">
         <v>14622</v>
       </c>
       <c s="11" r="I15">
         <v>14259</v>
       </c>
       <c s="11" r="J15">
         <v>15225</v>
       </c>
       <c s="11" r="K15">
-        <v>15328</v>
+        <v>15775</v>
       </c>
       <c s="6" t="str" r="L15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B16"/>
       <c s="9" r="C16">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E16"/>
       <c s="6" t="str" r="F16"/>
       <c s="13" r="G16">
         <v>2132</v>
       </c>
       <c s="13" r="H16">
         <v>2224</v>
       </c>
       <c s="13" r="I16">
         <v>2149</v>
       </c>
       <c s="13" r="J16">
         <v>2424</v>
       </c>
       <c s="13" r="K16">
-        <v>2520</v>
+        <v>2602</v>
       </c>
       <c s="6" t="str" r="L16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B17"/>
       <c s="9" r="C17">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E17"/>
       <c s="6" t="str" r="F17"/>
       <c s="13" r="G17">
         <v>5517</v>
       </c>
       <c s="13" r="H17">
         <v>5507</v>
       </c>
       <c s="13" r="I17">
         <v>5285</v>
       </c>
       <c s="13" r="J17">
         <v>5686</v>
       </c>
       <c s="13" r="K17">
-        <v>5994</v>
+        <v>6109</v>
       </c>
       <c s="6" t="str" r="L17"/>
     </row>
     <row r="18" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B18"/>
       <c s="9" r="C18">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E18"/>
       <c s="6" t="str" r="F18"/>
       <c s="13" r="G18">
         <v>6879</v>
       </c>
       <c s="13" r="H18">
         <v>6891</v>
       </c>
       <c s="13" r="I18">
         <v>6825</v>
       </c>
       <c s="13" r="J18">
         <v>7115</v>
       </c>
       <c s="13" r="K18">
-        <v>6814</v>
+        <v>7064</v>
       </c>
       <c s="6" t="str" r="L18"/>
     </row>
     <row r="19" ht="0.05" customHeight="1"/>
     <row r="20" ht="18" customHeight="1"/>
     <row r="21" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve">MD includes US and Canadian Graduates from US and Canadian MD granting schools</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B7:B10"/>
@@ -1183,51 +1183,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Applicants</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -1275,126 +1275,126 @@
       <c s="10" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">Addiction Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C7"/>
       <c s="23" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E7">
         <v>31</v>
       </c>
       <c s="13" r="F7">
         <v>39</v>
       </c>
       <c s="13" r="G7">
         <v>28</v>
       </c>
       <c s="6" t="str" r="H7"/>
       <c s="13" r="I7">
         <v>38</v>
       </c>
       <c s="13" r="J7">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B8"/>
       <c s="25" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E8">
         <v>51</v>
       </c>
       <c s="13" r="F8">
         <v>65</v>
       </c>
       <c s="13" r="G8">
         <v>56</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="13" r="I8">
         <v>63</v>
       </c>
       <c s="13" r="J8">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B9"/>
       <c s="25" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E9">
         <v>98</v>
       </c>
       <c s="13" r="F9">
         <v>97</v>
       </c>
       <c s="13" r="G9">
         <v>123</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="13" r="I9">
         <v>118</v>
       </c>
       <c s="13" r="J9">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B10"/>
       <c s="25" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E10">
         <v>180</v>
       </c>
       <c s="11" r="F10">
         <v>201</v>
       </c>
       <c s="11" r="G10">
         <v>207</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="11" r="I10">
         <v>219</v>
       </c>
       <c s="11" r="J10">
-        <v>238</v>
+        <v>243</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B11"/>
       <c s="27" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1874,101 +1874,101 @@
         <v>15</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B28"/>
       <c s="25" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E28">
         <v>81</v>
       </c>
       <c s="13" r="F28">
         <v>78</v>
       </c>
       <c s="13" r="G28">
         <v>64</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="13" r="I28">
         <v>76</v>
       </c>
       <c s="13" r="J28">
-        <v>60</v>
+        <v>63</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B29"/>
       <c s="25" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E29">
         <v>43</v>
       </c>
       <c s="13" r="F29">
         <v>44</v>
       </c>
       <c s="13" r="G29">
         <v>44</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="13" r="I29">
         <v>34</v>
       </c>
       <c s="13" r="J29">
         <v>35</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B30"/>
       <c s="25" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E30">
         <v>130</v>
       </c>
       <c s="11" r="F30">
         <v>139</v>
       </c>
       <c s="11" r="G30">
         <v>114</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="11" r="I30">
         <v>122</v>
       </c>
       <c s="11" r="J30">
-        <v>110</v>
+        <v>113</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B31"/>
       <c s="27" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2350,76 +2350,76 @@
         </is>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B44"/>
       <c s="25" t="str" r="C44"/>
       <c s="23" t="inlineStr" r="D44">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E44">
         <v>14</v>
       </c>
       <c s="13" r="F44">
         <v>14</v>
       </c>
       <c s="13" r="G44">
         <v>15</v>
       </c>
       <c s="6" t="str" r="H44"/>
       <c s="13" r="I44">
         <v>22</v>
       </c>
       <c s="13" r="J44">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B45"/>
       <c s="25" t="str" r="C45"/>
       <c s="10" t="inlineStr" r="D45">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E45">
         <v>26</v>
       </c>
       <c s="11" r="F45">
         <v>21</v>
       </c>
       <c s="11" r="G45">
         <v>29</v>
       </c>
       <c s="6" t="str" r="H45"/>
       <c s="11" r="I45">
         <v>32</v>
       </c>
       <c s="11" r="J45">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B46"/>
       <c s="27" t="str" r="C46"/>
       <c s="23" t="inlineStr" r="D46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2464,101 +2464,101 @@
         <v>295</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B48"/>
       <c s="25" t="str" r="C48"/>
       <c s="23" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E48">
         <v>902</v>
       </c>
       <c s="13" r="F48">
         <v>941</v>
       </c>
       <c s="13" r="G48">
         <v>933</v>
       </c>
       <c s="6" t="str" r="H48"/>
       <c s="13" r="I48">
         <v>996</v>
       </c>
       <c s="13" r="J48">
-        <v>1121</v>
+        <v>1122</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B49"/>
       <c s="25" t="str" r="C49"/>
       <c s="23" t="inlineStr" r="D49">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E49">
         <v>674</v>
       </c>
       <c s="13" r="F49">
         <v>703</v>
       </c>
       <c s="13" r="G49">
         <v>791</v>
       </c>
       <c s="6" t="str" r="H49"/>
       <c s="13" r="I49">
         <v>835</v>
       </c>
       <c s="13" r="J49">
         <v>894</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B50"/>
       <c s="25" t="str" r="C50"/>
       <c s="10" t="inlineStr" r="D50">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E50">
         <v>1804</v>
       </c>
       <c s="11" r="F50">
         <v>1887</v>
       </c>
       <c s="11" r="G50">
         <v>1979</v>
       </c>
       <c s="6" t="str" r="H50"/>
       <c s="11" r="I50">
         <v>2093</v>
       </c>
       <c s="11" r="J50">
-        <v>2310</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B51"/>
       <c s="27" t="str" r="C51"/>
       <c s="23" t="inlineStr" r="D51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3405,76 +3405,76 @@
         <v>16</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B79"/>
       <c s="25" t="str" r="C79"/>
       <c s="23" t="inlineStr" r="D79">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E79">
         <v>21</v>
       </c>
       <c s="13" r="F79">
         <v>25</v>
       </c>
       <c s="13" r="G79">
         <v>25</v>
       </c>
       <c s="6" t="str" r="H79"/>
       <c s="13" r="I79">
         <v>26</v>
       </c>
       <c s="13" r="J79">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B80"/>
       <c s="25" t="str" r="C80"/>
       <c s="10" t="inlineStr" r="D80">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E80">
         <v>40</v>
       </c>
       <c s="11" r="F80">
         <v>49</v>
       </c>
       <c s="11" r="G80">
         <v>44</v>
       </c>
       <c s="6" t="str" r="H80"/>
       <c s="11" r="I80">
         <v>39</v>
       </c>
       <c s="11" r="J80">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B81"/>
       <c s="27" t="str" r="C81"/>
       <c s="23" t="inlineStr" r="D81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3546,76 +3546,76 @@
         <v>23</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B84"/>
       <c s="25" t="str" r="C84"/>
       <c s="23" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E84">
         <v>32</v>
       </c>
       <c s="13" r="F84">
         <v>42</v>
       </c>
       <c s="13" r="G84">
         <v>37</v>
       </c>
       <c s="6" t="str" r="H84"/>
       <c s="13" r="I84">
         <v>40</v>
       </c>
       <c s="13" r="J84">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B85"/>
       <c s="25" t="str" r="C85"/>
       <c s="10" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E85">
         <v>61</v>
       </c>
       <c s="11" r="F85">
         <v>77</v>
       </c>
       <c s="11" r="G85">
         <v>68</v>
       </c>
       <c s="6" t="str" r="H85"/>
       <c s="11" r="I85">
         <v>72</v>
       </c>
       <c s="11" r="J85">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B86"/>
       <c s="27" t="str" r="C86"/>
       <c s="23" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3693,76 +3693,76 @@
         <v>23</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B89"/>
       <c s="25" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E89">
         <v>22</v>
       </c>
       <c s="13" r="F89">
         <v>29</v>
       </c>
       <c s="13" r="G89">
         <v>18</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="13" r="I89">
         <v>23</v>
       </c>
       <c s="13" r="J89">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B90"/>
       <c s="25" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E90">
         <v>42</v>
       </c>
       <c s="11" r="F90">
         <v>56</v>
       </c>
       <c s="11" r="G90">
         <v>35</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="11" r="I90">
         <v>35</v>
       </c>
       <c s="11" r="J90">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B91"/>
       <c s="27" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3929,132 +3929,132 @@
           <t xml:space="preserve">Clinical Neurophysiology (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C97"/>
       <c s="23" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E97">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F97">
         <v>20</v>
       </c>
       <c s="13" r="G97">
         <v>17</v>
       </c>
       <c s="6" t="str" r="H97"/>
       <c s="13" r="I97">
         <v>26</v>
       </c>
       <c s="13" r="J97">
-        <v>17</v>
+        <v>21</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F98">
         <v>67</v>
       </c>
       <c s="13" r="G98">
         <v>64</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="13" r="I98">
         <v>41</v>
       </c>
       <c s="13" r="J98">
-        <v>41</v>
+        <v>45</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F99">
         <v>78</v>
       </c>
       <c s="13" r="G99">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="13" r="I99">
         <v>50</v>
       </c>
       <c s="13" r="J99">
-        <v>55</v>
+        <v>78</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F100">
         <v>165</v>
       </c>
       <c s="11" r="G100">
         <v>163</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="11" r="I100">
         <v>117</v>
       </c>
       <c s="11" r="J100">
-        <v>113</v>
+        <v>144</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4405,101 +4405,101 @@
         </is>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B113"/>
       <c s="25" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E113">
         <v>37</v>
       </c>
       <c s="13" r="F113">
         <v>26</v>
       </c>
       <c s="13" r="G113">
         <v>36</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="13" r="I113">
         <v>40</v>
       </c>
       <c s="13" r="J113">
-        <v>21</v>
+        <v>35</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B114"/>
       <c s="25" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E114">
         <v>57</v>
       </c>
       <c s="13" r="F114">
         <v>70</v>
       </c>
       <c s="13" r="G114">
         <v>78</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="13" r="I114">
         <v>79</v>
       </c>
       <c s="13" r="J114">
-        <v>63</v>
+        <v>68</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B115"/>
       <c s="25" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E115">
         <v>95</v>
       </c>
       <c s="11" r="F115">
         <v>101</v>
       </c>
       <c s="11" r="G115">
         <v>122</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="11" r="I115">
         <v>128</v>
       </c>
       <c s="11" r="J115">
-        <v>88</v>
+        <v>107</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B116"/>
       <c s="27" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4699,101 +4699,101 @@
         <v>129</v>
       </c>
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B123"/>
       <c s="25" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E123">
         <v>441</v>
       </c>
       <c s="13" r="F123">
         <v>420</v>
       </c>
       <c s="13" r="G123">
         <v>395</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="13" r="I123">
         <v>354</v>
       </c>
       <c s="13" r="J123">
-        <v>381</v>
+        <v>385</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B124"/>
       <c s="25" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E124">
         <v>150</v>
       </c>
       <c s="13" r="F124">
         <v>125</v>
       </c>
       <c s="13" r="G124">
         <v>141</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="13" r="I124">
         <v>137</v>
       </c>
       <c s="13" r="J124">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B125"/>
       <c s="25" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E125">
         <v>715</v>
       </c>
       <c s="11" r="F125">
         <v>648</v>
       </c>
       <c s="11" r="G125">
         <v>655</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="11" r="I125">
         <v>618</v>
       </c>
       <c s="11" r="J125">
-        <v>620</v>
+        <v>625</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B126"/>
       <c s="27" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4867,76 +4867,76 @@
         <v>14</v>
       </c>
     </row>
     <row r="129" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B129"/>
       <c s="25" t="str" r="C129"/>
       <c s="23" t="inlineStr" r="D129">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E129">
         <v>18</v>
       </c>
       <c s="13" r="F129">
         <v>20</v>
       </c>
       <c s="13" r="G129">
         <v>18</v>
       </c>
       <c s="6" t="str" r="H129"/>
       <c s="13" r="I129">
         <v>22</v>
       </c>
       <c s="13" r="J129">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="130" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B130"/>
       <c s="25" t="str" r="C130"/>
       <c s="10" t="inlineStr" r="D130">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E130">
         <v>33</v>
       </c>
       <c s="11" r="F130">
         <v>43</v>
       </c>
       <c s="11" r="G130">
         <v>35</v>
       </c>
       <c s="6" t="str" r="H130"/>
       <c s="11" r="I130">
         <v>35</v>
       </c>
       <c s="11" r="J130">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="131" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B131"/>
       <c s="27" t="str" r="C131"/>
       <c s="23" t="inlineStr" r="D131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4956,126 +4956,126 @@
       <c s="10" t="inlineStr" r="B132">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E132">
         <v>58</v>
       </c>
       <c s="13" r="F132">
         <v>58</v>
       </c>
       <c s="13" r="G132">
         <v>53</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="13" r="I132">
         <v>64</v>
       </c>
       <c s="13" r="J132">
-        <v>78</v>
+        <v>79</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B133"/>
       <c s="25" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E133">
         <v>348</v>
       </c>
       <c s="13" r="F133">
         <v>283</v>
       </c>
       <c s="13" r="G133">
         <v>292</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="13" r="I133">
         <v>357</v>
       </c>
       <c s="13" r="J133">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B134"/>
       <c s="25" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E134">
         <v>125</v>
       </c>
       <c s="13" r="F134">
         <v>118</v>
       </c>
       <c s="13" r="G134">
         <v>127</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="13" r="I134">
         <v>138</v>
       </c>
       <c s="13" r="J134">
         <v>128</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B135"/>
       <c s="25" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E135">
         <v>531</v>
       </c>
       <c s="11" r="F135">
         <v>459</v>
       </c>
       <c s="11" r="G135">
         <v>472</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="11" r="I135">
         <v>559</v>
       </c>
       <c s="11" r="J135">
-        <v>557</v>
+        <v>559</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B136"/>
       <c s="27" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5097,132 +5097,132 @@
           <t xml:space="preserve">Epilepsy (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C137"/>
       <c s="23" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E137">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F137">
         <v>23</v>
       </c>
       <c s="13" r="G137">
         <v>20</v>
       </c>
       <c s="6" t="str" r="H137"/>
       <c s="13" r="I137">
         <v>31</v>
       </c>
       <c s="13" r="J137">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B138"/>
       <c s="25" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E138">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F138">
         <v>68</v>
       </c>
       <c s="13" r="G138">
         <v>60</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="13" r="I138">
         <v>61</v>
       </c>
       <c s="13" r="J138">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F139">
         <v>80</v>
       </c>
       <c s="13" r="G139">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="13" r="I139">
         <v>78</v>
       </c>
       <c s="13" r="J139">
-        <v>93</v>
+        <v>104</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F140">
         <v>171</v>
       </c>
       <c s="11" r="G140">
         <v>179</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="11" r="I140">
         <v>170</v>
       </c>
       <c s="11" r="J140">
-        <v>173</v>
+        <v>187</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5248,144 +5248,144 @@
       <c s="23" t="inlineStr" r="D142">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H142"/>
       <c s="13" r="I142">
         <v>11</v>
       </c>
       <c s="13" r="J142">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="143" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B143"/>
       <c s="25" t="str" r="C143"/>
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="13" r="I143">
         <v>13</v>
       </c>
       <c s="13" r="J143">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B144"/>
       <c s="25" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H144"/>
       <c s="13" r="I144">
         <v>20</v>
       </c>
       <c s="13" r="J144">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B145"/>
       <c s="25" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="11" r="I145">
         <v>44</v>
       </c>
       <c s="11" r="J145">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5601,101 +5601,101 @@
         <v>219</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B153"/>
       <c s="25" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E153">
         <v>473</v>
       </c>
       <c s="13" r="F153">
         <v>480</v>
       </c>
       <c s="13" r="G153">
         <v>491</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="13" r="I153">
         <v>505</v>
       </c>
       <c s="13" r="J153">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B154"/>
       <c s="25" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E154">
         <v>457</v>
       </c>
       <c s="13" r="F154">
         <v>509</v>
       </c>
       <c s="13" r="G154">
         <v>511</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="13" r="I154">
         <v>535</v>
       </c>
       <c s="13" r="J154">
         <v>540</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B155"/>
       <c s="25" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E155">
         <v>1099</v>
       </c>
       <c s="11" r="F155">
         <v>1148</v>
       </c>
       <c s="11" r="G155">
         <v>1163</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="11" r="I155">
         <v>1247</v>
       </c>
       <c s="11" r="J155">
-        <v>1373</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B156"/>
       <c s="27" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5765,76 +5765,76 @@
         <v>56</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B159"/>
       <c s="25" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E159">
         <v>32</v>
       </c>
       <c s="13" r="F159">
         <v>25</v>
       </c>
       <c s="13" r="G159">
         <v>25</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="13" r="I159">
         <v>33</v>
       </c>
       <c s="13" r="J159">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B160"/>
       <c s="25" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E160">
         <v>118</v>
       </c>
       <c s="11" r="F160">
         <v>101</v>
       </c>
       <c s="11" r="G160">
         <v>79</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="11" r="I160">
         <v>99</v>
       </c>
       <c s="11" r="J160">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B161"/>
       <c s="27" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5879,101 +5879,101 @@
         <v>39</v>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E163">
         <v>205</v>
       </c>
       <c s="13" r="F163">
         <v>165</v>
       </c>
       <c s="13" r="G163">
         <v>175</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="13" r="I163">
         <v>187</v>
       </c>
       <c s="13" r="J163">
-        <v>187</v>
+        <v>213</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E164">
         <v>95</v>
       </c>
       <c s="13" r="F164">
         <v>86</v>
       </c>
       <c s="13" r="G164">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="13" r="I164">
         <v>94</v>
       </c>
       <c s="13" r="J164">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E165">
         <v>339</v>
       </c>
       <c s="11" r="F165">
         <v>296</v>
       </c>
       <c s="11" r="G165">
         <v>289</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="11" r="I165">
         <v>323</v>
       </c>
       <c s="11" r="J165">
-        <v>296</v>
+        <v>324</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6046,81 +6046,77 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="169" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B169"/>
       <c s="25" t="str" r="C169"/>
       <c s="23" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E169">
         <v>101</v>
       </c>
       <c s="13" r="F169">
         <v>81</v>
       </c>
       <c s="13" r="G169">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H169"/>
       <c s="13" r="I169">
         <v>80</v>
       </c>
-      <c s="28" t="inlineStr" r="J169">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J169">
+        <v>5</v>
       </c>
     </row>
     <row r="170" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B170"/>
       <c s="25" t="str" r="C170"/>
       <c s="10" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E170">
         <v>120</v>
       </c>
       <c s="11" r="F170">
         <v>96</v>
       </c>
       <c s="11" r="G170">
         <v>97</v>
       </c>
       <c s="6" t="str" r="H170"/>
       <c s="11" r="I170">
         <v>104</v>
       </c>
-      <c s="29" t="inlineStr" r="J170">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J170">
+        <v>9</v>
       </c>
     </row>
     <row r="171" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B171"/>
       <c s="27" t="str" r="C171"/>
       <c s="23" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6217,51 +6213,51 @@
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="F174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="G174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="29" t="inlineStr" r="I174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="J174">
+      <c s="29" t="inlineStr" r="J174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B175"/>
       <c s="27" t="str" r="C175"/>
       <c s="23" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G175">
         <is>
@@ -6480,101 +6476,101 @@
         <v>148</v>
       </c>
     </row>
     <row r="182" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B182"/>
       <c s="25" t="str" r="C182"/>
       <c s="23" t="inlineStr" r="D182">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E182">
         <v>482</v>
       </c>
       <c s="13" r="F182">
         <v>473</v>
       </c>
       <c s="13" r="G182">
         <v>498</v>
       </c>
       <c s="6" t="str" r="H182"/>
       <c s="13" r="I182">
         <v>529</v>
       </c>
       <c s="13" r="J182">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="183" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B183"/>
       <c s="25" t="str" r="C183"/>
       <c s="23" t="inlineStr" r="D183">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E183">
         <v>425</v>
       </c>
       <c s="13" r="F183">
         <v>459</v>
       </c>
       <c s="13" r="G183">
         <v>473</v>
       </c>
       <c s="6" t="str" r="H183"/>
       <c s="13" r="I183">
         <v>524</v>
       </c>
       <c s="13" r="J183">
         <v>522</v>
       </c>
     </row>
     <row r="184" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B184"/>
       <c s="25" t="str" r="C184"/>
       <c s="10" t="inlineStr" r="D184">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E184">
         <v>983</v>
       </c>
       <c s="11" r="F184">
         <v>1041</v>
       </c>
       <c s="11" r="G184">
         <v>1084</v>
       </c>
       <c s="6" t="str" r="H184"/>
       <c s="11" r="I184">
         <v>1171</v>
       </c>
       <c s="11" r="J184">
-        <v>1284</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="185" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B185"/>
       <c s="27" t="str" r="C185"/>
       <c s="23" t="inlineStr" r="D185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6619,101 +6615,101 @@
         <v>108</v>
       </c>
     </row>
     <row r="187" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B187"/>
       <c s="25" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E187">
         <v>163</v>
       </c>
       <c s="13" r="F187">
         <v>155</v>
       </c>
       <c s="13" r="G187">
         <v>152</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="13" r="I187">
         <v>169</v>
       </c>
       <c s="13" r="J187">
-        <v>178</v>
+        <v>186</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B188"/>
       <c s="25" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E188">
         <v>278</v>
       </c>
       <c s="13" r="F188">
         <v>288</v>
       </c>
       <c s="13" r="G188">
         <v>300</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="13" r="I188">
         <v>271</v>
       </c>
       <c s="13" r="J188">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B189"/>
       <c s="25" t="str" r="C189"/>
       <c s="10" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E189">
         <v>536</v>
       </c>
       <c s="11" r="F189">
         <v>541</v>
       </c>
       <c s="11" r="G189">
         <v>543</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="11" r="I189">
         <v>529</v>
       </c>
       <c s="11" r="J189">
-        <v>562</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B190"/>
       <c s="27" t="str" r="C190"/>
       <c s="23" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6733,126 +6729,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E191">
         <v>60</v>
       </c>
       <c s="13" r="F191">
         <v>75</v>
       </c>
       <c s="13" r="G191">
         <v>55</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="13" r="I191">
         <v>72</v>
       </c>
       <c s="13" r="J191">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E192">
         <v>225</v>
       </c>
       <c s="13" r="F192">
         <v>219</v>
       </c>
       <c s="13" r="G192">
         <v>175</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="13" r="I192">
         <v>217</v>
       </c>
       <c s="13" r="J192">
-        <v>225</v>
+        <v>232</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E193">
         <v>180</v>
       </c>
       <c s="13" r="F193">
         <v>178</v>
       </c>
       <c s="13" r="G193">
         <v>186</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="13" r="I193">
         <v>155</v>
       </c>
       <c s="13" r="J193">
         <v>137</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E194">
         <v>465</v>
       </c>
       <c s="11" r="F194">
         <v>472</v>
       </c>
       <c s="11" r="G194">
         <v>416</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="11" r="I194">
         <v>444</v>
       </c>
       <c s="11" r="J194">
-        <v>405</v>
+        <v>414</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6901,51 +6897,51 @@
     </row>
     <row r="197" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B197"/>
       <c s="25" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E197">
         <v>216</v>
       </c>
       <c s="13" r="F197">
         <v>154</v>
       </c>
       <c s="28" t="inlineStr" r="G197">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="13" r="I197">
         <v>180</v>
       </c>
       <c s="13" r="J197">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B198"/>
       <c s="25" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E198">
         <v>95</v>
       </c>
       <c s="13" r="F198">
         <v>100</v>
       </c>
       <c s="28" t="inlineStr" r="G198">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="13" r="I198">
         <v>105</v>
       </c>
@@ -6955,51 +6951,51 @@
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B199"/>
       <c s="25" t="str" r="C199"/>
       <c s="10" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E199">
         <v>343</v>
       </c>
       <c s="11" r="F199">
         <v>280</v>
       </c>
       <c s="28" t="inlineStr" r="G199">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="11" r="I199">
         <v>319</v>
       </c>
       <c s="11" r="J199">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B200"/>
       <c s="27" t="str" r="C200"/>
       <c s="23" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7044,101 +7040,101 @@
         <v>14</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E202">
         <v>30</v>
       </c>
       <c s="13" r="F202">
         <v>37</v>
       </c>
       <c s="13" r="G202">
         <v>36</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="13" r="I202">
         <v>35</v>
       </c>
       <c s="13" r="J202">
-        <v>22</v>
+        <v>28</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B203"/>
       <c s="25" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E203">
         <v>87</v>
       </c>
       <c s="13" r="F203">
         <v>89</v>
       </c>
       <c s="13" r="G203">
         <v>50</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="13" r="I203">
         <v>57</v>
       </c>
       <c s="13" r="J203">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E204">
         <v>136</v>
       </c>
       <c s="11" r="F204">
         <v>147</v>
       </c>
       <c s="11" r="G204">
         <v>105</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="11" r="I204">
         <v>107</v>
       </c>
       <c s="11" r="J204">
-        <v>85</v>
+        <v>93</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7184,106 +7180,102 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="207" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B207"/>
       <c s="25" t="str" r="C207"/>
       <c s="23" t="inlineStr" r="D207">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E207">
         <v>18</v>
       </c>
       <c s="13" r="F207">
         <v>24</v>
       </c>
       <c s="13" r="G207">
         <v>22</v>
       </c>
       <c s="6" t="str" r="H207"/>
       <c s="13" r="I207">
         <v>21</v>
       </c>
-      <c s="28" t="inlineStr" r="J207">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J207">
+        <v>5</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B208"/>
       <c s="25" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E208">
         <v>136</v>
       </c>
       <c s="13" r="F208">
         <v>144</v>
       </c>
       <c s="13" r="G208">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="13" r="I208">
         <v>138</v>
       </c>
-      <c s="28" t="inlineStr" r="J208">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J208">
+        <v>5</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B209"/>
       <c s="25" t="str" r="C209"/>
       <c s="10" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E209">
         <v>174</v>
       </c>
       <c s="11" r="F209">
         <v>182</v>
       </c>
       <c s="11" r="G209">
         <v>159</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="11" r="I209">
         <v>176</v>
       </c>
       <c s="11" r="J209">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B210"/>
       <c s="27" t="str" r="C210"/>
       <c s="23" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7338,101 +7330,101 @@
         </is>
       </c>
     </row>
     <row r="212" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B212"/>
       <c s="25" t="str" r="C212"/>
       <c s="23" t="inlineStr" r="D212">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E212">
         <v>19</v>
       </c>
       <c s="13" r="F212">
         <v>22</v>
       </c>
       <c s="13" r="G212">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H212"/>
       <c s="13" r="I212">
         <v>25</v>
       </c>
       <c s="13" r="J212">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="213" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B213"/>
       <c s="25" t="str" r="C213"/>
       <c s="23" t="inlineStr" r="D213">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E213">
         <v>7</v>
       </c>
       <c s="13" r="F213">
         <v>10</v>
       </c>
       <c s="13" r="G213">
         <v>10</v>
       </c>
       <c s="6" t="str" r="H213"/>
       <c s="13" r="I213">
         <v>10</v>
       </c>
       <c s="13" r="J213">
         <v>11</v>
       </c>
     </row>
     <row r="214" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B214"/>
       <c s="25" t="str" r="C214"/>
       <c s="10" t="inlineStr" r="D214">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E214">
         <v>30</v>
       </c>
       <c s="11" r="F214">
         <v>35</v>
       </c>
       <c s="11" r="G214">
         <v>33</v>
       </c>
       <c s="6" t="str" r="H214"/>
       <c s="11" r="I214">
         <v>36</v>
       </c>
       <c s="11" r="J214">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="215" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B215"/>
       <c s="27" t="str" r="C215"/>
       <c s="23" t="inlineStr" r="D215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7764,51 +7756,51 @@
       <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F226">
         <v>11</v>
       </c>
       <c s="28" t="inlineStr" r="G226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H226"/>
       <c s="28" t="inlineStr" r="I226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J226">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="227" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B227"/>
       <c s="25" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F227">
         <v>52</v>
       </c>
       <c s="13" r="G227">
         <v>44</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="13" r="I227">
         <v>45</v>
       </c>
@@ -7818,51 +7810,51 @@
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
       <c s="10" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E228">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F228">
         <v>74</v>
       </c>
       <c s="11" r="G228">
         <v>60</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="11" r="I228">
         <v>60</v>
       </c>
       <c s="11" r="J228">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B229"/>
       <c s="27" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8219,101 +8211,101 @@
         <v>63</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B241"/>
       <c s="25" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E241">
         <v>341</v>
       </c>
       <c s="13" r="F241">
         <v>342</v>
       </c>
       <c s="13" r="G241">
         <v>317</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="13" r="I241">
         <v>326</v>
       </c>
       <c s="13" r="J241">
-        <v>338</v>
+        <v>343</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E242">
         <v>111</v>
       </c>
       <c s="13" r="F242">
         <v>113</v>
       </c>
       <c s="13" r="G242">
         <v>91</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="13" r="I242">
         <v>105</v>
       </c>
       <c s="13" r="J242">
         <v>107</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
       <c s="10" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E243">
         <v>539</v>
       </c>
       <c s="11" r="F243">
         <v>533</v>
       </c>
       <c s="11" r="G243">
         <v>490</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="11" r="I243">
         <v>531</v>
       </c>
       <c s="11" r="J243">
-        <v>508</v>
+        <v>513</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B244"/>
       <c s="27" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8341,117 +8333,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="28" t="inlineStr" r="I245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J245">
-        <v>31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B246"/>
       <c s="25" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J246">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
       <c s="10" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="J247">
-        <v>58</v>
+        <v>69</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B248"/>
       <c s="27" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8479,117 +8471,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H249"/>
       <c s="28" t="inlineStr" r="I249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J249">
-        <v>24</v>
+        <v>29</v>
       </c>
     </row>
     <row r="250" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B250"/>
       <c s="25" t="str" r="C250"/>
       <c s="23" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="28" t="inlineStr" r="I250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J250">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B251"/>
       <c s="25" t="str" r="C251"/>
       <c s="10" t="inlineStr" r="D251">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H251"/>
       <c s="28" t="inlineStr" r="I251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="J251">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="252" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B252"/>
       <c s="27" t="str" r="C252"/>
       <c s="23" t="inlineStr" r="D252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8617,51 +8609,51 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H253"/>
       <c s="28" t="inlineStr" r="I253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J253">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B254"/>
       <c s="25" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -8683,51 +8675,51 @@
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="28" t="inlineStr" r="I255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="J255">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B256"/>
       <c s="27" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8755,117 +8747,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H257"/>
       <c s="28" t="inlineStr" r="I257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J257">
-        <v>25</v>
+        <v>28</v>
       </c>
     </row>
     <row r="258" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B258"/>
       <c s="25" t="str" r="C258"/>
       <c s="23" t="inlineStr" r="D258">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H258"/>
       <c s="28" t="inlineStr" r="I258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J258">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="259" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B259"/>
       <c s="25" t="str" r="C259"/>
       <c s="10" t="inlineStr" r="D259">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H259"/>
       <c s="28" t="inlineStr" r="I259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="J259">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="260" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B260"/>
       <c s="27" t="str" r="C260"/>
       <c s="23" t="inlineStr" r="D260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8910,101 +8902,101 @@
         <v>44</v>
       </c>
     </row>
     <row r="262" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B262"/>
       <c s="25" t="str" r="C262"/>
       <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E262">
         <v>64</v>
       </c>
       <c s="13" r="F262">
         <v>71</v>
       </c>
       <c s="13" r="G262">
         <v>80</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="13" r="I262">
         <v>70</v>
       </c>
       <c s="13" r="J262">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E263">
         <v>175</v>
       </c>
       <c s="13" r="F263">
         <v>155</v>
       </c>
       <c s="13" r="G263">
         <v>177</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="13" r="I263">
         <v>188</v>
       </c>
       <c s="13" r="J263">
-        <v>193</v>
+        <v>199</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
       <c s="10" t="inlineStr" r="D264">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E264">
         <v>278</v>
       </c>
       <c s="11" r="F264">
         <v>261</v>
       </c>
       <c s="11" r="G264">
         <v>306</v>
       </c>
       <c s="6" t="str" r="H264"/>
       <c s="11" r="I264">
         <v>300</v>
       </c>
       <c s="11" r="J264">
-        <v>291</v>
+        <v>299</v>
       </c>
     </row>
     <row r="265" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B265"/>
       <c s="27" t="str" r="C265"/>
       <c s="23" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9024,126 +9016,126 @@
       <c s="10" t="inlineStr" r="B266">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C266"/>
       <c s="23" t="inlineStr" r="D266">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E266">
         <v>155</v>
       </c>
       <c s="13" r="F266">
         <v>121</v>
       </c>
       <c s="13" r="G266">
         <v>121</v>
       </c>
       <c s="6" t="str" r="H266"/>
       <c s="13" r="I266">
         <v>133</v>
       </c>
       <c s="13" r="J266">
-        <v>58</v>
+        <v>136</v>
       </c>
     </row>
     <row r="267" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B267"/>
       <c s="25" t="str" r="C267"/>
       <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E267">
         <v>99</v>
       </c>
       <c s="13" r="F267">
         <v>80</v>
       </c>
       <c s="13" r="G267">
         <v>86</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="13" r="I267">
         <v>86</v>
       </c>
       <c s="13" r="J267">
-        <v>48</v>
+        <v>100</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E268">
         <v>294</v>
       </c>
       <c s="13" r="F268">
         <v>245</v>
       </c>
       <c s="13" r="G268">
         <v>218</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="13" r="I268">
         <v>223</v>
       </c>
       <c s="13" r="J268">
-        <v>84</v>
+        <v>218</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
       <c s="10" t="inlineStr" r="D269">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E269">
         <v>548</v>
       </c>
       <c s="11" r="F269">
         <v>446</v>
       </c>
       <c s="11" r="G269">
         <v>425</v>
       </c>
       <c s="6" t="str" r="H269"/>
       <c s="11" r="I269">
         <v>442</v>
       </c>
       <c s="11" r="J269">
-        <v>190</v>
+        <v>454</v>
       </c>
     </row>
     <row r="270" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B270"/>
       <c s="27" t="str" r="C270"/>
       <c s="23" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9768,101 +9760,101 @@
         <v>54</v>
       </c>
     </row>
     <row r="292" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B292"/>
       <c s="25" t="str" r="C292"/>
       <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E292">
         <v>74</v>
       </c>
       <c s="13" r="F292">
         <v>53</v>
       </c>
       <c s="13" r="G292">
         <v>46</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="13" r="I292">
         <v>53</v>
       </c>
       <c s="13" r="J292">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E293">
         <v>193</v>
       </c>
       <c s="13" r="F293">
         <v>162</v>
       </c>
       <c s="13" r="G293">
         <v>129</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="13" r="I293">
         <v>126</v>
       </c>
       <c s="13" r="J293">
         <v>139</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
       <c s="10" t="inlineStr" r="D294">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E294">
         <v>325</v>
       </c>
       <c s="11" r="F294">
         <v>260</v>
       </c>
       <c s="11" r="G294">
         <v>216</v>
       </c>
       <c s="6" t="str" r="H294"/>
       <c s="11" r="I294">
         <v>223</v>
       </c>
       <c s="11" r="J294">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="295" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B295"/>
       <c s="27" t="str" r="C295"/>
       <c s="23" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -10477,101 +10469,101 @@
         <v>5</v>
       </c>
     </row>
     <row r="317" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B317"/>
       <c s="25" t="str" r="C317"/>
       <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E317">
         <v>32</v>
       </c>
       <c s="13" r="F317">
         <v>22</v>
       </c>
       <c s="13" r="G317">
         <v>18</v>
       </c>
       <c s="6" t="str" r="H317"/>
       <c s="13" r="I317">
         <v>18</v>
       </c>
       <c s="13" r="J317">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E318">
         <v>30</v>
       </c>
       <c s="13" r="F318">
         <v>40</v>
       </c>
       <c s="13" r="G318">
         <v>31</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="13" r="I318">
         <v>38</v>
       </c>
       <c s="13" r="J318">
         <v>31</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
       <c s="10" t="inlineStr" r="D319">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E319">
         <v>67</v>
       </c>
       <c s="11" r="F319">
         <v>64</v>
       </c>
       <c s="11" r="G319">
         <v>51</v>
       </c>
       <c s="6" t="str" r="H319"/>
       <c s="11" r="I319">
         <v>64</v>
       </c>
       <c s="11" r="J319">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="320" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B320"/>
       <c s="27" t="str" r="C320"/>
       <c s="23" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11618,126 +11610,126 @@
       <c s="10" t="inlineStr" r="B356">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C356"/>
       <c s="23" t="inlineStr" r="D356">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E356">
         <v>257</v>
       </c>
       <c s="13" r="F356">
         <v>214</v>
       </c>
       <c s="13" r="G356">
         <v>216</v>
       </c>
       <c s="6" t="str" r="H356"/>
       <c s="13" r="I356">
         <v>245</v>
       </c>
       <c s="13" r="J356">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="357" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B357"/>
       <c s="25" t="str" r="C357"/>
       <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E357">
         <v>684</v>
       </c>
       <c s="13" r="F357">
         <v>673</v>
       </c>
       <c s="13" r="G357">
         <v>620</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="13" r="I357">
         <v>651</v>
       </c>
       <c s="13" r="J357">
         <v>692</v>
       </c>
     </row>
     <row r="358" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B358"/>
       <c s="25" t="str" r="C358"/>
       <c s="23" t="inlineStr" r="D358">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E358">
         <v>506</v>
       </c>
       <c s="13" r="F358">
         <v>432</v>
       </c>
       <c s="13" r="G358">
         <v>461</v>
       </c>
       <c s="6" t="str" r="H358"/>
       <c s="13" r="I358">
         <v>430</v>
       </c>
       <c s="13" r="J358">
-        <v>471</v>
+        <v>472</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
       <c s="10" t="inlineStr" r="D359">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E359">
         <v>1447</v>
       </c>
       <c s="11" r="F359">
         <v>1319</v>
       </c>
       <c s="11" r="G359">
         <v>1297</v>
       </c>
       <c s="6" t="str" r="H359"/>
       <c s="11" r="I359">
         <v>1326</v>
       </c>
       <c s="11" r="J359">
-        <v>1448</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="360" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B360"/>
       <c s="27" t="str" r="C360"/>
       <c s="23" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11843,51 +11835,51 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
       <c s="10" t="inlineStr" r="D364">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E364">
         <v>89</v>
       </c>
       <c s="11" r="F364">
         <v>82</v>
       </c>
       <c s="11" r="G364">
         <v>72</v>
       </c>
       <c s="6" t="str" r="H364"/>
       <c s="11" r="I364">
         <v>81</v>
       </c>
-      <c s="28" t="inlineStr" r="J364">
+      <c s="29" t="inlineStr" r="J364">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B365"/>
       <c s="27" t="str" r="C365"/>
       <c s="23" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G365">
         <is>
@@ -12655,76 +12647,76 @@
         <v>64</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E393">
         <v>110</v>
       </c>
       <c s="13" r="F393">
         <v>99</v>
       </c>
       <c s="13" r="G393">
         <v>112</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="13" r="I393">
         <v>143</v>
       </c>
       <c s="13" r="J393">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
       <c s="10" t="inlineStr" r="D394">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E394">
         <v>199</v>
       </c>
       <c s="11" r="F394">
         <v>196</v>
       </c>
       <c s="11" r="G394">
         <v>209</v>
       </c>
       <c s="6" t="str" r="H394"/>
       <c s="11" r="I394">
         <v>263</v>
       </c>
       <c s="11" r="J394">
-        <v>316</v>
+        <v>317</v>
       </c>
     </row>
     <row r="395" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B395"/>
       <c s="27" t="str" r="C395"/>
       <c s="23" t="inlineStr" r="D395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12794,76 +12786,76 @@
         <v>42</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E398">
         <v>116</v>
       </c>
       <c s="13" r="F398">
         <v>116</v>
       </c>
       <c s="13" r="G398">
         <v>111</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="13" r="I398">
         <v>119</v>
       </c>
       <c s="13" r="J398">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
       <c s="10" t="inlineStr" r="D399">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E399">
         <v>186</v>
       </c>
       <c s="11" r="F399">
         <v>173</v>
       </c>
       <c s="11" r="G399">
         <v>178</v>
       </c>
       <c s="6" t="str" r="H399"/>
       <c s="11" r="I399">
         <v>185</v>
       </c>
       <c s="11" r="J399">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="400" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B400"/>
       <c s="27" t="str" r="C400"/>
       <c s="23" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12883,126 +12875,126 @@
       <c s="10" t="inlineStr" r="B401">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
       <c s="22" t="str" r="C401"/>
       <c s="23" t="inlineStr" r="D401">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E401">
         <v>6</v>
       </c>
       <c s="13" r="F401">
         <v>7</v>
       </c>
       <c s="13" r="G401">
         <v>10</v>
       </c>
       <c s="6" t="str" r="H401"/>
       <c s="13" r="I401">
         <v>12</v>
       </c>
       <c s="13" r="J401">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="402" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B402"/>
       <c s="25" t="str" r="C402"/>
       <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E402">
         <v>7</v>
       </c>
       <c s="13" r="F402">
         <v>7</v>
       </c>
       <c s="13" r="G402">
         <v>6</v>
       </c>
       <c s="6" t="str" r="H402"/>
       <c s="13" r="I402">
         <v>7</v>
       </c>
       <c s="13" r="J402">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E403">
         <v>53</v>
       </c>
       <c s="13" r="F403">
         <v>62</v>
       </c>
       <c s="13" r="G403">
         <v>67</v>
       </c>
       <c s="6" t="str" r="H403"/>
       <c s="13" r="I403">
         <v>85</v>
       </c>
       <c s="13" r="J403">
-        <v>47</v>
+        <v>77</v>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
       <c s="10" t="inlineStr" r="D404">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E404">
         <v>66</v>
       </c>
       <c s="11" r="F404">
         <v>76</v>
       </c>
       <c s="11" r="G404">
         <v>83</v>
       </c>
       <c s="6" t="str" r="H404"/>
       <c s="11" r="I404">
         <v>104</v>
       </c>
       <c s="11" r="J404">
-        <v>65</v>
+        <v>103</v>
       </c>
     </row>
     <row r="405" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B405"/>
       <c s="27" t="str" r="C405"/>
       <c s="23" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13024,130 +13016,130 @@
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (Urology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C406"/>
       <c s="23" t="inlineStr" r="D406">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E406">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F406">
         <v>5</v>
       </c>
       <c s="13" r="G406">
         <v>5</v>
       </c>
       <c s="6" t="str" r="H406"/>
       <c s="13" r="I406">
         <v>9</v>
       </c>
       <c s="13" r="J406">
-        <v>5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="407" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B407"/>
       <c s="25" t="str" r="C407"/>
       <c s="23" t="inlineStr" r="D407">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E407">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F407">
         <v>7</v>
       </c>
       <c s="28" t="inlineStr" r="G407">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H407"/>
       <c s="13" r="I407">
         <v>7</v>
       </c>
       <c s="13" r="J407">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E408">
         <v>47</v>
       </c>
       <c s="13" r="F408">
         <v>42</v>
       </c>
       <c s="13" r="G408">
         <v>57</v>
       </c>
       <c s="6" t="str" r="H408"/>
       <c s="13" r="I408">
         <v>67</v>
       </c>
       <c s="13" r="J408">
-        <v>36</v>
+        <v>55</v>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
       <c s="10" t="inlineStr" r="D409">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E409">
         <v>52</v>
       </c>
       <c s="11" r="F409">
         <v>54</v>
       </c>
       <c s="11" r="G409">
         <v>65</v>
       </c>
       <c s="6" t="str" r="H409"/>
       <c s="11" r="I409">
         <v>83</v>
       </c>
       <c s="11" r="J409">
-        <v>46</v>
+        <v>71</v>
       </c>
     </row>
     <row r="410" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B410"/>
       <c s="27" t="str" r="C410"/>
       <c s="23" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13167,126 +13159,126 @@
       <c s="10" t="inlineStr" r="B411">
         <is>
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C411"/>
       <c s="23" t="inlineStr" r="D411">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E411">
         <v>17</v>
       </c>
       <c s="13" r="F411">
         <v>26</v>
       </c>
       <c s="13" r="G411">
         <v>34</v>
       </c>
       <c s="6" t="str" r="H411"/>
       <c s="13" r="I411">
         <v>26</v>
       </c>
       <c s="13" r="J411">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="412" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B412"/>
       <c s="25" t="str" r="C412"/>
       <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E412">
         <v>85</v>
       </c>
       <c s="13" r="F412">
         <v>82</v>
       </c>
       <c s="13" r="G412">
         <v>77</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="13" r="I412">
         <v>79</v>
       </c>
       <c s="13" r="J412">
-        <v>100</v>
+        <v>106</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E413">
         <v>101</v>
       </c>
       <c s="13" r="F413">
         <v>73</v>
       </c>
       <c s="13" r="G413">
         <v>95</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="13" r="I413">
         <v>105</v>
       </c>
       <c s="13" r="J413">
-        <v>101</v>
+        <v>109</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
       <c s="10" t="inlineStr" r="D414">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E414">
         <v>203</v>
       </c>
       <c s="11" r="F414">
         <v>181</v>
       </c>
       <c s="11" r="G414">
         <v>206</v>
       </c>
       <c s="6" t="str" r="H414"/>
       <c s="11" r="I414">
         <v>210</v>
       </c>
       <c s="11" r="J414">
-        <v>229</v>
+        <v>246</v>
       </c>
     </row>
     <row r="415" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B415"/>
       <c s="27" t="str" r="C415"/>
       <c s="23" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13331,101 +13323,101 @@
         <v>28</v>
       </c>
     </row>
     <row r="417" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B417"/>
       <c s="25" t="str" r="C417"/>
       <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E417">
         <v>38</v>
       </c>
       <c s="13" r="F417">
         <v>33</v>
       </c>
       <c s="13" r="G417">
         <v>44</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="13" r="I417">
         <v>42</v>
       </c>
       <c s="13" r="J417">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E418">
         <v>132</v>
       </c>
       <c s="13" r="F418">
         <v>111</v>
       </c>
       <c s="13" r="G418">
         <v>83</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="13" r="I418">
         <v>102</v>
       </c>
       <c s="13" r="J418">
-        <v>122</v>
+        <v>127</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
       <c s="10" t="inlineStr" r="D419">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E419">
         <v>195</v>
       </c>
       <c s="11" r="F419">
         <v>167</v>
       </c>
       <c s="11" r="G419">
         <v>146</v>
       </c>
       <c s="6" t="str" r="H419"/>
       <c s="11" r="I419">
         <v>177</v>
       </c>
       <c s="11" r="J419">
-        <v>194</v>
+        <v>200</v>
       </c>
     </row>
     <row r="420" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B420"/>
       <c s="27" t="str" r="C420"/>
       <c s="23" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13974,51 +13966,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications Submitted</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -14066,126 +14058,126 @@
       <c s="10" t="inlineStr" r="B7">
         <is>
           <t xml:space="preserve">Addiction Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C7"/>
       <c s="23" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E7">
         <v>12.32</v>
       </c>
       <c s="30" r="F7">
         <v>13.46</v>
       </c>
       <c s="30" r="G7">
         <v>14.14</v>
       </c>
       <c s="6" t="str" r="H7"/>
       <c s="30" r="I7">
         <v>16.89</v>
       </c>
       <c s="30" r="J7">
-        <v>14.68</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B8"/>
       <c s="25" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E8">
         <v>15.57</v>
       </c>
       <c s="30" r="F8">
         <v>16.42</v>
       </c>
       <c s="30" r="G8">
         <v>16.96</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="30" r="I8">
         <v>18.56</v>
       </c>
       <c s="30" r="J8">
-        <v>20.67</v>
+        <v>19.81</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B9"/>
       <c s="25" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E9">
         <v>6.59</v>
       </c>
       <c s="30" r="F9">
         <v>9.69</v>
       </c>
       <c s="30" r="G9">
         <v>9.54</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="30" r="I9">
         <v>8.18</v>
       </c>
       <c s="30" r="J9">
-        <v>10.01</v>
+        <v>9.94</v>
       </c>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B10"/>
       <c s="25" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E10">
         <v>10.12</v>
       </c>
       <c s="31" r="F10">
         <v>12.6</v>
       </c>
       <c s="31" r="G10">
         <v>12.17</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="31" r="I10">
         <v>12.68</v>
       </c>
       <c s="31" r="J10">
-        <v>13.56</v>
+        <v>13.32</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B11"/>
       <c s="27" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14653,101 +14645,101 @@
         <v>13.2</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B28"/>
       <c s="25" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E28">
         <v>16.46</v>
       </c>
       <c s="30" r="F28">
         <v>14.13</v>
       </c>
       <c s="30" r="G28">
         <v>22.61</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="30" r="I28">
         <v>14.51</v>
       </c>
       <c s="30" r="J28">
-        <v>21.88</v>
+        <v>21.05</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B29"/>
       <c s="25" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E29">
         <v>11.56</v>
       </c>
       <c s="30" r="F29">
         <v>16.23</v>
       </c>
       <c s="30" r="G29">
         <v>14.57</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="30" r="I29">
         <v>10.62</v>
       </c>
       <c s="30" r="J29">
         <v>11.6</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B30"/>
       <c s="25" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E30">
         <v>15.65</v>
       </c>
       <c s="31" r="F30">
         <v>14.82</v>
       </c>
       <c s="31" r="G30">
         <v>19.03</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="31" r="I30">
         <v>12.81</v>
       </c>
       <c s="31" r="J30">
-        <v>17.43</v>
+        <v>17.08</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B31"/>
       <c s="27" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15137,76 +15129,76 @@
         <v>7</v>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B44"/>
       <c s="25" t="str" r="C44"/>
       <c s="23" t="inlineStr" r="D44">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E44">
         <v>12.93</v>
       </c>
       <c s="30" r="F44">
         <v>14</v>
       </c>
       <c s="30" r="G44">
         <v>14.47</v>
       </c>
       <c s="6" t="str" r="H44"/>
       <c s="30" r="I44">
         <v>16.55</v>
       </c>
       <c s="30" r="J44">
-        <v>12.33</v>
+        <v>11.74</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B45"/>
       <c s="25" t="str" r="C45"/>
       <c s="10" t="inlineStr" r="D45">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E45">
         <v>12.85</v>
       </c>
       <c s="31" r="F45">
         <v>15.1</v>
       </c>
       <c s="31" r="G45">
         <v>14.38</v>
       </c>
       <c s="6" t="str" r="H45"/>
       <c s="31" r="I45">
         <v>14.31</v>
       </c>
       <c s="31" r="J45">
-        <v>11.48</v>
+        <v>11.13</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B46"/>
       <c s="27" t="str" r="C46"/>
       <c s="23" t="inlineStr" r="D46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15251,101 +15243,101 @@
         <v>94.83</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B48"/>
       <c s="25" t="str" r="C48"/>
       <c s="23" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E48">
         <v>115.2</v>
       </c>
       <c s="30" r="F48">
         <v>120.13</v>
       </c>
       <c s="30" r="G48">
         <v>122.4</v>
       </c>
       <c s="6" t="str" r="H48"/>
       <c s="30" r="I48">
         <v>120.15</v>
       </c>
       <c s="30" r="J48">
-        <v>113.72</v>
+        <v>113.63</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B49"/>
       <c s="25" t="str" r="C49"/>
       <c s="23" t="inlineStr" r="D49">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E49">
         <v>60.01</v>
       </c>
       <c s="30" r="F49">
         <v>64.12</v>
       </c>
       <c s="30" r="G49">
         <v>61.32</v>
       </c>
       <c s="6" t="str" r="H49"/>
       <c s="30" r="I49">
         <v>68.73</v>
       </c>
       <c s="30" r="J49">
-        <v>59.58</v>
+        <v>59.59</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B50"/>
       <c s="25" t="str" r="C50"/>
       <c s="10" t="inlineStr" r="D50">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E50">
         <v>90</v>
       </c>
       <c s="31" r="F50">
         <v>95.21</v>
       </c>
       <c s="31" r="G50">
         <v>93.82</v>
       </c>
       <c s="6" t="str" r="H50"/>
       <c s="31" r="I50">
         <v>96.27</v>
       </c>
       <c s="31" r="J50">
-        <v>90.36</v>
+        <v>90.32</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B51"/>
       <c s="27" t="str" r="C51"/>
       <c s="23" t="inlineStr" r="D51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15508,126 +15500,126 @@
       <c s="10" t="inlineStr" r="B57">
         <is>
           <t xml:space="preserve">Child and Adolescent Psychiatry (Psychiatry)</t>
         </is>
       </c>
       <c s="22" t="str" r="C57"/>
       <c s="23" t="inlineStr" r="D57">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E57">
         <v>19.4</v>
       </c>
       <c s="30" r="F57">
         <v>23.78</v>
       </c>
       <c s="30" r="G57">
         <v>20.2</v>
       </c>
       <c s="6" t="str" r="H57"/>
       <c s="30" r="I57">
         <v>18.48</v>
       </c>
       <c s="30" r="J57">
-        <v>20.34</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B58"/>
       <c s="25" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E58">
         <v>25.76</v>
       </c>
       <c s="30" r="F58">
         <v>28.59</v>
       </c>
       <c s="30" r="G58">
         <v>22.91</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="30" r="I58">
         <v>23.51</v>
       </c>
       <c s="30" r="J58">
-        <v>23.9</v>
+        <v>23.95</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B59"/>
       <c s="25" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E59">
         <v>14.45</v>
       </c>
       <c s="30" r="F59">
         <v>14.35</v>
       </c>
       <c s="30" r="G59">
         <v>14.41</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="30" r="I59">
         <v>14.35</v>
       </c>
       <c s="30" r="J59">
-        <v>16.32</v>
+        <v>16.43</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B60"/>
       <c s="25" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E60">
         <v>18.1</v>
       </c>
       <c s="31" r="F60">
         <v>19.38</v>
       </c>
       <c s="31" r="G60">
         <v>17.54</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="31" r="I60">
         <v>17.29</v>
       </c>
       <c s="31" r="J60">
-        <v>18.85</v>
+        <v>18.93</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B61"/>
       <c s="27" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16375,76 +16367,76 @@
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B84"/>
       <c s="25" t="str" r="C84"/>
       <c s="23" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E84">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F84">
         <v>8.45</v>
       </c>
       <c s="30" r="G84">
         <v>6.51</v>
       </c>
       <c s="6" t="str" r="H84"/>
       <c s="30" r="I84">
         <v>7.88</v>
       </c>
       <c s="30" r="J84">
-        <v>6.68</v>
+        <v>6.66</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B85"/>
       <c s="25" t="str" r="C85"/>
       <c s="10" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E85">
         <v>6.62</v>
       </c>
       <c s="31" r="F85">
         <v>10.29</v>
       </c>
       <c s="31" r="G85">
         <v>7.81</v>
       </c>
       <c s="6" t="str" r="H85"/>
       <c s="31" r="I85">
         <v>7.33</v>
       </c>
       <c s="31" r="J85">
-        <v>8.97</v>
+        <v>8.92</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B86"/>
       <c s="27" t="str" r="C86"/>
       <c s="23" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16820,132 +16812,132 @@
           <t xml:space="preserve">Clinical Neurophysiology (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C97"/>
       <c s="23" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E97">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F97">
         <v>9.75</v>
       </c>
       <c s="30" r="G97">
         <v>12.06</v>
       </c>
       <c s="6" t="str" r="H97"/>
       <c s="30" r="I97">
         <v>8.12</v>
       </c>
       <c s="30" r="J97">
-        <v>10.53</v>
+        <v>9.29</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F98">
         <v>12.9</v>
       </c>
       <c s="30" r="G98">
         <v>11.44</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>9.71</v>
       </c>
       <c s="30" r="J98">
-        <v>11.71</v>
+        <v>11.09</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F99">
         <v>5.44</v>
       </c>
       <c s="30" r="G99">
         <v>6.96</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="30" r="I99">
         <v>7.04</v>
       </c>
       <c s="30" r="J99">
-        <v>7.22</v>
+        <v>6.79</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F100">
         <v>8.99</v>
       </c>
       <c s="31" r="G100">
         <v>9.25</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>8.21</v>
       </c>
       <c s="31" r="J100">
-        <v>9.35</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17162,76 +17154,76 @@
         <v>20</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B109"/>
       <c s="25" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E109">
         <v>23.69</v>
       </c>
       <c s="30" r="F109">
         <v>21.52</v>
       </c>
       <c s="30" r="G109">
         <v>26.76</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="30" r="I109">
         <v>25.65</v>
       </c>
       <c s="30" r="J109">
-        <v>7</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B110"/>
       <c s="25" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E110">
         <v>23.85</v>
       </c>
       <c s="31" r="F110">
         <v>21.22</v>
       </c>
       <c s="31" r="G110">
         <v>26.06</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="31" r="I110">
         <v>26.23</v>
       </c>
       <c s="31" r="J110">
-        <v>13.5</v>
+        <v>11</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B111"/>
       <c s="27" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17276,101 +17268,101 @@
         <v>33</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B113"/>
       <c s="25" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>20.35</v>
       </c>
       <c s="30" r="F113">
         <v>24.04</v>
       </c>
       <c s="30" r="G113">
         <v>20.19</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>24.18</v>
       </c>
       <c s="30" r="J113">
-        <v>20.52</v>
+        <v>18.69</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B114"/>
       <c s="25" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>25.28</v>
       </c>
       <c s="30" r="F114">
         <v>27.4</v>
       </c>
       <c s="30" r="G114">
         <v>28.1</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>27.3</v>
       </c>
       <c s="30" r="J114">
-        <v>30.24</v>
+        <v>29.13</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B115"/>
       <c s="25" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>23.42</v>
       </c>
       <c s="31" r="F115">
         <v>26.86</v>
       </c>
       <c s="31" r="G115">
         <v>26.11</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>26.7</v>
       </c>
       <c s="31" r="J115">
-        <v>28.05</v>
+        <v>25.86</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B116"/>
       <c s="27" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17452,80 +17444,80 @@
       <c s="24" t="str" r="B119"/>
       <c s="25" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E119">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F119">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G119">
         <v>9.13</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>8.95</v>
       </c>
       <c s="30" r="J119">
-        <v>11.76</v>
+        <v>11.82</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B120"/>
       <c s="25" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E120">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F120">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="G120">
         <v>11.16</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>10.94</v>
       </c>
       <c s="31" r="J120">
-        <v>12.25</v>
+        <v>12.28</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B121"/>
       <c s="27" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17545,126 +17537,126 @@
       <c s="10" t="inlineStr" r="B122">
         <is>
           <t xml:space="preserve">Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C122"/>
       <c s="23" t="inlineStr" r="D122">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E122">
         <v>18.07</v>
       </c>
       <c s="30" r="F122">
         <v>20.41</v>
       </c>
       <c s="30" r="G122">
         <v>20.35</v>
       </c>
       <c s="6" t="str" r="H122"/>
       <c s="30" r="I122">
         <v>19.42</v>
       </c>
       <c s="30" r="J122">
-        <v>15.71</v>
+        <v>15.72</v>
       </c>
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B123"/>
       <c s="25" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E123">
         <v>18.59</v>
       </c>
       <c s="30" r="F123">
         <v>22.02</v>
       </c>
       <c s="30" r="G123">
         <v>20.97</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="30" r="I123">
         <v>19.53</v>
       </c>
       <c s="30" r="J123">
-        <v>21.2</v>
+        <v>21.04</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B124"/>
       <c s="25" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E124">
         <v>12.6</v>
       </c>
       <c s="30" r="F124">
         <v>15.93</v>
       </c>
       <c s="30" r="G124">
         <v>16.13</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="30" r="I124">
         <v>13.15</v>
       </c>
       <c s="30" r="J124">
-        <v>11.98</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B125"/>
       <c s="25" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>17.24</v>
       </c>
       <c s="31" r="F125">
         <v>20.59</v>
       </c>
       <c s="31" r="G125">
         <v>19.81</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="31" r="I125">
         <v>18.09</v>
       </c>
       <c s="31" r="J125">
-        <v>18.42</v>
+        <v>18.31</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B126"/>
       <c s="27" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17734,76 +17726,76 @@
         <v>9.5</v>
       </c>
     </row>
     <row r="129" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B129"/>
       <c s="25" t="str" r="C129"/>
       <c s="23" t="inlineStr" r="D129">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E129">
         <v>6.78</v>
       </c>
       <c s="30" r="F129">
         <v>6</v>
       </c>
       <c s="30" r="G129">
         <v>7.28</v>
       </c>
       <c s="6" t="str" r="H129"/>
       <c s="30" r="I129">
         <v>10.73</v>
       </c>
       <c s="30" r="J129">
-        <v>8.3</v>
+        <v>7.95</v>
       </c>
     </row>
     <row r="130" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B130"/>
       <c s="25" t="str" r="C130"/>
       <c s="10" t="inlineStr" r="D130">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E130">
         <v>11.55</v>
       </c>
       <c s="31" r="F130">
         <v>8.72</v>
       </c>
       <c s="31" r="G130">
         <v>9</v>
       </c>
       <c s="6" t="str" r="H130"/>
       <c s="31" r="I130">
         <v>12.11</v>
       </c>
       <c s="31" r="J130">
-        <v>9.27</v>
+        <v>9.07</v>
       </c>
     </row>
     <row r="131" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B131"/>
       <c s="27" t="str" r="C131"/>
       <c s="23" t="inlineStr" r="D131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17823,126 +17815,126 @@
       <c s="10" t="inlineStr" r="B132">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E132">
         <v>37.57</v>
       </c>
       <c s="30" r="F132">
         <v>45.14</v>
       </c>
       <c s="30" r="G132">
         <v>38.7</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="30" r="I132">
         <v>38.97</v>
       </c>
       <c s="30" r="J132">
-        <v>39.74</v>
+        <v>39.27</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B133"/>
       <c s="25" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E133">
         <v>56.5</v>
       </c>
       <c s="30" r="F133">
         <v>55.41</v>
       </c>
       <c s="30" r="G133">
         <v>53.37</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>59.26</v>
       </c>
       <c s="30" r="J133">
-        <v>49.83</v>
+        <v>49.7</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B134"/>
       <c s="25" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E134">
         <v>24.78</v>
       </c>
       <c s="30" r="F134">
         <v>25.65</v>
       </c>
       <c s="30" r="G134">
         <v>28.68</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>25.05</v>
       </c>
       <c s="30" r="J134">
         <v>21.52</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B135"/>
       <c s="25" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E135">
         <v>46.96</v>
       </c>
       <c s="31" r="F135">
         <v>46.46</v>
       </c>
       <c s="31" r="G135">
         <v>45.08</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>48.49</v>
       </c>
       <c s="31" r="J135">
-        <v>41.91</v>
+        <v>41.77</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B136"/>
       <c s="27" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17964,132 +17956,132 @@
           <t xml:space="preserve">Epilepsy (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C137"/>
       <c s="23" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E137">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F137">
         <v>12.96</v>
       </c>
       <c s="30" r="G137">
         <v>18.1</v>
       </c>
       <c s="6" t="str" r="H137"/>
       <c s="30" r="I137">
         <v>17.29</v>
       </c>
       <c s="30" r="J137">
-        <v>18.74</v>
+        <v>18.38</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B138"/>
       <c s="25" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E138">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F138">
         <v>17.76</v>
       </c>
       <c s="30" r="G138">
         <v>19.35</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>23.1</v>
       </c>
       <c s="30" r="J138">
-        <v>24.19</v>
+        <v>23.53</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F139">
         <v>7.71</v>
       </c>
       <c s="30" r="G139">
         <v>9.43</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>11.81</v>
       </c>
       <c s="30" r="J139">
-        <v>13.52</v>
+        <v>12.46</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F140">
         <v>12.42</v>
       </c>
       <c s="31" r="G140">
         <v>13.73</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>16.86</v>
       </c>
       <c s="31" r="J140">
-        <v>17.73</v>
+        <v>16.71</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18115,144 +18107,144 @@
       <c s="23" t="inlineStr" r="D142">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G142">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H142"/>
       <c s="30" r="I142">
         <v>6.45</v>
       </c>
       <c s="30" r="J142">
-        <v>8.9</v>
+        <v>8.18</v>
       </c>
     </row>
     <row r="143" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B143"/>
       <c s="25" t="str" r="C143"/>
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="30" r="I143">
         <v>5.85</v>
       </c>
       <c s="30" r="J143">
-        <v>8.21</v>
+        <v>8.47</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B144"/>
       <c s="25" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H144"/>
       <c s="30" r="I144">
         <v>7.05</v>
       </c>
       <c s="30" r="J144">
-        <v>8.33</v>
+        <v>8.85</v>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B145"/>
       <c s="25" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>6.55</v>
       </c>
       <c s="31" r="J145">
-        <v>8.42</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18468,101 +18460,101 @@
         <v>90.58</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B153"/>
       <c s="25" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>102.42</v>
       </c>
       <c s="30" r="F153">
         <v>101.8</v>
       </c>
       <c s="30" r="G153">
         <v>109.48</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>111.26</v>
       </c>
       <c s="30" r="J153">
-        <v>106.43</v>
+        <v>106.26</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B154"/>
       <c s="25" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>65.31</v>
       </c>
       <c s="30" r="F154">
         <v>68.85</v>
       </c>
       <c s="30" r="G154">
         <v>74.44</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>76.63</v>
       </c>
       <c s="30" r="J154">
         <v>67.65</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B155"/>
       <c s="25" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>83.21</v>
       </c>
       <c s="31" r="F155">
         <v>84.78</v>
       </c>
       <c s="31" r="G155">
         <v>92.08</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>94.42</v>
       </c>
       <c s="31" r="J155">
-        <v>88.65</v>
+        <v>88.58</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B156"/>
       <c s="27" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18778,101 +18770,101 @@
         <v>5.49</v>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E163">
         <v>12.67</v>
       </c>
       <c s="30" r="F163">
         <v>10.31</v>
       </c>
       <c s="30" r="G163">
         <v>9.9</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="30" r="I163">
         <v>8.6</v>
       </c>
       <c s="30" r="J163">
-        <v>9.25</v>
+        <v>8.51</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E164">
         <v>7.25</v>
       </c>
       <c s="30" r="F164">
         <v>8.56</v>
       </c>
       <c s="30" r="G164">
         <v>9.3</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="30" r="I164">
         <v>7.93</v>
       </c>
       <c s="30" r="J164">
-        <v>7.39</v>
+        <v>7.24</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E165">
         <v>11.05</v>
       </c>
       <c s="31" r="F165">
         <v>9.68</v>
       </c>
       <c s="31" r="G165">
         <v>9.42</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="31" r="I165">
         <v>8.2</v>
       </c>
       <c s="31" r="J165">
-        <v>8.31</v>
+        <v>7.86</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18891,131 +18883,127 @@
     <row r="167" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B167">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (Obstetrics and Gynecology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C167"/>
       <c s="23" t="inlineStr" r="D167">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E167">
         <v>52.33</v>
       </c>
       <c s="30" r="F167">
         <v>52.88</v>
       </c>
       <c s="30" r="G167">
         <v>67.8</v>
       </c>
       <c s="6" t="str" r="H167"/>
       <c s="30" r="I167">
         <v>64.15</v>
       </c>
-      <c s="28" t="inlineStr" r="J167">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J167">
+        <v>71</v>
       </c>
     </row>
     <row r="168" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B168"/>
       <c s="25" t="str" r="C168"/>
       <c s="23" t="inlineStr" r="D168">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E168">
         <v>46.9</v>
       </c>
       <c s="30" r="F168">
         <v>16.14</v>
       </c>
       <c s="30" r="G168">
         <v>47.5</v>
       </c>
       <c s="6" t="str" r="H168"/>
       <c s="30" r="I168">
         <v>50.09</v>
       </c>
       <c s="30" r="J168">
-        <v>9</v>
+        <v>25.33</v>
       </c>
     </row>
     <row r="169" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B169"/>
       <c s="25" t="str" r="C169"/>
       <c s="23" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E169">
         <v>54.65</v>
       </c>
       <c s="30" r="F169">
         <v>50.91</v>
       </c>
       <c s="30" r="G169">
         <v>52.78</v>
       </c>
       <c s="6" t="str" r="H169"/>
       <c s="30" r="I169">
         <v>51.51</v>
       </c>
-      <c s="28" t="inlineStr" r="J169">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J169">
+        <v>32.6</v>
       </c>
     </row>
     <row r="170" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B170"/>
       <c s="25" t="str" r="C170"/>
       <c s="10" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E170">
         <v>53.83</v>
       </c>
       <c s="31" r="F170">
         <v>48.54</v>
       </c>
       <c s="31" r="G170">
         <v>53.01</v>
       </c>
       <c s="6" t="str" r="H170"/>
       <c s="31" r="I170">
         <v>52.94</v>
       </c>
       <c s="31" r="J170">
-        <v>9</v>
+        <v>34.44</v>
       </c>
     </row>
     <row r="171" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B171"/>
       <c s="27" t="str" r="C171"/>
       <c s="23" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19110,51 +19098,51 @@
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="F174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="G174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="29" t="inlineStr" r="I174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="J174">
+      <c s="29" t="inlineStr" r="J174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B175"/>
       <c s="27" t="str" r="C175"/>
       <c s="23" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G175">
         <is>
@@ -19381,101 +19369,101 @@
         <v>65.07</v>
       </c>
     </row>
     <row r="182" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B182"/>
       <c s="25" t="str" r="C182"/>
       <c s="23" t="inlineStr" r="D182">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E182">
         <v>87.89</v>
       </c>
       <c s="30" r="F182">
         <v>88.58</v>
       </c>
       <c s="30" r="G182">
         <v>93.04</v>
       </c>
       <c s="6" t="str" r="H182"/>
       <c s="30" r="I182">
         <v>90.64</v>
       </c>
       <c s="30" r="J182">
-        <v>88.21</v>
+        <v>88.06</v>
       </c>
     </row>
     <row r="183" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B183"/>
       <c s="25" t="str" r="C183"/>
       <c s="23" t="inlineStr" r="D183">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E183">
         <v>37.47</v>
       </c>
       <c s="30" r="F183">
         <v>37.45</v>
       </c>
       <c s="30" r="G183">
         <v>39.78</v>
       </c>
       <c s="6" t="str" r="H183"/>
       <c s="30" r="I183">
         <v>40.94</v>
       </c>
       <c s="30" r="J183">
         <v>41</v>
       </c>
     </row>
     <row r="184" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B184"/>
       <c s="25" t="str" r="C184"/>
       <c s="10" t="inlineStr" r="D184">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E184">
         <v>64.04</v>
       </c>
       <c s="31" r="F184">
         <v>65</v>
       </c>
       <c s="31" r="G184">
         <v>66.55</v>
       </c>
       <c s="6" t="str" r="H184"/>
       <c s="31" r="I184">
         <v>66.35</v>
       </c>
       <c s="31" r="J184">
-        <v>66.35</v>
+        <v>66.3</v>
       </c>
     </row>
     <row r="185" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B185"/>
       <c s="27" t="str" r="C185"/>
       <c s="23" t="inlineStr" r="D185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G185">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19495,126 +19483,126 @@
       <c s="10" t="inlineStr" r="B186">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C186"/>
       <c s="23" t="inlineStr" r="D186">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E186">
         <v>16.72</v>
       </c>
       <c s="30" r="F186">
         <v>14.4</v>
       </c>
       <c s="30" r="G186">
         <v>14.65</v>
       </c>
       <c s="6" t="str" r="H186"/>
       <c s="30" r="I186">
         <v>14.38</v>
       </c>
       <c s="30" r="J186">
-        <v>14.36</v>
+        <v>14.38</v>
       </c>
     </row>
     <row r="187" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B187"/>
       <c s="25" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E187">
         <v>21.61</v>
       </c>
       <c s="30" r="F187">
         <v>21.7</v>
       </c>
       <c s="30" r="G187">
         <v>18.76</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="30" r="I187">
         <v>15.2</v>
       </c>
       <c s="30" r="J187">
-        <v>17.87</v>
+        <v>17.16</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B188"/>
       <c s="25" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>12.58</v>
       </c>
       <c s="30" r="F188">
         <v>12.68</v>
       </c>
       <c s="30" r="G188">
         <v>12.13</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>11.72</v>
       </c>
       <c s="30" r="J188">
-        <v>11.18</v>
+        <v>11.15</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B189"/>
       <c s="25" t="str" r="C189"/>
       <c s="10" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E189">
         <v>16.06</v>
       </c>
       <c s="31" r="F189">
         <v>15.58</v>
       </c>
       <c s="31" r="G189">
         <v>14.41</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="31" r="I189">
         <v>13.28</v>
       </c>
       <c s="31" r="J189">
-        <v>13.91</v>
+        <v>13.72</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B190"/>
       <c s="27" t="str" r="C190"/>
       <c s="23" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19634,126 +19622,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E191">
         <v>27.18</v>
       </c>
       <c s="30" r="F191">
         <v>27.57</v>
       </c>
       <c s="30" r="G191">
         <v>21.95</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="30" r="I191">
         <v>22.94</v>
       </c>
       <c s="30" r="J191">
-        <v>31.05</v>
+        <v>29.71</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E192">
         <v>33.28</v>
       </c>
       <c s="30" r="F192">
         <v>28.84</v>
       </c>
       <c s="30" r="G192">
         <v>27.7</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="30" r="I192">
         <v>24.37</v>
       </c>
       <c s="30" r="J192">
-        <v>22.83</v>
+        <v>22.24</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E193">
         <v>16.44</v>
       </c>
       <c s="30" r="F193">
         <v>17.1</v>
       </c>
       <c s="30" r="G193">
         <v>15.06</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="30" r="I193">
         <v>15.63</v>
       </c>
       <c s="30" r="J193">
         <v>16.14</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E194">
         <v>25.97</v>
       </c>
       <c s="31" r="F194">
         <v>24.21</v>
       </c>
       <c s="31" r="G194">
         <v>21.29</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="31" r="I194">
         <v>21.09</v>
       </c>
       <c s="31" r="J194">
-        <v>21.44</v>
+        <v>21.03</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19802,51 +19790,51 @@
     </row>
     <row r="197" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B197"/>
       <c s="25" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E197">
         <v>70.6</v>
       </c>
       <c s="30" r="F197">
         <v>66.45</v>
       </c>
       <c s="28" t="inlineStr" r="G197">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="30" r="I197">
         <v>71.14</v>
       </c>
       <c s="30" r="J197">
-        <v>72.65</v>
+        <v>72.26</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B198"/>
       <c s="25" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>42.92</v>
       </c>
       <c s="30" r="F198">
         <v>40.45</v>
       </c>
       <c s="28" t="inlineStr" r="G198">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>31.6</v>
       </c>
@@ -19856,51 +19844,51 @@
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B199"/>
       <c s="25" t="str" r="C199"/>
       <c s="10" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E199">
         <v>61.85</v>
       </c>
       <c s="31" r="F199">
         <v>54.51</v>
       </c>
       <c s="28" t="inlineStr" r="G199">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="31" r="I199">
         <v>54.65</v>
       </c>
       <c s="31" r="J199">
-        <v>61.18</v>
+        <v>60.98</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B200"/>
       <c s="27" t="str" r="C200"/>
       <c s="23" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19920,126 +19908,126 @@
       <c s="10" t="inlineStr" r="B201">
         <is>
           <t xml:space="preserve">Interventional Radiology - Independent</t>
         </is>
       </c>
       <c s="22" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E201">
         <v>39.95</v>
       </c>
       <c s="30" r="F201">
         <v>41.86</v>
       </c>
       <c s="30" r="G201">
         <v>34.32</v>
       </c>
       <c s="6" t="str" r="H201"/>
       <c s="30" r="I201">
         <v>20.8</v>
       </c>
       <c s="30" r="J201">
-        <v>27.79</v>
+        <v>28.57</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>57.6</v>
       </c>
       <c s="30" r="F202">
         <v>49.81</v>
       </c>
       <c s="30" r="G202">
         <v>39.42</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>26.8</v>
       </c>
       <c s="30" r="J202">
-        <v>26.23</v>
+        <v>23.61</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B203"/>
       <c s="25" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>32.48</v>
       </c>
       <c s="30" r="F203">
         <v>34.65</v>
       </c>
       <c s="30" r="G203">
         <v>28.46</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>26.82</v>
       </c>
       <c s="30" r="J203">
-        <v>18.24</v>
+        <v>17.73</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E204">
         <v>39.07</v>
       </c>
       <c s="31" r="F204">
         <v>39.5</v>
       </c>
       <c s="31" r="G204">
         <v>33.28</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="31" r="I204">
         <v>25.97</v>
       </c>
       <c s="31" r="J204">
-        <v>21.88</v>
+        <v>21.13</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20086,101 +20074,101 @@
         </is>
       </c>
     </row>
     <row r="207" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B207"/>
       <c s="25" t="str" r="C207"/>
       <c s="23" t="inlineStr" r="D207">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E207">
         <v>59.72</v>
       </c>
       <c s="30" r="F207">
         <v>49.71</v>
       </c>
       <c s="30" r="G207">
         <v>58.09</v>
       </c>
       <c s="6" t="str" r="H207"/>
       <c s="30" r="I207">
         <v>55.9</v>
       </c>
       <c s="30" r="J207">
-        <v>30.5</v>
+        <v>24.6</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B208"/>
       <c s="25" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E208">
         <v>41.48</v>
       </c>
       <c s="30" r="F208">
         <v>45.67</v>
       </c>
       <c s="30" r="G208">
         <v>45.03</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="30" r="I208">
         <v>38.6</v>
       </c>
       <c s="30" r="J208">
-        <v>42</v>
+        <v>45.4</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B209"/>
       <c s="25" t="str" r="C209"/>
       <c s="10" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E209">
         <v>44.92</v>
       </c>
       <c s="31" r="F209">
         <v>46.94</v>
       </c>
       <c s="31" r="G209">
         <v>47.67</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="31" r="I209">
         <v>42.16</v>
       </c>
       <c s="31" r="J209">
-        <v>32.8</v>
+        <v>35</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B210"/>
       <c s="27" t="str" r="C210"/>
       <c s="23" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20225,101 +20213,101 @@
         <v>9</v>
       </c>
     </row>
     <row r="212" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B212"/>
       <c s="25" t="str" r="C212"/>
       <c s="23" t="inlineStr" r="D212">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E212">
         <v>19.95</v>
       </c>
       <c s="30" r="F212">
         <v>15.05</v>
       </c>
       <c s="30" r="G212">
         <v>14.16</v>
       </c>
       <c s="6" t="str" r="H212"/>
       <c s="30" r="I212">
         <v>17.56</v>
       </c>
       <c s="30" r="J212">
-        <v>17.56</v>
+        <v>19</v>
       </c>
     </row>
     <row r="213" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B213"/>
       <c s="25" t="str" r="C213"/>
       <c s="23" t="inlineStr" r="D213">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E213">
         <v>16.86</v>
       </c>
       <c s="30" r="F213">
         <v>8.7</v>
       </c>
       <c s="30" r="G213">
         <v>10.2</v>
       </c>
       <c s="6" t="str" r="H213"/>
       <c s="30" r="I213">
         <v>12.8</v>
       </c>
       <c s="30" r="J213">
         <v>11.18</v>
       </c>
     </row>
     <row r="214" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B214"/>
       <c s="25" t="str" r="C214"/>
       <c s="10" t="inlineStr" r="D214">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E214">
         <v>19.27</v>
       </c>
       <c s="31" r="F214">
         <v>12.71</v>
       </c>
       <c s="31" r="G214">
         <v>12.88</v>
       </c>
       <c s="6" t="str" r="H214"/>
       <c s="31" r="I214">
         <v>16.33</v>
       </c>
       <c s="31" r="J214">
-        <v>13.59</v>
+        <v>14.39</v>
       </c>
     </row>
     <row r="215" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B215"/>
       <c s="27" t="str" r="C215"/>
       <c s="23" t="inlineStr" r="D215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20691,51 +20679,51 @@
     </row>
     <row r="226" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B226"/>
       <c s="25" t="str" r="C226"/>
       <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F226">
         <v>8.18</v>
       </c>
       <c s="30" r="G226">
         <v>12.5</v>
       </c>
       <c s="6" t="str" r="H226"/>
       <c s="30" r="I226">
         <v>6.5</v>
       </c>
       <c s="30" r="J226">
-        <v>10.4</v>
+        <v>10.33</v>
       </c>
     </row>
     <row r="227" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B227"/>
       <c s="25" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F227">
         <v>8.1</v>
       </c>
       <c s="30" r="G227">
         <v>11.64</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
         <v>8.27</v>
       </c>
@@ -20745,51 +20733,51 @@
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
       <c s="10" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E228">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F228">
         <v>8.68</v>
       </c>
       <c s="31" r="G228">
         <v>11.22</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="31" r="I228">
         <v>9.17</v>
       </c>
       <c s="31" r="J228">
-        <v>11.23</v>
+        <v>11.2</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B229"/>
       <c s="27" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21152,101 +21140,101 @@
         <v>19.24</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B241"/>
       <c s="25" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E241">
         <v>26.14</v>
       </c>
       <c s="30" r="F241">
         <v>27.73</v>
       </c>
       <c s="30" r="G241">
         <v>27.36</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="30" r="I241">
         <v>26</v>
       </c>
       <c s="30" r="J241">
-        <v>27.45</v>
+        <v>27.1</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>16.11</v>
       </c>
       <c s="30" r="F242">
         <v>17.57</v>
       </c>
       <c s="30" r="G242">
         <v>17.8</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>13.64</v>
       </c>
       <c s="30" r="J242">
         <v>14.56</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
       <c s="10" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E243">
         <v>23.73</v>
       </c>
       <c s="31" r="F243">
         <v>25.3</v>
       </c>
       <c s="31" r="G243">
         <v>24.9</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="31" r="I243">
         <v>22.33</v>
       </c>
       <c s="31" r="J243">
-        <v>23.72</v>
+        <v>23.52</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B244"/>
       <c s="27" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21274,117 +21262,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="28" t="inlineStr" r="I245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J245">
-        <v>20</v>
+        <v>18.95</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B246"/>
       <c s="25" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J246">
-        <v>16.37</v>
+        <v>14.97</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
       <c s="10" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J247">
-        <v>18.31</v>
+        <v>17.22</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B248"/>
       <c s="27" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21836,126 +21824,126 @@
       <c s="10" t="inlineStr" r="B261">
         <is>
           <t xml:space="preserve">Neuroradiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C261"/>
       <c s="23" t="inlineStr" r="D261">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E261">
         <v>23.38</v>
       </c>
       <c s="30" r="F261">
         <v>20.89</v>
       </c>
       <c s="30" r="G261">
         <v>18.82</v>
       </c>
       <c s="6" t="str" r="H261"/>
       <c s="30" r="I261">
         <v>18.74</v>
       </c>
       <c s="30" r="J261">
-        <v>21.09</v>
+        <v>21.39</v>
       </c>
     </row>
     <row r="262" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B262"/>
       <c s="25" t="str" r="C262"/>
       <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E262">
         <v>18.39</v>
       </c>
       <c s="30" r="F262">
         <v>21.28</v>
       </c>
       <c s="30" r="G262">
         <v>20.2</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="30" r="I262">
         <v>16.07</v>
       </c>
       <c s="30" r="J262">
-        <v>17.17</v>
+        <v>17.18</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E263">
         <v>14.78</v>
       </c>
       <c s="30" r="F263">
         <v>13.17</v>
       </c>
       <c s="30" r="G263">
         <v>15.05</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="30" r="I263">
         <v>16.4</v>
       </c>
       <c s="30" r="J263">
-        <v>15.81</v>
+        <v>15.41</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
       <c s="10" t="inlineStr" r="D264">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E264">
         <v>16.82</v>
       </c>
       <c s="31" r="F264">
         <v>16.41</v>
       </c>
       <c s="31" r="G264">
         <v>17</v>
       </c>
       <c s="6" t="str" r="H264"/>
       <c s="31" r="I264">
         <v>16.65</v>
       </c>
       <c s="31" r="J264">
-        <v>16.86</v>
+        <v>16.62</v>
       </c>
     </row>
     <row r="265" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B265"/>
       <c s="27" t="str" r="C265"/>
       <c s="23" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21975,126 +21963,126 @@
       <c s="10" t="inlineStr" r="B266">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C266"/>
       <c s="23" t="inlineStr" r="D266">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E266">
         <v>58.23</v>
       </c>
       <c s="30" r="F266">
         <v>50.73</v>
       </c>
       <c s="30" r="G266">
         <v>46.76</v>
       </c>
       <c s="6" t="str" r="H266"/>
       <c s="30" r="I266">
         <v>42.45</v>
       </c>
       <c s="30" r="J266">
-        <v>38.57</v>
+        <v>40.3</v>
       </c>
     </row>
     <row r="267" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B267"/>
       <c s="25" t="str" r="C267"/>
       <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E267">
         <v>57.4</v>
       </c>
       <c s="30" r="F267">
         <v>54.35</v>
       </c>
       <c s="30" r="G267">
         <v>41.77</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="30" r="I267">
         <v>46.09</v>
       </c>
       <c s="30" r="J267">
-        <v>42.13</v>
+        <v>42.74</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E268">
         <v>44.49</v>
       </c>
       <c s="30" r="F268">
         <v>41.32</v>
       </c>
       <c s="30" r="G268">
         <v>37.58</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="30" r="I268">
         <v>34.51</v>
       </c>
       <c s="30" r="J268">
-        <v>26.64</v>
+        <v>29.31</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
       <c s="10" t="inlineStr" r="D269">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E269">
         <v>50.71</v>
       </c>
       <c s="31" r="F269">
         <v>46.21</v>
       </c>
       <c s="31" r="G269">
         <v>41.04</v>
       </c>
       <c s="6" t="str" r="H269"/>
       <c s="31" r="I269">
         <v>39.15</v>
       </c>
       <c s="31" r="J269">
-        <v>34.19</v>
+        <v>35.56</v>
       </c>
     </row>
     <row r="270" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B270"/>
       <c s="27" t="str" r="C270"/>
       <c s="23" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22723,101 +22711,101 @@
         <v>14.44</v>
       </c>
     </row>
     <row r="292" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B292"/>
       <c s="25" t="str" r="C292"/>
       <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E292">
         <v>28.66</v>
       </c>
       <c s="30" r="F292">
         <v>31.6</v>
       </c>
       <c s="30" r="G292">
         <v>30.57</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="30" r="I292">
         <v>24.55</v>
       </c>
       <c s="30" r="J292">
-        <v>20.91</v>
+        <v>20.57</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E293">
         <v>19</v>
       </c>
       <c s="30" r="F293">
         <v>18.59</v>
       </c>
       <c s="30" r="G293">
         <v>15.32</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="30" r="I293">
         <v>14.03</v>
       </c>
       <c s="30" r="J293">
         <v>11.94</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
       <c s="10" t="inlineStr" r="D294">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E294">
         <v>21.6</v>
       </c>
       <c s="31" r="F294">
         <v>22.81</v>
       </c>
       <c s="31" r="G294">
         <v>20.07</v>
       </c>
       <c s="6" t="str" r="H294"/>
       <c s="31" r="I294">
         <v>17.43</v>
       </c>
       <c s="31" r="J294">
-        <v>14.52</v>
+        <v>14.47</v>
       </c>
     </row>
     <row r="295" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B295"/>
       <c s="27" t="str" r="C295"/>
       <c s="23" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23140,101 +23128,101 @@
         <v>16.61</v>
       </c>
     </row>
     <row r="307" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B307"/>
       <c s="25" t="str" r="C307"/>
       <c s="23" t="inlineStr" r="D307">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E307">
         <v>31.33</v>
       </c>
       <c s="30" r="F307">
         <v>33.69</v>
       </c>
       <c s="30" r="G307">
         <v>29.13</v>
       </c>
       <c s="6" t="str" r="H307"/>
       <c s="30" r="I307">
         <v>30.76</v>
       </c>
       <c s="30" r="J307">
-        <v>28.28</v>
+        <v>28.39</v>
       </c>
     </row>
     <row r="308" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B308"/>
       <c s="25" t="str" r="C308"/>
       <c s="23" t="inlineStr" r="D308">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E308">
         <v>15.01</v>
       </c>
       <c s="30" r="F308">
         <v>14.82</v>
       </c>
       <c s="30" r="G308">
         <v>16.61</v>
       </c>
       <c s="6" t="str" r="H308"/>
       <c s="30" r="I308">
         <v>13.98</v>
       </c>
       <c s="30" r="J308">
         <v>13.02</v>
       </c>
     </row>
     <row r="309" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B309"/>
       <c s="25" t="str" r="C309"/>
       <c s="10" t="inlineStr" r="D309">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E309">
         <v>21.45</v>
       </c>
       <c s="31" r="F309">
         <v>20.66</v>
       </c>
       <c s="31" r="G309">
         <v>20.22</v>
       </c>
       <c s="6" t="str" r="H309"/>
       <c s="31" r="I309">
         <v>18.94</v>
       </c>
       <c s="31" r="J309">
-        <v>16.93</v>
+        <v>16.96</v>
       </c>
     </row>
     <row r="310" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B310"/>
       <c s="27" t="str" r="C310"/>
       <c s="23" t="inlineStr" r="D310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23426,101 +23414,101 @@
         <v>13.4</v>
       </c>
     </row>
     <row r="317" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B317"/>
       <c s="25" t="str" r="C317"/>
       <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E317">
         <v>20.81</v>
       </c>
       <c s="30" r="F317">
         <v>12.91</v>
       </c>
       <c s="30" r="G317">
         <v>17.5</v>
       </c>
       <c s="6" t="str" r="H317"/>
       <c s="30" r="I317">
         <v>16.94</v>
       </c>
       <c s="30" r="J317">
-        <v>16.63</v>
+        <v>16</v>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E318">
         <v>10.57</v>
       </c>
       <c s="30" r="F318">
         <v>10.15</v>
       </c>
       <c s="30" r="G318">
         <v>11.61</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="30" r="I318">
         <v>9.45</v>
       </c>
       <c s="30" r="J318">
         <v>10.45</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
       <c s="10" t="inlineStr" r="D319">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E319">
         <v>15.64</v>
       </c>
       <c s="31" r="F319">
         <v>11.25</v>
       </c>
       <c s="31" r="G319">
         <v>13.61</v>
       </c>
       <c s="6" t="str" r="H319"/>
       <c s="31" r="I319">
         <v>12.25</v>
       </c>
       <c s="31" r="J319">
-        <v>13.17</v>
+        <v>12.97</v>
       </c>
     </row>
     <row r="320" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B320"/>
       <c s="27" t="str" r="C320"/>
       <c s="23" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24150,76 +24138,76 @@
         <v>42.5</v>
       </c>
     </row>
     <row r="343" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B343"/>
       <c s="25" t="str" r="C343"/>
       <c s="23" t="inlineStr" r="D343">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E343">
         <v>45.01</v>
       </c>
       <c s="30" r="F343">
         <v>42.05</v>
       </c>
       <c s="30" r="G343">
         <v>44.56</v>
       </c>
       <c s="6" t="str" r="H343"/>
       <c s="30" r="I343">
         <v>42.58</v>
       </c>
       <c s="30" r="J343">
-        <v>46.53</v>
+        <v>46.55</v>
       </c>
     </row>
     <row r="344" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B344"/>
       <c s="25" t="str" r="C344"/>
       <c s="10" t="inlineStr" r="D344">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E344">
         <v>42.3</v>
       </c>
       <c s="31" r="F344">
         <v>41.85</v>
       </c>
       <c s="31" r="G344">
         <v>43.1</v>
       </c>
       <c s="6" t="str" r="H344"/>
       <c s="31" r="I344">
         <v>42.79</v>
       </c>
       <c s="31" r="J344">
-        <v>46.39</v>
+        <v>46.4</v>
       </c>
     </row>
     <row r="345" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B345"/>
       <c s="27" t="str" r="C345"/>
       <c s="23" t="inlineStr" r="D345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24537,126 +24525,126 @@
       <c s="10" t="inlineStr" r="B356">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C356"/>
       <c s="23" t="inlineStr" r="D356">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E356">
         <v>53.39</v>
       </c>
       <c s="30" r="F356">
         <v>52.71</v>
       </c>
       <c s="30" r="G356">
         <v>52.06</v>
       </c>
       <c s="6" t="str" r="H356"/>
       <c s="30" r="I356">
         <v>56.32</v>
       </c>
       <c s="30" r="J356">
-        <v>55.91</v>
+        <v>55.72</v>
       </c>
     </row>
     <row r="357" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B357"/>
       <c s="25" t="str" r="C357"/>
       <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E357">
         <v>71.9</v>
       </c>
       <c s="30" r="F357">
         <v>74.7</v>
       </c>
       <c s="30" r="G357">
         <v>75.17</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="30" r="I357">
         <v>76.94</v>
       </c>
       <c s="30" r="J357">
         <v>71.83</v>
       </c>
     </row>
     <row r="358" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B358"/>
       <c s="25" t="str" r="C358"/>
       <c s="23" t="inlineStr" r="D358">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E358">
         <v>31.37</v>
       </c>
       <c s="30" r="F358">
         <v>33.75</v>
       </c>
       <c s="30" r="G358">
         <v>33.39</v>
       </c>
       <c s="6" t="str" r="H358"/>
       <c s="30" r="I358">
         <v>31.42</v>
       </c>
       <c s="30" r="J358">
-        <v>32.08</v>
+        <v>32.01</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
       <c s="10" t="inlineStr" r="D359">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E359">
         <v>54.44</v>
       </c>
       <c s="31" r="F359">
         <v>57.72</v>
       </c>
       <c s="31" r="G359">
         <v>56.47</v>
       </c>
       <c s="6" t="str" r="H359"/>
       <c s="31" r="I359">
         <v>58.37</v>
       </c>
       <c s="31" r="J359">
-        <v>55.76</v>
+        <v>55.69</v>
       </c>
     </row>
     <row r="360" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B360"/>
       <c s="27" t="str" r="C360"/>
       <c s="23" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24702,108 +24690,102 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="362" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B362"/>
       <c s="25" t="str" r="C362"/>
       <c s="23" t="inlineStr" r="D362">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E362">
         <v>28.69</v>
       </c>
       <c s="30" r="F362">
         <v>36.21</v>
       </c>
       <c s="30" r="G362">
         <v>32.17</v>
       </c>
       <c s="6" t="str" r="H362"/>
       <c s="30" r="I362">
         <v>32.29</v>
       </c>
-      <c s="28" t="inlineStr" r="J362">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J362">
+        <v>20</v>
       </c>
     </row>
     <row r="363" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B363"/>
       <c s="25" t="str" r="C363"/>
       <c s="23" t="inlineStr" r="D363">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E363">
         <v>35.94</v>
       </c>
       <c s="30" r="F363">
         <v>37.84</v>
       </c>
       <c s="30" r="G363">
         <v>40.89</v>
       </c>
       <c s="6" t="str" r="H363"/>
       <c s="30" r="I363">
         <v>38.5</v>
       </c>
-      <c s="28" t="inlineStr" r="J363">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J363">
+        <v>21.5</v>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
       <c s="10" t="inlineStr" r="D364">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E364">
         <v>34.64</v>
       </c>
       <c s="31" r="F364">
         <v>37.55</v>
       </c>
       <c s="31" r="G364">
         <v>39.82</v>
       </c>
       <c s="6" t="str" r="H364"/>
       <c s="31" r="I364">
         <v>38.16</v>
       </c>
-      <c s="28" t="inlineStr" r="J364">
-[...2 lines deleted...]
-        </is>
+      <c s="31" r="J364">
+        <v>21</v>
       </c>
     </row>
     <row r="365" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B365"/>
       <c s="27" t="str" r="C365"/>
       <c s="23" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -25305,101 +25287,101 @@
         <v>27.04</v>
       </c>
     </row>
     <row r="382" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B382"/>
       <c s="25" t="str" r="C382"/>
       <c s="23" t="inlineStr" r="D382">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E382">
         <v>41.76</v>
       </c>
       <c s="30" r="F382">
         <v>43.89</v>
       </c>
       <c s="30" r="G382">
         <v>35.64</v>
       </c>
       <c s="6" t="str" r="H382"/>
       <c s="30" r="I382">
         <v>33.34</v>
       </c>
       <c s="30" r="J382">
-        <v>38.43</v>
+        <v>38.46</v>
       </c>
     </row>
     <row r="383" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B383"/>
       <c s="25" t="str" r="C383"/>
       <c s="23" t="inlineStr" r="D383">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E383">
         <v>20.48</v>
       </c>
       <c s="30" r="F383">
         <v>20.56</v>
       </c>
       <c s="30" r="G383">
         <v>18.96</v>
       </c>
       <c s="6" t="str" r="H383"/>
       <c s="30" r="I383">
         <v>19.58</v>
       </c>
       <c s="30" r="J383">
-        <v>18.89</v>
+        <v>18.92</v>
       </c>
     </row>
     <row r="384" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B384"/>
       <c s="25" t="str" r="C384"/>
       <c s="10" t="inlineStr" r="D384">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E384">
         <v>25.49</v>
       </c>
       <c s="31" r="F384">
         <v>28.53</v>
       </c>
       <c s="31" r="G384">
         <v>26.3</v>
       </c>
       <c s="6" t="str" r="H384"/>
       <c s="31" r="I384">
         <v>25.01</v>
       </c>
       <c s="31" r="J384">
-        <v>25.74</v>
+        <v>25.76</v>
       </c>
     </row>
     <row r="385" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B385"/>
       <c s="27" t="str" r="C385"/>
       <c s="23" t="inlineStr" r="D385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -25646,51 +25628,51 @@
         <v>5.86</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E393">
         <v>6.85</v>
       </c>
       <c s="30" r="F393">
         <v>7.62</v>
       </c>
       <c s="30" r="G393">
         <v>7.63</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="30" r="I393">
         <v>6.31</v>
       </c>
       <c s="30" r="J393">
-        <v>6.54</v>
+        <v>6.52</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
       <c s="10" t="inlineStr" r="D394">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E394">
         <v>6.48</v>
       </c>
       <c s="31" r="F394">
         <v>7.24</v>
       </c>
       <c s="31" r="G394">
         <v>7.57</v>
       </c>
       <c s="6" t="str" r="H394"/>
       <c s="31" r="I394">
         <v>5.98</v>
       </c>
       <c s="31" r="J394">
         <v>6.06</v>
@@ -25735,126 +25717,126 @@
       <c s="10" t="inlineStr" r="B396">
         <is>
           <t xml:space="preserve">Thoracic Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C396"/>
       <c s="23" t="inlineStr" r="D396">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E396">
         <v>54.14</v>
       </c>
       <c s="30" r="F396">
         <v>56.14</v>
       </c>
       <c s="30" r="G396">
         <v>55.63</v>
       </c>
       <c s="6" t="str" r="H396"/>
       <c s="30" r="I396">
         <v>54.64</v>
       </c>
       <c s="30" r="J396">
-        <v>53.46</v>
+        <v>54.33</v>
       </c>
     </row>
     <row r="397" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B397"/>
       <c s="25" t="str" r="C397"/>
       <c s="23" t="inlineStr" r="D397">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E397">
         <v>51.59</v>
       </c>
       <c s="30" r="F397">
         <v>50.6</v>
       </c>
       <c s="30" r="G397">
         <v>53.17</v>
       </c>
       <c s="6" t="str" r="H397"/>
       <c s="30" r="I397">
         <v>54.71</v>
       </c>
       <c s="30" r="J397">
-        <v>57.76</v>
+        <v>58.33</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E398">
         <v>48.43</v>
       </c>
       <c s="30" r="F398">
         <v>50.21</v>
       </c>
       <c s="30" r="G398">
         <v>50.12</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="30" r="I398">
         <v>51.12</v>
       </c>
       <c s="30" r="J398">
-        <v>54.75</v>
+        <v>54.9</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
       <c s="10" t="inlineStr" r="D399">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E399">
         <v>49.81</v>
       </c>
       <c s="31" r="F399">
         <v>50.79</v>
       </c>
       <c s="31" r="G399">
         <v>51.53</v>
       </c>
       <c s="6" t="str" r="H399"/>
       <c s="31" r="I399">
         <v>52.39</v>
       </c>
       <c s="31" r="J399">
-        <v>55.29</v>
+        <v>55.63</v>
       </c>
     </row>
     <row r="400" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B400"/>
       <c s="27" t="str" r="C400"/>
       <c s="23" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -25874,126 +25856,126 @@
       <c s="10" t="inlineStr" r="B401">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
       <c s="22" t="str" r="C401"/>
       <c s="23" t="inlineStr" r="D401">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E401">
         <v>39</v>
       </c>
       <c s="30" r="F401">
         <v>41.86</v>
       </c>
       <c s="30" r="G401">
         <v>35.4</v>
       </c>
       <c s="6" t="str" r="H401"/>
       <c s="30" r="I401">
         <v>39.5</v>
       </c>
       <c s="30" r="J401">
-        <v>40.58</v>
+        <v>40.94</v>
       </c>
     </row>
     <row r="402" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B402"/>
       <c s="25" t="str" r="C402"/>
       <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E402">
         <v>27.43</v>
       </c>
       <c s="30" r="F402">
         <v>24.43</v>
       </c>
       <c s="30" r="G402">
         <v>37.5</v>
       </c>
       <c s="6" t="str" r="H402"/>
       <c s="30" r="I402">
         <v>32.86</v>
       </c>
       <c s="30" r="J402">
-        <v>29.83</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E403">
         <v>32.87</v>
       </c>
       <c s="30" r="F403">
         <v>34.94</v>
       </c>
       <c s="30" r="G403">
         <v>28.63</v>
       </c>
       <c s="6" t="str" r="H403"/>
       <c s="30" r="I403">
         <v>33.29</v>
       </c>
       <c s="30" r="J403">
-        <v>33.17</v>
+        <v>30.88</v>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
       <c s="10" t="inlineStr" r="D404">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E404">
         <v>32.85</v>
       </c>
       <c s="31" r="F404">
         <v>34.61</v>
       </c>
       <c s="31" r="G404">
         <v>30.08</v>
       </c>
       <c s="6" t="str" r="H404"/>
       <c s="31" r="I404">
         <v>33.98</v>
       </c>
       <c s="31" r="J404">
-        <v>34.23</v>
+        <v>31.77</v>
       </c>
     </row>
     <row r="405" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B405"/>
       <c s="27" t="str" r="C405"/>
       <c s="23" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -26044,103 +26026,103 @@
     </row>
     <row r="407" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B407"/>
       <c s="25" t="str" r="C407"/>
       <c s="23" t="inlineStr" r="D407">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E407">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F407">
         <v>9.86</v>
       </c>
       <c s="30" r="G407">
         <v>9.67</v>
       </c>
       <c s="6" t="str" r="H407"/>
       <c s="30" r="I407">
         <v>6.86</v>
       </c>
       <c s="30" r="J407">
-        <v>6.2</v>
+        <v>7.71</v>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E408">
         <v>6.98</v>
       </c>
       <c s="28" t="inlineStr" r="F408">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G408">
         <v>6.14</v>
       </c>
       <c s="6" t="str" r="H408"/>
       <c s="30" r="I408">
         <v>5.76</v>
       </c>
       <c s="30" r="J408">
-        <v>6.47</v>
+        <v>6.42</v>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
       <c s="10" t="inlineStr" r="D409">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E409">
         <v>6.77</v>
       </c>
       <c s="31" r="F409">
         <v>5.15</v>
       </c>
       <c s="31" r="G409">
         <v>6.22</v>
       </c>
       <c s="6" t="str" r="H409"/>
       <c s="31" r="I409">
         <v>5.77</v>
       </c>
       <c s="31" r="J409">
-        <v>6.22</v>
+        <v>6.25</v>
       </c>
     </row>
     <row r="410" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B410"/>
       <c s="27" t="str" r="C410"/>
       <c s="23" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -26160,126 +26142,126 @@
       <c s="10" t="inlineStr" r="B411">
         <is>
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C411"/>
       <c s="23" t="inlineStr" r="D411">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E411">
         <v>20.88</v>
       </c>
       <c s="30" r="F411">
         <v>24.04</v>
       </c>
       <c s="30" r="G411">
         <v>22</v>
       </c>
       <c s="6" t="str" r="H411"/>
       <c s="30" r="I411">
         <v>22.62</v>
       </c>
       <c s="30" r="J411">
-        <v>22.14</v>
+        <v>20.87</v>
       </c>
     </row>
     <row r="412" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B412"/>
       <c s="25" t="str" r="C412"/>
       <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E412">
         <v>28.95</v>
       </c>
       <c s="30" r="F412">
         <v>33.13</v>
       </c>
       <c s="30" r="G412">
         <v>35.48</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="30" r="I412">
         <v>37.54</v>
       </c>
       <c s="30" r="J412">
-        <v>35.49</v>
+        <v>34.79</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E413">
         <v>16.8</v>
       </c>
       <c s="30" r="F413">
         <v>17.68</v>
       </c>
       <c s="30" r="G413">
         <v>15.09</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="30" r="I413">
         <v>17.12</v>
       </c>
       <c s="30" r="J413">
-        <v>16.64</v>
+        <v>16.33</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
       <c s="10" t="inlineStr" r="D414">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E414">
         <v>22.23</v>
       </c>
       <c s="31" r="F414">
         <v>25.6</v>
       </c>
       <c s="31" r="G414">
         <v>23.85</v>
       </c>
       <c s="6" t="str" r="H414"/>
       <c s="31" r="I414">
         <v>25.49</v>
       </c>
       <c s="31" r="J414">
-        <v>25.55</v>
+        <v>24.86</v>
       </c>
     </row>
     <row r="415" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B415"/>
       <c s="27" t="str" r="C415"/>
       <c s="23" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -26299,126 +26281,126 @@
       <c s="10" t="inlineStr" r="B416">
         <is>
           <t xml:space="preserve">Vascular Surgery (General Surgery)</t>
         </is>
       </c>
       <c s="22" t="str" r="C416"/>
       <c s="23" t="inlineStr" r="D416">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E416">
         <v>61.76</v>
       </c>
       <c s="30" r="F416">
         <v>66.26</v>
       </c>
       <c s="30" r="G416">
         <v>64.53</v>
       </c>
       <c s="6" t="str" r="H416"/>
       <c s="30" r="I416">
         <v>65.24</v>
       </c>
       <c s="30" r="J416">
-        <v>79.5</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="417" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B417"/>
       <c s="25" t="str" r="C417"/>
       <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E417">
         <v>68.71</v>
       </c>
       <c s="30" r="F417">
         <v>68.97</v>
       </c>
       <c s="30" r="G417">
         <v>59.05</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="30" r="I417">
         <v>75.6</v>
       </c>
       <c s="30" r="J417">
-        <v>71.66</v>
+        <v>72.84</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E418">
         <v>47.86</v>
       </c>
       <c s="30" r="F418">
         <v>50.57</v>
       </c>
       <c s="30" r="G418">
         <v>50.51</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="30" r="I418">
         <v>53.37</v>
       </c>
       <c s="30" r="J418">
-        <v>56.41</v>
+        <v>56.24</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
       <c s="10" t="inlineStr" r="D419">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E419">
         <v>53.71</v>
       </c>
       <c s="31" r="F419">
         <v>56.37</v>
       </c>
       <c s="31" r="G419">
         <v>54.9</v>
       </c>
       <c s="6" t="str" r="H419"/>
       <c s="31" r="I419">
         <v>60.86</v>
       </c>
       <c s="31" r="J419">
-        <v>63.2</v>
+        <v>63.28</v>
       </c>
     </row>
     <row r="420" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B420"/>
       <c s="27" t="str" r="C420"/>
       <c s="23" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -26967,51 +26949,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="8.6" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="32" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications per Program</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -27061,126 +27043,126 @@
           <t xml:space="preserve">Addiction Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C7"/>
       <c s="23" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E7">
         <v>5.16</v>
       </c>
       <c s="30" r="F7">
         <v>5.9</v>
       </c>
       <c s="28" t="inlineStr" r="G7">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H7"/>
       <c s="30" r="I7">
         <v>6.42</v>
       </c>
       <c s="30" r="J7">
-        <v>6.09</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B8"/>
       <c s="25" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E8">
         <v>10.73</v>
       </c>
       <c s="30" r="F8">
         <v>11.73</v>
       </c>
       <c s="30" r="G8">
         <v>10.33</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="30" r="I8">
         <v>11.69</v>
       </c>
       <c s="30" r="J8">
-        <v>11.7</v>
+        <v>11.77</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B9"/>
       <c s="25" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E9">
         <v>8.5</v>
       </c>
       <c s="30" r="F9">
         <v>10.33</v>
       </c>
       <c s="30" r="G9">
         <v>13.04</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="30" r="I9">
         <v>9.65</v>
       </c>
       <c s="30" r="J9">
-        <v>12.89</v>
+        <v>12.9</v>
       </c>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B10"/>
       <c s="25" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E10">
         <v>23.97</v>
       </c>
       <c s="31" r="F10">
         <v>27.82</v>
       </c>
       <c s="31" r="G10">
         <v>27.39</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="31" r="I10">
         <v>27.76</v>
       </c>
       <c s="31" r="J10">
-        <v>30.16</v>
+        <v>30.25</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B11"/>
       <c s="27" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -27706,101 +27688,101 @@
         </is>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B28"/>
       <c s="25" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E28">
         <v>17.31</v>
       </c>
       <c s="30" r="F28">
         <v>13.95</v>
       </c>
       <c s="30" r="G28">
         <v>18.79</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="30" r="I28">
         <v>13.96</v>
       </c>
       <c s="30" r="J28">
-        <v>16.21</v>
+        <v>16.37</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B29"/>
       <c s="25" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E29">
         <v>6.9</v>
       </c>
       <c s="30" r="F29">
         <v>9.52</v>
       </c>
       <c s="30" r="G29">
         <v>9.03</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="30" r="I29">
         <v>5.39</v>
       </c>
       <c s="30" r="J29">
         <v>5.72</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B30"/>
       <c s="25" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E30">
         <v>26.09</v>
       </c>
       <c s="31" r="F30">
         <v>26.08</v>
       </c>
       <c s="31" r="G30">
         <v>28.17</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="31" r="I30">
         <v>19.54</v>
       </c>
       <c s="31" r="J30">
-        <v>23.67</v>
+        <v>23.83</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B31"/>
       <c s="27" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -28192,76 +28174,76 @@
         </is>
       </c>
     </row>
     <row r="44" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B44"/>
       <c s="25" t="str" r="C44"/>
       <c s="23" t="inlineStr" r="D44">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E44">
         <v>7.24</v>
       </c>
       <c s="30" r="F44">
         <v>7.84</v>
       </c>
       <c s="30" r="G44">
         <v>8.68</v>
       </c>
       <c s="6" t="str" r="H44"/>
       <c s="30" r="I44">
         <v>12.55</v>
       </c>
       <c s="30" r="J44">
-        <v>8.22</v>
+        <v>8.26</v>
       </c>
     </row>
     <row r="45" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B45"/>
       <c s="25" t="str" r="C45"/>
       <c s="10" t="inlineStr" r="D45">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E45">
         <v>13.36</v>
       </c>
       <c s="31" r="F45">
         <v>12.68</v>
       </c>
       <c s="31" r="G45">
         <v>16.04</v>
       </c>
       <c s="6" t="str" r="H45"/>
       <c s="31" r="I45">
         <v>15.79</v>
       </c>
       <c s="31" r="J45">
-        <v>12.33</v>
+        <v>12.37</v>
       </c>
     </row>
     <row r="46" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B46"/>
       <c s="27" t="str" r="C46"/>
       <c s="23" t="inlineStr" r="D46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G46">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -28306,101 +28288,101 @@
         <v>96.46</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B48"/>
       <c s="25" t="str" r="C48"/>
       <c s="23" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E48">
         <v>407.49</v>
       </c>
       <c s="30" r="F48">
         <v>431.44</v>
       </c>
       <c s="30" r="G48">
         <v>416.79</v>
       </c>
       <c s="6" t="str" r="H48"/>
       <c s="30" r="I48">
         <v>433.6</v>
       </c>
       <c s="30" r="J48">
-        <v>439.58</v>
+        <v>436.61</v>
       </c>
     </row>
     <row r="49" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B49"/>
       <c s="25" t="str" r="C49"/>
       <c s="23" t="inlineStr" r="D49">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E49">
         <v>159.23</v>
       </c>
       <c s="30" r="F49">
         <v>172.05</v>
       </c>
       <c s="30" r="G49">
         <v>179</v>
       </c>
       <c s="6" t="str" r="H49"/>
       <c s="30" r="I49">
         <v>207.93</v>
       </c>
       <c s="30" r="J49">
-        <v>183.68</v>
+        <v>183.69</v>
       </c>
     </row>
     <row r="50" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B50"/>
       <c s="25" t="str" r="C50"/>
       <c s="10" t="inlineStr" r="D50">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E50">
         <v>636.74</v>
       </c>
       <c s="31" r="F50">
         <v>685.72</v>
       </c>
       <c s="31" r="G50">
         <v>677.6</v>
       </c>
       <c s="6" t="str" r="H50"/>
       <c s="31" r="I50">
         <v>730.02</v>
       </c>
       <c s="31" r="J50">
-        <v>719.73</v>
+        <v>714.84</v>
       </c>
     </row>
     <row r="51" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B51"/>
       <c s="27" t="str" r="C51"/>
       <c s="23" t="inlineStr" r="D51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G51">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -28589,126 +28571,126 @@
       <c s="10" t="inlineStr" r="B57">
         <is>
           <t xml:space="preserve">Child and Adolescent Psychiatry (Psychiatry)</t>
         </is>
       </c>
       <c s="22" t="str" r="C57"/>
       <c s="23" t="inlineStr" r="D57">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E57">
         <v>9.62</v>
       </c>
       <c s="30" r="F57">
         <v>11.27</v>
       </c>
       <c s="30" r="G57">
         <v>11.52</v>
       </c>
       <c s="6" t="str" r="H57"/>
       <c s="30" r="I57">
         <v>8.66</v>
       </c>
       <c s="30" r="J57">
-        <v>14.27</v>
+        <v>14.29</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B58"/>
       <c s="25" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E58">
         <v>17.52</v>
       </c>
       <c s="30" r="F58">
         <v>20.49</v>
       </c>
       <c s="30" r="G58">
         <v>16.34</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="30" r="I58">
         <v>16.69</v>
       </c>
       <c s="30" r="J58">
-        <v>18.59</v>
+        <v>18.48</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B59"/>
       <c s="25" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E59">
         <v>23.31</v>
       </c>
       <c s="30" r="F59">
         <v>24.67</v>
       </c>
       <c s="30" r="G59">
         <v>24.62</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="30" r="I59">
         <v>24.77</v>
       </c>
       <c s="30" r="J59">
-        <v>31.36</v>
+        <v>31.57</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B60"/>
       <c s="25" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E60">
         <v>49.95</v>
       </c>
       <c s="31" r="F60">
         <v>56.27</v>
       </c>
       <c s="31" r="G60">
         <v>50.6</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="31" r="I60">
         <v>48.98</v>
       </c>
       <c s="31" r="J60">
-        <v>63.48</v>
+        <v>63.75</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B61"/>
       <c s="27" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29270,79 +29252,77 @@
       <c s="30" r="J78">
         <v>7.14</v>
       </c>
     </row>
     <row r="79" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B79"/>
       <c s="25" t="str" r="C79"/>
       <c s="23" t="inlineStr" r="D79">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E79">
         <v>6.33</v>
       </c>
       <c s="30" r="F79">
         <v>8.17</v>
       </c>
       <c s="30" r="G79">
         <v>6.43</v>
       </c>
       <c s="6" t="str" r="H79"/>
       <c s="30" r="I79">
         <v>8.43</v>
       </c>
-      <c s="28" t="inlineStr" r="J79">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J79">
+        <v>5.14</v>
       </c>
     </row>
     <row r="80" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B80"/>
       <c s="25" t="str" r="C80"/>
       <c s="10" t="inlineStr" r="D80">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E80">
         <v>15.67</v>
       </c>
       <c s="31" r="F80">
         <v>20.83</v>
       </c>
       <c s="31" r="G80">
         <v>13.57</v>
       </c>
       <c s="6" t="str" r="H80"/>
       <c s="31" r="I80">
         <v>11.57</v>
       </c>
       <c s="31" r="J80">
-        <v>12.43</v>
+        <v>12.86</v>
       </c>
     </row>
     <row r="81" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B81"/>
       <c s="27" t="str" r="C81"/>
       <c s="23" t="inlineStr" r="D81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G81">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29422,76 +29402,76 @@
         <v>9.43</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B84"/>
       <c s="25" t="str" r="C84"/>
       <c s="23" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E84">
         <v>8.16</v>
       </c>
       <c s="30" r="F84">
         <v>12.24</v>
       </c>
       <c s="30" r="G84">
         <v>8.31</v>
       </c>
       <c s="6" t="str" r="H84"/>
       <c s="30" r="I84">
         <v>11.25</v>
       </c>
       <c s="30" r="J84">
-        <v>7.83</v>
+        <v>8.03</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B85"/>
       <c s="25" t="str" r="C85"/>
       <c s="10" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E85">
         <v>21.26</v>
       </c>
       <c s="31" r="F85">
         <v>27.31</v>
       </c>
       <c s="31" r="G85">
         <v>18.31</v>
       </c>
       <c s="6" t="str" r="H85"/>
       <c s="31" r="I85">
         <v>18.86</v>
       </c>
       <c s="31" r="J85">
-        <v>17.93</v>
+        <v>18.13</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B86"/>
       <c s="27" t="str" r="C86"/>
       <c s="23" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29602,51 +29582,51 @@
         </is>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B90"/>
       <c s="25" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E90">
         <v>20.2</v>
       </c>
       <c s="31" r="F90">
         <v>28.5</v>
       </c>
       <c s="31" r="G90">
         <v>9.33</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="31" r="I90">
         <v>10.71</v>
       </c>
       <c s="31" r="J90">
-        <v>13</v>
+        <v>13.11</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B91"/>
       <c s="27" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29854,107 +29834,107 @@
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F98">
         <v>13.5</v>
       </c>
       <c s="30" r="G98">
         <v>10.93</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>5.61</v>
       </c>
       <c s="30" r="J98">
-        <v>6.86</v>
+        <v>7.13</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F99">
         <v>7.19</v>
       </c>
       <c s="30" r="G99">
         <v>8.4</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="28" t="inlineStr" r="I99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J99">
-        <v>5.59</v>
+        <v>7.46</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F100">
         <v>23.17</v>
       </c>
       <c s="31" r="G100">
         <v>22.18</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>13.54</v>
       </c>
       <c s="31" r="J100">
-        <v>14.67</v>
+        <v>17</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -30307,101 +30287,101 @@
         </is>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B113"/>
       <c s="25" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>20.92</v>
       </c>
       <c s="30" r="F113">
         <v>16.89</v>
       </c>
       <c s="30" r="G113">
         <v>19.65</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>25.45</v>
       </c>
       <c s="30" r="J113">
-        <v>11.34</v>
+        <v>17.21</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B114"/>
       <c s="25" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>40.03</v>
       </c>
       <c s="30" r="F114">
         <v>51.84</v>
       </c>
       <c s="30" r="G114">
         <v>59.24</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>56.76</v>
       </c>
       <c s="30" r="J114">
-        <v>50.13</v>
+        <v>52.13</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B115"/>
       <c s="25" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>61.81</v>
       </c>
       <c s="31" r="F115">
         <v>73.32</v>
       </c>
       <c s="31" r="G115">
         <v>86.08</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>89.95</v>
       </c>
       <c s="31" r="J115">
-        <v>64.95</v>
+        <v>72.82</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B116"/>
       <c s="27" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -30493,80 +30473,80 @@
       <c s="24" t="str" r="B119"/>
       <c s="25" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E119">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F119">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G119">
         <v>7.47</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>9.91</v>
       </c>
       <c s="30" r="J119">
-        <v>11.16</v>
+        <v>11.21</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B120"/>
       <c s="25" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E120">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F120">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="G120">
         <v>15.07</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>18.23</v>
       </c>
       <c s="31" r="J120">
-        <v>18.27</v>
+        <v>18.32</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B121"/>
       <c s="27" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -30586,126 +30566,126 @@
       <c s="10" t="inlineStr" r="B122">
         <is>
           <t xml:space="preserve">Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C122"/>
       <c s="23" t="inlineStr" r="D122">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E122">
         <v>45.73</v>
       </c>
       <c s="30" r="F122">
         <v>36.24</v>
       </c>
       <c s="30" r="G122">
         <v>40.37</v>
       </c>
       <c s="6" t="str" r="H122"/>
       <c s="30" r="I122">
         <v>37.36</v>
       </c>
       <c s="30" r="J122">
-        <v>27.03</v>
+        <v>26.68</v>
       </c>
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B123"/>
       <c s="25" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E123">
         <v>167.27</v>
       </c>
       <c s="30" r="F123">
         <v>159.48</v>
       </c>
       <c s="30" r="G123">
         <v>138.03</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="30" r="I123">
         <v>103.19</v>
       </c>
       <c s="30" r="J123">
-        <v>107.68</v>
+        <v>106.57</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B124"/>
       <c s="25" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E124">
         <v>38.57</v>
       </c>
       <c s="30" r="F124">
         <v>34.33</v>
       </c>
       <c s="30" r="G124">
         <v>38.54</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="30" r="I124">
         <v>27.3</v>
       </c>
       <c s="30" r="J124">
-        <v>17.57</v>
+        <v>17.36</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B125"/>
       <c s="25" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>251.57</v>
       </c>
       <c s="31" r="F125">
         <v>230.05</v>
       </c>
       <c s="31" r="G125">
         <v>216.3</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="31" r="I125">
         <v>166.9</v>
       </c>
       <c s="31" r="J125">
-        <v>152.28</v>
+        <v>150.61</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B126"/>
       <c s="27" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -30824,51 +30804,51 @@
         </is>
       </c>
     </row>
     <row r="130" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B130"/>
       <c s="25" t="str" r="C130"/>
       <c s="10" t="inlineStr" r="D130">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E130">
         <v>10.89</v>
       </c>
       <c s="31" r="F130">
         <v>9.87</v>
       </c>
       <c s="31" r="G130">
         <v>8.51</v>
       </c>
       <c s="6" t="str" r="H130"/>
       <c s="31" r="I130">
         <v>10.6</v>
       </c>
       <c s="31" r="J130">
-        <v>9.27</v>
+        <v>9.29</v>
       </c>
     </row>
     <row r="131" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B131"/>
       <c s="27" t="str" r="C131"/>
       <c s="23" t="inlineStr" r="D131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G131">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -30888,126 +30868,126 @@
       <c s="10" t="inlineStr" r="B132">
         <is>
           <t xml:space="preserve">Endocrinology, Diabetes, and Metabolism (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E132">
         <v>14.82</v>
       </c>
       <c s="30" r="F132">
         <v>17.57</v>
       </c>
       <c s="30" r="G132">
         <v>13.41</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="30" r="I132">
         <v>15.99</v>
       </c>
       <c s="30" r="J132">
-        <v>19.5</v>
+        <v>19.51</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B133"/>
       <c s="25" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E133">
         <v>131.95</v>
       </c>
       <c s="30" r="F133">
         <v>105.23</v>
       </c>
       <c s="30" r="G133">
         <v>101.2</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>134.75</v>
       </c>
       <c s="30" r="J133">
-        <v>110.01</v>
+        <v>110.03</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B134"/>
       <c s="25" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E134">
         <v>20.79</v>
       </c>
       <c s="30" r="F134">
         <v>20.45</v>
       </c>
       <c s="30" r="G134">
         <v>23.8</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>22.3</v>
       </c>
       <c s="30" r="J134">
         <v>17.32</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B135"/>
       <c s="25" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E135">
         <v>167.37</v>
       </c>
       <c s="31" r="F135">
         <v>143.12</v>
       </c>
       <c s="31" r="G135">
         <v>138.17</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>172.65</v>
       </c>
       <c s="31" r="J135">
-        <v>146.83</v>
+        <v>146.86</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B136"/>
       <c s="27" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31062,105 +31042,105 @@
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B138"/>
       <c s="25" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E138">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F138">
         <v>15.1</v>
       </c>
       <c s="30" r="G138">
         <v>13.5</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>16.2</v>
       </c>
       <c s="30" r="J138">
-        <v>15.32</v>
+        <v>15.25</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F139">
         <v>8.01</v>
       </c>
       <c s="30" r="G139">
         <v>11.39</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>10.71</v>
       </c>
       <c s="30" r="J139">
-        <v>14.45</v>
+        <v>14.73</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F140">
         <v>26.21</v>
       </c>
       <c s="31" r="G140">
         <v>28.24</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>32.57</v>
       </c>
       <c s="31" r="J140">
-        <v>33.7</v>
+        <v>33.97</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31258,82 +31238,82 @@
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H144"/>
       <c s="28" t="inlineStr" r="I144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J144">
-        <v>5.88</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B145"/>
       <c s="25" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>9.93</v>
       </c>
       <c s="31" r="J145">
-        <v>11.22</v>
+        <v>12.42</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31553,101 +31533,101 @@
         <v>83.35</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B153"/>
       <c s="25" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>234.04</v>
       </c>
       <c s="30" r="F153">
         <v>229.4</v>
       </c>
       <c s="30" r="G153">
         <v>241.05</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>244.29</v>
       </c>
       <c s="30" r="J153">
-        <v>273.42</v>
+        <v>273.43</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B154"/>
       <c s="25" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>144.18</v>
       </c>
       <c s="30" r="F154">
         <v>164.53</v>
       </c>
       <c s="30" r="G154">
         <v>170.57</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>178.25</v>
       </c>
       <c s="30" r="J154">
         <v>152.84</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B155"/>
       <c s="25" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>441.75</v>
       </c>
       <c s="31" r="F155">
         <v>456.93</v>
       </c>
       <c s="31" r="G155">
         <v>480.21</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>511.94</v>
       </c>
       <c s="31" r="J155">
-        <v>509.26</v>
+        <v>509.27</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B156"/>
       <c s="27" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31762,51 +31742,51 @@
         </is>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B160"/>
       <c s="25" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>12.9</v>
       </c>
       <c s="31" r="F160">
         <v>9.05</v>
       </c>
       <c s="31" r="G160">
         <v>9.67</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>9.8</v>
       </c>
       <c s="31" r="J160">
-        <v>9.63</v>
+        <v>9.73</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B161"/>
       <c s="27" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31861,101 +31841,101 @@
         </is>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E163">
         <v>24.98</v>
       </c>
       <c s="30" r="F163">
         <v>16.2</v>
       </c>
       <c s="30" r="G163">
         <v>16.04</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="30" r="I163">
         <v>15.32</v>
       </c>
       <c s="30" r="J163">
-        <v>16.32</v>
+        <v>17.1</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E164">
         <v>8.01</v>
       </c>
       <c s="30" r="F164">
         <v>8</v>
       </c>
       <c s="30" r="G164">
         <v>7.87</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="30" r="I164">
         <v>7.45</v>
       </c>
       <c s="30" r="J164">
-        <v>5.81</v>
+        <v>5.73</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E165">
         <v>36.02</v>
       </c>
       <c s="31" r="F165">
         <v>27.3</v>
       </c>
       <c s="31" r="G165">
         <v>25.19</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="31" r="I165">
         <v>24.99</v>
       </c>
       <c s="31" r="J165">
-        <v>23</v>
+        <v>23.81</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32203,51 +32183,51 @@
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="F174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="29" t="inlineStr" r="G174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="29" t="inlineStr" r="I174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="J174">
+      <c s="29" t="inlineStr" r="J174">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B175"/>
       <c s="27" t="str" r="C175"/>
       <c s="23" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F175">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G175">
         <is>
@@ -32582,126 +32562,126 @@
       <c s="10" t="inlineStr" r="B186">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C186"/>
       <c s="23" t="inlineStr" r="D186">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E186">
         <v>9.45</v>
       </c>
       <c s="30" r="F186">
         <v>7.84</v>
       </c>
       <c s="30" r="G186">
         <v>7.62</v>
       </c>
       <c s="6" t="str" r="H186"/>
       <c s="30" r="I186">
         <v>7.4</v>
       </c>
       <c s="30" r="J186">
-        <v>8.81</v>
+        <v>8.82</v>
       </c>
     </row>
     <row r="187" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B187"/>
       <c s="25" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E187">
         <v>20.85</v>
       </c>
       <c s="30" r="F187">
         <v>18.79</v>
       </c>
       <c s="30" r="G187">
         <v>16.02</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="30" r="I187">
         <v>14.68</v>
       </c>
       <c s="30" r="J187">
-        <v>17.57</v>
+        <v>17.63</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B188"/>
       <c s="25" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>20.69</v>
       </c>
       <c s="30" r="F188">
         <v>20.87</v>
       </c>
       <c s="30" r="G188">
         <v>20.92</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>18.15</v>
       </c>
       <c s="30" r="J188">
-        <v>17.54</v>
+        <v>17.55</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B189"/>
       <c s="25" t="str" r="C189"/>
       <c s="10" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E189">
         <v>50.64</v>
       </c>
       <c s="31" r="F189">
         <v>46.82</v>
       </c>
       <c s="31" r="G189">
         <v>43.96</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="31" r="I189">
         <v>40.15</v>
       </c>
       <c s="31" r="J189">
-        <v>43.2</v>
+        <v>43.28</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B190"/>
       <c s="27" t="str" r="C190"/>
       <c s="23" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32721,126 +32701,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E191">
         <v>10.52</v>
       </c>
       <c s="30" r="F191">
         <v>13.43</v>
       </c>
       <c s="30" r="G191">
         <v>7.84</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="30" r="I191">
         <v>10.46</v>
       </c>
       <c s="30" r="J191">
-        <v>8.34</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E192">
         <v>48.3</v>
       </c>
       <c s="30" r="F192">
         <v>40.23</v>
       </c>
       <c s="30" r="G192">
         <v>30.11</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="30" r="I192">
         <v>32.64</v>
       </c>
       <c s="30" r="J192">
-        <v>31.52</v>
+        <v>31.65</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E193">
         <v>19.09</v>
       </c>
       <c s="30" r="F193">
         <v>19.51</v>
       </c>
       <c s="30" r="G193">
         <v>18.19</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="30" r="I193">
         <v>15.43</v>
       </c>
       <c s="30" r="J193">
         <v>14.84</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E194">
         <v>77.92</v>
       </c>
       <c s="31" r="F194">
         <v>72.32</v>
       </c>
       <c s="31" r="G194">
         <v>55</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="31" r="I194">
         <v>57.79</v>
       </c>
       <c s="31" r="J194">
-        <v>53.27</v>
+        <v>53.42</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32889,51 +32869,51 @@
     </row>
     <row r="197" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B197"/>
       <c s="25" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E197">
         <v>102.34</v>
       </c>
       <c s="30" r="F197">
         <v>68.23</v>
       </c>
       <c s="28" t="inlineStr" r="G197">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="30" r="I197">
         <v>76.22</v>
       </c>
       <c s="30" r="J197">
-        <v>73.49</v>
+        <v>73.51</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B198"/>
       <c s="25" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>27.55</v>
       </c>
       <c s="30" r="F198">
         <v>26.97</v>
       </c>
       <c s="28" t="inlineStr" r="G198">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>19.75</v>
       </c>
@@ -32943,51 +32923,51 @@
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B199"/>
       <c s="25" t="str" r="C199"/>
       <c s="10" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E199">
         <v>142.38</v>
       </c>
       <c s="31" r="F199">
         <v>101.07</v>
       </c>
       <c s="28" t="inlineStr" r="G199">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="31" r="I199">
         <v>103.76</v>
       </c>
       <c s="31" r="J199">
-        <v>100.09</v>
+        <v>100.11</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B200"/>
       <c s="27" t="str" r="C200"/>
       <c s="23" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G200">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -33034,101 +33014,101 @@
         <v>5.48</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>21.33</v>
       </c>
       <c s="30" r="F202">
         <v>21.94</v>
       </c>
       <c s="30" r="G202">
         <v>17.52</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>11.87</v>
       </c>
       <c s="30" r="J202">
-        <v>8.24</v>
+        <v>9.31</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B203"/>
       <c s="25" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>34.89</v>
       </c>
       <c s="30" r="F203">
         <v>37.16</v>
       </c>
       <c s="30" r="G203">
         <v>17.57</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>19.35</v>
       </c>
       <c s="30" r="J203">
-        <v>12.59</v>
+        <v>12.56</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E204">
         <v>65.59</v>
       </c>
       <c s="31" r="F204">
         <v>69.12</v>
       </c>
       <c s="31" r="G204">
         <v>43.14</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="31" r="I204">
         <v>35.18</v>
       </c>
       <c s="31" r="J204">
-        <v>26.2</v>
+        <v>26.92</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -33329,54 +33309,52 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="212" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B212"/>
       <c s="25" t="str" r="C212"/>
       <c s="23" t="inlineStr" r="D212">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E212">
         <v>9.72</v>
       </c>
       <c s="30" r="F212">
         <v>8.28</v>
       </c>
       <c s="30" r="G212">
         <v>7.27</v>
       </c>
       <c s="6" t="str" r="H212"/>
       <c s="30" r="I212">
         <v>12.54</v>
       </c>
-      <c s="28" t="inlineStr" r="J212">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J212">
+        <v>5.76</v>
       </c>
     </row>
     <row r="213" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B213"/>
       <c s="25" t="str" r="C213"/>
       <c s="23" t="inlineStr" r="D213">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E213">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F213">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G213">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -33392,51 +33370,51 @@
         </is>
       </c>
     </row>
     <row r="214" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B214"/>
       <c s="25" t="str" r="C214"/>
       <c s="10" t="inlineStr" r="D214">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E214">
         <v>14.45</v>
       </c>
       <c s="31" r="F214">
         <v>11.13</v>
       </c>
       <c s="31" r="G214">
         <v>11.49</v>
       </c>
       <c s="6" t="str" r="H214"/>
       <c s="31" r="I214">
         <v>16.8</v>
       </c>
       <c s="31" r="J214">
-        <v>9.06</v>
+        <v>10.03</v>
       </c>
     </row>
     <row r="215" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B215"/>
       <c s="27" t="str" r="C215"/>
       <c s="23" t="inlineStr" r="D215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -33832,51 +33810,51 @@
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
       <c s="10" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E228">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F228">
         <v>23.78</v>
       </c>
       <c s="31" r="G228">
         <v>24.04</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="31" r="I228">
         <v>18.33</v>
       </c>
       <c s="31" r="J228">
-        <v>16.47</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B229"/>
       <c s="27" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G229">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34233,101 +34211,101 @@
         <v>8.36</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B241"/>
       <c s="25" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E241">
         <v>59.83</v>
       </c>
       <c s="30" r="F241">
         <v>64.07</v>
       </c>
       <c s="30" r="G241">
         <v>57.82</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="30" r="I241">
         <v>56.89</v>
       </c>
       <c s="30" r="J241">
-        <v>62.7</v>
+        <v>62.82</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>12.08</v>
       </c>
       <c s="30" r="F242">
         <v>13.41</v>
       </c>
       <c s="30" r="G242">
         <v>10.95</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>9.94</v>
       </c>
       <c s="30" r="J242">
         <v>10.74</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
       <c s="10" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E243">
         <v>85.86</v>
       </c>
       <c s="31" r="F243">
         <v>91.13</v>
       </c>
       <c s="31" r="G243">
         <v>81.34</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="31" r="I243">
         <v>79.57</v>
       </c>
       <c s="31" r="J243">
-        <v>81.41</v>
+        <v>81.53</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="26" t="str" r="B244"/>
       <c s="27" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G244">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34355,117 +34333,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="28" t="inlineStr" r="I245">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J245">
-        <v>14.42</v>
+        <v>16.8</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B246"/>
       <c s="25" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J246">
-        <v>10.28</v>
+        <v>10.44</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
       <c s="10" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J247">
-        <v>24.7</v>
+        <v>27</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B248"/>
       <c s="27" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G248">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34493,117 +34471,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H249"/>
       <c s="28" t="inlineStr" r="I249">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J249">
-        <v>14.75</v>
+        <v>17.25</v>
       </c>
     </row>
     <row r="250" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B250"/>
       <c s="25" t="str" r="C250"/>
       <c s="23" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="28" t="inlineStr" r="I250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J250">
-        <v>10.25</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B251"/>
       <c s="25" t="str" r="C251"/>
       <c s="10" t="inlineStr" r="D251">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H251"/>
       <c s="28" t="inlineStr" r="I251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J251">
-        <v>25</v>
+        <v>27.75</v>
       </c>
     </row>
     <row r="252" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B252"/>
       <c s="27" t="str" r="C252"/>
       <c s="23" t="inlineStr" r="D252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G252">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34631,51 +34609,51 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H253"/>
       <c s="28" t="inlineStr" r="I253">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J253">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B254"/>
       <c s="25" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -34697,51 +34675,51 @@
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="28" t="inlineStr" r="I255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J255">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B256"/>
       <c s="27" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34769,117 +34747,117 @@
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H257"/>
       <c s="28" t="inlineStr" r="I257">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J257">
-        <v>20.67</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="258" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B258"/>
       <c s="25" t="str" r="C258"/>
       <c s="23" t="inlineStr" r="D258">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H258"/>
       <c s="28" t="inlineStr" r="I258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J258">
-        <v>11.33</v>
+        <v>11.67</v>
       </c>
     </row>
     <row r="259" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B259"/>
       <c s="25" t="str" r="C259"/>
       <c s="10" t="inlineStr" r="D259">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H259"/>
       <c s="28" t="inlineStr" r="I259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J259">
-        <v>32</v>
+        <v>26.25</v>
       </c>
     </row>
     <row r="260" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B260"/>
       <c s="27" t="str" r="C260"/>
       <c s="23" t="inlineStr" r="D260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G260">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -34899,126 +34877,126 @@
       <c s="10" t="inlineStr" r="B261">
         <is>
           <t xml:space="preserve">Neuroradiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C261"/>
       <c s="23" t="inlineStr" r="D261">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E261">
         <v>10.86</v>
       </c>
       <c s="30" r="F261">
         <v>8.81</v>
       </c>
       <c s="30" r="G261">
         <v>11.11</v>
       </c>
       <c s="6" t="str" r="H261"/>
       <c s="30" r="I261">
         <v>9.05</v>
       </c>
       <c s="30" r="J261">
-        <v>10.79</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="262" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B262"/>
       <c s="25" t="str" r="C262"/>
       <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E262">
         <v>13.85</v>
       </c>
       <c s="30" r="F262">
         <v>17.37</v>
       </c>
       <c s="30" r="G262">
         <v>19.01</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="30" r="I262">
         <v>12.93</v>
       </c>
       <c s="30" r="J262">
-        <v>10.78</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E263">
         <v>31.17</v>
       </c>
       <c s="30" r="F263">
         <v>23.74</v>
       </c>
       <c s="30" r="G263">
         <v>31.34</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="30" r="I263">
         <v>35.86</v>
       </c>
       <c s="30" r="J263">
-        <v>35.48</v>
+        <v>35.66</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
       <c s="10" t="inlineStr" r="D264">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E264">
         <v>55.01</v>
       </c>
       <c s="31" r="F264">
         <v>49.24</v>
       </c>
       <c s="31" r="G264">
         <v>61.2</v>
       </c>
       <c s="6" t="str" r="H264"/>
       <c s="31" r="I264">
         <v>57.43</v>
       </c>
       <c s="31" r="J264">
-        <v>57.05</v>
+        <v>57.79</v>
       </c>
     </row>
     <row r="265" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B265"/>
       <c s="27" t="str" r="C265"/>
       <c s="23" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G265">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -35038,126 +35016,126 @@
       <c s="10" t="inlineStr" r="B266">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C266"/>
       <c s="23" t="inlineStr" r="D266">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E266">
         <v>85.95</v>
       </c>
       <c s="30" r="F266">
         <v>56.31</v>
       </c>
       <c s="30" r="G266">
         <v>50.52</v>
       </c>
       <c s="6" t="str" r="H266"/>
       <c s="30" r="I266">
         <v>50.41</v>
       </c>
       <c s="30" r="J266">
-        <v>20.91</v>
+        <v>49.38</v>
       </c>
     </row>
     <row r="267" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B267"/>
       <c s="25" t="str" r="C267"/>
       <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E267">
         <v>54.12</v>
       </c>
       <c s="30" r="F267">
         <v>39.89</v>
       </c>
       <c s="30" r="G267">
         <v>32.07</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="30" r="I267">
         <v>35.39</v>
       </c>
       <c s="30" r="J267">
-        <v>18.9</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E268">
         <v>123.4</v>
       </c>
       <c s="30" r="F268">
         <v>92.88</v>
       </c>
       <c s="30" r="G268">
         <v>73.14</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="30" r="I268">
         <v>68.71</v>
       </c>
       <c s="30" r="J268">
-        <v>20.92</v>
+        <v>57.57</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
       <c s="10" t="inlineStr" r="D269">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E269">
         <v>262.15</v>
       </c>
       <c s="31" r="F269">
         <v>189.08</v>
       </c>
       <c s="31" r="G269">
         <v>155.73</v>
       </c>
       <c s="6" t="str" r="H269"/>
       <c s="31" r="I269">
         <v>154.52</v>
       </c>
       <c s="31" r="J269">
-        <v>60.72</v>
+        <v>145.45</v>
       </c>
     </row>
     <row r="270" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B270"/>
       <c s="27" t="str" r="C270"/>
       <c s="23" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G270">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -35784,101 +35762,101 @@
         <v>12.79</v>
       </c>
     </row>
     <row r="292" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B292"/>
       <c s="25" t="str" r="C292"/>
       <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E292">
         <v>38.56</v>
       </c>
       <c s="30" r="F292">
         <v>29.39</v>
       </c>
       <c s="30" r="G292">
         <v>24.24</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="30" r="I292">
         <v>21.68</v>
       </c>
       <c s="30" r="J292">
-        <v>19.54</v>
+        <v>19.56</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E293">
         <v>66.67</v>
       </c>
       <c s="30" r="F293">
         <v>52.82</v>
       </c>
       <c s="30" r="G293">
         <v>34.07</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="30" r="I293">
         <v>29.47</v>
       </c>
       <c s="30" r="J293">
         <v>27.2</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
       <c s="10" t="inlineStr" r="D294">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E294">
         <v>127.62</v>
       </c>
       <c s="31" r="F294">
         <v>104.05</v>
       </c>
       <c s="31" r="G294">
         <v>74.76</v>
       </c>
       <c s="6" t="str" r="H294"/>
       <c s="31" r="I294">
         <v>64.8</v>
       </c>
       <c s="31" r="J294">
-        <v>59.52</v>
+        <v>59.54</v>
       </c>
     </row>
     <row r="295" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B295"/>
       <c s="27" t="str" r="C295"/>
       <c s="23" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G295">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -36217,101 +36195,101 @@
         <v>6.28</v>
       </c>
     </row>
     <row r="307" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B307"/>
       <c s="25" t="str" r="C307"/>
       <c s="23" t="inlineStr" r="D307">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E307">
         <v>21.89</v>
       </c>
       <c s="30" r="F307">
         <v>19.95</v>
       </c>
       <c s="30" r="G307">
         <v>14.57</v>
       </c>
       <c s="6" t="str" r="H307"/>
       <c s="30" r="I307">
         <v>15.38</v>
       </c>
       <c s="30" r="J307">
-        <v>13.57</v>
+        <v>13.63</v>
       </c>
     </row>
     <row r="308" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B308"/>
       <c s="25" t="str" r="C308"/>
       <c s="23" t="inlineStr" r="D308">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E308">
         <v>19.39</v>
       </c>
       <c s="30" r="F308">
         <v>20.35</v>
       </c>
       <c s="30" r="G308">
         <v>18.36</v>
       </c>
       <c s="6" t="str" r="H308"/>
       <c s="30" r="I308">
         <v>18.58</v>
       </c>
       <c s="30" r="J308">
         <v>17.95</v>
       </c>
     </row>
     <row r="309" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B309"/>
       <c s="25" t="str" r="C309"/>
       <c s="10" t="inlineStr" r="D309">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E309">
         <v>49.95</v>
       </c>
       <c s="31" r="F309">
         <v>46.42</v>
       </c>
       <c s="31" r="G309">
         <v>36.72</v>
       </c>
       <c s="6" t="str" r="H309"/>
       <c s="31" r="I309">
         <v>40.62</v>
       </c>
       <c s="31" r="J309">
-        <v>37.48</v>
+        <v>37.53</v>
       </c>
     </row>
     <row r="310" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B310"/>
       <c s="27" t="str" r="C310"/>
       <c s="23" t="inlineStr" r="D310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G310">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -36521,101 +36499,101 @@
     </row>
     <row r="317" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B317"/>
       <c s="25" t="str" r="C317"/>
       <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E317">
         <v>11.48</v>
       </c>
       <c s="28" t="inlineStr" r="F317">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G317">
         <v>5.83</v>
       </c>
       <c s="6" t="str" r="H317"/>
       <c s="30" r="I317">
         <v>5.35</v>
       </c>
       <c s="30" r="J317">
-        <v>6.65</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E318">
         <v>5.98</v>
       </c>
       <c s="30" r="F318">
         <v>7.25</v>
       </c>
       <c s="30" r="G318">
         <v>6.92</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="30" r="I318">
         <v>6.3</v>
       </c>
       <c s="30" r="J318">
         <v>5.89</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
       <c s="10" t="inlineStr" r="D319">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E319">
         <v>18.07</v>
       </c>
       <c s="31" r="F319">
         <v>12.2</v>
       </c>
       <c s="31" r="G319">
         <v>12.62</v>
       </c>
       <c s="6" t="str" r="H319"/>
       <c s="31" r="I319">
         <v>13.75</v>
       </c>
       <c s="31" r="J319">
-        <v>13.17</v>
+        <v>13.18</v>
       </c>
     </row>
     <row r="320" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B320"/>
       <c s="27" t="str" r="C320"/>
       <c s="23" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G320">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -37325,76 +37303,76 @@
         <v>5.1</v>
       </c>
     </row>
     <row r="343" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B343"/>
       <c s="25" t="str" r="C343"/>
       <c s="23" t="inlineStr" r="D343">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E343">
         <v>66.14</v>
       </c>
       <c s="30" r="F343">
         <v>53.27</v>
       </c>
       <c s="30" r="G343">
         <v>56.63</v>
       </c>
       <c s="6" t="str" r="H343"/>
       <c s="30" r="I343">
         <v>57.39</v>
       </c>
       <c s="30" r="J343">
-        <v>67.94</v>
+        <v>67.96</v>
       </c>
     </row>
     <row r="344" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B344"/>
       <c s="25" t="str" r="C344"/>
       <c s="10" t="inlineStr" r="D344">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E344">
         <v>74.24</v>
       </c>
       <c s="31" r="F344">
         <v>62.31</v>
       </c>
       <c s="31" r="G344">
         <v>62.85</v>
       </c>
       <c s="6" t="str" r="H344"/>
       <c s="31" r="I344">
         <v>63.26</v>
       </c>
       <c s="31" r="J344">
-        <v>78.86</v>
+        <v>78.88</v>
       </c>
     </row>
     <row r="345" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B345"/>
       <c s="27" t="str" r="C345"/>
       <c s="23" t="inlineStr" r="D345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G345">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -37732,51 +37710,51 @@
       <c s="10" t="inlineStr" r="B356">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C356"/>
       <c s="23" t="inlineStr" r="D356">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E356">
         <v>74.58</v>
       </c>
       <c s="30" r="F356">
         <v>59.05</v>
       </c>
       <c s="30" r="G356">
         <v>57.67</v>
       </c>
       <c s="6" t="str" r="H356"/>
       <c s="30" r="I356">
         <v>66.99</v>
       </c>
       <c s="30" r="J356">
-        <v>74.46</v>
+        <v>74.47</v>
       </c>
     </row>
     <row r="357" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B357"/>
       <c s="25" t="str" r="C357"/>
       <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E357">
         <v>267.29</v>
       </c>
       <c s="30" r="F357">
         <v>261.84</v>
       </c>
       <c s="30" r="G357">
         <v>239.01</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="30" r="I357">
         <v>243.13</v>
       </c>
       <c s="30" r="J357">
         <v>232.27</v>
@@ -37807,51 +37785,51 @@
         <v>70.93</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
       <c s="10" t="inlineStr" r="D359">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E359">
         <v>428.14</v>
       </c>
       <c s="31" r="F359">
         <v>396.52</v>
       </c>
       <c s="31" r="G359">
         <v>375.61</v>
       </c>
       <c s="6" t="str" r="H359"/>
       <c s="31" r="I359">
         <v>375.7</v>
       </c>
       <c s="31" r="J359">
-        <v>377.32</v>
+        <v>377.34</v>
       </c>
     </row>
     <row r="360" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B360"/>
       <c s="27" t="str" r="C360"/>
       <c s="23" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G360">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -37961,51 +37939,51 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
       <c s="10" t="inlineStr" r="D364">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E364">
         <v>67.02</v>
       </c>
       <c s="31" r="F364">
         <v>66.93</v>
       </c>
       <c s="31" r="G364">
         <v>57.34</v>
       </c>
       <c s="6" t="str" r="H364"/>
       <c s="31" r="I364">
         <v>64.4</v>
       </c>
-      <c s="28" t="inlineStr" r="J364">
+      <c s="29" t="inlineStr" r="J364">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="365" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B365"/>
       <c s="27" t="str" r="C365"/>
       <c s="23" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F365">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G365">
         <is>
@@ -38445,126 +38423,126 @@
       <c s="10" t="inlineStr" r="B381">
         <is>
           <t xml:space="preserve">Sports Medicine (Family Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C381"/>
       <c s="23" t="inlineStr" r="D381">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E381">
         <v>25.78</v>
       </c>
       <c s="30" r="F381">
         <v>38.15</v>
       </c>
       <c s="30" r="G381">
         <v>31.25</v>
       </c>
       <c s="6" t="str" r="H381"/>
       <c s="30" r="I381">
         <v>34.52</v>
       </c>
       <c s="30" r="J381">
-        <v>34.26</v>
+        <v>34.27</v>
       </c>
     </row>
     <row r="382" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B382"/>
       <c s="25" t="str" r="C382"/>
       <c s="23" t="inlineStr" r="D382">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E382">
         <v>23.54</v>
       </c>
       <c s="30" r="F382">
         <v>26.62</v>
       </c>
       <c s="30" r="G382">
         <v>22.44</v>
       </c>
       <c s="6" t="str" r="H382"/>
       <c s="30" r="I382">
         <v>21.03</v>
       </c>
       <c s="30" r="J382">
-        <v>26.98</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="383" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B383"/>
       <c s="25" t="str" r="C383"/>
       <c s="23" t="inlineStr" r="D383">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E383">
         <v>28.87</v>
       </c>
       <c s="30" r="F383">
         <v>24.51</v>
       </c>
       <c s="30" r="G383">
         <v>24.26</v>
       </c>
       <c s="6" t="str" r="H383"/>
       <c s="30" r="I383">
         <v>27.31</v>
       </c>
       <c s="30" r="J383">
-        <v>29.09</v>
+        <v>29.15</v>
       </c>
     </row>
     <row r="384" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B384"/>
       <c s="25" t="str" r="C384"/>
       <c s="10" t="inlineStr" r="D384">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E384">
         <v>77.84</v>
       </c>
       <c s="31" r="F384">
         <v>88.87</v>
       </c>
       <c s="31" r="G384">
         <v>77.61</v>
       </c>
       <c s="6" t="str" r="H384"/>
       <c s="31" r="I384">
         <v>82.85</v>
       </c>
       <c s="31" r="J384">
-        <v>90.33</v>
+        <v>90.41</v>
       </c>
     </row>
     <row r="385" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B385"/>
       <c s="27" t="str" r="C385"/>
       <c s="23" t="inlineStr" r="D385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G385">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -38773,76 +38751,76 @@
         <v>15</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E393">
         <v>37.7</v>
       </c>
       <c s="30" r="F393">
         <v>37.7</v>
       </c>
       <c s="30" r="G393">
         <v>40.67</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="30" r="I393">
         <v>37.58</v>
       </c>
       <c s="30" r="J393">
-        <v>39.48</v>
+        <v>39.64</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
       <c s="10" t="inlineStr" r="D394">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E394">
         <v>64.45</v>
       </c>
       <c s="31" r="F394">
         <v>70.95</v>
       </c>
       <c s="31" r="G394">
         <v>75.38</v>
       </c>
       <c s="6" t="str" r="H394"/>
       <c s="31" r="I394">
         <v>65.5</v>
       </c>
       <c s="31" r="J394">
-        <v>76.64</v>
+        <v>76.8</v>
       </c>
     </row>
     <row r="395" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B395"/>
       <c s="27" t="str" r="C395"/>
       <c s="23" t="inlineStr" r="D395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G395">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -38862,126 +38840,126 @@
       <c s="10" t="inlineStr" r="B396">
         <is>
           <t xml:space="preserve">Thoracic Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C396"/>
       <c s="23" t="inlineStr" r="D396">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E396">
         <v>11.31</v>
       </c>
       <c s="30" r="F396">
         <v>11.73</v>
       </c>
       <c s="30" r="G396">
         <v>16.26</v>
       </c>
       <c s="6" t="str" r="H396"/>
       <c s="30" r="I396">
         <v>11.25</v>
       </c>
       <c s="30" r="J396">
-        <v>18.33</v>
+        <v>18.11</v>
       </c>
     </row>
     <row r="397" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B397"/>
       <c s="25" t="str" r="C397"/>
       <c s="23" t="inlineStr" r="D397">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E397">
         <v>43.12</v>
       </c>
       <c s="30" r="F397">
         <v>32.48</v>
       </c>
       <c s="30" r="G397">
         <v>39.26</v>
       </c>
       <c s="6" t="str" r="H397"/>
       <c s="30" r="I397">
         <v>41.84</v>
       </c>
       <c s="30" r="J397">
-        <v>34.66</v>
+        <v>33.56</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E398">
         <v>83.85</v>
       </c>
       <c s="30" r="F398">
         <v>86.93</v>
       </c>
       <c s="30" r="G398">
         <v>85.58</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="30" r="I398">
         <v>89.46</v>
       </c>
       <c s="30" r="J398">
-        <v>85.59</v>
+        <v>85.4</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
       <c s="10" t="inlineStr" r="D399">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E399">
         <v>138.28</v>
       </c>
       <c s="31" r="F399">
         <v>131.13</v>
       </c>
       <c s="31" r="G399">
         <v>141.11</v>
       </c>
       <c s="6" t="str" r="H399"/>
       <c s="31" r="I399">
         <v>142.54</v>
       </c>
       <c s="31" r="J399">
-        <v>137.83</v>
+        <v>135.66</v>
       </c>
     </row>
     <row r="400" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B400"/>
       <c s="27" t="str" r="C400"/>
       <c s="23" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G400">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -39003,51 +38981,51 @@
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
       <c s="22" t="str" r="C401"/>
       <c s="23" t="inlineStr" r="D401">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E401">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F401">
         <v>5.75</v>
       </c>
       <c s="30" r="G401">
         <v>6.81</v>
       </c>
       <c s="6" t="str" r="H401"/>
       <c s="30" r="I401">
         <v>8.62</v>
       </c>
       <c s="30" r="J401">
-        <v>8.85</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="402" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B402"/>
       <c s="25" t="str" r="C402"/>
       <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E402">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F402">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G402">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -39063,76 +39041,76 @@
         </is>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E403">
         <v>35.55</v>
       </c>
       <c s="30" r="F403">
         <v>42.47</v>
       </c>
       <c s="30" r="G403">
         <v>36.88</v>
       </c>
       <c s="6" t="str" r="H403"/>
       <c s="30" r="I403">
         <v>51.45</v>
       </c>
       <c s="30" r="J403">
-        <v>28.87</v>
+        <v>44.04</v>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
       <c s="10" t="inlineStr" r="D404">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E404">
         <v>44.24</v>
       </c>
       <c s="31" r="F404">
         <v>51.57</v>
       </c>
       <c s="31" r="G404">
         <v>48.02</v>
       </c>
       <c s="6" t="str" r="H404"/>
       <c s="31" r="I404">
         <v>64.25</v>
       </c>
       <c s="31" r="J404">
-        <v>40.45</v>
+        <v>59.49</v>
       </c>
     </row>
     <row r="405" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B405"/>
       <c s="27" t="str" r="C405"/>
       <c s="23" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G405">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -39220,76 +39198,76 @@
         </is>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E408">
         <v>21.87</v>
       </c>
       <c s="30" r="F408">
         <v>13.29</v>
       </c>
       <c s="30" r="G408">
         <v>23.33</v>
       </c>
       <c s="6" t="str" r="H408"/>
       <c s="30" r="I408">
         <v>27.57</v>
       </c>
       <c s="30" r="J408">
-        <v>16.64</v>
+        <v>25.21</v>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
       <c s="10" t="inlineStr" r="D409">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E409">
         <v>23.47</v>
       </c>
       <c s="31" r="F409">
         <v>19.86</v>
       </c>
       <c s="31" r="G409">
         <v>26.93</v>
       </c>
       <c s="6" t="str" r="H409"/>
       <c s="31" r="I409">
         <v>34.21</v>
       </c>
       <c s="31" r="J409">
-        <v>20.43</v>
+        <v>31.71</v>
       </c>
     </row>
     <row r="410" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B410"/>
       <c s="27" t="str" r="C410"/>
       <c s="23" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G410">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -39311,126 +39289,126 @@
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C411"/>
       <c s="23" t="inlineStr" r="D411">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E411">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F411">
         <v>5.84</v>
       </c>
       <c s="30" r="G411">
         <v>7.26</v>
       </c>
       <c s="6" t="str" r="H411"/>
       <c s="30" r="I411">
         <v>5.82</v>
       </c>
       <c s="30" r="J411">
-        <v>5.9</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="412" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B412"/>
       <c s="25" t="str" r="C412"/>
       <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E412">
         <v>22.79</v>
       </c>
       <c s="30" r="F412">
         <v>25.39</v>
       </c>
       <c s="30" r="G412">
         <v>25.06</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="30" r="I412">
         <v>26.25</v>
       </c>
       <c s="30" r="J412">
-        <v>31.97</v>
+        <v>33.23</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E413">
         <v>16.16</v>
       </c>
       <c s="30" r="F413">
         <v>11.95</v>
       </c>
       <c s="30" r="G413">
         <v>13.79</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="30" r="I413">
         <v>16.5</v>
       </c>
       <c s="30" r="J413">
-        <v>16.01</v>
+        <v>16.95</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
       <c s="10" t="inlineStr" r="D414">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E414">
         <v>41.79</v>
       </c>
       <c s="31" r="F414">
         <v>42.5</v>
       </c>
       <c s="31" r="G414">
         <v>44.67</v>
       </c>
       <c s="6" t="str" r="H414"/>
       <c s="31" r="I414">
         <v>47.36</v>
       </c>
       <c s="31" r="J414">
-        <v>52.7</v>
+        <v>55.09</v>
       </c>
     </row>
     <row r="415" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B415"/>
       <c s="27" t="str" r="C415"/>
       <c s="23" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G415">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -39450,126 +39428,126 @@
       <c s="10" t="inlineStr" r="B416">
         <is>
           <t xml:space="preserve">Vascular Surgery (General Surgery)</t>
         </is>
       </c>
       <c s="22" t="str" r="C416"/>
       <c s="23" t="inlineStr" r="D416">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E416">
         <v>14.85</v>
       </c>
       <c s="30" r="F416">
         <v>14.94</v>
       </c>
       <c s="30" r="G416">
         <v>11.57</v>
       </c>
       <c s="6" t="str" r="H416"/>
       <c s="30" r="I416">
         <v>20.31</v>
       </c>
       <c s="30" r="J416">
-        <v>20.42</v>
+        <v>19.96</v>
       </c>
     </row>
     <row r="417" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B417"/>
       <c s="25" t="str" r="C417"/>
       <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E417">
         <v>25.11</v>
       </c>
       <c s="30" r="F417">
         <v>22.31</v>
       </c>
       <c s="30" r="G417">
         <v>24.51</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="30" r="I417">
         <v>29.95</v>
       </c>
       <c s="30" r="J417">
-        <v>29.19</v>
+        <v>29.8</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E418">
         <v>60.75</v>
       </c>
       <c s="30" r="F418">
         <v>55.03</v>
       </c>
       <c s="30" r="G418">
         <v>39.92</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="30" r="I418">
         <v>51.36</v>
       </c>
       <c s="30" r="J418">
-        <v>63.14</v>
+        <v>63.77</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
       <c s="10" t="inlineStr" r="D419">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E419">
         <v>100.7</v>
       </c>
       <c s="31" r="F419">
         <v>92.28</v>
       </c>
       <c s="31" r="G419">
         <v>75.62</v>
       </c>
       <c s="6" t="str" r="H419"/>
       <c s="31" r="I419">
         <v>101.62</v>
       </c>
       <c s="31" r="J419">
-        <v>112.49</v>
+        <v>113</v>
       </c>
     </row>
     <row r="420" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B420"/>
       <c s="27" t="str" r="C420"/>
       <c s="23" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G420">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -40111,87 +40089,92 @@
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId16"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -40270,50 +40253,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -40504,102 +40546,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198452</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206356</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198452</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198452</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206356</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206356</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00DAFA7E-4EF9-4E94-8BA3-8E961251AF27}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20EADE4-B3D4-491E-99CE-78C2CA2097D4}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9B39DFE-0BED-4B1A-A671-30FBE22FB24A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FBD12E5-72D8-4906-9F61-F79406FA4CDB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DC2A3D7-67BC-4C58-9C39-2EF34DD15568}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD578FD2-BD09-4577-8711-8C6287145CC6}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{27992DF9-FC86-4918-95B2-51B829BDD850}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B5029FF-E3F7-4873-8FD9-8C957A02B673}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>8ea73b39-b795-47a9-99e8-5f96ba7faaad</vt:lpwstr>
+    <vt:lpwstr>c8f4600f-7840-4c6c-a481-e66663055c0e</vt:lpwstr>
   </property>
 </Properties>
 </file>