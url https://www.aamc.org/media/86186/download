--- v4 (2026-05-01)
+++ v5 (2026-05-25)
@@ -688,51 +688,51 @@
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.54296875"/>
     <col min="2" max="2" customWidth="1" width="0.44140625"/>
     <col min="3" max="3" customWidth="1" width="0.44140625"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="23.3125"/>
     <col min="6" max="6" customWidth="1" width="4.18359375"/>
     <col min="7" max="7" customWidth="1" width="17.0625"/>
     <col min="8" max="8" customWidth="1" width="17.07421875"/>
     <col min="9" max="9" customWidth="1" width="17.0625"/>
     <col min="10" max="10" customWidth="1" width="17.07421875"/>
     <col min="11" max="11" customWidth="1" width="4.34375"/>
     <col min="12" max="12" customWidth="1" width="12.72265625"/>
     <col min="13" max="13" customWidth="1" width="24.28125"/>
     <col min="14" max="14" customWidth="1" width="53.98046875"/>
     <col min="15" max="15" customWidth="1" width="2.75390625"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.2" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="D4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="17.25" customHeight="1"/>
     <row r="6" ht="18" customHeight="0">
       <c s="2" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="3" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="4" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="str" r="E6"/>
       <c s="6" t="str" r="F6"/>
       <c s="7" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">ERAS 2022</t>
@@ -765,374 +765,374 @@
         <v>1</v>
       </c>
       <c s="9" r="C7">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Applied</t>
         </is>
       </c>
       <c s="5" t="str" r="E7"/>
       <c s="6" t="str" r="F7"/>
       <c s="11" r="G7">
         <v>13928</v>
       </c>
       <c s="11" r="H7">
         <v>14052</v>
       </c>
       <c s="11" r="I7">
         <v>13664</v>
       </c>
       <c s="11" r="J7">
         <v>14689</v>
       </c>
       <c s="11" r="K7">
-        <v>15207</v>
+        <v>15570</v>
       </c>
       <c s="6" t="str" r="L7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B8"/>
       <c s="9" r="C8">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E8"/>
       <c s="6" t="str" r="F8"/>
       <c s="13" r="G8">
         <v>2050</v>
       </c>
       <c s="13" r="H8">
         <v>2164</v>
       </c>
       <c s="13" r="I8">
         <v>2078</v>
       </c>
       <c s="13" r="J8">
         <v>2356</v>
       </c>
       <c s="13" r="K8">
-        <v>2539</v>
+        <v>2575</v>
       </c>
       <c s="6" t="str" r="L8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="12" t="str" r="B9"/>
       <c s="9" r="C9">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E9"/>
       <c s="6" t="str" r="F9"/>
       <c s="13" r="G9">
         <v>5188</v>
       </c>
       <c s="13" r="H9">
         <v>5158</v>
       </c>
       <c s="13" r="I9">
         <v>4965</v>
       </c>
       <c s="13" r="J9">
         <v>5371</v>
       </c>
       <c s="13" r="K9">
-        <v>5815</v>
+        <v>5865</v>
       </c>
       <c s="6" t="str" r="L9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="14" t="str" r="B10"/>
       <c s="9" r="C10">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
       <c s="13" r="G10">
         <v>6690</v>
       </c>
       <c s="13" r="H10">
         <v>6730</v>
       </c>
       <c s="13" r="I10">
         <v>6621</v>
       </c>
       <c s="13" r="J10">
         <v>6962</v>
       </c>
       <c s="13" r="K10">
-        <v>6853</v>
+        <v>7130</v>
       </c>
       <c s="6" t="str" r="L10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="8" r="B11">
         <v>2</v>
       </c>
       <c s="9" r="C11">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">MyERAS Apps Submitted</t>
         </is>
       </c>
       <c s="5" t="str" r="E11"/>
       <c s="6" t="str" r="F11"/>
       <c s="11" r="G11">
         <v>14005</v>
       </c>
       <c s="11" r="H11">
         <v>14124</v>
       </c>
       <c s="11" r="I11">
         <v>13755</v>
       </c>
       <c s="11" r="J11">
         <v>14756</v>
       </c>
       <c s="11" r="K11">
-        <v>15242</v>
+        <v>15611</v>
       </c>
       <c s="6" t="str" r="L11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B12"/>
       <c s="9" r="C12">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E12"/>
       <c s="6" t="str" r="F12"/>
       <c s="13" r="G12">
         <v>2062</v>
       </c>
       <c s="13" r="H12">
         <v>2169</v>
       </c>
       <c s="13" r="I12">
         <v>2085</v>
       </c>
       <c s="13" r="J12">
         <v>2362</v>
       </c>
       <c s="13" r="K12">
-        <v>2539</v>
+        <v>2576</v>
       </c>
       <c s="6" t="str" r="L12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B13"/>
       <c s="9" r="C13">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E13"/>
       <c s="6" t="str" r="F13"/>
       <c s="13" r="G13">
         <v>5230</v>
       </c>
       <c s="13" r="H13">
         <v>5207</v>
       </c>
       <c s="13" r="I13">
         <v>5016</v>
       </c>
       <c s="13" r="J13">
         <v>5415</v>
       </c>
       <c s="13" r="K13">
-        <v>5844</v>
+        <v>5898</v>
       </c>
       <c s="6" t="str" r="L13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B14"/>
       <c s="9" r="C14">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E14"/>
       <c s="6" t="str" r="F14"/>
       <c s="13" r="G14">
         <v>6713</v>
       </c>
       <c s="13" r="H14">
         <v>6748</v>
       </c>
       <c s="13" r="I14">
         <v>6654</v>
       </c>
       <c s="13" r="J14">
         <v>6979</v>
       </c>
       <c s="13" r="K14">
-        <v>6859</v>
+        <v>7137</v>
       </c>
       <c s="6" t="str" r="L14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="8" r="B15">
         <v>3</v>
       </c>
       <c s="9" r="C15">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Registered</t>
         </is>
       </c>
       <c s="5" t="str" r="E15"/>
       <c s="6" t="str" r="F15"/>
       <c s="11" r="G15">
         <v>14528</v>
       </c>
       <c s="11" r="H15">
         <v>14622</v>
       </c>
       <c s="11" r="I15">
         <v>14259</v>
       </c>
       <c s="11" r="J15">
         <v>15225</v>
       </c>
       <c s="11" r="K15">
-        <v>15775</v>
+        <v>16087</v>
       </c>
       <c s="6" t="str" r="L15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B16"/>
       <c s="9" r="C16">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E16"/>
       <c s="6" t="str" r="F16"/>
       <c s="13" r="G16">
         <v>2132</v>
       </c>
       <c s="13" r="H16">
         <v>2224</v>
       </c>
       <c s="13" r="I16">
         <v>2149</v>
       </c>
       <c s="13" r="J16">
         <v>2424</v>
       </c>
       <c s="13" r="K16">
-        <v>2602</v>
+        <v>2645</v>
       </c>
       <c s="6" t="str" r="L16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B17"/>
       <c s="9" r="C17">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E17"/>
       <c s="6" t="str" r="F17"/>
       <c s="13" r="G17">
         <v>5517</v>
       </c>
       <c s="13" r="H17">
         <v>5507</v>
       </c>
       <c s="13" r="I17">
         <v>5285</v>
       </c>
       <c s="13" r="J17">
         <v>5686</v>
       </c>
       <c s="13" r="K17">
-        <v>6109</v>
+        <v>6161</v>
       </c>
       <c s="6" t="str" r="L17"/>
     </row>
     <row r="18" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B18"/>
       <c s="9" r="C18">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E18"/>
       <c s="6" t="str" r="F18"/>
       <c s="13" r="G18">
         <v>6879</v>
       </c>
       <c s="13" r="H18">
         <v>6891</v>
       </c>
       <c s="13" r="I18">
         <v>6825</v>
       </c>
       <c s="13" r="J18">
         <v>7115</v>
       </c>
       <c s="13" r="K18">
-        <v>7064</v>
+        <v>7281</v>
       </c>
       <c s="6" t="str" r="L18"/>
     </row>
     <row r="19" ht="0.05" customHeight="1"/>
     <row r="20" ht="18" customHeight="1"/>
     <row r="21" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve">MD includes US and Canadian Graduates from US and Canadian MD granting schools</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B7:B10"/>
@@ -1183,51 +1183,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Applicants</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -1439,101 +1439,101 @@
         <v>10</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B13"/>
       <c s="25" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E13">
         <v>23</v>
       </c>
       <c s="13" r="F13">
         <v>37</v>
       </c>
       <c s="13" r="G13">
         <v>29</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="13" r="I13">
         <v>20</v>
       </c>
       <c s="13" r="J13">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B14"/>
       <c s="25" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E14">
         <v>38</v>
       </c>
       <c s="13" r="F14">
         <v>45</v>
       </c>
       <c s="13" r="G14">
         <v>37</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="13" r="I14">
         <v>49</v>
       </c>
       <c s="13" r="J14">
         <v>64</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B15"/>
       <c s="25" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E15">
         <v>73</v>
       </c>
       <c s="11" r="F15">
         <v>95</v>
       </c>
       <c s="11" r="G15">
         <v>75</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="11" r="I15">
         <v>79</v>
       </c>
       <c s="11" r="J15">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B16"/>
       <c s="27" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2897,101 +2897,101 @@
         <v>19</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B63"/>
       <c s="25" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E63">
         <v>70</v>
       </c>
       <c s="13" r="F63">
         <v>81</v>
       </c>
       <c s="13" r="G63">
         <v>75</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="13" r="I63">
         <v>99</v>
       </c>
       <c s="13" r="J63">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B64"/>
       <c s="25" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E64">
         <v>68</v>
       </c>
       <c s="13" r="F64">
         <v>76</v>
       </c>
       <c s="13" r="G64">
         <v>65</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="13" r="I64">
         <v>49</v>
       </c>
       <c s="13" r="J64">
         <v>64</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B65"/>
       <c s="25" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E65">
         <v>151</v>
       </c>
       <c s="11" r="F65">
         <v>175</v>
       </c>
       <c s="11" r="G65">
         <v>155</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="11" r="I65">
         <v>166</v>
       </c>
       <c s="11" r="J65">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B66"/>
       <c s="27" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3929,132 +3929,132 @@
           <t xml:space="preserve">Clinical Neurophysiology (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C97"/>
       <c s="23" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E97">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F97">
         <v>20</v>
       </c>
       <c s="13" r="G97">
         <v>17</v>
       </c>
       <c s="6" t="str" r="H97"/>
       <c s="13" r="I97">
         <v>26</v>
       </c>
       <c s="13" r="J97">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F98">
         <v>67</v>
       </c>
       <c s="13" r="G98">
         <v>64</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="13" r="I98">
         <v>41</v>
       </c>
       <c s="13" r="J98">
-        <v>45</v>
+        <v>47</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F99">
         <v>78</v>
       </c>
       <c s="13" r="G99">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="13" r="I99">
         <v>50</v>
       </c>
       <c s="13" r="J99">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F100">
         <v>165</v>
       </c>
       <c s="11" r="G100">
         <v>163</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="11" r="I100">
         <v>117</v>
       </c>
       <c s="11" r="J100">
-        <v>144</v>
+        <v>150</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4282,81 +4282,77 @@
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B109"/>
       <c s="25" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E109">
         <v>26</v>
       </c>
       <c s="13" r="F109">
         <v>27</v>
       </c>
       <c s="13" r="G109">
         <v>33</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="13" r="I109">
         <v>26</v>
       </c>
-      <c s="28" t="inlineStr" r="J109">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J109">
+        <v>8</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B110"/>
       <c s="25" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E110">
         <v>27</v>
       </c>
       <c s="11" r="F110">
         <v>32</v>
       </c>
       <c s="11" r="G110">
         <v>34</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="11" r="I110">
         <v>31</v>
       </c>
-      <c s="29" t="inlineStr" r="J110">
-[...2 lines deleted...]
-        </is>
+      <c s="11" r="J110">
+        <v>9</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B111"/>
       <c s="27" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5151,78 +5147,78 @@
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F139">
         <v>80</v>
       </c>
       <c s="13" r="G139">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="13" r="I139">
         <v>78</v>
       </c>
       <c s="13" r="J139">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F140">
         <v>171</v>
       </c>
       <c s="11" r="G140">
         <v>179</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="11" r="I140">
         <v>170</v>
       </c>
       <c s="11" r="J140">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5279,51 +5275,51 @@
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="13" r="I143">
         <v>13</v>
       </c>
       <c s="13" r="J143">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B144"/>
       <c s="25" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -5341,51 +5337,51 @@
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="11" r="I145">
         <v>44</v>
       </c>
       <c s="11" r="J145">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5740,101 +5736,101 @@
         <v>15</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B158"/>
       <c s="25" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E158">
         <v>63</v>
       </c>
       <c s="13" r="F158">
         <v>51</v>
       </c>
       <c s="13" r="G158">
         <v>38</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="13" r="I158">
         <v>51</v>
       </c>
       <c s="13" r="J158">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B159"/>
       <c s="25" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E159">
         <v>32</v>
       </c>
       <c s="13" r="F159">
         <v>25</v>
       </c>
       <c s="13" r="G159">
         <v>25</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="13" r="I159">
         <v>33</v>
       </c>
       <c s="13" r="J159">
         <v>24</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B160"/>
       <c s="25" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E160">
         <v>118</v>
       </c>
       <c s="11" r="F160">
         <v>101</v>
       </c>
       <c s="11" r="G160">
         <v>79</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="11" r="I160">
         <v>99</v>
       </c>
       <c s="11" r="J160">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B161"/>
       <c s="27" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5879,101 +5875,101 @@
         <v>39</v>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E163">
         <v>205</v>
       </c>
       <c s="13" r="F163">
         <v>165</v>
       </c>
       <c s="13" r="G163">
         <v>175</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="13" r="I163">
         <v>187</v>
       </c>
       <c s="13" r="J163">
-        <v>213</v>
+        <v>217</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E164">
         <v>95</v>
       </c>
       <c s="13" r="F164">
         <v>86</v>
       </c>
       <c s="13" r="G164">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="13" r="I164">
         <v>94</v>
       </c>
       <c s="13" r="J164">
         <v>72</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E165">
         <v>339</v>
       </c>
       <c s="11" r="F165">
         <v>296</v>
       </c>
       <c s="11" r="G165">
         <v>289</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="11" r="I165">
         <v>323</v>
       </c>
       <c s="11" r="J165">
-        <v>324</v>
+        <v>328</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5992,131 +5988,127 @@
     <row r="167" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B167">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (Obstetrics and Gynecology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C167"/>
       <c s="23" t="inlineStr" r="D167">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E167">
         <v>9</v>
       </c>
       <c s="13" r="F167">
         <v>8</v>
       </c>
       <c s="13" r="G167">
         <v>5</v>
       </c>
       <c s="6" t="str" r="H167"/>
       <c s="13" r="I167">
         <v>13</v>
       </c>
-      <c s="28" t="inlineStr" r="J167">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J167">
+        <v>8</v>
       </c>
     </row>
     <row r="168" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B168"/>
       <c s="25" t="str" r="C168"/>
       <c s="23" t="inlineStr" r="D168">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E168">
         <v>10</v>
       </c>
       <c s="13" r="F168">
         <v>7</v>
       </c>
       <c s="13" r="G168">
         <v>10</v>
       </c>
       <c s="6" t="str" r="H168"/>
       <c s="13" r="I168">
         <v>11</v>
       </c>
-      <c s="28" t="inlineStr" r="J168">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J168">
+        <v>13</v>
       </c>
     </row>
     <row r="169" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B169"/>
       <c s="25" t="str" r="C169"/>
       <c s="23" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E169">
         <v>101</v>
       </c>
       <c s="13" r="F169">
         <v>81</v>
       </c>
       <c s="13" r="G169">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H169"/>
       <c s="13" r="I169">
         <v>80</v>
       </c>
       <c s="13" r="J169">
-        <v>5</v>
+        <v>74</v>
       </c>
     </row>
     <row r="170" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B170"/>
       <c s="25" t="str" r="C170"/>
       <c s="10" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E170">
         <v>120</v>
       </c>
       <c s="11" r="F170">
         <v>96</v>
       </c>
       <c s="11" r="G170">
         <v>97</v>
       </c>
       <c s="6" t="str" r="H170"/>
       <c s="11" r="I170">
         <v>104</v>
       </c>
       <c s="11" r="J170">
-        <v>9</v>
+        <v>95</v>
       </c>
     </row>
     <row r="171" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B171"/>
       <c s="27" t="str" r="C171"/>
       <c s="23" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6590,51 +6582,51 @@
       <c s="10" t="inlineStr" r="B186">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C186"/>
       <c s="23" t="inlineStr" r="D186">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E186">
         <v>95</v>
       </c>
       <c s="13" r="F186">
         <v>98</v>
       </c>
       <c s="13" r="G186">
         <v>91</v>
       </c>
       <c s="6" t="str" r="H186"/>
       <c s="13" r="I186">
         <v>89</v>
       </c>
       <c s="13" r="J186">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="187" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B187"/>
       <c s="25" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E187">
         <v>163</v>
       </c>
       <c s="13" r="F187">
         <v>155</v>
       </c>
       <c s="13" r="G187">
         <v>152</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="13" r="I187">
         <v>169</v>
       </c>
       <c s="13" r="J187">
         <v>186</v>
@@ -6665,51 +6657,51 @@
         <v>277</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B189"/>
       <c s="25" t="str" r="C189"/>
       <c s="10" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E189">
         <v>536</v>
       </c>
       <c s="11" r="F189">
         <v>541</v>
       </c>
       <c s="11" r="G189">
         <v>543</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="11" r="I189">
         <v>529</v>
       </c>
       <c s="11" r="J189">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B190"/>
       <c s="27" t="str" r="C190"/>
       <c s="23" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6729,126 +6721,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E191">
         <v>60</v>
       </c>
       <c s="13" r="F191">
         <v>75</v>
       </c>
       <c s="13" r="G191">
         <v>55</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="13" r="I191">
         <v>72</v>
       </c>
       <c s="13" r="J191">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E192">
         <v>225</v>
       </c>
       <c s="13" r="F192">
         <v>219</v>
       </c>
       <c s="13" r="G192">
         <v>175</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="13" r="I192">
         <v>217</v>
       </c>
       <c s="13" r="J192">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E193">
         <v>180</v>
       </c>
       <c s="13" r="F193">
         <v>178</v>
       </c>
       <c s="13" r="G193">
         <v>186</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="13" r="I193">
         <v>155</v>
       </c>
       <c s="13" r="J193">
         <v>137</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E194">
         <v>465</v>
       </c>
       <c s="11" r="F194">
         <v>472</v>
       </c>
       <c s="11" r="G194">
         <v>416</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="11" r="I194">
         <v>444</v>
       </c>
       <c s="11" r="J194">
-        <v>414</v>
+        <v>416</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7015,51 +7007,51 @@
       <c s="10" t="inlineStr" r="B201">
         <is>
           <t xml:space="preserve">Interventional Radiology - Independent</t>
         </is>
       </c>
       <c s="22" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E201">
         <v>19</v>
       </c>
       <c s="13" r="F201">
         <v>21</v>
       </c>
       <c s="13" r="G201">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H201"/>
       <c s="13" r="I201">
         <v>15</v>
       </c>
       <c s="13" r="J201">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E202">
         <v>30</v>
       </c>
       <c s="13" r="F202">
         <v>37</v>
       </c>
       <c s="13" r="G202">
         <v>36</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="13" r="I202">
         <v>35</v>
       </c>
       <c s="13" r="J202">
         <v>28</v>
@@ -7090,51 +7082,51 @@
         <v>51</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E204">
         <v>136</v>
       </c>
       <c s="11" r="F204">
         <v>147</v>
       </c>
       <c s="11" r="G204">
         <v>105</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="11" r="I204">
         <v>107</v>
       </c>
       <c s="11" r="J204">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7153,129 +7145,127 @@
     <row r="206" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B206">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E206">
         <v>20</v>
       </c>
       <c s="13" r="F206">
         <v>14</v>
       </c>
       <c s="13" r="G206">
         <v>13</v>
       </c>
       <c s="6" t="str" r="H206"/>
       <c s="13" r="I206">
         <v>17</v>
       </c>
-      <c s="28" t="inlineStr" r="J206">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="J206">
+        <v>18</v>
       </c>
     </row>
     <row r="207" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B207"/>
       <c s="25" t="str" r="C207"/>
       <c s="23" t="inlineStr" r="D207">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E207">
         <v>18</v>
       </c>
       <c s="13" r="F207">
         <v>24</v>
       </c>
       <c s="13" r="G207">
         <v>22</v>
       </c>
       <c s="6" t="str" r="H207"/>
       <c s="13" r="I207">
         <v>21</v>
       </c>
       <c s="13" r="J207">
-        <v>5</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B208"/>
       <c s="25" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E208">
         <v>136</v>
       </c>
       <c s="13" r="F208">
         <v>144</v>
       </c>
       <c s="13" r="G208">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="13" r="I208">
         <v>138</v>
       </c>
       <c s="13" r="J208">
-        <v>5</v>
+        <v>145</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B209"/>
       <c s="25" t="str" r="C209"/>
       <c s="10" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E209">
         <v>174</v>
       </c>
       <c s="11" r="F209">
         <v>182</v>
       </c>
       <c s="11" r="G209">
         <v>159</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="11" r="I209">
         <v>176</v>
       </c>
       <c s="11" r="J209">
-        <v>10</v>
+        <v>183</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B210"/>
       <c s="27" t="str" r="C210"/>
       <c s="23" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7427,6037 +7417,6062 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="6" t="str" r="H215"/>
       <c s="23" t="inlineStr" r="I215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="J215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="216" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B216">
         <is>
           <t xml:space="preserve">Medical Genetics and Genomics/Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C216"/>
       <c s="23" t="inlineStr" r="D216">
         <is>
-          <t xml:space="preserve">IMG</t>
+          <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H216"/>
       <c s="28" t="inlineStr" r="I216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B217"/>
       <c s="25" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H217"/>
-      <c s="13" r="I217">
-        <v>5</v>
+      <c s="28" t="inlineStr" r="I217">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="J217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B218"/>
       <c s="25" t="str" r="C218"/>
-      <c s="10" t="inlineStr" r="D218">
+      <c s="23" t="inlineStr" r="D218">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H218"/>
+      <c s="13" r="I218">
+        <v>5</v>
+      </c>
+      <c s="28" t="inlineStr" r="J218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B219"/>
+      <c s="25" t="str" r="C219"/>
+      <c s="10" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E218">
-[...15 lines deleted...]
-      <c s="11" r="I218">
+      <c s="28" t="inlineStr" r="E219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H219"/>
+      <c s="11" r="I219">
         <v>6</v>
       </c>
-      <c s="28" t="inlineStr" r="J218">
-[...37 lines deleted...]
-        </is>
+      <c s="11" r="J219">
+        <v>6</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B220">
+      <c s="26" t="str" r="B220"/>
+      <c s="27" t="str" r="C220"/>
+      <c s="23" t="inlineStr" r="D220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H220"/>
+      <c s="23" t="inlineStr" r="I220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="221" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B221">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C220"/>
-      <c s="23" t="inlineStr" r="D220">
+      <c s="22" t="str" r="C221"/>
+      <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E220">
+      <c s="13" r="E221">
         <v>15</v>
       </c>
-      <c s="13" r="F220">
+      <c s="13" r="F221">
         <v>11</v>
       </c>
-      <c s="13" r="G220">
+      <c s="13" r="G221">
         <v>11</v>
-      </c>
-[...23 lines deleted...]
-        <v>64</v>
       </c>
       <c s="6" t="str" r="H221"/>
       <c s="13" r="I221">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c s="13" r="J221">
-        <v>61</v>
+        <v>7</v>
       </c>
     </row>
     <row r="222" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B222"/>
       <c s="25" t="str" r="C222"/>
       <c s="23" t="inlineStr" r="D222">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E222">
-        <v>158</v>
+        <v>150</v>
       </c>
       <c s="13" r="F222">
-        <v>8</v>
+        <v>84</v>
       </c>
       <c s="13" r="G222">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c s="6" t="str" r="H222"/>
       <c s="13" r="I222">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c s="13" r="J222">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B223"/>
       <c s="25" t="str" r="C223"/>
-      <c s="10" t="inlineStr" r="D223">
+      <c s="23" t="inlineStr" r="D223">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E223">
+        <v>158</v>
+      </c>
+      <c s="13" r="F223">
+        <v>8</v>
+      </c>
+      <c s="13" r="G223">
+        <v>10</v>
+      </c>
+      <c s="6" t="str" r="H223"/>
+      <c s="13" r="I223">
+        <v>12</v>
+      </c>
+      <c s="13" r="J223">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B224"/>
+      <c s="25" t="str" r="C224"/>
+      <c s="10" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E223">
+      <c s="11" r="E224">
         <v>323</v>
       </c>
-      <c s="11" r="F223">
+      <c s="11" r="F224">
         <v>103</v>
       </c>
-      <c s="11" r="G223">
+      <c s="11" r="G224">
         <v>85</v>
       </c>
-      <c s="6" t="str" r="H223"/>
-      <c s="11" r="I223">
+      <c s="6" t="str" r="H224"/>
+      <c s="11" r="I224">
         <v>73</v>
       </c>
-      <c s="11" r="J223">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J224">
+        <v>79</v>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B225">
+      <c s="26" t="str" r="B225"/>
+      <c s="27" t="str" r="C225"/>
+      <c s="23" t="inlineStr" r="D225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H225"/>
+      <c s="23" t="inlineStr" r="I225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B226">
         <is>
           <t xml:space="preserve">Medical Toxicology (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C225"/>
-      <c s="23" t="inlineStr" r="D225">
+      <c s="22" t="str" r="C226"/>
+      <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...25 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F226">
         <v>11</v>
       </c>
-      <c s="28" t="inlineStr" r="G226">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="G226">
+        <v>12</v>
       </c>
       <c s="6" t="str" r="H226"/>
-      <c s="28" t="inlineStr" r="I226">
-[...2 lines deleted...]
-        </is>
+      <c s="13" r="I226">
+        <v>11</v>
       </c>
       <c s="13" r="J226">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="227" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B227"/>
       <c s="25" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F227">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>11</v>
+      </c>
+      <c s="28" t="inlineStr" r="G227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H227"/>
-      <c s="13" r="I227">
-        <v>45</v>
+      <c s="28" t="inlineStr" r="I227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="13" r="J227">
-        <v>30</v>
+        <v>6</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
-      <c s="10" t="inlineStr" r="D228">
+      <c s="23" t="inlineStr" r="D228">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E228">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="F228">
+        <v>52</v>
+      </c>
+      <c s="13" r="G228">
+        <v>44</v>
+      </c>
+      <c s="6" t="str" r="H228"/>
+      <c s="13" r="I228">
+        <v>45</v>
+      </c>
+      <c s="13" r="J228">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="229" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B229"/>
+      <c s="25" t="str" r="C229"/>
+      <c s="10" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E228">
-[...4 lines deleted...]
-      <c s="11" r="F228">
+      <c s="28" t="inlineStr" r="E229">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="F229">
         <v>74</v>
       </c>
-      <c s="11" r="G228">
+      <c s="11" r="G229">
         <v>60</v>
       </c>
-      <c s="6" t="str" r="H228"/>
-      <c s="11" r="I228">
+      <c s="6" t="str" r="H229"/>
+      <c s="11" r="I229">
         <v>60</v>
       </c>
-      <c s="11" r="J228">
+      <c s="11" r="J229">
         <v>45</v>
       </c>
     </row>
-    <row r="229" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="230" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B230">
+      <c s="26" t="str" r="B230"/>
+      <c s="27" t="str" r="C230"/>
+      <c s="23" t="inlineStr" r="D230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H230"/>
+      <c s="23" t="inlineStr" r="I230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="231" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B231">
         <is>
           <t xml:space="preserve">Medical Toxicology (Preventive Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C230"/>
-      <c s="23" t="inlineStr" r="D230">
+      <c s="22" t="str" r="C231"/>
+      <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E230">
-[...4 lines deleted...]
-      <c s="13" r="F230">
+      <c s="28" t="inlineStr" r="E231">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="F231">
         <v>6</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H231"/>
       <c s="28" t="inlineStr" r="I231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B232"/>
       <c s="25" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="13" r="F232">
-        <v>18</v>
+      <c s="28" t="inlineStr" r="F232">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="28" t="inlineStr" r="I232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B233"/>
       <c s="25" t="str" r="C233"/>
-      <c s="10" t="inlineStr" r="D233">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D233">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="11" r="F233">
-        <v>27</v>
+      <c s="13" r="F233">
+        <v>18</v>
       </c>
       <c s="28" t="inlineStr" r="G233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="28" t="inlineStr" r="I233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
-      <c s="26" t="str" r="B234"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B234"/>
+      <c s="25" t="str" r="C234"/>
+      <c s="10" t="inlineStr" r="D234">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="F234">
+        <v>27</v>
+      </c>
+      <c s="28" t="inlineStr" r="G234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H234"/>
-      <c s="23" t="inlineStr" r="I234">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B235">
+      <c s="26" t="str" r="B235"/>
+      <c s="27" t="str" r="C235"/>
+      <c s="23" t="inlineStr" r="D235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H235"/>
+      <c s="23" t="inlineStr" r="I235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B236">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C235"/>
-      <c s="23" t="inlineStr" r="D235">
+      <c s="22" t="str" r="C236"/>
+      <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E235">
+      <c s="13" r="E236">
         <v>45</v>
       </c>
-      <c s="13" r="F235">
+      <c s="13" r="F236">
         <v>50</v>
       </c>
-      <c s="13" r="G235">
+      <c s="13" r="G236">
         <v>65</v>
-      </c>
-[...23 lines deleted...]
-        <v>98</v>
       </c>
       <c s="6" t="str" r="H236"/>
       <c s="13" r="I236">
-        <v>97</v>
+        <v>54</v>
       </c>
       <c s="13" r="J236">
-        <v>95</v>
+        <v>56</v>
       </c>
     </row>
     <row r="237" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B237"/>
       <c s="25" t="str" r="C237"/>
       <c s="23" t="inlineStr" r="D237">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E237">
-        <v>188</v>
+        <v>100</v>
       </c>
       <c s="13" r="F237">
-        <v>160</v>
+        <v>100</v>
       </c>
       <c s="13" r="G237">
-        <v>136</v>
+        <v>98</v>
       </c>
       <c s="6" t="str" r="H237"/>
       <c s="13" r="I237">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c s="13" r="J237">
-        <v>132</v>
+        <v>95</v>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B238"/>
       <c s="25" t="str" r="C238"/>
-      <c s="10" t="inlineStr" r="D238">
+      <c s="23" t="inlineStr" r="D238">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E238">
+        <v>188</v>
+      </c>
+      <c s="13" r="F238">
+        <v>160</v>
+      </c>
+      <c s="13" r="G238">
+        <v>136</v>
+      </c>
+      <c s="6" t="str" r="H238"/>
+      <c s="13" r="I238">
+        <v>167</v>
+      </c>
+      <c s="13" r="J238">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="239" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B239"/>
+      <c s="25" t="str" r="C239"/>
+      <c s="10" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E238">
+      <c s="11" r="E239">
         <v>333</v>
       </c>
-      <c s="11" r="F238">
+      <c s="11" r="F239">
         <v>310</v>
       </c>
-      <c s="11" r="G238">
+      <c s="11" r="G239">
         <v>299</v>
       </c>
-      <c s="6" t="str" r="H238"/>
-      <c s="11" r="I238">
+      <c s="6" t="str" r="H239"/>
+      <c s="11" r="I239">
         <v>318</v>
       </c>
-      <c s="11" r="J238">
+      <c s="11" r="J239">
         <v>283</v>
       </c>
     </row>
-    <row r="239" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="240" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B240">
+      <c s="26" t="str" r="B240"/>
+      <c s="27" t="str" r="C240"/>
+      <c s="23" t="inlineStr" r="D240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H240"/>
+      <c s="23" t="inlineStr" r="I240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B241">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C240"/>
-      <c s="23" t="inlineStr" r="D240">
+      <c s="22" t="str" r="C241"/>
+      <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E240">
+      <c s="13" r="E241">
         <v>87</v>
       </c>
-      <c s="13" r="F240">
+      <c s="13" r="F241">
         <v>78</v>
       </c>
-      <c s="13" r="G240">
+      <c s="13" r="G241">
         <v>82</v>
-      </c>
-[...23 lines deleted...]
-        <v>317</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="13" r="I241">
-        <v>326</v>
+        <v>100</v>
       </c>
       <c s="13" r="J241">
-        <v>343</v>
+        <v>63</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E242">
-        <v>111</v>
+        <v>341</v>
       </c>
       <c s="13" r="F242">
-        <v>113</v>
+        <v>342</v>
       </c>
       <c s="13" r="G242">
-        <v>91</v>
+        <v>317</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="13" r="I242">
-        <v>105</v>
+        <v>326</v>
       </c>
       <c s="13" r="J242">
-        <v>107</v>
+        <v>346</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
-      <c s="10" t="inlineStr" r="D243">
+      <c s="23" t="inlineStr" r="D243">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E243">
+        <v>111</v>
+      </c>
+      <c s="13" r="F243">
+        <v>113</v>
+      </c>
+      <c s="13" r="G243">
+        <v>91</v>
+      </c>
+      <c s="6" t="str" r="H243"/>
+      <c s="13" r="I243">
+        <v>105</v>
+      </c>
+      <c s="13" r="J243">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="244" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B244"/>
+      <c s="25" t="str" r="C244"/>
+      <c s="10" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E243">
+      <c s="11" r="E244">
         <v>539</v>
       </c>
-      <c s="11" r="F243">
+      <c s="11" r="F244">
         <v>533</v>
       </c>
-      <c s="11" r="G243">
+      <c s="11" r="G244">
         <v>490</v>
       </c>
-      <c s="6" t="str" r="H243"/>
-      <c s="11" r="I243">
+      <c s="6" t="str" r="H244"/>
+      <c s="11" r="I244">
         <v>531</v>
       </c>
-      <c s="11" r="J243">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J244">
+        <v>516</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B245">
+      <c s="26" t="str" r="B245"/>
+      <c s="27" t="str" r="C245"/>
+      <c s="23" t="inlineStr" r="D245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H245"/>
+      <c s="23" t="inlineStr" r="I245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B246">
         <is>
           <t xml:space="preserve">Neuroendovascular</t>
         </is>
       </c>
-      <c s="22" t="str" r="C245"/>
-      <c s="23" t="inlineStr" r="D245">
+      <c s="22" t="str" r="C246"/>
+      <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J246">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
-      <c s="10" t="inlineStr" r="D247">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D247">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="11" r="J247">
-        <v>69</v>
+      <c s="13" r="J247">
+        <v>31</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B248"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B248"/>
+      <c s="25" t="str" r="C248"/>
+      <c s="10" t="inlineStr" r="D248">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G248">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H248"/>
-      <c s="23" t="inlineStr" r="I248">
-[...7 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="J248">
+        <v>71</v>
       </c>
     </row>
     <row r="249" ht="15.8" customHeight="0">
-      <c s="10" t="inlineStr" r="B249">
+      <c s="26" t="str" r="B249"/>
+      <c s="27" t="str" r="C249"/>
+      <c s="23" t="inlineStr" r="D249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H249"/>
+      <c s="23" t="inlineStr" r="I249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B250">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurological Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C249"/>
-      <c s="23" t="inlineStr" r="D249">
+      <c s="22" t="str" r="C250"/>
+      <c s="23" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="28" t="inlineStr" r="I250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J250">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B251"/>
       <c s="25" t="str" r="C251"/>
-      <c s="10" t="inlineStr" r="D251">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D251">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H251"/>
       <c s="28" t="inlineStr" r="I251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="11" r="J251">
-        <v>47</v>
+      <c s="13" r="J251">
+        <v>18</v>
       </c>
     </row>
     <row r="252" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B252"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B252"/>
+      <c s="25" t="str" r="C252"/>
+      <c s="10" t="inlineStr" r="D252">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G252">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H252"/>
-      <c s="23" t="inlineStr" r="I252">
-[...7 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="J252">
+        <v>48</v>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B253">
+      <c s="26" t="str" r="B253"/>
+      <c s="27" t="str" r="C253"/>
+      <c s="23" t="inlineStr" r="D253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H253"/>
+      <c s="23" t="inlineStr" r="I253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="15.8" customHeight="0">
+      <c s="10" t="inlineStr" r="B254">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C253"/>
-      <c s="23" t="inlineStr" r="D253">
+      <c s="22" t="str" r="C254"/>
+      <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="28" t="inlineStr" r="I254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J254">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B255"/>
       <c s="25" t="str" r="C255"/>
-      <c s="10" t="inlineStr" r="D255">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D255">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="28" t="inlineStr" r="I255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="11" r="J255">
+      <c s="13" r="J255">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B256"/>
+      <c s="25" t="str" r="C256"/>
+      <c s="10" t="inlineStr" r="D256">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H256"/>
+      <c s="28" t="inlineStr" r="I256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="J256">
         <v>26</v>
       </c>
     </row>
-    <row r="256" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="257" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B257">
+      <c s="26" t="str" r="B257"/>
+      <c s="27" t="str" r="C257"/>
+      <c s="23" t="inlineStr" r="D257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H257"/>
+      <c s="23" t="inlineStr" r="I257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B258">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Radiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C257"/>
-      <c s="23" t="inlineStr" r="D257">
+      <c s="22" t="str" r="C258"/>
+      <c s="23" t="inlineStr" r="D258">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H258"/>
       <c s="28" t="inlineStr" r="I258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J258">
-        <v>16</v>
+        <v>28</v>
       </c>
     </row>
     <row r="259" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B259"/>
       <c s="25" t="str" r="C259"/>
-      <c s="10" t="inlineStr" r="D259">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D259">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H259"/>
       <c s="28" t="inlineStr" r="I259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="11" r="J259">
+      <c s="13" r="J259">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="260" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B260"/>
+      <c s="25" t="str" r="C260"/>
+      <c s="10" t="inlineStr" r="D260">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H260"/>
+      <c s="28" t="inlineStr" r="I260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="J260">
         <v>44</v>
       </c>
     </row>
-    <row r="260" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="261" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B261">
+      <c s="26" t="str" r="B261"/>
+      <c s="27" t="str" r="C261"/>
+      <c s="23" t="inlineStr" r="D261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H261"/>
+      <c s="23" t="inlineStr" r="I261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="262" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B262">
         <is>
           <t xml:space="preserve">Neuroradiology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C261"/>
-      <c s="23" t="inlineStr" r="D261">
+      <c s="22" t="str" r="C262"/>
+      <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E261">
+      <c s="13" r="E262">
         <v>39</v>
       </c>
-      <c s="13" r="F261">
+      <c s="13" r="F262">
         <v>35</v>
       </c>
-      <c s="13" r="G261">
+      <c s="13" r="G262">
         <v>49</v>
-      </c>
-[...23 lines deleted...]
-        <v>80</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="13" r="I262">
-        <v>70</v>
+        <v>42</v>
       </c>
       <c s="13" r="J262">
-        <v>56</v>
+        <v>44</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E263">
-        <v>175</v>
+        <v>64</v>
       </c>
       <c s="13" r="F263">
-        <v>155</v>
+        <v>71</v>
       </c>
       <c s="13" r="G263">
-        <v>177</v>
+        <v>80</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="13" r="I263">
-        <v>188</v>
+        <v>70</v>
       </c>
       <c s="13" r="J263">
-        <v>199</v>
+        <v>56</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
-      <c s="10" t="inlineStr" r="D264">
+      <c s="23" t="inlineStr" r="D264">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E264">
+        <v>175</v>
+      </c>
+      <c s="13" r="F264">
+        <v>155</v>
+      </c>
+      <c s="13" r="G264">
+        <v>177</v>
+      </c>
+      <c s="6" t="str" r="H264"/>
+      <c s="13" r="I264">
+        <v>188</v>
+      </c>
+      <c s="13" r="J264">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="265" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B265"/>
+      <c s="25" t="str" r="C265"/>
+      <c s="10" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E264">
+      <c s="11" r="E265">
         <v>278</v>
       </c>
-      <c s="11" r="F264">
+      <c s="11" r="F265">
         <v>261</v>
       </c>
-      <c s="11" r="G264">
+      <c s="11" r="G265">
         <v>306</v>
       </c>
-      <c s="6" t="str" r="H264"/>
-      <c s="11" r="I264">
+      <c s="6" t="str" r="H265"/>
+      <c s="11" r="I265">
         <v>300</v>
       </c>
-      <c s="11" r="J264">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J265">
+        <v>301</v>
       </c>
     </row>
     <row r="266" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B266">
+      <c s="26" t="str" r="B266"/>
+      <c s="27" t="str" r="C266"/>
+      <c s="23" t="inlineStr" r="D266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H266"/>
+      <c s="23" t="inlineStr" r="I266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B267">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C266"/>
-      <c s="23" t="inlineStr" r="D266">
+      <c s="22" t="str" r="C267"/>
+      <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E266">
+      <c s="13" r="E267">
         <v>155</v>
       </c>
-      <c s="13" r="F266">
+      <c s="13" r="F267">
         <v>121</v>
       </c>
-      <c s="13" r="G266">
+      <c s="13" r="G267">
         <v>121</v>
-      </c>
-[...23 lines deleted...]
-        <v>86</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="13" r="I267">
-        <v>86</v>
+        <v>133</v>
       </c>
       <c s="13" r="J267">
-        <v>100</v>
+        <v>139</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E268">
-        <v>294</v>
+        <v>99</v>
       </c>
       <c s="13" r="F268">
-        <v>245</v>
+        <v>80</v>
       </c>
       <c s="13" r="G268">
-        <v>218</v>
+        <v>86</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="13" r="I268">
-        <v>223</v>
+        <v>86</v>
       </c>
       <c s="13" r="J268">
-        <v>218</v>
+        <v>105</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
-      <c s="10" t="inlineStr" r="D269">
+      <c s="23" t="inlineStr" r="D269">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E269">
+        <v>294</v>
+      </c>
+      <c s="13" r="F269">
+        <v>245</v>
+      </c>
+      <c s="13" r="G269">
+        <v>218</v>
+      </c>
+      <c s="6" t="str" r="H269"/>
+      <c s="13" r="I269">
+        <v>223</v>
+      </c>
+      <c s="13" r="J269">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="270" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B270"/>
+      <c s="25" t="str" r="C270"/>
+      <c s="10" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E269">
+      <c s="11" r="E270">
         <v>548</v>
       </c>
-      <c s="11" r="F269">
+      <c s="11" r="F270">
         <v>446</v>
       </c>
-      <c s="11" r="G269">
+      <c s="11" r="G270">
         <v>425</v>
       </c>
-      <c s="6" t="str" r="H269"/>
-      <c s="11" r="I269">
+      <c s="6" t="str" r="H270"/>
+      <c s="11" r="I270">
         <v>442</v>
       </c>
-      <c s="11" r="J269">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J270">
+        <v>471</v>
       </c>
     </row>
     <row r="271" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B271">
+      <c s="26" t="str" r="B271"/>
+      <c s="27" t="str" r="C271"/>
+      <c s="23" t="inlineStr" r="D271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H271"/>
+      <c s="23" t="inlineStr" r="I271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B272">
         <is>
           <t xml:space="preserve">Pediatric Anesthesiology (Anesthesiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C271"/>
-      <c s="23" t="inlineStr" r="D271">
+      <c s="22" t="str" r="C272"/>
+      <c s="23" t="inlineStr" r="D272">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E271">
+      <c s="13" r="E272">
         <v>24</v>
       </c>
-      <c s="13" r="F271">
+      <c s="13" r="F272">
         <v>29</v>
-      </c>
-[...29 lines deleted...]
-        <v>20</v>
       </c>
       <c s="28" t="inlineStr" r="G272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H272"/>
       <c s="28" t="inlineStr" r="I272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="273" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B273"/>
       <c s="25" t="str" r="C273"/>
       <c s="23" t="inlineStr" r="D273">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E273">
-        <v>126</v>
+        <v>23</v>
       </c>
       <c s="13" r="F273">
-        <v>96</v>
+        <v>20</v>
       </c>
       <c s="28" t="inlineStr" r="G273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H273"/>
       <c s="28" t="inlineStr" r="I273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="274" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B274"/>
       <c s="25" t="str" r="C274"/>
-      <c s="10" t="inlineStr" r="D274">
-[...8 lines deleted...]
-        <v>145</v>
+      <c s="23" t="inlineStr" r="D274">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E274">
+        <v>126</v>
+      </c>
+      <c s="13" r="F274">
+        <v>96</v>
       </c>
       <c s="28" t="inlineStr" r="G274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H274"/>
       <c s="28" t="inlineStr" r="I274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B275"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B275"/>
+      <c s="25" t="str" r="C275"/>
+      <c s="10" t="inlineStr" r="D275">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="11" r="E275">
+        <v>173</v>
+      </c>
+      <c s="11" r="F275">
+        <v>145</v>
+      </c>
+      <c s="28" t="inlineStr" r="G275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H275"/>
-      <c s="23" t="inlineStr" r="I275">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I275">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="276" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B276">
+      <c s="26" t="str" r="B276"/>
+      <c s="27" t="str" r="C276"/>
+      <c s="23" t="inlineStr" r="D276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H276"/>
+      <c s="23" t="inlineStr" r="I276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B277">
         <is>
           <t xml:space="preserve">Pediatric Cardiology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C276"/>
-      <c s="23" t="inlineStr" r="D276">
+      <c s="22" t="str" r="C277"/>
+      <c s="23" t="inlineStr" r="D277">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E276">
+      <c s="13" r="E277">
         <v>20</v>
       </c>
-      <c s="13" r="F276">
+      <c s="13" r="F277">
         <v>22</v>
       </c>
-      <c s="13" r="G276">
+      <c s="13" r="G277">
         <v>21</v>
-      </c>
-[...23 lines deleted...]
-        <v>49</v>
       </c>
       <c s="6" t="str" r="H277"/>
       <c s="13" r="I277">
-        <v>56</v>
+        <v>16</v>
       </c>
       <c s="13" r="J277">
-        <v>80</v>
+        <v>28</v>
       </c>
     </row>
     <row r="278" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B278"/>
       <c s="25" t="str" r="C278"/>
       <c s="23" t="inlineStr" r="D278">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E278">
-        <v>115</v>
+        <v>54</v>
       </c>
       <c s="13" r="F278">
-        <v>119</v>
+        <v>56</v>
       </c>
       <c s="13" r="G278">
-        <v>128</v>
+        <v>49</v>
       </c>
       <c s="6" t="str" r="H278"/>
       <c s="13" r="I278">
-        <v>123</v>
+        <v>56</v>
       </c>
       <c s="13" r="J278">
-        <v>126</v>
+        <v>80</v>
       </c>
     </row>
     <row r="279" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B279"/>
       <c s="25" t="str" r="C279"/>
-      <c s="10" t="inlineStr" r="D279">
+      <c s="23" t="inlineStr" r="D279">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E279">
+        <v>115</v>
+      </c>
+      <c s="13" r="F279">
+        <v>119</v>
+      </c>
+      <c s="13" r="G279">
+        <v>128</v>
+      </c>
+      <c s="6" t="str" r="H279"/>
+      <c s="13" r="I279">
+        <v>123</v>
+      </c>
+      <c s="13" r="J279">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="280" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B280"/>
+      <c s="25" t="str" r="C280"/>
+      <c s="10" t="inlineStr" r="D280">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E279">
+      <c s="11" r="E280">
         <v>189</v>
       </c>
-      <c s="11" r="F279">
+      <c s="11" r="F280">
         <v>197</v>
       </c>
-      <c s="11" r="G279">
+      <c s="11" r="G280">
         <v>198</v>
       </c>
-      <c s="6" t="str" r="H279"/>
-      <c s="11" r="I279">
+      <c s="6" t="str" r="H280"/>
+      <c s="11" r="I280">
         <v>195</v>
       </c>
-      <c s="11" r="J279">
+      <c s="11" r="J280">
         <v>234</v>
       </c>
     </row>
-    <row r="280" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="281" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B281">
+      <c s="26" t="str" r="B281"/>
+      <c s="27" t="str" r="C281"/>
+      <c s="23" t="inlineStr" r="D281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H281"/>
+      <c s="23" t="inlineStr" r="I281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B282">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C281"/>
-      <c s="23" t="inlineStr" r="D281">
+      <c s="22" t="str" r="C282"/>
+      <c s="23" t="inlineStr" r="D282">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E281">
+      <c s="13" r="E282">
         <v>36</v>
       </c>
-      <c s="13" r="F281">
+      <c s="13" r="F282">
         <v>31</v>
       </c>
-      <c s="13" r="G281">
+      <c s="13" r="G282">
         <v>43</v>
-      </c>
-[...23 lines deleted...]
-        <v>41</v>
       </c>
       <c s="6" t="str" r="H282"/>
       <c s="13" r="I282">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c s="13" r="J282">
-        <v>52</v>
+        <v>45</v>
       </c>
     </row>
     <row r="283" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B283"/>
       <c s="25" t="str" r="C283"/>
       <c s="23" t="inlineStr" r="D283">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E283">
-        <v>175</v>
+        <v>59</v>
       </c>
       <c s="13" r="F283">
-        <v>154</v>
+        <v>60</v>
       </c>
       <c s="13" r="G283">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c s="6" t="str" r="H283"/>
       <c s="13" r="I283">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c s="13" r="J283">
-        <v>112</v>
+        <v>52</v>
       </c>
     </row>
     <row r="284" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B284"/>
       <c s="25" t="str" r="C284"/>
-      <c s="10" t="inlineStr" r="D284">
+      <c s="23" t="inlineStr" r="D284">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E284">
+        <v>175</v>
+      </c>
+      <c s="13" r="F284">
+        <v>154</v>
+      </c>
+      <c s="13" r="G284">
+        <v>147</v>
+      </c>
+      <c s="6" t="str" r="H284"/>
+      <c s="13" r="I284">
+        <v>165</v>
+      </c>
+      <c s="13" r="J284">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="285" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B285"/>
+      <c s="25" t="str" r="C285"/>
+      <c s="10" t="inlineStr" r="D285">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E284">
+      <c s="11" r="E285">
         <v>270</v>
       </c>
-      <c s="11" r="F284">
+      <c s="11" r="F285">
         <v>245</v>
       </c>
-      <c s="11" r="G284">
+      <c s="11" r="G285">
         <v>231</v>
       </c>
-      <c s="6" t="str" r="H284"/>
-      <c s="11" r="I284">
+      <c s="6" t="str" r="H285"/>
+      <c s="11" r="I285">
         <v>255</v>
       </c>
-      <c s="11" r="J284">
+      <c s="11" r="J285">
         <v>209</v>
       </c>
     </row>
-    <row r="285" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="286" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B286">
+      <c s="26" t="str" r="B286"/>
+      <c s="27" t="str" r="C286"/>
+      <c s="23" t="inlineStr" r="D286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H286"/>
+      <c s="23" t="inlineStr" r="I286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B287">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C286"/>
-      <c s="23" t="inlineStr" r="D286">
+      <c s="22" t="str" r="C287"/>
+      <c s="23" t="inlineStr" r="D287">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E286">
+      <c s="13" r="E287">
         <v>54</v>
-      </c>
-[...23 lines deleted...]
-        <v>64</v>
       </c>
       <c s="13" r="F287">
         <v>47</v>
       </c>
       <c s="13" r="G287">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c s="6" t="str" r="H287"/>
       <c s="13" r="I287">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c s="13" r="J287">
-        <v>55</v>
+        <v>46</v>
       </c>
     </row>
     <row r="288" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B288"/>
       <c s="25" t="str" r="C288"/>
       <c s="23" t="inlineStr" r="D288">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E288">
-        <v>147</v>
+        <v>64</v>
       </c>
       <c s="13" r="F288">
-        <v>137</v>
+        <v>47</v>
       </c>
       <c s="13" r="G288">
-        <v>93</v>
+        <v>42</v>
       </c>
       <c s="6" t="str" r="H288"/>
       <c s="13" r="I288">
-        <v>92</v>
+        <v>44</v>
       </c>
       <c s="13" r="J288">
-        <v>119</v>
+        <v>55</v>
       </c>
     </row>
     <row r="289" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B289"/>
       <c s="25" t="str" r="C289"/>
-      <c s="10" t="inlineStr" r="D289">
+      <c s="23" t="inlineStr" r="D289">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E289">
+        <v>147</v>
+      </c>
+      <c s="13" r="F289">
+        <v>137</v>
+      </c>
+      <c s="13" r="G289">
+        <v>93</v>
+      </c>
+      <c s="6" t="str" r="H289"/>
+      <c s="13" r="I289">
+        <v>92</v>
+      </c>
+      <c s="13" r="J289">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="290" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B290"/>
+      <c s="25" t="str" r="C290"/>
+      <c s="10" t="inlineStr" r="D290">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E289">
+      <c s="11" r="E290">
         <v>265</v>
       </c>
-      <c s="11" r="F289">
+      <c s="11" r="F290">
         <v>231</v>
       </c>
-      <c s="11" r="G289">
+      <c s="11" r="G290">
         <v>172</v>
       </c>
-      <c s="6" t="str" r="H289"/>
-      <c s="11" r="I289">
+      <c s="6" t="str" r="H290"/>
+      <c s="11" r="I290">
         <v>174</v>
       </c>
-      <c s="11" r="J289">
+      <c s="11" r="J290">
         <v>220</v>
       </c>
     </row>
-    <row r="290" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="291" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B291">
+      <c s="26" t="str" r="B291"/>
+      <c s="27" t="str" r="C291"/>
+      <c s="23" t="inlineStr" r="D291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H291"/>
+      <c s="23" t="inlineStr" r="I291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B292">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C291"/>
-      <c s="23" t="inlineStr" r="D291">
+      <c s="22" t="str" r="C292"/>
+      <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E291">
+      <c s="13" r="E292">
         <v>58</v>
       </c>
-      <c s="13" r="F291">
+      <c s="13" r="F292">
         <v>45</v>
       </c>
-      <c s="13" r="G291">
+      <c s="13" r="G292">
         <v>41</v>
-      </c>
-[...23 lines deleted...]
-        <v>46</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="13" r="I292">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c s="13" r="J292">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E293">
-        <v>193</v>
+        <v>74</v>
       </c>
       <c s="13" r="F293">
-        <v>162</v>
+        <v>53</v>
       </c>
       <c s="13" r="G293">
-        <v>129</v>
+        <v>46</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="13" r="I293">
-        <v>126</v>
+        <v>53</v>
       </c>
       <c s="13" r="J293">
-        <v>139</v>
+        <v>58</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
-      <c s="10" t="inlineStr" r="D294">
+      <c s="23" t="inlineStr" r="D294">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E294">
+        <v>193</v>
+      </c>
+      <c s="13" r="F294">
+        <v>162</v>
+      </c>
+      <c s="13" r="G294">
+        <v>129</v>
+      </c>
+      <c s="6" t="str" r="H294"/>
+      <c s="13" r="I294">
+        <v>126</v>
+      </c>
+      <c s="13" r="J294">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="295" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B295"/>
+      <c s="25" t="str" r="C295"/>
+      <c s="10" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E294">
+      <c s="11" r="E295">
         <v>325</v>
       </c>
-      <c s="11" r="F294">
+      <c s="11" r="F295">
         <v>260</v>
       </c>
-      <c s="11" r="G294">
+      <c s="11" r="G295">
         <v>216</v>
       </c>
-      <c s="6" t="str" r="H294"/>
-      <c s="11" r="I294">
+      <c s="6" t="str" r="H295"/>
+      <c s="11" r="I295">
         <v>223</v>
       </c>
-      <c s="11" r="J294">
+      <c s="11" r="J295">
         <v>251</v>
       </c>
     </row>
-    <row r="295" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="296" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B296">
+      <c s="26" t="str" r="B296"/>
+      <c s="27" t="str" r="C296"/>
+      <c s="23" t="inlineStr" r="D296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H296"/>
+      <c s="23" t="inlineStr" r="I296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B297">
         <is>
           <t xml:space="preserve">Pediatric Endocrinology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C296"/>
-      <c s="23" t="inlineStr" r="D296">
+      <c s="22" t="str" r="C297"/>
+      <c s="23" t="inlineStr" r="D297">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E296">
+      <c s="13" r="E297">
         <v>12</v>
       </c>
-      <c s="13" r="F296">
+      <c s="13" r="F297">
         <v>11</v>
       </c>
-      <c s="13" r="G296">
+      <c s="13" r="G297">
         <v>11</v>
-      </c>
-[...25 lines deleted...]
-        <v>26</v>
       </c>
       <c s="6" t="str" r="H297"/>
       <c s="13" r="I297">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>8</v>
+      </c>
+      <c s="28" t="inlineStr" r="J297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="298" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B298"/>
       <c s="25" t="str" r="C298"/>
       <c s="23" t="inlineStr" r="D298">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E298">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c s="13" r="F298">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c s="13" r="G298">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c s="6" t="str" r="H298"/>
       <c s="13" r="I298">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c s="13" r="J298">
-        <v>39</v>
+        <v>18</v>
       </c>
     </row>
     <row r="299" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B299"/>
       <c s="25" t="str" r="C299"/>
-      <c s="10" t="inlineStr" r="D299">
+      <c s="23" t="inlineStr" r="D299">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E299">
+        <v>38</v>
+      </c>
+      <c s="13" r="F299">
+        <v>36</v>
+      </c>
+      <c s="13" r="G299">
+        <v>34</v>
+      </c>
+      <c s="6" t="str" r="H299"/>
+      <c s="13" r="I299">
+        <v>35</v>
+      </c>
+      <c s="13" r="J299">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="300" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B300"/>
+      <c s="25" t="str" r="C300"/>
+      <c s="10" t="inlineStr" r="D300">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E299">
+      <c s="11" r="E300">
         <v>83</v>
       </c>
-      <c s="11" r="F299">
+      <c s="11" r="F300">
         <v>80</v>
       </c>
-      <c s="11" r="G299">
+      <c s="11" r="G300">
         <v>71</v>
       </c>
-      <c s="6" t="str" r="H299"/>
-      <c s="11" r="I299">
+      <c s="6" t="str" r="H300"/>
+      <c s="11" r="I300">
         <v>70</v>
       </c>
-      <c s="11" r="J299">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J300">
+        <v>61</v>
       </c>
     </row>
     <row r="301" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B301">
+      <c s="26" t="str" r="B301"/>
+      <c s="27" t="str" r="C301"/>
+      <c s="23" t="inlineStr" r="D301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H301"/>
+      <c s="23" t="inlineStr" r="I301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B302">
         <is>
           <t xml:space="preserve">Pediatric Gastroenterology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C301"/>
-      <c s="23" t="inlineStr" r="D301">
+      <c s="22" t="str" r="C302"/>
+      <c s="23" t="inlineStr" r="D302">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E301">
+      <c s="13" r="E302">
         <v>18</v>
       </c>
-      <c s="13" r="F301">
+      <c s="13" r="F302">
         <v>22</v>
       </c>
-      <c s="13" r="G301">
+      <c s="13" r="G302">
         <v>11</v>
-      </c>
-[...23 lines deleted...]
-        <v>38</v>
       </c>
       <c s="6" t="str" r="H302"/>
       <c s="13" r="I302">
-        <v>53</v>
+        <v>16</v>
       </c>
       <c s="13" r="J302">
-        <v>48</v>
+        <v>19</v>
       </c>
     </row>
     <row r="303" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B303"/>
       <c s="25" t="str" r="C303"/>
       <c s="23" t="inlineStr" r="D303">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E303">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c s="13" r="F303">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c s="13" r="G303">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c s="6" t="str" r="H303"/>
       <c s="13" r="I303">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c s="13" r="J303">
-        <v>72</v>
+        <v>48</v>
       </c>
     </row>
     <row r="304" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B304"/>
       <c s="25" t="str" r="C304"/>
-      <c s="10" t="inlineStr" r="D304">
+      <c s="23" t="inlineStr" r="D304">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E304">
+        <v>69</v>
+      </c>
+      <c s="13" r="F304">
+        <v>65</v>
+      </c>
+      <c s="13" r="G304">
+        <v>55</v>
+      </c>
+      <c s="6" t="str" r="H304"/>
+      <c s="13" r="I304">
+        <v>52</v>
+      </c>
+      <c s="13" r="J304">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="305" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B305"/>
+      <c s="25" t="str" r="C305"/>
+      <c s="10" t="inlineStr" r="D305">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E304">
+      <c s="11" r="E305">
         <v>135</v>
       </c>
-      <c s="11" r="F304">
+      <c s="11" r="F305">
         <v>137</v>
       </c>
-      <c s="11" r="G304">
+      <c s="11" r="G305">
         <v>104</v>
       </c>
-      <c s="6" t="str" r="H304"/>
-      <c s="11" r="I304">
+      <c s="6" t="str" r="H305"/>
+      <c s="11" r="I305">
         <v>121</v>
       </c>
-      <c s="11" r="J304">
+      <c s="11" r="J305">
         <v>139</v>
       </c>
     </row>
-    <row r="305" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="306" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B306">
+      <c s="26" t="str" r="B306"/>
+      <c s="27" t="str" r="C306"/>
+      <c s="23" t="inlineStr" r="D306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H306"/>
+      <c s="23" t="inlineStr" r="I306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="307" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B307">
         <is>
           <t xml:space="preserve">Pediatric Hematology/Oncology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C306"/>
-      <c s="23" t="inlineStr" r="D306">
+      <c s="22" t="str" r="C307"/>
+      <c s="23" t="inlineStr" r="D307">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E306">
+      <c s="13" r="E307">
         <v>26</v>
       </c>
-      <c s="13" r="F306">
+      <c s="13" r="F307">
         <v>25</v>
       </c>
-      <c s="13" r="G306">
+      <c s="13" r="G307">
         <v>16</v>
-      </c>
-[...23 lines deleted...]
-        <v>38</v>
       </c>
       <c s="6" t="str" r="H307"/>
       <c s="13" r="I307">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c s="13" r="J307">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="308" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B308"/>
       <c s="25" t="str" r="C308"/>
       <c s="23" t="inlineStr" r="D308">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E308">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c s="13" r="F308">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c s="13" r="G308">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c s="6" t="str" r="H308"/>
       <c s="13" r="I308">
-        <v>101</v>
+        <v>38</v>
       </c>
       <c s="13" r="J308">
-        <v>102</v>
+        <v>37</v>
       </c>
     </row>
     <row r="309" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B309"/>
       <c s="25" t="str" r="C309"/>
-      <c s="10" t="inlineStr" r="D309">
+      <c s="23" t="inlineStr" r="D309">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E309">
+        <v>93</v>
+      </c>
+      <c s="13" r="F309">
+        <v>103</v>
+      </c>
+      <c s="13" r="G309">
+        <v>84</v>
+      </c>
+      <c s="6" t="str" r="H309"/>
+      <c s="13" r="I309">
+        <v>101</v>
+      </c>
+      <c s="13" r="J309">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="310" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B310"/>
+      <c s="25" t="str" r="C310"/>
+      <c s="10" t="inlineStr" r="D310">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E309">
+      <c s="11" r="E310">
         <v>170</v>
       </c>
-      <c s="11" r="F309">
+      <c s="11" r="F310">
         <v>173</v>
       </c>
-      <c s="11" r="G309">
+      <c s="11" r="G310">
         <v>138</v>
       </c>
-      <c s="6" t="str" r="H309"/>
-      <c s="11" r="I309">
+      <c s="6" t="str" r="H310"/>
+      <c s="11" r="I310">
         <v>163</v>
       </c>
-      <c s="11" r="J309">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J310">
+        <v>167</v>
       </c>
     </row>
     <row r="311" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B311">
+      <c s="26" t="str" r="B311"/>
+      <c s="27" t="str" r="C311"/>
+      <c s="23" t="inlineStr" r="D311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H311"/>
+      <c s="23" t="inlineStr" r="I311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B312">
         <is>
           <t xml:space="preserve">Pediatric Hospital Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C311"/>
-      <c s="23" t="inlineStr" r="D311">
+      <c s="22" t="str" r="C312"/>
+      <c s="23" t="inlineStr" r="D312">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E311">
-[...4 lines deleted...]
-      <c s="13" r="F311">
+      <c s="28" t="inlineStr" r="E312">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="F312">
         <v>22</v>
       </c>
-      <c s="13" r="G311">
+      <c s="13" r="G312">
         <v>23</v>
-      </c>
-[...25 lines deleted...]
-        <v>24</v>
       </c>
       <c s="6" t="str" r="H312"/>
       <c s="13" r="I312">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c s="13" r="J312">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="313" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B313"/>
       <c s="25" t="str" r="C313"/>
       <c s="23" t="inlineStr" r="D313">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E313">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F313">
-        <v>93</v>
+        <v>20</v>
       </c>
       <c s="13" r="G313">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c s="6" t="str" r="H313"/>
       <c s="13" r="I313">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c s="13" r="J313">
-        <v>109</v>
+        <v>15</v>
       </c>
     </row>
     <row r="314" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B314"/>
       <c s="25" t="str" r="C314"/>
-      <c s="10" t="inlineStr" r="D314">
+      <c s="23" t="inlineStr" r="D314">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E314">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="F314">
+        <v>93</v>
+      </c>
+      <c s="13" r="G314">
+        <v>105</v>
+      </c>
+      <c s="6" t="str" r="H314"/>
+      <c s="13" r="I314">
+        <v>100</v>
+      </c>
+      <c s="13" r="J314">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="315" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B315"/>
+      <c s="25" t="str" r="C315"/>
+      <c s="10" t="inlineStr" r="D315">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E314">
-[...4 lines deleted...]
-      <c s="11" r="F314">
+      <c s="28" t="inlineStr" r="E315">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="11" r="F315">
         <v>135</v>
       </c>
-      <c s="11" r="G314">
+      <c s="11" r="G315">
         <v>152</v>
       </c>
-      <c s="6" t="str" r="H314"/>
-      <c s="11" r="I314">
+      <c s="6" t="str" r="H315"/>
+      <c s="11" r="I315">
         <v>143</v>
       </c>
-      <c s="11" r="J314">
+      <c s="11" r="J315">
         <v>146</v>
       </c>
     </row>
-    <row r="315" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="316" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B316">
+      <c s="26" t="str" r="B316"/>
+      <c s="27" t="str" r="C316"/>
+      <c s="23" t="inlineStr" r="D316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H316"/>
+      <c s="23" t="inlineStr" r="I316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B317">
         <is>
           <t xml:space="preserve">Pediatric Infectious Diseases (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C316"/>
-      <c s="23" t="inlineStr" r="D316">
+      <c s="22" t="str" r="C317"/>
+      <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E316">
+      <c s="13" r="E317">
         <v>5</v>
       </c>
-      <c s="28" t="inlineStr" r="F316">
-[...32 lines deleted...]
-        <v>18</v>
+      <c s="28" t="inlineStr" r="F317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H317"/>
       <c s="13" r="I317">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c s="13" r="J317">
-        <v>25</v>
+        <v>5</v>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E318">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c s="13" r="F318">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c s="13" r="G318">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="13" r="I318">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c s="13" r="J318">
-        <v>31</v>
+        <v>25</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
-      <c s="10" t="inlineStr" r="D319">
+      <c s="23" t="inlineStr" r="D319">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E319">
+        <v>30</v>
+      </c>
+      <c s="13" r="F319">
+        <v>40</v>
+      </c>
+      <c s="13" r="G319">
+        <v>31</v>
+      </c>
+      <c s="6" t="str" r="H319"/>
+      <c s="13" r="I319">
+        <v>38</v>
+      </c>
+      <c s="13" r="J319">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="320" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B320"/>
+      <c s="25" t="str" r="C320"/>
+      <c s="10" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E319">
+      <c s="11" r="E320">
         <v>67</v>
       </c>
-      <c s="11" r="F319">
+      <c s="11" r="F320">
         <v>64</v>
       </c>
-      <c s="11" r="G319">
+      <c s="11" r="G320">
         <v>51</v>
       </c>
-      <c s="6" t="str" r="H319"/>
-      <c s="11" r="I319">
+      <c s="6" t="str" r="H320"/>
+      <c s="11" r="I320">
         <v>64</v>
       </c>
-      <c s="11" r="J319">
+      <c s="11" r="J320">
         <v>61</v>
       </c>
     </row>
-    <row r="320" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="321" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B321">
+      <c s="26" t="str" r="B321"/>
+      <c s="27" t="str" r="C321"/>
+      <c s="23" t="inlineStr" r="D321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H321"/>
+      <c s="23" t="inlineStr" r="I321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="322" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B322">
         <is>
           <t xml:space="preserve">Pediatric Nephrology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C321"/>
-      <c s="23" t="inlineStr" r="D321">
+      <c s="22" t="str" r="C322"/>
+      <c s="23" t="inlineStr" r="D322">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E321">
+      <c s="13" r="E322">
         <v>7</v>
       </c>
-      <c s="13" r="F321">
+      <c s="13" r="F322">
         <v>5</v>
       </c>
-      <c s="13" r="G321">
+      <c s="13" r="G322">
         <v>6</v>
       </c>
-      <c s="6" t="str" r="H321"/>
-[...27 lines deleted...]
-      </c>
       <c s="6" t="str" r="H322"/>
-      <c s="13" r="I322">
-[...3 lines deleted...]
-        <v>8</v>
+      <c s="28" t="inlineStr" r="I322">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J322">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="323" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B323"/>
       <c s="25" t="str" r="C323"/>
       <c s="23" t="inlineStr" r="D323">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E323">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c s="13" r="F323">
-        <v>27</v>
+        <v>14</v>
       </c>
       <c s="13" r="G323">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c s="6" t="str" r="H323"/>
       <c s="13" r="I323">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c s="13" r="J323">
-        <v>24</v>
+        <v>8</v>
       </c>
     </row>
     <row r="324" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B324"/>
       <c s="25" t="str" r="C324"/>
-      <c s="10" t="inlineStr" r="D324">
+      <c s="23" t="inlineStr" r="D324">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E324">
+        <v>22</v>
+      </c>
+      <c s="13" r="F324">
+        <v>27</v>
+      </c>
+      <c s="13" r="G324">
+        <v>26</v>
+      </c>
+      <c s="6" t="str" r="H324"/>
+      <c s="13" r="I324">
+        <v>22</v>
+      </c>
+      <c s="13" r="J324">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="325" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B325"/>
+      <c s="25" t="str" r="C325"/>
+      <c s="10" t="inlineStr" r="D325">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E324">
+      <c s="11" r="E325">
         <v>46</v>
       </c>
-      <c s="11" r="F324">
+      <c s="11" r="F325">
         <v>46</v>
       </c>
-      <c s="11" r="G324">
+      <c s="11" r="G325">
         <v>44</v>
       </c>
-      <c s="6" t="str" r="H324"/>
-      <c s="11" r="I324">
+      <c s="6" t="str" r="H325"/>
+      <c s="11" r="I325">
         <v>38</v>
       </c>
-      <c s="11" r="J324">
+      <c s="11" r="J325">
         <v>34</v>
       </c>
     </row>
-    <row r="325" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="326" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B326">
+      <c s="26" t="str" r="B326"/>
+      <c s="27" t="str" r="C326"/>
+      <c s="23" t="inlineStr" r="D326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H326"/>
+      <c s="23" t="inlineStr" r="I326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B327">
         <is>
           <t xml:space="preserve">Pediatric Pulmonology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C326"/>
-      <c s="23" t="inlineStr" r="D326">
+      <c s="22" t="str" r="C327"/>
+      <c s="23" t="inlineStr" r="D327">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E326">
+      <c s="13" r="E327">
         <v>6</v>
       </c>
-      <c s="13" r="F326">
+      <c s="13" r="F327">
         <v>8</v>
       </c>
-      <c s="13" r="G326">
+      <c s="13" r="G327">
         <v>7</v>
-      </c>
-[...23 lines deleted...]
-        <v>24</v>
       </c>
       <c s="6" t="str" r="H327"/>
       <c s="13" r="I327">
-        <v>30</v>
+        <v>6</v>
       </c>
       <c s="13" r="J327">
-        <v>16</v>
+        <v>11</v>
       </c>
     </row>
     <row r="328" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B328"/>
       <c s="25" t="str" r="C328"/>
       <c s="23" t="inlineStr" r="D328">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E328">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c s="13" r="F328">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c s="13" r="G328">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c s="6" t="str" r="H328"/>
       <c s="13" r="I328">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c s="13" r="J328">
-        <v>35</v>
+        <v>17</v>
       </c>
     </row>
     <row r="329" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B329"/>
       <c s="25" t="str" r="C329"/>
-      <c s="10" t="inlineStr" r="D329">
+      <c s="23" t="inlineStr" r="D329">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E329">
+        <v>37</v>
+      </c>
+      <c s="13" r="F329">
+        <v>33</v>
+      </c>
+      <c s="13" r="G329">
+        <v>31</v>
+      </c>
+      <c s="6" t="str" r="H329"/>
+      <c s="13" r="I329">
+        <v>26</v>
+      </c>
+      <c s="13" r="J329">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="330" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B330"/>
+      <c s="25" t="str" r="C330"/>
+      <c s="10" t="inlineStr" r="D330">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E329">
+      <c s="11" r="E330">
         <v>75</v>
       </c>
-      <c s="11" r="F329">
+      <c s="11" r="F330">
         <v>70</v>
       </c>
-      <c s="11" r="G329">
+      <c s="11" r="G330">
         <v>62</v>
       </c>
-      <c s="6" t="str" r="H329"/>
-      <c s="11" r="I329">
+      <c s="6" t="str" r="H330"/>
+      <c s="11" r="I330">
         <v>62</v>
       </c>
-      <c s="11" r="J329">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J330">
+        <v>63</v>
       </c>
     </row>
     <row r="331" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B331">
+      <c s="26" t="str" r="B331"/>
+      <c s="27" t="str" r="C331"/>
+      <c s="23" t="inlineStr" r="D331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H331"/>
+      <c s="23" t="inlineStr" r="I331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B332">
         <is>
           <t xml:space="preserve">Pediatric Rehabilitation Medicine</t>
         </is>
       </c>
-      <c s="22" t="str" r="C331"/>
-      <c s="23" t="inlineStr" r="D331">
+      <c s="22" t="str" r="C332"/>
+      <c s="23" t="inlineStr" r="D332">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E331">
-[...9 lines deleted...]
-      <c s="13" r="G331">
+      <c s="28" t="inlineStr" r="E332">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F332">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="G332">
         <v>6</v>
       </c>
-      <c s="6" t="str" r="H331"/>
-      <c s="13" r="I331">
+      <c s="6" t="str" r="H332"/>
+      <c s="13" r="I332">
         <v>5</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="J332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="333" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B333"/>
       <c s="25" t="str" r="C333"/>
       <c s="23" t="inlineStr" r="D333">
         <is>
-          <t xml:space="preserve">MD</t>
-[...9 lines deleted...]
-        <v>5</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H333"/>
-      <c s="13" r="I333">
-[...3 lines deleted...]
-        <v>14</v>
+      <c s="28" t="inlineStr" r="I333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="334" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B334"/>
       <c s="25" t="str" r="C334"/>
-      <c s="10" t="inlineStr" r="D334">
+      <c s="23" t="inlineStr" r="D334">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E334">
+        <v>21</v>
+      </c>
+      <c s="13" r="F334">
+        <v>9</v>
+      </c>
+      <c s="13" r="G334">
+        <v>5</v>
+      </c>
+      <c s="6" t="str" r="H334"/>
+      <c s="13" r="I334">
+        <v>8</v>
+      </c>
+      <c s="13" r="J334">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="335" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B335"/>
+      <c s="25" t="str" r="C335"/>
+      <c s="10" t="inlineStr" r="D335">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E334">
+      <c s="11" r="E335">
         <v>27</v>
       </c>
-      <c s="11" r="F334">
+      <c s="11" r="F335">
         <v>13</v>
       </c>
-      <c s="11" r="G334">
+      <c s="11" r="G335">
         <v>12</v>
       </c>
-      <c s="6" t="str" r="H334"/>
-      <c s="11" r="I334">
+      <c s="6" t="str" r="H335"/>
+      <c s="11" r="I335">
         <v>15</v>
       </c>
-      <c s="11" r="J334">
+      <c s="11" r="J335">
         <v>16</v>
       </c>
     </row>
-    <row r="335" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="336" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B336">
+      <c s="26" t="str" r="B336"/>
+      <c s="27" t="str" r="C336"/>
+      <c s="23" t="inlineStr" r="D336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H336"/>
+      <c s="23" t="inlineStr" r="I336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="337" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B337">
         <is>
           <t xml:space="preserve">Pediatric Rheumatology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C336"/>
-      <c s="23" t="inlineStr" r="D336">
+      <c s="22" t="str" r="C337"/>
+      <c s="23" t="inlineStr" r="D337">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E336">
-[...9 lines deleted...]
-      <c s="13" r="G336">
+      <c s="28" t="inlineStr" r="E337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="G337">
         <v>8</v>
-      </c>
-[...25 lines deleted...]
-        <v>7</v>
       </c>
       <c s="6" t="str" r="H337"/>
       <c s="13" r="I337">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>14</v>
+        <v>9</v>
+      </c>
+      <c s="28" t="inlineStr" r="J337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="338" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B338"/>
       <c s="25" t="str" r="C338"/>
       <c s="23" t="inlineStr" r="D338">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E338">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c s="13" r="F338">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c s="13" r="G338">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c s="6" t="str" r="H338"/>
       <c s="13" r="I338">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c s="13" r="J338">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="339" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B339"/>
       <c s="25" t="str" r="C339"/>
-      <c s="10" t="inlineStr" r="D339">
+      <c s="23" t="inlineStr" r="D339">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E339">
+        <v>28</v>
+      </c>
+      <c s="13" r="F339">
+        <v>19</v>
+      </c>
+      <c s="13" r="G339">
+        <v>25</v>
+      </c>
+      <c s="6" t="str" r="H339"/>
+      <c s="13" r="I339">
+        <v>17</v>
+      </c>
+      <c s="13" r="J339">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="340" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B340"/>
+      <c s="25" t="str" r="C340"/>
+      <c s="10" t="inlineStr" r="D340">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E339">
+      <c s="11" r="E340">
         <v>43</v>
       </c>
-      <c s="11" r="F339">
+      <c s="11" r="F340">
         <v>33</v>
       </c>
-      <c s="11" r="G339">
+      <c s="11" r="G340">
         <v>40</v>
       </c>
-      <c s="6" t="str" r="H339"/>
-      <c s="11" r="I339">
+      <c s="6" t="str" r="H340"/>
+      <c s="11" r="I340">
         <v>40</v>
       </c>
-      <c s="11" r="J339">
+      <c s="11" r="J340">
         <v>33</v>
       </c>
     </row>
-    <row r="340" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="341" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B341">
+      <c s="26" t="str" r="B341"/>
+      <c s="27" t="str" r="C341"/>
+      <c s="23" t="inlineStr" r="D341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H341"/>
+      <c s="23" t="inlineStr" r="I341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B342">
         <is>
           <t xml:space="preserve">Pediatric Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C341"/>
-      <c s="23" t="inlineStr" r="D341">
+      <c s="22" t="str" r="C342"/>
+      <c s="23" t="inlineStr" r="D342">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E341">
-[...39 lines deleted...]
-        <v>8</v>
+      <c s="28" t="inlineStr" r="E342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H342"/>
       <c s="28" t="inlineStr" r="I342">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="J342">
         <v>6</v>
       </c>
     </row>
     <row r="343" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B343"/>
       <c s="25" t="str" r="C343"/>
       <c s="23" t="inlineStr" r="D343">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E343">
-        <v>72</v>
+        <v>13</v>
       </c>
       <c s="13" r="F343">
-        <v>57</v>
+        <v>9</v>
       </c>
       <c s="13" r="G343">
-        <v>61</v>
+        <v>8</v>
       </c>
       <c s="6" t="str" r="H343"/>
-      <c s="13" r="I343">
-        <v>62</v>
+      <c s="28" t="inlineStr" r="I343">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="13" r="J343">
-        <v>73</v>
+        <v>6</v>
       </c>
     </row>
     <row r="344" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B344"/>
       <c s="25" t="str" r="C344"/>
-      <c s="10" t="inlineStr" r="D344">
+      <c s="23" t="inlineStr" r="D344">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E344">
+        <v>72</v>
+      </c>
+      <c s="13" r="F344">
+        <v>57</v>
+      </c>
+      <c s="13" r="G344">
+        <v>61</v>
+      </c>
+      <c s="6" t="str" r="H344"/>
+      <c s="13" r="I344">
+        <v>62</v>
+      </c>
+      <c s="13" r="J344">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="345" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B345"/>
+      <c s="25" t="str" r="C345"/>
+      <c s="10" t="inlineStr" r="D345">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E344">
+      <c s="11" r="E345">
         <v>86</v>
       </c>
-      <c s="11" r="F344">
+      <c s="11" r="F345">
         <v>67</v>
       </c>
-      <c s="11" r="G344">
+      <c s="11" r="G345">
         <v>70</v>
       </c>
-      <c s="6" t="str" r="H344"/>
-      <c s="11" r="I344">
+      <c s="6" t="str" r="H345"/>
+      <c s="11" r="I345">
         <v>68</v>
       </c>
-      <c s="11" r="J344">
+      <c s="11" r="J345">
         <v>85</v>
       </c>
     </row>
-    <row r="345" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="346" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B346">
+      <c s="26" t="str" r="B346"/>
+      <c s="27" t="str" r="C346"/>
+      <c s="23" t="inlineStr" r="D346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H346"/>
+      <c s="23" t="inlineStr" r="I346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B347">
         <is>
           <t xml:space="preserve">Pediatric Transplant Hepatology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C346"/>
-      <c s="23" t="inlineStr" r="D346">
+      <c s="22" t="str" r="C347"/>
+      <c s="23" t="inlineStr" r="D347">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E346">
-[...33 lines deleted...]
-      </c>
       <c s="28" t="inlineStr" r="E347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="13" r="F347">
-        <v>5</v>
+      <c s="28" t="inlineStr" r="F347">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H347"/>
-      <c s="13" r="I347">
-        <v>6</v>
+      <c s="28" t="inlineStr" r="I347">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="J347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="348" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B348"/>
       <c s="25" t="str" r="C348"/>
       <c s="23" t="inlineStr" r="D348">
         <is>
-          <t xml:space="preserve">MD</t>
-[...3 lines deleted...]
-        <v>10</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E348">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="13" r="F348">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>5</v>
+      </c>
+      <c s="28" t="inlineStr" r="G348">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H348"/>
       <c s="13" r="I348">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c s="28" t="inlineStr" r="J348">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="349" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B349"/>
       <c s="25" t="str" r="C349"/>
-      <c s="10" t="inlineStr" r="D349">
+      <c s="23" t="inlineStr" r="D349">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E349">
+        <v>10</v>
+      </c>
+      <c s="13" r="F349">
+        <v>8</v>
+      </c>
+      <c s="13" r="G349">
+        <v>11</v>
+      </c>
+      <c s="6" t="str" r="H349"/>
+      <c s="13" r="I349">
+        <v>8</v>
+      </c>
+      <c s="28" t="inlineStr" r="J349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B350"/>
+      <c s="25" t="str" r="C350"/>
+      <c s="10" t="inlineStr" r="D350">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E349">
+      <c s="11" r="E350">
         <v>14</v>
       </c>
-      <c s="11" r="F349">
+      <c s="11" r="F350">
         <v>14</v>
       </c>
-      <c s="11" r="G349">
+      <c s="11" r="G350">
         <v>15</v>
       </c>
-      <c s="6" t="str" r="H349"/>
-      <c s="11" r="I349">
+      <c s="6" t="str" r="H350"/>
+      <c s="11" r="I350">
         <v>16</v>
       </c>
-      <c s="11" r="J349">
+      <c s="11" r="J350">
         <v>8</v>
       </c>
     </row>
-    <row r="350" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="351" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B351">
+      <c s="26" t="str" r="B351"/>
+      <c s="27" t="str" r="C351"/>
+      <c s="23" t="inlineStr" r="D351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H351"/>
+      <c s="23" t="inlineStr" r="I351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="352" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B352">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C351"/>
-      <c s="23" t="inlineStr" r="D351">
+      <c s="22" t="str" r="C352"/>
+      <c s="23" t="inlineStr" r="D352">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E351">
+      <c s="13" r="E352">
         <v>30</v>
       </c>
-      <c s="13" r="F351">
+      <c s="13" r="F352">
         <v>28</v>
       </c>
-      <c s="13" r="G351">
+      <c s="13" r="G352">
         <v>21</v>
-      </c>
-[...23 lines deleted...]
-        <v>156</v>
       </c>
       <c s="6" t="str" r="H352"/>
       <c s="13" r="I352">
-        <v>143</v>
+        <v>24</v>
       </c>
       <c s="13" r="J352">
-        <v>121</v>
+        <v>18</v>
       </c>
     </row>
     <row r="353" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B353"/>
       <c s="25" t="str" r="C353"/>
       <c s="23" t="inlineStr" r="D353">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E353">
-        <v>16</v>
+        <v>182</v>
       </c>
       <c s="13" r="F353">
-        <v>13</v>
+        <v>178</v>
       </c>
       <c s="13" r="G353">
-        <v>7</v>
+        <v>156</v>
       </c>
       <c s="6" t="str" r="H353"/>
       <c s="13" r="I353">
-        <v>6</v>
+        <v>143</v>
       </c>
       <c s="13" r="J353">
-        <v>8</v>
+        <v>121</v>
       </c>
     </row>
     <row r="354" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B354"/>
       <c s="25" t="str" r="C354"/>
-      <c s="10" t="inlineStr" r="D354">
+      <c s="23" t="inlineStr" r="D354">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E354">
+        <v>16</v>
+      </c>
+      <c s="13" r="F354">
+        <v>13</v>
+      </c>
+      <c s="13" r="G354">
+        <v>7</v>
+      </c>
+      <c s="6" t="str" r="H354"/>
+      <c s="13" r="I354">
+        <v>6</v>
+      </c>
+      <c s="13" r="J354">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="355" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B355"/>
+      <c s="25" t="str" r="C355"/>
+      <c s="10" t="inlineStr" r="D355">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E354">
+      <c s="11" r="E355">
         <v>228</v>
       </c>
-      <c s="11" r="F354">
+      <c s="11" r="F355">
         <v>219</v>
       </c>
-      <c s="11" r="G354">
+      <c s="11" r="G355">
         <v>184</v>
       </c>
-      <c s="6" t="str" r="H354"/>
-      <c s="11" r="I354">
+      <c s="6" t="str" r="H355"/>
+      <c s="11" r="I355">
         <v>173</v>
       </c>
-      <c s="11" r="J354">
+      <c s="11" r="J355">
         <v>147</v>
       </c>
     </row>
-    <row r="355" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="356" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B356">
+      <c s="26" t="str" r="B356"/>
+      <c s="27" t="str" r="C356"/>
+      <c s="23" t="inlineStr" r="D356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H356"/>
+      <c s="23" t="inlineStr" r="I356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B357">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C356"/>
-      <c s="23" t="inlineStr" r="D356">
+      <c s="22" t="str" r="C357"/>
+      <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E356">
+      <c s="13" r="E357">
         <v>257</v>
       </c>
-      <c s="13" r="F356">
+      <c s="13" r="F357">
         <v>214</v>
       </c>
-      <c s="13" r="G356">
+      <c s="13" r="G357">
         <v>216</v>
-      </c>
-[...23 lines deleted...]
-        <v>620</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="13" r="I357">
-        <v>651</v>
+        <v>245</v>
       </c>
       <c s="13" r="J357">
-        <v>692</v>
+        <v>286</v>
       </c>
     </row>
     <row r="358" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B358"/>
       <c s="25" t="str" r="C358"/>
       <c s="23" t="inlineStr" r="D358">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E358">
-        <v>506</v>
+        <v>684</v>
       </c>
       <c s="13" r="F358">
-        <v>432</v>
+        <v>673</v>
       </c>
       <c s="13" r="G358">
-        <v>461</v>
+        <v>620</v>
       </c>
       <c s="6" t="str" r="H358"/>
       <c s="13" r="I358">
-        <v>430</v>
+        <v>651</v>
       </c>
       <c s="13" r="J358">
-        <v>472</v>
+        <v>692</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
-      <c s="10" t="inlineStr" r="D359">
+      <c s="23" t="inlineStr" r="D359">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E359">
+        <v>506</v>
+      </c>
+      <c s="13" r="F359">
+        <v>432</v>
+      </c>
+      <c s="13" r="G359">
+        <v>461</v>
+      </c>
+      <c s="6" t="str" r="H359"/>
+      <c s="13" r="I359">
+        <v>430</v>
+      </c>
+      <c s="13" r="J359">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="360" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B360"/>
+      <c s="25" t="str" r="C360"/>
+      <c s="10" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E359">
+      <c s="11" r="E360">
         <v>1447</v>
       </c>
-      <c s="11" r="F359">
+      <c s="11" r="F360">
         <v>1319</v>
       </c>
-      <c s="11" r="G359">
+      <c s="11" r="G360">
         <v>1297</v>
       </c>
-      <c s="6" t="str" r="H359"/>
-      <c s="11" r="I359">
+      <c s="6" t="str" r="H360"/>
+      <c s="11" r="I360">
         <v>1326</v>
       </c>
-      <c s="11" r="J359">
+      <c s="11" r="J360">
         <v>1450</v>
       </c>
     </row>
-    <row r="360" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="361" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B361">
+      <c s="26" t="str" r="B361"/>
+      <c s="27" t="str" r="C361"/>
+      <c s="23" t="inlineStr" r="D361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H361"/>
+      <c s="23" t="inlineStr" r="I361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B362">
         <is>
           <t xml:space="preserve">Reproductive Endocrinology and Infertility</t>
         </is>
       </c>
-      <c s="22" t="str" r="C361"/>
-      <c s="23" t="inlineStr" r="D361">
+      <c s="22" t="str" r="C362"/>
+      <c s="23" t="inlineStr" r="D362">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E361">
+      <c s="13" r="E362">
         <v>5</v>
       </c>
-      <c s="28" t="inlineStr" r="F361">
-[...36 lines deleted...]
-        <v>12</v>
+      <c s="28" t="inlineStr" r="F362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H362"/>
-      <c s="13" r="I362">
-[...5 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="J362">
+        <v>6</v>
       </c>
     </row>
     <row r="363" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B363"/>
       <c s="25" t="str" r="C363"/>
       <c s="23" t="inlineStr" r="D363">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E363">
-        <v>68</v>
+        <v>16</v>
       </c>
       <c s="13" r="F363">
-        <v>64</v>
+        <v>14</v>
       </c>
       <c s="13" r="G363">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c s="6" t="str" r="H363"/>
       <c s="13" r="I363">
-        <v>72</v>
-[...4 lines deleted...]
-        </is>
+        <v>7</v>
+      </c>
+      <c s="13" r="J363">
+        <v>10</v>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
-      <c s="10" t="inlineStr" r="D364">
+      <c s="23" t="inlineStr" r="D364">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E364">
+        <v>68</v>
+      </c>
+      <c s="13" r="F364">
+        <v>64</v>
+      </c>
+      <c s="13" r="G364">
+        <v>56</v>
+      </c>
+      <c s="6" t="str" r="H364"/>
+      <c s="13" r="I364">
+        <v>72</v>
+      </c>
+      <c s="13" r="J364">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="365" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B365"/>
+      <c s="25" t="str" r="C365"/>
+      <c s="10" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E364">
+      <c s="11" r="E365">
         <v>89</v>
       </c>
-      <c s="11" r="F364">
+      <c s="11" r="F365">
         <v>82</v>
       </c>
-      <c s="11" r="G364">
+      <c s="11" r="G365">
         <v>72</v>
       </c>
-      <c s="6" t="str" r="H364"/>
-      <c s="11" r="I364">
+      <c s="6" t="str" r="H365"/>
+      <c s="11" r="I365">
         <v>81</v>
       </c>
-      <c s="29" t="inlineStr" r="J364">
-[...37 lines deleted...]
-        </is>
+      <c s="11" r="J365">
+        <v>69</v>
       </c>
     </row>
     <row r="366" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B366">
+      <c s="26" t="str" r="B366"/>
+      <c s="27" t="str" r="C366"/>
+      <c s="23" t="inlineStr" r="D366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H366"/>
+      <c s="23" t="inlineStr" r="I366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="367" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B367">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C366"/>
-      <c s="23" t="inlineStr" r="D366">
+      <c s="22" t="str" r="C367"/>
+      <c s="23" t="inlineStr" r="D367">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E366">
+      <c s="13" r="E367">
         <v>57</v>
       </c>
-      <c s="13" r="F366">
+      <c s="13" r="F367">
         <v>65</v>
       </c>
-      <c s="13" r="G366">
+      <c s="13" r="G367">
         <v>56</v>
-      </c>
-[...23 lines deleted...]
-        <v>214</v>
       </c>
       <c s="6" t="str" r="H367"/>
       <c s="13" r="I367">
-        <v>231</v>
+        <v>63</v>
       </c>
       <c s="13" r="J367">
-        <v>246</v>
+        <v>63</v>
       </c>
     </row>
     <row r="368" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B368"/>
       <c s="25" t="str" r="C368"/>
       <c s="23" t="inlineStr" r="D368">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E368">
-        <v>138</v>
+        <v>243</v>
       </c>
       <c s="13" r="F368">
-        <v>140</v>
+        <v>214</v>
       </c>
       <c s="13" r="G368">
-        <v>132</v>
+        <v>214</v>
       </c>
       <c s="6" t="str" r="H368"/>
       <c s="13" r="I368">
-        <v>132</v>
+        <v>231</v>
       </c>
       <c s="13" r="J368">
-        <v>115</v>
+        <v>246</v>
       </c>
     </row>
     <row r="369" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B369"/>
       <c s="25" t="str" r="C369"/>
-      <c s="10" t="inlineStr" r="D369">
+      <c s="23" t="inlineStr" r="D369">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E369">
+        <v>138</v>
+      </c>
+      <c s="13" r="F369">
+        <v>140</v>
+      </c>
+      <c s="13" r="G369">
+        <v>132</v>
+      </c>
+      <c s="6" t="str" r="H369"/>
+      <c s="13" r="I369">
+        <v>132</v>
+      </c>
+      <c s="13" r="J369">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="370" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B370"/>
+      <c s="25" t="str" r="C370"/>
+      <c s="10" t="inlineStr" r="D370">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E369">
+      <c s="11" r="E370">
         <v>438</v>
       </c>
-      <c s="11" r="F369">
+      <c s="11" r="F370">
         <v>419</v>
       </c>
-      <c s="11" r="G369">
+      <c s="11" r="G370">
         <v>402</v>
       </c>
-      <c s="6" t="str" r="H369"/>
-      <c s="11" r="I369">
+      <c s="6" t="str" r="H370"/>
+      <c s="11" r="I370">
         <v>426</v>
       </c>
-      <c s="11" r="J369">
+      <c s="11" r="J370">
         <v>424</v>
       </c>
     </row>
-    <row r="370" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="371" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B371">
+      <c s="26" t="str" r="B371"/>
+      <c s="27" t="str" r="C371"/>
+      <c s="23" t="inlineStr" r="D371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H371"/>
+      <c s="23" t="inlineStr" r="I371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="372" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B372">
         <is>
           <t xml:space="preserve">Sleep Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C371"/>
-      <c s="23" t="inlineStr" r="D371">
+      <c s="22" t="str" r="C372"/>
+      <c s="23" t="inlineStr" r="D372">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E371">
+      <c s="13" r="E372">
         <v>41</v>
       </c>
-      <c s="13" r="F371">
+      <c s="13" r="F372">
         <v>50</v>
       </c>
-      <c s="13" r="G371">
+      <c s="13" r="G372">
         <v>41</v>
-      </c>
-[...23 lines deleted...]
-        <v>156</v>
       </c>
       <c s="6" t="str" r="H372"/>
       <c s="13" r="I372">
-        <v>139</v>
+        <v>55</v>
       </c>
       <c s="13" r="J372">
-        <v>171</v>
+        <v>59</v>
       </c>
     </row>
     <row r="373" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B373"/>
       <c s="25" t="str" r="C373"/>
       <c s="23" t="inlineStr" r="D373">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E373">
-        <v>94</v>
+        <v>163</v>
       </c>
       <c s="13" r="F373">
-        <v>87</v>
+        <v>164</v>
       </c>
       <c s="13" r="G373">
-        <v>94</v>
+        <v>156</v>
       </c>
       <c s="6" t="str" r="H373"/>
       <c s="13" r="I373">
-        <v>98</v>
+        <v>139</v>
       </c>
       <c s="13" r="J373">
-        <v>97</v>
+        <v>171</v>
       </c>
     </row>
     <row r="374" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B374"/>
       <c s="25" t="str" r="C374"/>
-      <c s="10" t="inlineStr" r="D374">
+      <c s="23" t="inlineStr" r="D374">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E374">
+        <v>94</v>
+      </c>
+      <c s="13" r="F374">
+        <v>87</v>
+      </c>
+      <c s="13" r="G374">
+        <v>94</v>
+      </c>
+      <c s="6" t="str" r="H374"/>
+      <c s="13" r="I374">
+        <v>98</v>
+      </c>
+      <c s="13" r="J374">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="375" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B375"/>
+      <c s="25" t="str" r="C375"/>
+      <c s="10" t="inlineStr" r="D375">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E374">
+      <c s="11" r="E375">
         <v>298</v>
       </c>
-      <c s="11" r="F374">
+      <c s="11" r="F375">
         <v>301</v>
       </c>
-      <c s="11" r="G374">
+      <c s="11" r="G375">
         <v>291</v>
       </c>
-      <c s="6" t="str" r="H374"/>
-      <c s="11" r="I374">
+      <c s="6" t="str" r="H375"/>
+      <c s="11" r="I375">
         <v>292</v>
       </c>
-      <c s="11" r="J374">
+      <c s="11" r="J375">
         <v>327</v>
       </c>
     </row>
-    <row r="375" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="376" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B376">
+      <c s="26" t="str" r="B376"/>
+      <c s="27" t="str" r="C376"/>
+      <c s="23" t="inlineStr" r="D376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H376"/>
+      <c s="23" t="inlineStr" r="I376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="377" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B377">
         <is>
           <t xml:space="preserve">Sports Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C376"/>
-      <c s="23" t="inlineStr" r="D376">
+      <c s="22" t="str" r="C377"/>
+      <c s="23" t="inlineStr" r="D377">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E376">
+      <c s="13" r="E377">
         <v>48</v>
       </c>
-      <c s="13" r="F376">
+      <c s="13" r="F377">
         <v>49</v>
       </c>
-      <c s="13" r="G376">
+      <c s="13" r="G377">
         <v>45</v>
-      </c>
-[...23 lines deleted...]
-        <v>33</v>
       </c>
       <c s="6" t="str" r="H377"/>
       <c s="13" r="I377">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c s="13" r="J377">
-        <v>52</v>
+        <v>67</v>
       </c>
     </row>
     <row r="378" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B378"/>
       <c s="25" t="str" r="C378"/>
       <c s="23" t="inlineStr" r="D378">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E378">
-        <v>63</v>
+        <v>25</v>
       </c>
       <c s="13" r="F378">
-        <v>53</v>
+        <v>29</v>
       </c>
       <c s="13" r="G378">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c s="6" t="str" r="H378"/>
       <c s="13" r="I378">
-        <v>72</v>
+        <v>29</v>
       </c>
       <c s="13" r="J378">
-        <v>77</v>
+        <v>52</v>
       </c>
     </row>
     <row r="379" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B379"/>
       <c s="25" t="str" r="C379"/>
-      <c s="10" t="inlineStr" r="D379">
+      <c s="23" t="inlineStr" r="D379">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E379">
+        <v>63</v>
+      </c>
+      <c s="13" r="F379">
+        <v>53</v>
+      </c>
+      <c s="13" r="G379">
+        <v>58</v>
+      </c>
+      <c s="6" t="str" r="H379"/>
+      <c s="13" r="I379">
+        <v>72</v>
+      </c>
+      <c s="13" r="J379">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="380" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B380"/>
+      <c s="25" t="str" r="C380"/>
+      <c s="10" t="inlineStr" r="D380">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E379">
+      <c s="11" r="E380">
         <v>136</v>
       </c>
-      <c s="11" r="F379">
+      <c s="11" r="F380">
         <v>131</v>
       </c>
-      <c s="11" r="G379">
+      <c s="11" r="G380">
         <v>136</v>
       </c>
-      <c s="6" t="str" r="H379"/>
-      <c s="11" r="I379">
+      <c s="6" t="str" r="H380"/>
+      <c s="11" r="I380">
         <v>162</v>
       </c>
-      <c s="11" r="J379">
+      <c s="11" r="J380">
         <v>196</v>
       </c>
     </row>
-    <row r="380" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="381" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B381">
+      <c s="26" t="str" r="B381"/>
+      <c s="27" t="str" r="C381"/>
+      <c s="23" t="inlineStr" r="D381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H381"/>
+      <c s="23" t="inlineStr" r="I381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="382" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B382">
         <is>
           <t xml:space="preserve">Sports Medicine (Family Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C381"/>
-      <c s="23" t="inlineStr" r="D381">
+      <c s="22" t="str" r="C382"/>
+      <c s="23" t="inlineStr" r="D382">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E381">
+      <c s="13" r="E382">
         <v>164</v>
       </c>
-      <c s="13" r="F381">
+      <c s="13" r="F382">
         <v>206</v>
       </c>
-      <c s="13" r="G381">
+      <c s="13" r="G382">
         <v>170</v>
-      </c>
-[...23 lines deleted...]
-        <v>102</v>
       </c>
       <c s="6" t="str" r="H382"/>
       <c s="13" r="I382">
-        <v>99</v>
+        <v>202</v>
       </c>
       <c s="13" r="J382">
-        <v>113</v>
+        <v>204</v>
       </c>
     </row>
     <row r="383" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B383"/>
       <c s="25" t="str" r="C383"/>
       <c s="23" t="inlineStr" r="D383">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E383">
-        <v>210</v>
+        <v>84</v>
       </c>
       <c s="13" r="F383">
-        <v>186</v>
+        <v>94</v>
       </c>
       <c s="13" r="G383">
-        <v>206</v>
+        <v>102</v>
       </c>
       <c s="6" t="str" r="H383"/>
       <c s="13" r="I383">
-        <v>219</v>
+        <v>99</v>
       </c>
       <c s="13" r="J383">
-        <v>248</v>
+        <v>113</v>
       </c>
     </row>
     <row r="384" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B384"/>
       <c s="25" t="str" r="C384"/>
-      <c s="10" t="inlineStr" r="D384">
+      <c s="23" t="inlineStr" r="D384">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E384">
+        <v>210</v>
+      </c>
+      <c s="13" r="F384">
+        <v>186</v>
+      </c>
+      <c s="13" r="G384">
+        <v>206</v>
+      </c>
+      <c s="6" t="str" r="H384"/>
+      <c s="13" r="I384">
+        <v>219</v>
+      </c>
+      <c s="13" r="J384">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="385" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B385"/>
+      <c s="25" t="str" r="C385"/>
+      <c s="10" t="inlineStr" r="D385">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E384">
+      <c s="11" r="E385">
         <v>458</v>
       </c>
-      <c s="11" r="F384">
+      <c s="11" r="F385">
         <v>486</v>
       </c>
-      <c s="11" r="G384">
+      <c s="11" r="G385">
         <v>478</v>
       </c>
-      <c s="6" t="str" r="H384"/>
-      <c s="11" r="I384">
+      <c s="6" t="str" r="H385"/>
+      <c s="11" r="I385">
         <v>520</v>
       </c>
-      <c s="11" r="J384">
+      <c s="11" r="J385">
         <v>565</v>
       </c>
     </row>
-    <row r="385" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="386" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B386">
+      <c s="26" t="str" r="B386"/>
+      <c s="27" t="str" r="C386"/>
+      <c s="23" t="inlineStr" r="D386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H386"/>
+      <c s="23" t="inlineStr" r="I386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B387">
         <is>
           <t xml:space="preserve">Sports Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C386"/>
-      <c s="23" t="inlineStr" r="D386">
+      <c s="22" t="str" r="C387"/>
+      <c s="23" t="inlineStr" r="D387">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E386">
+      <c s="13" r="E387">
         <v>70</v>
       </c>
-      <c s="13" r="F386">
+      <c s="13" r="F387">
         <v>68</v>
       </c>
-      <c s="13" r="G386">
+      <c s="13" r="G387">
         <v>65</v>
-      </c>
-[...23 lines deleted...]
-        <v>46</v>
       </c>
       <c s="6" t="str" r="H387"/>
       <c s="13" r="I387">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c s="13" r="J387">
-        <v>48</v>
+        <v>79</v>
       </c>
     </row>
     <row r="388" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B388"/>
       <c s="25" t="str" r="C388"/>
       <c s="23" t="inlineStr" r="D388">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E388">
-        <v>110</v>
+        <v>24</v>
       </c>
       <c s="13" r="F388">
-        <v>96</v>
+        <v>33</v>
       </c>
       <c s="13" r="G388">
-        <v>105</v>
+        <v>46</v>
       </c>
       <c s="6" t="str" r="H388"/>
       <c s="13" r="I388">
-        <v>102</v>
+        <v>37</v>
       </c>
       <c s="13" r="J388">
-        <v>100</v>
+        <v>48</v>
       </c>
     </row>
     <row r="389" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B389"/>
       <c s="25" t="str" r="C389"/>
-      <c s="10" t="inlineStr" r="D389">
+      <c s="23" t="inlineStr" r="D389">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E389">
+        <v>110</v>
+      </c>
+      <c s="13" r="F389">
+        <v>96</v>
+      </c>
+      <c s="13" r="G389">
+        <v>105</v>
+      </c>
+      <c s="6" t="str" r="H389"/>
+      <c s="13" r="I389">
+        <v>102</v>
+      </c>
+      <c s="13" r="J389">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="390" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B390"/>
+      <c s="25" t="str" r="C390"/>
+      <c s="10" t="inlineStr" r="D390">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E389">
+      <c s="11" r="E390">
         <v>204</v>
       </c>
-      <c s="11" r="F389">
+      <c s="11" r="F390">
         <v>197</v>
       </c>
-      <c s="11" r="G389">
+      <c s="11" r="G390">
         <v>216</v>
       </c>
-      <c s="6" t="str" r="H389"/>
-      <c s="11" r="I389">
+      <c s="6" t="str" r="H390"/>
+      <c s="11" r="I390">
         <v>220</v>
       </c>
-      <c s="11" r="J389">
+      <c s="11" r="J390">
         <v>227</v>
       </c>
     </row>
-    <row r="390" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="391" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B391">
+      <c s="26" t="str" r="B391"/>
+      <c s="27" t="str" r="C391"/>
+      <c s="23" t="inlineStr" r="D391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H391"/>
+      <c s="23" t="inlineStr" r="I391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="392" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B392">
         <is>
           <t xml:space="preserve">Sports Medicine (Physical Medicine and Rehabilitation)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C391"/>
-      <c s="23" t="inlineStr" r="D391">
+      <c s="22" t="str" r="C392"/>
+      <c s="23" t="inlineStr" r="D392">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E391">
+      <c s="13" r="E392">
         <v>52</v>
       </c>
-      <c s="13" r="F391">
+      <c s="13" r="F392">
         <v>64</v>
       </c>
-      <c s="13" r="G391">
+      <c s="13" r="G392">
         <v>57</v>
-      </c>
-[...23 lines deleted...]
-        <v>40</v>
       </c>
       <c s="6" t="str" r="H392"/>
       <c s="13" r="I392">
-        <v>37</v>
+        <v>83</v>
       </c>
       <c s="13" r="J392">
-        <v>64</v>
+        <v>101</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E393">
-        <v>110</v>
+        <v>37</v>
       </c>
       <c s="13" r="F393">
-        <v>99</v>
+        <v>33</v>
       </c>
       <c s="13" r="G393">
-        <v>112</v>
+        <v>40</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="13" r="I393">
-        <v>143</v>
+        <v>37</v>
       </c>
       <c s="13" r="J393">
-        <v>152</v>
+        <v>64</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
-      <c s="10" t="inlineStr" r="D394">
+      <c s="23" t="inlineStr" r="D394">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E394">
+        <v>110</v>
+      </c>
+      <c s="13" r="F394">
+        <v>99</v>
+      </c>
+      <c s="13" r="G394">
+        <v>112</v>
+      </c>
+      <c s="6" t="str" r="H394"/>
+      <c s="13" r="I394">
+        <v>143</v>
+      </c>
+      <c s="13" r="J394">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="395" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B395"/>
+      <c s="25" t="str" r="C395"/>
+      <c s="10" t="inlineStr" r="D395">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E394">
+      <c s="11" r="E395">
         <v>199</v>
       </c>
-      <c s="11" r="F394">
+      <c s="11" r="F395">
         <v>196</v>
       </c>
-      <c s="11" r="G394">
+      <c s="11" r="G395">
         <v>209</v>
       </c>
-      <c s="6" t="str" r="H394"/>
-      <c s="11" r="I394">
+      <c s="6" t="str" r="H395"/>
+      <c s="11" r="I395">
         <v>263</v>
       </c>
-      <c s="11" r="J394">
+      <c s="11" r="J395">
         <v>317</v>
       </c>
     </row>
-    <row r="395" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="396" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B396">
+      <c s="26" t="str" r="B396"/>
+      <c s="27" t="str" r="C396"/>
+      <c s="23" t="inlineStr" r="D396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H396"/>
+      <c s="23" t="inlineStr" r="I396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B397">
         <is>
           <t xml:space="preserve">Thoracic Surgery</t>
         </is>
       </c>
-      <c s="22" t="str" r="C396"/>
-      <c s="23" t="inlineStr" r="D396">
+      <c s="22" t="str" r="C397"/>
+      <c s="23" t="inlineStr" r="D397">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E396">
+      <c s="13" r="E397">
         <v>14</v>
       </c>
-      <c s="13" r="F396">
+      <c s="13" r="F397">
         <v>14</v>
       </c>
-      <c s="13" r="G396">
+      <c s="13" r="G397">
         <v>19</v>
-      </c>
-[...23 lines deleted...]
-        <v>48</v>
       </c>
       <c s="6" t="str" r="H397"/>
       <c s="13" r="I397">
-        <v>52</v>
+        <v>14</v>
       </c>
       <c s="13" r="J397">
-        <v>42</v>
+        <v>24</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E398">
-        <v>116</v>
+        <v>56</v>
       </c>
       <c s="13" r="F398">
-        <v>116</v>
+        <v>43</v>
       </c>
       <c s="13" r="G398">
-        <v>111</v>
+        <v>48</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="13" r="I398">
-        <v>119</v>
+        <v>52</v>
       </c>
       <c s="13" r="J398">
-        <v>112</v>
+        <v>42</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
-      <c s="10" t="inlineStr" r="D399">
+      <c s="23" t="inlineStr" r="D399">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E399">
+        <v>116</v>
+      </c>
+      <c s="13" r="F399">
+        <v>116</v>
+      </c>
+      <c s="13" r="G399">
+        <v>111</v>
+      </c>
+      <c s="6" t="str" r="H399"/>
+      <c s="13" r="I399">
+        <v>119</v>
+      </c>
+      <c s="13" r="J399">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="400" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B400"/>
+      <c s="25" t="str" r="C400"/>
+      <c s="10" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E399">
+      <c s="11" r="E400">
         <v>186</v>
       </c>
-      <c s="11" r="F399">
+      <c s="11" r="F400">
         <v>173</v>
       </c>
-      <c s="11" r="G399">
+      <c s="11" r="G400">
         <v>178</v>
       </c>
-      <c s="6" t="str" r="H399"/>
-      <c s="11" r="I399">
+      <c s="6" t="str" r="H400"/>
+      <c s="11" r="I400">
         <v>185</v>
       </c>
-      <c s="11" r="J399">
+      <c s="11" r="J400">
         <v>178</v>
       </c>
     </row>
-    <row r="400" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="401" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B401">
+      <c s="26" t="str" r="B401"/>
+      <c s="27" t="str" r="C401"/>
+      <c s="23" t="inlineStr" r="D401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H401"/>
+      <c s="23" t="inlineStr" r="I401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B402">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C401"/>
-      <c s="23" t="inlineStr" r="D401">
+      <c s="22" t="str" r="C402"/>
+      <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E401">
+      <c s="13" r="E402">
         <v>6</v>
-      </c>
-[...23 lines deleted...]
-        <v>7</v>
       </c>
       <c s="13" r="F402">
         <v>7</v>
       </c>
       <c s="13" r="G402">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c s="6" t="str" r="H402"/>
       <c s="13" r="I402">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c s="13" r="J402">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E403">
-        <v>53</v>
+        <v>7</v>
       </c>
       <c s="13" r="F403">
-        <v>62</v>
+        <v>7</v>
       </c>
       <c s="13" r="G403">
-        <v>67</v>
+        <v>6</v>
       </c>
       <c s="6" t="str" r="H403"/>
       <c s="13" r="I403">
-        <v>85</v>
+        <v>7</v>
       </c>
       <c s="13" r="J403">
-        <v>77</v>
+        <v>10</v>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
-      <c s="10" t="inlineStr" r="D404">
+      <c s="23" t="inlineStr" r="D404">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E404">
+        <v>53</v>
+      </c>
+      <c s="13" r="F404">
+        <v>62</v>
+      </c>
+      <c s="13" r="G404">
+        <v>67</v>
+      </c>
+      <c s="6" t="str" r="H404"/>
+      <c s="13" r="I404">
+        <v>85</v>
+      </c>
+      <c s="13" r="J404">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="405" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B405"/>
+      <c s="25" t="str" r="C405"/>
+      <c s="10" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E404">
+      <c s="11" r="E405">
         <v>66</v>
       </c>
-      <c s="11" r="F404">
+      <c s="11" r="F405">
         <v>76</v>
       </c>
-      <c s="11" r="G404">
+      <c s="11" r="G405">
         <v>83</v>
       </c>
-      <c s="6" t="str" r="H404"/>
-      <c s="11" r="I404">
+      <c s="6" t="str" r="H405"/>
+      <c s="11" r="I405">
         <v>104</v>
       </c>
-      <c s="11" r="J404">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J405">
+        <v>104</v>
       </c>
     </row>
     <row r="406" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B406">
+      <c s="26" t="str" r="B406"/>
+      <c s="27" t="str" r="C406"/>
+      <c s="23" t="inlineStr" r="D406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H406"/>
+      <c s="23" t="inlineStr" r="I406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B407">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (Urology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C406"/>
-      <c s="23" t="inlineStr" r="D406">
+      <c s="22" t="str" r="C407"/>
+      <c s="23" t="inlineStr" r="D407">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E406">
-[...4 lines deleted...]
-      <c s="13" r="F406">
+      <c s="28" t="inlineStr" r="E407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="13" r="F407">
         <v>5</v>
       </c>
-      <c s="13" r="G406">
+      <c s="13" r="G407">
         <v>5</v>
-      </c>
-[...27 lines deleted...]
-        </is>
       </c>
       <c s="6" t="str" r="H407"/>
       <c s="13" r="I407">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c s="13" r="J407">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
-          <t xml:space="preserve">MD</t>
-[...3 lines deleted...]
-        <v>47</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="13" r="F408">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>7</v>
+      </c>
+      <c s="28" t="inlineStr" r="G408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H408"/>
       <c s="13" r="I408">
-        <v>67</v>
+        <v>7</v>
       </c>
       <c s="13" r="J408">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
-      <c s="10" t="inlineStr" r="D409">
+      <c s="23" t="inlineStr" r="D409">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E409">
+        <v>47</v>
+      </c>
+      <c s="13" r="F409">
+        <v>42</v>
+      </c>
+      <c s="13" r="G409">
+        <v>57</v>
+      </c>
+      <c s="6" t="str" r="H409"/>
+      <c s="13" r="I409">
+        <v>67</v>
+      </c>
+      <c s="13" r="J409">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="410" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B410"/>
+      <c s="25" t="str" r="C410"/>
+      <c s="10" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E409">
+      <c s="11" r="E410">
         <v>52</v>
       </c>
-      <c s="11" r="F409">
+      <c s="11" r="F410">
         <v>54</v>
       </c>
-      <c s="11" r="G409">
+      <c s="11" r="G410">
         <v>65</v>
       </c>
-      <c s="6" t="str" r="H409"/>
-      <c s="11" r="I409">
+      <c s="6" t="str" r="H410"/>
+      <c s="11" r="I410">
         <v>83</v>
       </c>
-      <c s="11" r="J409">
+      <c s="11" r="J410">
         <v>71</v>
       </c>
     </row>
-    <row r="410" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="411" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B411">
+      <c s="26" t="str" r="B411"/>
+      <c s="27" t="str" r="C411"/>
+      <c s="23" t="inlineStr" r="D411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H411"/>
+      <c s="23" t="inlineStr" r="I411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="412" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B412">
         <is>
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C411"/>
-      <c s="23" t="inlineStr" r="D411">
+      <c s="22" t="str" r="C412"/>
+      <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E411">
+      <c s="13" r="E412">
         <v>17</v>
       </c>
-      <c s="13" r="F411">
+      <c s="13" r="F412">
         <v>26</v>
       </c>
-      <c s="13" r="G411">
+      <c s="13" r="G412">
         <v>34</v>
-      </c>
-[...23 lines deleted...]
-        <v>77</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="13" r="I412">
-        <v>79</v>
+        <v>26</v>
       </c>
       <c s="13" r="J412">
-        <v>106</v>
+        <v>31</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E413">
-        <v>101</v>
+        <v>85</v>
       </c>
       <c s="13" r="F413">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c s="13" r="G413">
-        <v>95</v>
+        <v>77</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="13" r="I413">
-        <v>105</v>
+        <v>79</v>
       </c>
       <c s="13" r="J413">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
-      <c s="10" t="inlineStr" r="D414">
+      <c s="23" t="inlineStr" r="D414">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E414">
+        <v>101</v>
+      </c>
+      <c s="13" r="F414">
+        <v>73</v>
+      </c>
+      <c s="13" r="G414">
+        <v>95</v>
+      </c>
+      <c s="6" t="str" r="H414"/>
+      <c s="13" r="I414">
+        <v>105</v>
+      </c>
+      <c s="13" r="J414">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="415" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B415"/>
+      <c s="25" t="str" r="C415"/>
+      <c s="10" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E414">
+      <c s="11" r="E415">
         <v>203</v>
       </c>
-      <c s="11" r="F414">
+      <c s="11" r="F415">
         <v>181</v>
       </c>
-      <c s="11" r="G414">
+      <c s="11" r="G415">
         <v>206</v>
       </c>
-      <c s="6" t="str" r="H414"/>
-      <c s="11" r="I414">
+      <c s="6" t="str" r="H415"/>
+      <c s="11" r="I415">
         <v>210</v>
       </c>
-      <c s="11" r="J414">
-[...35 lines deleted...]
-        </is>
+      <c s="11" r="J415">
+        <v>247</v>
       </c>
     </row>
     <row r="416" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B416">
+      <c s="26" t="str" r="B416"/>
+      <c s="27" t="str" r="C416"/>
+      <c s="23" t="inlineStr" r="D416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H416"/>
+      <c s="23" t="inlineStr" r="I416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="417" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B417">
         <is>
           <t xml:space="preserve">Vascular Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C416"/>
-      <c s="23" t="inlineStr" r="D416">
+      <c s="22" t="str" r="C417"/>
+      <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="13" r="E416">
+      <c s="13" r="E417">
         <v>25</v>
       </c>
-      <c s="13" r="F416">
+      <c s="13" r="F417">
         <v>23</v>
       </c>
-      <c s="13" r="G416">
+      <c s="13" r="G417">
         <v>19</v>
-      </c>
-[...23 lines deleted...]
-        <v>44</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="13" r="I417">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c s="13" r="J417">
-        <v>45</v>
+        <v>28</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E418">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c s="13" r="F418">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c s="13" r="G418">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="13" r="I418">
-        <v>102</v>
+        <v>42</v>
       </c>
       <c s="13" r="J418">
-        <v>127</v>
+        <v>45</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
-      <c s="10" t="inlineStr" r="D419">
+      <c s="23" t="inlineStr" r="D419">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="13" r="E419">
+        <v>132</v>
+      </c>
+      <c s="13" r="F419">
+        <v>111</v>
+      </c>
+      <c s="13" r="G419">
+        <v>83</v>
+      </c>
+      <c s="6" t="str" r="H419"/>
+      <c s="13" r="I419">
+        <v>102</v>
+      </c>
+      <c s="13" r="J419">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="420" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B420"/>
+      <c s="25" t="str" r="C420"/>
+      <c s="10" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="11" r="E419">
+      <c s="11" r="E420">
         <v>195</v>
       </c>
-      <c s="11" r="F419">
+      <c s="11" r="F420">
         <v>167</v>
       </c>
-      <c s="11" r="G419">
+      <c s="11" r="G420">
         <v>146</v>
       </c>
-      <c s="6" t="str" r="H419"/>
-      <c s="11" r="I419">
+      <c s="6" t="str" r="H420"/>
+      <c s="11" r="I420">
         <v>177</v>
       </c>
-      <c s="11" r="J419">
+      <c s="11" r="J420">
         <v>200</v>
       </c>
     </row>
-    <row r="420" ht="15.85" customHeight="0">
-[...36 lines deleted...]
-      <c s="15" t="inlineStr" r="B422">
+    <row r="421" ht="15.85" customHeight="0">
+      <c s="26" t="str" r="B421"/>
+      <c s="27" t="str" r="C421"/>
+      <c s="23" t="inlineStr" r="D421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H421"/>
+      <c s="23" t="inlineStr" r="I421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="422" ht="18.05" customHeight="1"/>
+    <row r="423" ht="18" customHeight="1">
+      <c s="15" t="inlineStr" r="B423">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B7:C11"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="B12:C16"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="B17:C21"/>
@@ -13677,340 +13692,341 @@
     <mergeCell ref="G195:H195"/>
     <mergeCell ref="B196:C200"/>
     <mergeCell ref="G196:H196"/>
     <mergeCell ref="G197:H197"/>
     <mergeCell ref="G198:H198"/>
     <mergeCell ref="G199:H199"/>
     <mergeCell ref="G200:H200"/>
     <mergeCell ref="B201:C205"/>
     <mergeCell ref="G201:H201"/>
     <mergeCell ref="G202:H202"/>
     <mergeCell ref="G203:H203"/>
     <mergeCell ref="G204:H204"/>
     <mergeCell ref="G205:H205"/>
     <mergeCell ref="B206:C210"/>
     <mergeCell ref="G206:H206"/>
     <mergeCell ref="G207:H207"/>
     <mergeCell ref="G208:H208"/>
     <mergeCell ref="G209:H209"/>
     <mergeCell ref="G210:H210"/>
     <mergeCell ref="B211:C215"/>
     <mergeCell ref="G211:H211"/>
     <mergeCell ref="G212:H212"/>
     <mergeCell ref="G213:H213"/>
     <mergeCell ref="G214:H214"/>
     <mergeCell ref="G215:H215"/>
-    <mergeCell ref="B216:C219"/>
+    <mergeCell ref="B216:C220"/>
     <mergeCell ref="G216:H216"/>
     <mergeCell ref="G217:H217"/>
     <mergeCell ref="G218:H218"/>
     <mergeCell ref="G219:H219"/>
-    <mergeCell ref="B220:C224"/>
     <mergeCell ref="G220:H220"/>
+    <mergeCell ref="B221:C225"/>
     <mergeCell ref="G221:H221"/>
     <mergeCell ref="G222:H222"/>
     <mergeCell ref="G223:H223"/>
     <mergeCell ref="G224:H224"/>
-    <mergeCell ref="B225:C229"/>
     <mergeCell ref="G225:H225"/>
+    <mergeCell ref="B226:C230"/>
     <mergeCell ref="G226:H226"/>
     <mergeCell ref="G227:H227"/>
     <mergeCell ref="G228:H228"/>
     <mergeCell ref="G229:H229"/>
-    <mergeCell ref="B230:C234"/>
     <mergeCell ref="G230:H230"/>
+    <mergeCell ref="B231:C235"/>
     <mergeCell ref="G231:H231"/>
     <mergeCell ref="G232:H232"/>
     <mergeCell ref="G233:H233"/>
     <mergeCell ref="G234:H234"/>
-    <mergeCell ref="B235:C239"/>
     <mergeCell ref="G235:H235"/>
+    <mergeCell ref="B236:C240"/>
     <mergeCell ref="G236:H236"/>
     <mergeCell ref="G237:H237"/>
     <mergeCell ref="G238:H238"/>
     <mergeCell ref="G239:H239"/>
-    <mergeCell ref="B240:C244"/>
     <mergeCell ref="G240:H240"/>
+    <mergeCell ref="B241:C245"/>
     <mergeCell ref="G241:H241"/>
     <mergeCell ref="G242:H242"/>
     <mergeCell ref="G243:H243"/>
     <mergeCell ref="G244:H244"/>
-    <mergeCell ref="B245:C248"/>
     <mergeCell ref="G245:H245"/>
+    <mergeCell ref="B246:C249"/>
     <mergeCell ref="G246:H246"/>
     <mergeCell ref="G247:H247"/>
     <mergeCell ref="G248:H248"/>
-    <mergeCell ref="B249:C252"/>
     <mergeCell ref="G249:H249"/>
+    <mergeCell ref="B250:C253"/>
     <mergeCell ref="G250:H250"/>
     <mergeCell ref="G251:H251"/>
     <mergeCell ref="G252:H252"/>
-    <mergeCell ref="B253:C256"/>
     <mergeCell ref="G253:H253"/>
+    <mergeCell ref="B254:C257"/>
     <mergeCell ref="G254:H254"/>
     <mergeCell ref="G255:H255"/>
     <mergeCell ref="G256:H256"/>
-    <mergeCell ref="B257:C260"/>
     <mergeCell ref="G257:H257"/>
+    <mergeCell ref="B258:C261"/>
     <mergeCell ref="G258:H258"/>
     <mergeCell ref="G259:H259"/>
     <mergeCell ref="G260:H260"/>
-    <mergeCell ref="B261:C265"/>
     <mergeCell ref="G261:H261"/>
+    <mergeCell ref="B262:C266"/>
     <mergeCell ref="G262:H262"/>
     <mergeCell ref="G263:H263"/>
     <mergeCell ref="G264:H264"/>
     <mergeCell ref="G265:H265"/>
-    <mergeCell ref="B266:C270"/>
     <mergeCell ref="G266:H266"/>
+    <mergeCell ref="B267:C271"/>
     <mergeCell ref="G267:H267"/>
     <mergeCell ref="G268:H268"/>
     <mergeCell ref="G269:H269"/>
     <mergeCell ref="G270:H270"/>
-    <mergeCell ref="B271:C275"/>
     <mergeCell ref="G271:H271"/>
+    <mergeCell ref="B272:C276"/>
     <mergeCell ref="G272:H272"/>
     <mergeCell ref="G273:H273"/>
     <mergeCell ref="G274:H274"/>
     <mergeCell ref="G275:H275"/>
-    <mergeCell ref="B276:C280"/>
     <mergeCell ref="G276:H276"/>
+    <mergeCell ref="B277:C281"/>
     <mergeCell ref="G277:H277"/>
     <mergeCell ref="G278:H278"/>
     <mergeCell ref="G279:H279"/>
     <mergeCell ref="G280:H280"/>
-    <mergeCell ref="B281:C285"/>
     <mergeCell ref="G281:H281"/>
+    <mergeCell ref="B282:C286"/>
     <mergeCell ref="G282:H282"/>
     <mergeCell ref="G283:H283"/>
     <mergeCell ref="G284:H284"/>
     <mergeCell ref="G285:H285"/>
-    <mergeCell ref="B286:C290"/>
     <mergeCell ref="G286:H286"/>
+    <mergeCell ref="B287:C291"/>
     <mergeCell ref="G287:H287"/>
     <mergeCell ref="G288:H288"/>
     <mergeCell ref="G289:H289"/>
     <mergeCell ref="G290:H290"/>
-    <mergeCell ref="B291:C295"/>
     <mergeCell ref="G291:H291"/>
+    <mergeCell ref="B292:C296"/>
     <mergeCell ref="G292:H292"/>
     <mergeCell ref="G293:H293"/>
     <mergeCell ref="G294:H294"/>
     <mergeCell ref="G295:H295"/>
-    <mergeCell ref="B296:C300"/>
     <mergeCell ref="G296:H296"/>
+    <mergeCell ref="B297:C301"/>
     <mergeCell ref="G297:H297"/>
     <mergeCell ref="G298:H298"/>
     <mergeCell ref="G299:H299"/>
     <mergeCell ref="G300:H300"/>
-    <mergeCell ref="B301:C305"/>
     <mergeCell ref="G301:H301"/>
+    <mergeCell ref="B302:C306"/>
     <mergeCell ref="G302:H302"/>
     <mergeCell ref="G303:H303"/>
     <mergeCell ref="G304:H304"/>
     <mergeCell ref="G305:H305"/>
-    <mergeCell ref="B306:C310"/>
     <mergeCell ref="G306:H306"/>
+    <mergeCell ref="B307:C311"/>
     <mergeCell ref="G307:H307"/>
     <mergeCell ref="G308:H308"/>
     <mergeCell ref="G309:H309"/>
     <mergeCell ref="G310:H310"/>
-    <mergeCell ref="B311:C315"/>
     <mergeCell ref="G311:H311"/>
+    <mergeCell ref="B312:C316"/>
     <mergeCell ref="G312:H312"/>
     <mergeCell ref="G313:H313"/>
     <mergeCell ref="G314:H314"/>
     <mergeCell ref="G315:H315"/>
-    <mergeCell ref="B316:C320"/>
     <mergeCell ref="G316:H316"/>
+    <mergeCell ref="B317:C321"/>
     <mergeCell ref="G317:H317"/>
     <mergeCell ref="G318:H318"/>
     <mergeCell ref="G319:H319"/>
     <mergeCell ref="G320:H320"/>
-    <mergeCell ref="B321:C325"/>
     <mergeCell ref="G321:H321"/>
+    <mergeCell ref="B322:C326"/>
     <mergeCell ref="G322:H322"/>
     <mergeCell ref="G323:H323"/>
     <mergeCell ref="G324:H324"/>
     <mergeCell ref="G325:H325"/>
-    <mergeCell ref="B326:C330"/>
     <mergeCell ref="G326:H326"/>
+    <mergeCell ref="B327:C331"/>
     <mergeCell ref="G327:H327"/>
     <mergeCell ref="G328:H328"/>
     <mergeCell ref="G329:H329"/>
     <mergeCell ref="G330:H330"/>
-    <mergeCell ref="B331:C335"/>
     <mergeCell ref="G331:H331"/>
+    <mergeCell ref="B332:C336"/>
     <mergeCell ref="G332:H332"/>
     <mergeCell ref="G333:H333"/>
     <mergeCell ref="G334:H334"/>
     <mergeCell ref="G335:H335"/>
-    <mergeCell ref="B336:C340"/>
     <mergeCell ref="G336:H336"/>
+    <mergeCell ref="B337:C341"/>
     <mergeCell ref="G337:H337"/>
     <mergeCell ref="G338:H338"/>
     <mergeCell ref="G339:H339"/>
     <mergeCell ref="G340:H340"/>
-    <mergeCell ref="B341:C345"/>
     <mergeCell ref="G341:H341"/>
+    <mergeCell ref="B342:C346"/>
     <mergeCell ref="G342:H342"/>
     <mergeCell ref="G343:H343"/>
     <mergeCell ref="G344:H344"/>
     <mergeCell ref="G345:H345"/>
-    <mergeCell ref="B346:C350"/>
     <mergeCell ref="G346:H346"/>
+    <mergeCell ref="B347:C351"/>
     <mergeCell ref="G347:H347"/>
     <mergeCell ref="G348:H348"/>
     <mergeCell ref="G349:H349"/>
     <mergeCell ref="G350:H350"/>
-    <mergeCell ref="B351:C355"/>
     <mergeCell ref="G351:H351"/>
+    <mergeCell ref="B352:C356"/>
     <mergeCell ref="G352:H352"/>
     <mergeCell ref="G353:H353"/>
     <mergeCell ref="G354:H354"/>
     <mergeCell ref="G355:H355"/>
-    <mergeCell ref="B356:C360"/>
     <mergeCell ref="G356:H356"/>
+    <mergeCell ref="B357:C361"/>
     <mergeCell ref="G357:H357"/>
     <mergeCell ref="G358:H358"/>
     <mergeCell ref="G359:H359"/>
     <mergeCell ref="G360:H360"/>
-    <mergeCell ref="B361:C365"/>
     <mergeCell ref="G361:H361"/>
+    <mergeCell ref="B362:C366"/>
     <mergeCell ref="G362:H362"/>
     <mergeCell ref="G363:H363"/>
     <mergeCell ref="G364:H364"/>
     <mergeCell ref="G365:H365"/>
-    <mergeCell ref="B366:C370"/>
     <mergeCell ref="G366:H366"/>
+    <mergeCell ref="B367:C371"/>
     <mergeCell ref="G367:H367"/>
     <mergeCell ref="G368:H368"/>
     <mergeCell ref="G369:H369"/>
     <mergeCell ref="G370:H370"/>
-    <mergeCell ref="B371:C375"/>
     <mergeCell ref="G371:H371"/>
+    <mergeCell ref="B372:C376"/>
     <mergeCell ref="G372:H372"/>
     <mergeCell ref="G373:H373"/>
     <mergeCell ref="G374:H374"/>
     <mergeCell ref="G375:H375"/>
-    <mergeCell ref="B376:C380"/>
     <mergeCell ref="G376:H376"/>
+    <mergeCell ref="B377:C381"/>
     <mergeCell ref="G377:H377"/>
     <mergeCell ref="G378:H378"/>
     <mergeCell ref="G379:H379"/>
     <mergeCell ref="G380:H380"/>
-    <mergeCell ref="B381:C385"/>
     <mergeCell ref="G381:H381"/>
+    <mergeCell ref="B382:C386"/>
     <mergeCell ref="G382:H382"/>
     <mergeCell ref="G383:H383"/>
     <mergeCell ref="G384:H384"/>
     <mergeCell ref="G385:H385"/>
-    <mergeCell ref="B386:C390"/>
     <mergeCell ref="G386:H386"/>
+    <mergeCell ref="B387:C391"/>
     <mergeCell ref="G387:H387"/>
     <mergeCell ref="G388:H388"/>
     <mergeCell ref="G389:H389"/>
     <mergeCell ref="G390:H390"/>
-    <mergeCell ref="B391:C395"/>
     <mergeCell ref="G391:H391"/>
+    <mergeCell ref="B392:C396"/>
     <mergeCell ref="G392:H392"/>
     <mergeCell ref="G393:H393"/>
     <mergeCell ref="G394:H394"/>
     <mergeCell ref="G395:H395"/>
-    <mergeCell ref="B396:C400"/>
     <mergeCell ref="G396:H396"/>
+    <mergeCell ref="B397:C401"/>
     <mergeCell ref="G397:H397"/>
     <mergeCell ref="G398:H398"/>
     <mergeCell ref="G399:H399"/>
     <mergeCell ref="G400:H400"/>
-    <mergeCell ref="B401:C405"/>
     <mergeCell ref="G401:H401"/>
+    <mergeCell ref="B402:C406"/>
     <mergeCell ref="G402:H402"/>
     <mergeCell ref="G403:H403"/>
     <mergeCell ref="G404:H404"/>
     <mergeCell ref="G405:H405"/>
-    <mergeCell ref="B406:C410"/>
     <mergeCell ref="G406:H406"/>
+    <mergeCell ref="B407:C411"/>
     <mergeCell ref="G407:H407"/>
     <mergeCell ref="G408:H408"/>
     <mergeCell ref="G409:H409"/>
     <mergeCell ref="G410:H410"/>
-    <mergeCell ref="B411:C415"/>
     <mergeCell ref="G411:H411"/>
+    <mergeCell ref="B412:C416"/>
     <mergeCell ref="G412:H412"/>
     <mergeCell ref="G413:H413"/>
     <mergeCell ref="G414:H414"/>
     <mergeCell ref="G415:H415"/>
-    <mergeCell ref="B416:C420"/>
     <mergeCell ref="G416:H416"/>
+    <mergeCell ref="B417:C421"/>
     <mergeCell ref="G417:H417"/>
     <mergeCell ref="G418:H418"/>
     <mergeCell ref="G419:H419"/>
     <mergeCell ref="G420:H420"/>
-    <mergeCell ref="B422:G422"/>
+    <mergeCell ref="G421:H421"/>
+    <mergeCell ref="B423:G423"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="2" state="frozen" topLeftCell="A3"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications Submitted</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -14083,101 +14099,101 @@
         <v>14.38</v>
       </c>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B8"/>
       <c s="25" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E8">
         <v>15.57</v>
       </c>
       <c s="30" r="F8">
         <v>16.42</v>
       </c>
       <c s="30" r="G8">
         <v>16.96</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="30" r="I8">
         <v>18.56</v>
       </c>
       <c s="30" r="J8">
-        <v>19.81</v>
+        <v>20.3</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B9"/>
       <c s="25" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E9">
         <v>6.59</v>
       </c>
       <c s="30" r="F9">
         <v>9.69</v>
       </c>
       <c s="30" r="G9">
         <v>9.54</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="30" r="I9">
         <v>8.18</v>
       </c>
       <c s="30" r="J9">
         <v>9.94</v>
       </c>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B10"/>
       <c s="25" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E10">
         <v>10.12</v>
       </c>
       <c s="31" r="F10">
         <v>12.6</v>
       </c>
       <c s="31" r="G10">
         <v>12.17</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="31" r="I10">
         <v>12.68</v>
       </c>
       <c s="31" r="J10">
-        <v>13.32</v>
+        <v>13.45</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B11"/>
       <c s="27" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14222,101 +14238,101 @@
         <v>8.3</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B13"/>
       <c s="25" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>10.74</v>
       </c>
       <c s="30" r="F13">
         <v>12.35</v>
       </c>
       <c s="30" r="G13">
         <v>12.41</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>14.9</v>
       </c>
       <c s="30" r="J13">
-        <v>8.33</v>
+        <v>8.14</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B14"/>
       <c s="25" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>7.79</v>
       </c>
       <c s="30" r="F14">
         <v>6.44</v>
       </c>
       <c s="30" r="G14">
         <v>6.08</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>5.27</v>
       </c>
       <c s="30" r="J14">
         <v>7.89</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B15"/>
       <c s="25" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>8.6</v>
       </c>
       <c s="31" r="F15">
         <v>9.11</v>
       </c>
       <c s="31" r="G15">
         <v>9.49</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>7.82</v>
       </c>
       <c s="31" r="J15">
-        <v>8.05</v>
+        <v>8</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B16"/>
       <c s="27" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14645,101 +14661,101 @@
         <v>13.2</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B28"/>
       <c s="25" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E28">
         <v>16.46</v>
       </c>
       <c s="30" r="F28">
         <v>14.13</v>
       </c>
       <c s="30" r="G28">
         <v>22.61</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="30" r="I28">
         <v>14.51</v>
       </c>
       <c s="30" r="J28">
-        <v>21.05</v>
+        <v>21.06</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B29"/>
       <c s="25" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E29">
         <v>11.56</v>
       </c>
       <c s="30" r="F29">
         <v>16.23</v>
       </c>
       <c s="30" r="G29">
         <v>14.57</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="30" r="I29">
         <v>10.62</v>
       </c>
       <c s="30" r="J29">
         <v>11.6</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B30"/>
       <c s="25" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E30">
         <v>15.65</v>
       </c>
       <c s="31" r="F30">
         <v>14.82</v>
       </c>
       <c s="31" r="G30">
         <v>19.03</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="31" r="I30">
         <v>12.81</v>
       </c>
       <c s="31" r="J30">
-        <v>17.08</v>
+        <v>17.09</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B31"/>
       <c s="27" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15664,101 +15680,101 @@
         <v>66.68</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B63"/>
       <c s="25" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>46.1</v>
       </c>
       <c s="30" r="F63">
         <v>50.57</v>
       </c>
       <c s="30" r="G63">
         <v>54.85</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>50.64</v>
       </c>
       <c s="30" r="J63">
-        <v>61.59</v>
+        <v>61.05</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B64"/>
       <c s="25" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>23.15</v>
       </c>
       <c s="30" r="F64">
         <v>24.88</v>
       </c>
       <c s="30" r="G64">
         <v>25.15</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>26.69</v>
       </c>
       <c s="30" r="J64">
         <v>32.08</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B65"/>
       <c s="25" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>35.34</v>
       </c>
       <c s="31" r="F65">
         <v>38.5</v>
       </c>
       <c s="31" r="G65">
         <v>43.57</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>44.69</v>
       </c>
       <c s="31" r="J65">
-        <v>52.4</v>
+        <v>52.14</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B66"/>
       <c s="27" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16367,76 +16383,76 @@
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B84"/>
       <c s="25" t="str" r="C84"/>
       <c s="23" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E84">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F84">
         <v>8.45</v>
       </c>
       <c s="30" r="G84">
         <v>6.51</v>
       </c>
       <c s="6" t="str" r="H84"/>
       <c s="30" r="I84">
         <v>7.88</v>
       </c>
       <c s="30" r="J84">
-        <v>6.66</v>
+        <v>6.69</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B85"/>
       <c s="25" t="str" r="C85"/>
       <c s="10" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E85">
         <v>6.62</v>
       </c>
       <c s="31" r="F85">
         <v>10.29</v>
       </c>
       <c s="31" r="G85">
         <v>7.81</v>
       </c>
       <c s="6" t="str" r="H85"/>
       <c s="31" r="I85">
         <v>7.33</v>
       </c>
       <c s="31" r="J85">
-        <v>8.92</v>
+        <v>8.93</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B86"/>
       <c s="27" t="str" r="C86"/>
       <c s="23" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16812,132 +16828,132 @@
           <t xml:space="preserve">Clinical Neurophysiology (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C97"/>
       <c s="23" t="inlineStr" r="D97">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E97">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F97">
         <v>9.75</v>
       </c>
       <c s="30" r="G97">
         <v>12.06</v>
       </c>
       <c s="6" t="str" r="H97"/>
       <c s="30" r="I97">
         <v>8.12</v>
       </c>
       <c s="30" r="J97">
-        <v>9.29</v>
+        <v>8.91</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F98">
         <v>12.9</v>
       </c>
       <c s="30" r="G98">
         <v>11.44</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>9.71</v>
       </c>
       <c s="30" r="J98">
-        <v>11.09</v>
+        <v>11.23</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F99">
         <v>5.44</v>
       </c>
       <c s="30" r="G99">
         <v>6.96</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="30" r="I99">
         <v>7.04</v>
       </c>
       <c s="30" r="J99">
-        <v>6.79</v>
+        <v>6.59</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F100">
         <v>8.99</v>
       </c>
       <c s="31" r="G100">
         <v>9.25</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>8.21</v>
       </c>
       <c s="31" r="J100">
-        <v>8.5</v>
+        <v>8.39</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17154,76 +17170,76 @@
         <v>20</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B109"/>
       <c s="25" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E109">
         <v>23.69</v>
       </c>
       <c s="30" r="F109">
         <v>21.52</v>
       </c>
       <c s="30" r="G109">
         <v>26.76</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="30" r="I109">
         <v>25.65</v>
       </c>
       <c s="30" r="J109">
-        <v>6.5</v>
+        <v>16.63</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B110"/>
       <c s="25" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E110">
         <v>23.85</v>
       </c>
       <c s="31" r="F110">
         <v>21.22</v>
       </c>
       <c s="31" r="G110">
         <v>26.06</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="31" r="I110">
         <v>26.23</v>
       </c>
       <c s="31" r="J110">
-        <v>11</v>
+        <v>17</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B111"/>
       <c s="27" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17956,51 +17972,51 @@
           <t xml:space="preserve">Epilepsy (Neurology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C137"/>
       <c s="23" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E137">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F137">
         <v>12.96</v>
       </c>
       <c s="30" r="G137">
         <v>18.1</v>
       </c>
       <c s="6" t="str" r="H137"/>
       <c s="30" r="I137">
         <v>17.29</v>
       </c>
       <c s="30" r="J137">
-        <v>18.38</v>
+        <v>18.46</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B138"/>
       <c s="25" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E138">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F138">
         <v>17.76</v>
       </c>
       <c s="30" r="G138">
         <v>19.35</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>23.1</v>
       </c>
@@ -18010,78 +18026,78 @@
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F139">
         <v>7.71</v>
       </c>
       <c s="30" r="G139">
         <v>9.43</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>11.81</v>
       </c>
       <c s="30" r="J139">
-        <v>12.46</v>
+        <v>12.36</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F140">
         <v>12.42</v>
       </c>
       <c s="31" r="G140">
         <v>13.73</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>16.86</v>
       </c>
       <c s="31" r="J140">
-        <v>16.71</v>
+        <v>16.64</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18138,51 +18154,51 @@
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="30" r="I143">
         <v>5.85</v>
       </c>
       <c s="30" r="J143">
-        <v>8.47</v>
+        <v>8.56</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B144"/>
       <c s="25" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -18200,51 +18216,51 @@
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>6.55</v>
       </c>
       <c s="31" r="J145">
-        <v>8.6</v>
+        <v>8.62</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18510,51 +18526,51 @@
         <v>67.65</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B155"/>
       <c s="25" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>83.21</v>
       </c>
       <c s="31" r="F155">
         <v>84.78</v>
       </c>
       <c s="31" r="G155">
         <v>92.08</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>94.42</v>
       </c>
       <c s="31" r="J155">
-        <v>88.58</v>
+        <v>88.59</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B156"/>
       <c s="27" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18611,51 +18627,51 @@
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B158"/>
       <c s="25" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>5.38</v>
       </c>
       <c s="28" t="inlineStr" r="F158">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G158">
         <v>6.63</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>5.31</v>
       </c>
       <c s="30" r="J158">
-        <v>5.39</v>
+        <v>5.47</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B159"/>
       <c s="25" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -18770,101 +18786,101 @@
         <v>5.49</v>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E163">
         <v>12.67</v>
       </c>
       <c s="30" r="F163">
         <v>10.31</v>
       </c>
       <c s="30" r="G163">
         <v>9.9</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="30" r="I163">
         <v>8.6</v>
       </c>
       <c s="30" r="J163">
-        <v>8.51</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E164">
         <v>7.25</v>
       </c>
       <c s="30" r="F164">
         <v>8.56</v>
       </c>
       <c s="30" r="G164">
         <v>9.3</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="30" r="I164">
         <v>7.93</v>
       </c>
       <c s="30" r="J164">
         <v>7.24</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E165">
         <v>11.05</v>
       </c>
       <c s="31" r="F165">
         <v>9.68</v>
       </c>
       <c s="31" r="G165">
         <v>9.42</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="31" r="I165">
         <v>8.2</v>
       </c>
       <c s="31" r="J165">
-        <v>7.86</v>
+        <v>7.78</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18884,126 +18900,126 @@
       <c s="10" t="inlineStr" r="B167">
         <is>
           <t xml:space="preserve">Gynecologic Oncology (Obstetrics and Gynecology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C167"/>
       <c s="23" t="inlineStr" r="D167">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E167">
         <v>52.33</v>
       </c>
       <c s="30" r="F167">
         <v>52.88</v>
       </c>
       <c s="30" r="G167">
         <v>67.8</v>
       </c>
       <c s="6" t="str" r="H167"/>
       <c s="30" r="I167">
         <v>64.15</v>
       </c>
       <c s="30" r="J167">
-        <v>71</v>
+        <v>64.75</v>
       </c>
     </row>
     <row r="168" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B168"/>
       <c s="25" t="str" r="C168"/>
       <c s="23" t="inlineStr" r="D168">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E168">
         <v>46.9</v>
       </c>
       <c s="30" r="F168">
         <v>16.14</v>
       </c>
       <c s="30" r="G168">
         <v>47.5</v>
       </c>
       <c s="6" t="str" r="H168"/>
       <c s="30" r="I168">
         <v>50.09</v>
       </c>
       <c s="30" r="J168">
-        <v>25.33</v>
+        <v>54.85</v>
       </c>
     </row>
     <row r="169" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B169"/>
       <c s="25" t="str" r="C169"/>
       <c s="23" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E169">
         <v>54.65</v>
       </c>
       <c s="30" r="F169">
         <v>50.91</v>
       </c>
       <c s="30" r="G169">
         <v>52.78</v>
       </c>
       <c s="6" t="str" r="H169"/>
       <c s="30" r="I169">
         <v>51.51</v>
       </c>
       <c s="30" r="J169">
-        <v>32.6</v>
+        <v>46.36</v>
       </c>
     </row>
     <row r="170" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B170"/>
       <c s="25" t="str" r="C170"/>
       <c s="10" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E170">
         <v>53.83</v>
       </c>
       <c s="31" r="F170">
         <v>48.54</v>
       </c>
       <c s="31" r="G170">
         <v>53.01</v>
       </c>
       <c s="6" t="str" r="H170"/>
       <c s="31" r="I170">
         <v>52.94</v>
       </c>
       <c s="31" r="J170">
-        <v>34.44</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="171" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B171"/>
       <c s="27" t="str" r="C171"/>
       <c s="23" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19622,126 +19638,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E191">
         <v>27.18</v>
       </c>
       <c s="30" r="F191">
         <v>27.57</v>
       </c>
       <c s="30" r="G191">
         <v>21.95</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="30" r="I191">
         <v>22.94</v>
       </c>
       <c s="30" r="J191">
-        <v>29.71</v>
+        <v>29.11</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E192">
         <v>33.28</v>
       </c>
       <c s="30" r="F192">
         <v>28.84</v>
       </c>
       <c s="30" r="G192">
         <v>27.7</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="30" r="I192">
         <v>24.37</v>
       </c>
       <c s="30" r="J192">
-        <v>22.24</v>
+        <v>22.15</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E193">
         <v>16.44</v>
       </c>
       <c s="30" r="F193">
         <v>17.1</v>
       </c>
       <c s="30" r="G193">
         <v>15.06</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="30" r="I193">
         <v>15.63</v>
       </c>
       <c s="30" r="J193">
         <v>16.14</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E194">
         <v>25.97</v>
       </c>
       <c s="31" r="F194">
         <v>24.21</v>
       </c>
       <c s="31" r="G194">
         <v>21.29</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="31" r="I194">
         <v>21.09</v>
       </c>
       <c s="31" r="J194">
-        <v>21.03</v>
+        <v>20.94</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19908,126 +19924,126 @@
       <c s="10" t="inlineStr" r="B201">
         <is>
           <t xml:space="preserve">Interventional Radiology - Independent</t>
         </is>
       </c>
       <c s="22" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E201">
         <v>39.95</v>
       </c>
       <c s="30" r="F201">
         <v>41.86</v>
       </c>
       <c s="30" r="G201">
         <v>34.32</v>
       </c>
       <c s="6" t="str" r="H201"/>
       <c s="30" r="I201">
         <v>20.8</v>
       </c>
       <c s="30" r="J201">
-        <v>28.57</v>
+        <v>26.73</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>57.6</v>
       </c>
       <c s="30" r="F202">
         <v>49.81</v>
       </c>
       <c s="30" r="G202">
         <v>39.42</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>26.8</v>
       </c>
       <c s="30" r="J202">
         <v>23.61</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B203"/>
       <c s="25" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>32.48</v>
       </c>
       <c s="30" r="F203">
         <v>34.65</v>
       </c>
       <c s="30" r="G203">
         <v>28.46</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>26.82</v>
       </c>
       <c s="30" r="J203">
-        <v>17.73</v>
+        <v>17.75</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E204">
         <v>39.07</v>
       </c>
       <c s="31" r="F204">
         <v>39.5</v>
       </c>
       <c s="31" r="G204">
         <v>33.28</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="31" r="I204">
         <v>25.97</v>
       </c>
       <c s="31" r="J204">
-        <v>21.13</v>
+        <v>20.93</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20046,129 +20062,127 @@
     <row r="206" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B206">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E206">
         <v>55</v>
       </c>
       <c s="30" r="F206">
         <v>55.29</v>
       </c>
       <c s="30" r="G206">
         <v>55.23</v>
       </c>
       <c s="6" t="str" r="H206"/>
       <c s="30" r="I206">
         <v>54.12</v>
       </c>
-      <c s="28" t="inlineStr" r="J206">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J206">
+        <v>40.94</v>
       </c>
     </row>
     <row r="207" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B207"/>
       <c s="25" t="str" r="C207"/>
       <c s="23" t="inlineStr" r="D207">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E207">
         <v>59.72</v>
       </c>
       <c s="30" r="F207">
         <v>49.71</v>
       </c>
       <c s="30" r="G207">
         <v>58.09</v>
       </c>
       <c s="6" t="str" r="H207"/>
       <c s="30" r="I207">
         <v>55.9</v>
       </c>
       <c s="30" r="J207">
-        <v>24.6</v>
+        <v>50.05</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B208"/>
       <c s="25" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E208">
         <v>41.48</v>
       </c>
       <c s="30" r="F208">
         <v>45.67</v>
       </c>
       <c s="30" r="G208">
         <v>45.03</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="30" r="I208">
         <v>38.6</v>
       </c>
       <c s="30" r="J208">
-        <v>45.4</v>
+        <v>36.39</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B209"/>
       <c s="25" t="str" r="C209"/>
       <c s="10" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E209">
         <v>44.92</v>
       </c>
       <c s="31" r="F209">
         <v>46.94</v>
       </c>
       <c s="31" r="G209">
         <v>47.67</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="31" r="I209">
         <v>42.16</v>
       </c>
       <c s="31" r="J209">
-        <v>35</v>
+        <v>38.33</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B210"/>
       <c s="27" t="str" r="C210"/>
       <c s="23" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20310,6137 +20324,6170 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="6" t="str" r="H215"/>
       <c s="23" t="inlineStr" r="I215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="J215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="216" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B216">
         <is>
           <t xml:space="preserve">Medical Genetics and Genomics/Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C216"/>
       <c s="23" t="inlineStr" r="D216">
         <is>
-          <t xml:space="preserve">IMG</t>
+          <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H216"/>
       <c s="28" t="inlineStr" r="I216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B217"/>
       <c s="25" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H217"/>
       <c s="28" t="inlineStr" r="I217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B218"/>
       <c s="25" t="str" r="C218"/>
-      <c s="10" t="inlineStr" r="D218">
+      <c s="23" t="inlineStr" r="D218">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H218"/>
+      <c s="28" t="inlineStr" r="I218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B219"/>
+      <c s="25" t="str" r="C219"/>
+      <c s="10" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E218">
-[...46 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="E219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G219">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H219"/>
-      <c s="23" t="inlineStr" r="I219">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="I219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J219">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B220">
+      <c s="26" t="str" r="B220"/>
+      <c s="27" t="str" r="C220"/>
+      <c s="23" t="inlineStr" r="D220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H220"/>
+      <c s="23" t="inlineStr" r="I220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="221" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B221">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C220"/>
-      <c s="23" t="inlineStr" r="D220">
+      <c s="22" t="str" r="C221"/>
+      <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H221"/>
       <c s="28" t="inlineStr" r="I221">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J221">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="222" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B222"/>
       <c s="25" t="str" r="C222"/>
       <c s="23" t="inlineStr" r="D222">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E222">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F222">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G222">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H222"/>
       <c s="28" t="inlineStr" r="I222">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J222">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B223"/>
       <c s="25" t="str" r="C223"/>
-      <c s="10" t="inlineStr" r="D223">
+      <c s="23" t="inlineStr" r="D223">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E223">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F223">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G223">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H223"/>
+      <c s="28" t="inlineStr" r="I223">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J223">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B224"/>
+      <c s="25" t="str" r="C224"/>
+      <c s="10" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="E223">
-[...46 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="E224">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="F224">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="G224">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H224"/>
-      <c s="23" t="inlineStr" r="I224">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="I224">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J224">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B225">
+      <c s="26" t="str" r="B225"/>
+      <c s="27" t="str" r="C225"/>
+      <c s="23" t="inlineStr" r="D225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H225"/>
+      <c s="23" t="inlineStr" r="I225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B226">
         <is>
           <t xml:space="preserve">Medical Toxicology (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C225"/>
-      <c s="23" t="inlineStr" r="D225">
+      <c s="22" t="str" r="C226"/>
+      <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E225">
-[...4 lines deleted...]
-      <c s="30" r="F225">
+      <c s="28" t="inlineStr" r="E226">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F226">
         <v>11.91</v>
       </c>
-      <c s="30" r="G225">
+      <c s="30" r="G226">
         <v>9.25</v>
-      </c>
-[...25 lines deleted...]
-        <v>12.5</v>
       </c>
       <c s="6" t="str" r="H226"/>
       <c s="30" r="I226">
-        <v>6.5</v>
+        <v>13.82</v>
       </c>
       <c s="30" r="J226">
-        <v>10.33</v>
+        <v>11.56</v>
       </c>
     </row>
     <row r="227" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B227"/>
       <c s="25" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F227">
-        <v>8.1</v>
+        <v>8.18</v>
       </c>
       <c s="30" r="G227">
-        <v>11.64</v>
+        <v>12.5</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
-        <v>8.27</v>
+        <v>6.5</v>
       </c>
       <c s="30" r="J227">
-        <v>11.27</v>
+        <v>10.33</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
-      <c s="10" t="inlineStr" r="D228">
+      <c s="23" t="inlineStr" r="D228">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E228">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F228">
+        <v>8.1</v>
+      </c>
+      <c s="30" r="G228">
+        <v>11.64</v>
+      </c>
+      <c s="6" t="str" r="H228"/>
+      <c s="30" r="I228">
+        <v>8.27</v>
+      </c>
+      <c s="30" r="J228">
+        <v>11.27</v>
+      </c>
+    </row>
+    <row r="229" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B229"/>
+      <c s="25" t="str" r="C229"/>
+      <c s="10" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E228">
-[...4 lines deleted...]
-      <c s="31" r="F228">
+      <c s="28" t="inlineStr" r="E229">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="F229">
         <v>8.68</v>
       </c>
-      <c s="31" r="G228">
+      <c s="31" r="G229">
         <v>11.22</v>
       </c>
-      <c s="6" t="str" r="H228"/>
-      <c s="31" r="I228">
+      <c s="6" t="str" r="H229"/>
+      <c s="31" r="I229">
         <v>9.17</v>
       </c>
-      <c s="31" r="J228">
+      <c s="31" r="J229">
         <v>11.2</v>
       </c>
     </row>
-    <row r="229" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="230" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B230">
+      <c s="26" t="str" r="B230"/>
+      <c s="27" t="str" r="C230"/>
+      <c s="23" t="inlineStr" r="D230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H230"/>
+      <c s="23" t="inlineStr" r="I230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="231" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B231">
         <is>
           <t xml:space="preserve">Medical Toxicology (Preventive Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C230"/>
-      <c s="23" t="inlineStr" r="D230">
+      <c s="22" t="str" r="C231"/>
+      <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H231"/>
       <c s="28" t="inlineStr" r="I231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B232"/>
       <c s="25" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="28" t="inlineStr" r="I232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B233"/>
       <c s="25" t="str" r="C233"/>
-      <c s="10" t="inlineStr" r="D233">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D233">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="F233">
+      <c s="28" t="inlineStr" r="F233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="28" t="inlineStr" r="I233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
-      <c s="26" t="str" r="B234"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B234"/>
+      <c s="25" t="str" r="C234"/>
+      <c s="10" t="inlineStr" r="D234">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="F234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H234"/>
-      <c s="23" t="inlineStr" r="I234">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B235">
+      <c s="26" t="str" r="B235"/>
+      <c s="27" t="str" r="C235"/>
+      <c s="23" t="inlineStr" r="D235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H235"/>
+      <c s="23" t="inlineStr" r="I235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B236">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C235"/>
-      <c s="23" t="inlineStr" r="D235">
+      <c s="22" t="str" r="C236"/>
+      <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E235">
+      <c s="30" r="E236">
         <v>31.33</v>
       </c>
-      <c s="30" r="F235">
+      <c s="30" r="F236">
         <v>27.3</v>
       </c>
-      <c s="30" r="G235">
+      <c s="30" r="G236">
         <v>26.72</v>
-      </c>
-[...23 lines deleted...]
-        <v>39.77</v>
       </c>
       <c s="6" t="str" r="H236"/>
       <c s="30" r="I236">
-        <v>36.72</v>
+        <v>23.43</v>
       </c>
       <c s="30" r="J236">
-        <v>36.49</v>
+        <v>21.64</v>
       </c>
     </row>
     <row r="237" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B237"/>
       <c s="25" t="str" r="C237"/>
       <c s="23" t="inlineStr" r="D237">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E237">
-        <v>17.26</v>
+        <v>35.8</v>
       </c>
       <c s="30" r="F237">
-        <v>18.74</v>
+        <v>42.77</v>
       </c>
       <c s="30" r="G237">
-        <v>18.23</v>
+        <v>39.77</v>
       </c>
       <c s="6" t="str" r="H237"/>
       <c s="30" r="I237">
-        <v>16.3</v>
+        <v>36.72</v>
       </c>
       <c s="30" r="J237">
-        <v>14.59</v>
+        <v>36.49</v>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B238"/>
       <c s="25" t="str" r="C238"/>
-      <c s="10" t="inlineStr" r="D238">
+      <c s="23" t="inlineStr" r="D238">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E238">
+        <v>17.26</v>
+      </c>
+      <c s="30" r="F238">
+        <v>18.74</v>
+      </c>
+      <c s="30" r="G238">
+        <v>18.23</v>
+      </c>
+      <c s="6" t="str" r="H238"/>
+      <c s="30" r="I238">
+        <v>16.3</v>
+      </c>
+      <c s="30" r="J238">
+        <v>14.59</v>
+      </c>
+    </row>
+    <row r="239" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B239"/>
+      <c s="25" t="str" r="C239"/>
+      <c s="10" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E238">
+      <c s="31" r="E239">
         <v>24.73</v>
       </c>
-      <c s="31" r="F238">
+      <c s="31" r="F239">
         <v>27.87</v>
       </c>
-      <c s="31" r="G238">
+      <c s="31" r="G239">
         <v>27.13</v>
       </c>
-      <c s="6" t="str" r="H238"/>
-      <c s="31" r="I238">
+      <c s="6" t="str" r="H239"/>
+      <c s="31" r="I239">
         <v>23.74</v>
       </c>
-      <c s="31" r="J238">
+      <c s="31" r="J239">
         <v>23.34</v>
       </c>
     </row>
-    <row r="239" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="240" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B240">
+      <c s="26" t="str" r="B240"/>
+      <c s="27" t="str" r="C240"/>
+      <c s="23" t="inlineStr" r="D240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H240"/>
+      <c s="23" t="inlineStr" r="I240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B241">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C240"/>
-      <c s="23" t="inlineStr" r="D240">
+      <c s="22" t="str" r="C241"/>
+      <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E240">
+      <c s="30" r="E241">
         <v>24.02</v>
       </c>
-      <c s="30" r="F240">
+      <c s="30" r="F241">
         <v>25.9</v>
       </c>
-      <c s="30" r="G240">
+      <c s="30" r="G241">
         <v>23.27</v>
-      </c>
-[...23 lines deleted...]
-        <v>27.36</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="30" r="I241">
-        <v>26</v>
+        <v>19.48</v>
       </c>
       <c s="30" r="J241">
-        <v>27.1</v>
+        <v>19.24</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E242">
-        <v>16.11</v>
+        <v>26.14</v>
       </c>
       <c s="30" r="F242">
-        <v>17.57</v>
+        <v>27.73</v>
       </c>
       <c s="30" r="G242">
-        <v>17.8</v>
+        <v>27.36</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
-        <v>13.64</v>
+        <v>26</v>
       </c>
       <c s="30" r="J242">
-        <v>14.56</v>
+        <v>26.88</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
-      <c s="10" t="inlineStr" r="D243">
+      <c s="23" t="inlineStr" r="D243">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E243">
+        <v>16.11</v>
+      </c>
+      <c s="30" r="F243">
+        <v>17.57</v>
+      </c>
+      <c s="30" r="G243">
+        <v>17.8</v>
+      </c>
+      <c s="6" t="str" r="H243"/>
+      <c s="30" r="I243">
+        <v>13.64</v>
+      </c>
+      <c s="30" r="J243">
+        <v>14.56</v>
+      </c>
+    </row>
+    <row r="244" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B244"/>
+      <c s="25" t="str" r="C244"/>
+      <c s="10" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E243">
+      <c s="31" r="E244">
         <v>23.73</v>
       </c>
-      <c s="31" r="F243">
+      <c s="31" r="F244">
         <v>25.3</v>
       </c>
-      <c s="31" r="G243">
+      <c s="31" r="G244">
         <v>24.9</v>
       </c>
-      <c s="6" t="str" r="H243"/>
-      <c s="31" r="I243">
+      <c s="6" t="str" r="H244"/>
+      <c s="31" r="I244">
         <v>22.33</v>
       </c>
-      <c s="31" r="J243">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J244">
+        <v>23.39</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B245">
+      <c s="26" t="str" r="B245"/>
+      <c s="27" t="str" r="C245"/>
+      <c s="23" t="inlineStr" r="D245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H245"/>
+      <c s="23" t="inlineStr" r="I245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B246">
         <is>
           <t xml:space="preserve">Neuroendovascular</t>
         </is>
       </c>
-      <c s="22" t="str" r="C245"/>
-      <c s="23" t="inlineStr" r="D245">
+      <c s="22" t="str" r="C246"/>
+      <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J246">
-        <v>14.97</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
-      <c s="10" t="inlineStr" r="D247">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D247">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="J247">
-        <v>17.22</v>
+      <c s="30" r="J247">
+        <v>14.52</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B248"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B248"/>
+      <c s="25" t="str" r="C248"/>
+      <c s="10" t="inlineStr" r="D248">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G248">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H248"/>
-      <c s="23" t="inlineStr" r="I248">
-[...7 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="J248">
+        <v>16.76</v>
       </c>
     </row>
     <row r="249" ht="15.8" customHeight="0">
-      <c s="10" t="inlineStr" r="B249">
+      <c s="26" t="str" r="B249"/>
+      <c s="27" t="str" r="C249"/>
+      <c s="23" t="inlineStr" r="D249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H249"/>
+      <c s="23" t="inlineStr" r="I249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B250">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurological Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C249"/>
-      <c s="23" t="inlineStr" r="D249">
+      <c s="22" t="str" r="C250"/>
+      <c s="23" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="28" t="inlineStr" r="I250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B251"/>
       <c s="25" t="str" r="C251"/>
-      <c s="10" t="inlineStr" r="D251">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D251">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H251"/>
       <c s="28" t="inlineStr" r="I251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J251">
+      <c s="28" t="inlineStr" r="J251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="252" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B252"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B252"/>
+      <c s="25" t="str" r="C252"/>
+      <c s="10" t="inlineStr" r="D252">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G252">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H252"/>
-      <c s="23" t="inlineStr" r="I252">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J252">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B253">
+      <c s="26" t="str" r="B253"/>
+      <c s="27" t="str" r="C253"/>
+      <c s="23" t="inlineStr" r="D253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H253"/>
+      <c s="23" t="inlineStr" r="I253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="15.8" customHeight="0">
+      <c s="10" t="inlineStr" r="B254">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C253"/>
-      <c s="23" t="inlineStr" r="D253">
+      <c s="22" t="str" r="C254"/>
+      <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="28" t="inlineStr" r="I254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B255"/>
       <c s="25" t="str" r="C255"/>
-      <c s="10" t="inlineStr" r="D255">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D255">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="28" t="inlineStr" r="I255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J255">
+      <c s="28" t="inlineStr" r="J255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B256"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B256"/>
+      <c s="25" t="str" r="C256"/>
+      <c s="10" t="inlineStr" r="D256">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G256">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H256"/>
-      <c s="23" t="inlineStr" r="I256">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J256">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="257" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B257">
+      <c s="26" t="str" r="B257"/>
+      <c s="27" t="str" r="C257"/>
+      <c s="23" t="inlineStr" r="D257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H257"/>
+      <c s="23" t="inlineStr" r="I257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B258">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Radiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C257"/>
-      <c s="23" t="inlineStr" r="D257">
+      <c s="22" t="str" r="C258"/>
+      <c s="23" t="inlineStr" r="D258">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H258"/>
       <c s="28" t="inlineStr" r="I258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="259" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B259"/>
       <c s="25" t="str" r="C259"/>
-      <c s="10" t="inlineStr" r="D259">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D259">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H259"/>
       <c s="28" t="inlineStr" r="I259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="J259">
+      <c s="28" t="inlineStr" r="J259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="260" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B260"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B260"/>
+      <c s="25" t="str" r="C260"/>
+      <c s="10" t="inlineStr" r="D260">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G260">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H260"/>
-      <c s="23" t="inlineStr" r="I260">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J260">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="261" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B261">
+      <c s="26" t="str" r="B261"/>
+      <c s="27" t="str" r="C261"/>
+      <c s="23" t="inlineStr" r="D261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H261"/>
+      <c s="23" t="inlineStr" r="I261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="262" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B262">
         <is>
           <t xml:space="preserve">Neuroradiology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C261"/>
-      <c s="23" t="inlineStr" r="D261">
+      <c s="22" t="str" r="C262"/>
+      <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E261">
+      <c s="30" r="E262">
         <v>23.38</v>
       </c>
-      <c s="30" r="F261">
+      <c s="30" r="F262">
         <v>20.89</v>
       </c>
-      <c s="30" r="G261">
+      <c s="30" r="G262">
         <v>18.82</v>
-      </c>
-[...23 lines deleted...]
-        <v>20.2</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="30" r="I262">
-        <v>16.07</v>
+        <v>18.74</v>
       </c>
       <c s="30" r="J262">
-        <v>17.18</v>
+        <v>21.39</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E263">
-        <v>14.78</v>
+        <v>18.39</v>
       </c>
       <c s="30" r="F263">
-        <v>13.17</v>
+        <v>21.28</v>
       </c>
       <c s="30" r="G263">
-        <v>15.05</v>
+        <v>20.2</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="30" r="I263">
-        <v>16.4</v>
+        <v>16.07</v>
       </c>
       <c s="30" r="J263">
-        <v>15.41</v>
+        <v>17.18</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
-      <c s="10" t="inlineStr" r="D264">
+      <c s="23" t="inlineStr" r="D264">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E264">
+        <v>14.78</v>
+      </c>
+      <c s="30" r="F264">
+        <v>13.17</v>
+      </c>
+      <c s="30" r="G264">
+        <v>15.05</v>
+      </c>
+      <c s="6" t="str" r="H264"/>
+      <c s="30" r="I264">
+        <v>16.4</v>
+      </c>
+      <c s="30" r="J264">
+        <v>15.27</v>
+      </c>
+    </row>
+    <row r="265" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B265"/>
+      <c s="25" t="str" r="C265"/>
+      <c s="10" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E264">
+      <c s="31" r="E265">
         <v>16.82</v>
       </c>
-      <c s="31" r="F264">
+      <c s="31" r="F265">
         <v>16.41</v>
       </c>
-      <c s="31" r="G264">
+      <c s="31" r="G265">
         <v>17</v>
       </c>
-      <c s="6" t="str" r="H264"/>
-      <c s="31" r="I264">
+      <c s="6" t="str" r="H265"/>
+      <c s="31" r="I265">
         <v>16.65</v>
       </c>
-      <c s="31" r="J264">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J265">
+        <v>16.52</v>
       </c>
     </row>
     <row r="266" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B266">
+      <c s="26" t="str" r="B266"/>
+      <c s="27" t="str" r="C266"/>
+      <c s="23" t="inlineStr" r="D266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H266"/>
+      <c s="23" t="inlineStr" r="I266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B267">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C266"/>
-      <c s="23" t="inlineStr" r="D266">
+      <c s="22" t="str" r="C267"/>
+      <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E266">
+      <c s="30" r="E267">
         <v>58.23</v>
       </c>
-      <c s="30" r="F266">
+      <c s="30" r="F267">
         <v>50.73</v>
       </c>
-      <c s="30" r="G266">
+      <c s="30" r="G267">
         <v>46.76</v>
-      </c>
-[...23 lines deleted...]
-        <v>41.77</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="30" r="I267">
-        <v>46.09</v>
+        <v>42.45</v>
       </c>
       <c s="30" r="J267">
-        <v>42.74</v>
+        <v>40.35</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E268">
-        <v>44.49</v>
+        <v>57.4</v>
       </c>
       <c s="30" r="F268">
-        <v>41.32</v>
+        <v>54.35</v>
       </c>
       <c s="30" r="G268">
-        <v>37.58</v>
+        <v>41.77</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="30" r="I268">
-        <v>34.51</v>
+        <v>46.09</v>
       </c>
       <c s="30" r="J268">
-        <v>29.31</v>
+        <v>43.77</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
-      <c s="10" t="inlineStr" r="D269">
+      <c s="23" t="inlineStr" r="D269">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E269">
+        <v>44.49</v>
+      </c>
+      <c s="30" r="F269">
+        <v>41.32</v>
+      </c>
+      <c s="30" r="G269">
+        <v>37.58</v>
+      </c>
+      <c s="6" t="str" r="H269"/>
+      <c s="30" r="I269">
+        <v>34.51</v>
+      </c>
+      <c s="30" r="J269">
+        <v>29.44</v>
+      </c>
+    </row>
+    <row r="270" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B270"/>
+      <c s="25" t="str" r="C270"/>
+      <c s="10" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E269">
+      <c s="31" r="E270">
         <v>50.71</v>
       </c>
-      <c s="31" r="F269">
+      <c s="31" r="F270">
         <v>46.21</v>
       </c>
-      <c s="31" r="G269">
+      <c s="31" r="G270">
         <v>41.04</v>
       </c>
-      <c s="6" t="str" r="H269"/>
-      <c s="31" r="I269">
+      <c s="6" t="str" r="H270"/>
+      <c s="31" r="I270">
         <v>39.15</v>
       </c>
-      <c s="31" r="J269">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J270">
+        <v>35.85</v>
       </c>
     </row>
     <row r="271" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B271">
+      <c s="26" t="str" r="B271"/>
+      <c s="27" t="str" r="C271"/>
+      <c s="23" t="inlineStr" r="D271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H271"/>
+      <c s="23" t="inlineStr" r="I271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B272">
         <is>
           <t xml:space="preserve">Pediatric Anesthesiology (Anesthesiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C271"/>
-      <c s="23" t="inlineStr" r="D271">
+      <c s="22" t="str" r="C272"/>
+      <c s="23" t="inlineStr" r="D272">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E271">
+      <c s="30" r="E272">
         <v>13.38</v>
       </c>
-      <c s="30" r="F271">
+      <c s="30" r="F272">
         <v>15.79</v>
-      </c>
-[...29 lines deleted...]
-        <v>14.35</v>
       </c>
       <c s="28" t="inlineStr" r="G272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H272"/>
       <c s="28" t="inlineStr" r="I272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="273" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B273"/>
       <c s="25" t="str" r="C273"/>
       <c s="23" t="inlineStr" r="D273">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E273">
-        <v>11.7</v>
+        <v>16.13</v>
       </c>
       <c s="30" r="F273">
-        <v>9.92</v>
+        <v>14.35</v>
       </c>
       <c s="28" t="inlineStr" r="G273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H273"/>
       <c s="28" t="inlineStr" r="I273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="274" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B274"/>
       <c s="25" t="str" r="C274"/>
-      <c s="10" t="inlineStr" r="D274">
-[...7 lines deleted...]
-      <c s="31" r="F274">
+      <c s="23" t="inlineStr" r="D274">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E274">
         <v>11.7</v>
+      </c>
+      <c s="30" r="F274">
+        <v>9.92</v>
       </c>
       <c s="28" t="inlineStr" r="G274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H274"/>
       <c s="28" t="inlineStr" r="I274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B275"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B275"/>
+      <c s="25" t="str" r="C275"/>
+      <c s="10" t="inlineStr" r="D275">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="31" r="E275">
+        <v>12.52</v>
+      </c>
+      <c s="31" r="F275">
+        <v>11.7</v>
+      </c>
+      <c s="28" t="inlineStr" r="G275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H275"/>
-      <c s="23" t="inlineStr" r="I275">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I275">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="276" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B276">
+      <c s="26" t="str" r="B276"/>
+      <c s="27" t="str" r="C276"/>
+      <c s="23" t="inlineStr" r="D276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H276"/>
+      <c s="23" t="inlineStr" r="I276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B277">
         <is>
           <t xml:space="preserve">Pediatric Cardiology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C276"/>
-      <c s="23" t="inlineStr" r="D276">
+      <c s="22" t="str" r="C277"/>
+      <c s="23" t="inlineStr" r="D277">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E276">
+      <c s="30" r="E277">
         <v>33.2</v>
       </c>
-      <c s="30" r="F276">
+      <c s="30" r="F277">
         <v>25.77</v>
       </c>
-      <c s="30" r="G276">
+      <c s="30" r="G277">
         <v>31.33</v>
-      </c>
-[...23 lines deleted...]
-        <v>40.27</v>
       </c>
       <c s="6" t="str" r="H277"/>
       <c s="30" r="I277">
-        <v>36.3</v>
+        <v>29.56</v>
       </c>
       <c s="30" r="J277">
-        <v>34.54</v>
+        <v>31.29</v>
       </c>
     </row>
     <row r="278" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B278"/>
       <c s="25" t="str" r="C278"/>
       <c s="23" t="inlineStr" r="D278">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E278">
-        <v>19.13</v>
+        <v>40.06</v>
       </c>
       <c s="30" r="F278">
-        <v>18.52</v>
+        <v>40.59</v>
       </c>
       <c s="30" r="G278">
-        <v>18.99</v>
+        <v>40.27</v>
       </c>
       <c s="6" t="str" r="H278"/>
       <c s="30" r="I278">
-        <v>19.2</v>
+        <v>36.3</v>
       </c>
       <c s="30" r="J278">
-        <v>18.94</v>
+        <v>34.54</v>
       </c>
     </row>
     <row r="279" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B279"/>
       <c s="25" t="str" r="C279"/>
-      <c s="10" t="inlineStr" r="D279">
+      <c s="23" t="inlineStr" r="D279">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E279">
+        <v>19.13</v>
+      </c>
+      <c s="30" r="F279">
+        <v>18.52</v>
+      </c>
+      <c s="30" r="G279">
+        <v>18.99</v>
+      </c>
+      <c s="6" t="str" r="H279"/>
+      <c s="30" r="I279">
+        <v>19.2</v>
+      </c>
+      <c s="30" r="J279">
+        <v>18.94</v>
+      </c>
+    </row>
+    <row r="280" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B280"/>
+      <c s="25" t="str" r="C280"/>
+      <c s="10" t="inlineStr" r="D280">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E279">
+      <c s="31" r="E280">
         <v>26.6</v>
       </c>
-      <c s="31" r="F279">
+      <c s="31" r="F280">
         <v>25.6</v>
       </c>
-      <c s="31" r="G279">
+      <c s="31" r="G280">
         <v>25.57</v>
       </c>
-      <c s="6" t="str" r="H279"/>
-      <c s="31" r="I279">
+      <c s="6" t="str" r="H280"/>
+      <c s="31" r="I280">
         <v>24.96</v>
       </c>
-      <c s="31" r="J279">
+      <c s="31" r="J280">
         <v>25.75</v>
       </c>
     </row>
-    <row r="280" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="281" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B281">
+      <c s="26" t="str" r="B281"/>
+      <c s="27" t="str" r="C281"/>
+      <c s="23" t="inlineStr" r="D281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H281"/>
+      <c s="23" t="inlineStr" r="I281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B282">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C281"/>
-      <c s="23" t="inlineStr" r="D281">
+      <c s="22" t="str" r="C282"/>
+      <c s="23" t="inlineStr" r="D282">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E281">
+      <c s="30" r="E282">
         <v>25.64</v>
       </c>
-      <c s="30" r="F281">
+      <c s="30" r="F282">
         <v>27.32</v>
       </c>
-      <c s="30" r="G281">
+      <c s="30" r="G282">
         <v>30.86</v>
-      </c>
-[...23 lines deleted...]
-        <v>43.37</v>
       </c>
       <c s="6" t="str" r="H282"/>
       <c s="30" r="I282">
-        <v>36.59</v>
+        <v>19.68</v>
       </c>
       <c s="30" r="J282">
-        <v>35.31</v>
+        <v>24.44</v>
       </c>
     </row>
     <row r="283" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B283"/>
       <c s="25" t="str" r="C283"/>
       <c s="23" t="inlineStr" r="D283">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E283">
-        <v>19.18</v>
+        <v>42.47</v>
       </c>
       <c s="30" r="F283">
-        <v>20.19</v>
+        <v>42.05</v>
       </c>
       <c s="30" r="G283">
-        <v>18.82</v>
+        <v>43.37</v>
       </c>
       <c s="6" t="str" r="H283"/>
       <c s="30" r="I283">
-        <v>17.4</v>
+        <v>36.59</v>
       </c>
       <c s="30" r="J283">
-        <v>18.99</v>
+        <v>35.31</v>
       </c>
     </row>
     <row r="284" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B284"/>
       <c s="25" t="str" r="C284"/>
-      <c s="10" t="inlineStr" r="D284">
+      <c s="23" t="inlineStr" r="D284">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E284">
+        <v>19.18</v>
+      </c>
+      <c s="30" r="F284">
+        <v>20.19</v>
+      </c>
+      <c s="30" r="G284">
+        <v>18.82</v>
+      </c>
+      <c s="6" t="str" r="H284"/>
+      <c s="30" r="I284">
+        <v>17.4</v>
+      </c>
+      <c s="30" r="J284">
+        <v>18.99</v>
+      </c>
+    </row>
+    <row r="285" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B285"/>
+      <c s="25" t="str" r="C285"/>
+      <c s="10" t="inlineStr" r="D285">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E284">
+      <c s="31" r="E285">
         <v>25.13</v>
       </c>
-      <c s="31" r="F284">
+      <c s="31" r="F285">
         <v>26.44</v>
       </c>
-      <c s="31" r="G284">
+      <c s="31" r="G285">
         <v>25.42</v>
       </c>
-      <c s="6" t="str" r="H284"/>
-      <c s="31" r="I284">
+      <c s="6" t="str" r="H285"/>
+      <c s="31" r="I285">
         <v>21.25</v>
       </c>
-      <c s="31" r="J284">
+      <c s="31" r="J285">
         <v>24.22</v>
       </c>
     </row>
-    <row r="285" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="286" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B286">
+      <c s="26" t="str" r="B286"/>
+      <c s="27" t="str" r="C286"/>
+      <c s="23" t="inlineStr" r="D286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H286"/>
+      <c s="23" t="inlineStr" r="I286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B287">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C286"/>
-      <c s="23" t="inlineStr" r="D286">
+      <c s="22" t="str" r="C287"/>
+      <c s="23" t="inlineStr" r="D287">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E286">
+      <c s="30" r="E287">
         <v>9.37</v>
       </c>
-      <c s="30" r="F286">
+      <c s="30" r="F287">
         <v>12.15</v>
       </c>
-      <c s="30" r="G286">
+      <c s="30" r="G287">
         <v>10.92</v>
-      </c>
-[...23 lines deleted...]
-        <v>12.02</v>
       </c>
       <c s="6" t="str" r="H287"/>
       <c s="30" r="I287">
-        <v>9.82</v>
+        <v>7.37</v>
       </c>
       <c s="30" r="J287">
-        <v>8.56</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="288" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B288"/>
       <c s="25" t="str" r="C288"/>
       <c s="23" t="inlineStr" r="D288">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E288">
-        <v>7.14</v>
+        <v>14.22</v>
       </c>
       <c s="30" r="F288">
-        <v>7.64</v>
+        <v>15.72</v>
       </c>
       <c s="30" r="G288">
-        <v>6.78</v>
+        <v>12.02</v>
       </c>
       <c s="6" t="str" r="H288"/>
-      <c s="28" t="inlineStr" r="I288">
-[...7 lines deleted...]
-        </is>
+      <c s="30" r="I288">
+        <v>9.82</v>
+      </c>
+      <c s="30" r="J288">
+        <v>8.56</v>
       </c>
     </row>
     <row r="289" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B289"/>
       <c s="25" t="str" r="C289"/>
-      <c s="10" t="inlineStr" r="D289">
+      <c s="23" t="inlineStr" r="D289">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E289">
+        <v>7.14</v>
+      </c>
+      <c s="30" r="F289">
+        <v>7.64</v>
+      </c>
+      <c s="30" r="G289">
+        <v>6.78</v>
+      </c>
+      <c s="6" t="str" r="H289"/>
+      <c s="28" t="inlineStr" r="I289">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J289">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B290"/>
+      <c s="25" t="str" r="C290"/>
+      <c s="10" t="inlineStr" r="D290">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E289">
+      <c s="31" r="E290">
         <v>9.31</v>
       </c>
-      <c s="31" r="F289">
+      <c s="31" r="F290">
         <v>10.2</v>
       </c>
-      <c s="31" r="G289">
+      <c s="31" r="G290">
         <v>8.95</v>
       </c>
-      <c s="6" t="str" r="H289"/>
-      <c s="31" r="I289">
+      <c s="6" t="str" r="H290"/>
+      <c s="31" r="I290">
         <v>6.18</v>
       </c>
-      <c s="31" r="J289">
+      <c s="31" r="J290">
         <v>5.62</v>
       </c>
     </row>
-    <row r="290" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="291" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B291">
+      <c s="26" t="str" r="B291"/>
+      <c s="27" t="str" r="C291"/>
+      <c s="23" t="inlineStr" r="D291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H291"/>
+      <c s="23" t="inlineStr" r="I291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B292">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C291"/>
-      <c s="23" t="inlineStr" r="D291">
+      <c s="22" t="str" r="C292"/>
+      <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E291">
+      <c s="30" r="E292">
         <v>21.22</v>
       </c>
-      <c s="30" r="F291">
+      <c s="30" r="F292">
         <v>27.67</v>
       </c>
-      <c s="30" r="G291">
+      <c s="30" r="G292">
         <v>23.27</v>
-      </c>
-[...23 lines deleted...]
-        <v>30.57</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="30" r="I292">
-        <v>24.55</v>
+        <v>18.61</v>
       </c>
       <c s="30" r="J292">
-        <v>20.57</v>
+        <v>14.44</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E293">
-        <v>19</v>
+        <v>28.66</v>
       </c>
       <c s="30" r="F293">
-        <v>18.59</v>
+        <v>31.6</v>
       </c>
       <c s="30" r="G293">
-        <v>15.32</v>
+        <v>30.57</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="30" r="I293">
-        <v>14.03</v>
+        <v>24.55</v>
       </c>
       <c s="30" r="J293">
-        <v>11.94</v>
+        <v>20.57</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
-      <c s="10" t="inlineStr" r="D294">
+      <c s="23" t="inlineStr" r="D294">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E294">
+        <v>19</v>
+      </c>
+      <c s="30" r="F294">
+        <v>18.59</v>
+      </c>
+      <c s="30" r="G294">
+        <v>15.32</v>
+      </c>
+      <c s="6" t="str" r="H294"/>
+      <c s="30" r="I294">
+        <v>14.03</v>
+      </c>
+      <c s="30" r="J294">
+        <v>11.94</v>
+      </c>
+    </row>
+    <row r="295" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B295"/>
+      <c s="25" t="str" r="C295"/>
+      <c s="10" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E294">
+      <c s="31" r="E295">
         <v>21.6</v>
       </c>
-      <c s="31" r="F294">
+      <c s="31" r="F295">
         <v>22.81</v>
       </c>
-      <c s="31" r="G294">
+      <c s="31" r="G295">
         <v>20.07</v>
       </c>
-      <c s="6" t="str" r="H294"/>
-      <c s="31" r="I294">
+      <c s="6" t="str" r="H295"/>
+      <c s="31" r="I295">
         <v>17.43</v>
       </c>
-      <c s="31" r="J294">
+      <c s="31" r="J295">
         <v>14.47</v>
       </c>
     </row>
-    <row r="295" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="296" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B296">
+      <c s="26" t="str" r="B296"/>
+      <c s="27" t="str" r="C296"/>
+      <c s="23" t="inlineStr" r="D296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H296"/>
+      <c s="23" t="inlineStr" r="I296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B297">
         <is>
           <t xml:space="preserve">Pediatric Endocrinology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C296"/>
-      <c s="23" t="inlineStr" r="D296">
+      <c s="22" t="str" r="C297"/>
+      <c s="23" t="inlineStr" r="D297">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E296">
+      <c s="30" r="E297">
         <v>19.25</v>
       </c>
-      <c s="30" r="F296">
+      <c s="30" r="F297">
         <v>15.36</v>
       </c>
-      <c s="30" r="G296">
+      <c s="30" r="G297">
         <v>14.27</v>
-      </c>
-[...23 lines deleted...]
-        <v>28.77</v>
       </c>
       <c s="6" t="str" r="H297"/>
       <c s="30" r="I297">
-        <v>21.04</v>
+        <v>11</v>
       </c>
       <c s="30" r="J297">
-        <v>26</v>
+        <v>11.25</v>
       </c>
     </row>
     <row r="298" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B298"/>
       <c s="25" t="str" r="C298"/>
       <c s="23" t="inlineStr" r="D298">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E298">
-        <v>11.95</v>
+        <v>18.61</v>
       </c>
       <c s="30" r="F298">
-        <v>11.39</v>
+        <v>26.18</v>
       </c>
       <c s="30" r="G298">
-        <v>8.91</v>
+        <v>28.77</v>
       </c>
       <c s="6" t="str" r="H298"/>
       <c s="30" r="I298">
-        <v>10.97</v>
+        <v>21.04</v>
       </c>
       <c s="30" r="J298">
-        <v>9.82</v>
+        <v>24.72</v>
       </c>
     </row>
     <row r="299" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B299"/>
       <c s="25" t="str" r="C299"/>
-      <c s="10" t="inlineStr" r="D299">
+      <c s="23" t="inlineStr" r="D299">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E299">
+        <v>11.95</v>
+      </c>
+      <c s="30" r="F299">
+        <v>11.39</v>
+      </c>
+      <c s="30" r="G299">
+        <v>8.91</v>
+      </c>
+      <c s="6" t="str" r="H299"/>
+      <c s="30" r="I299">
+        <v>10.97</v>
+      </c>
+      <c s="30" r="J299">
+        <v>9.82</v>
+      </c>
+    </row>
+    <row r="300" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B300"/>
+      <c s="25" t="str" r="C300"/>
+      <c s="10" t="inlineStr" r="D300">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E299">
+      <c s="31" r="E300">
         <v>15.65</v>
       </c>
-      <c s="31" r="F299">
+      <c s="31" r="F300">
         <v>18.04</v>
       </c>
-      <c s="31" r="G299">
+      <c s="31" r="G300">
         <v>17.01</v>
       </c>
-      <c s="6" t="str" r="H299"/>
-      <c s="31" r="I299">
+      <c s="6" t="str" r="H300"/>
+      <c s="31" r="I300">
         <v>14.86</v>
       </c>
-      <c s="31" r="J299">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J300">
+        <v>14.31</v>
       </c>
     </row>
     <row r="301" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B301">
+      <c s="26" t="str" r="B301"/>
+      <c s="27" t="str" r="C301"/>
+      <c s="23" t="inlineStr" r="D301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H301"/>
+      <c s="23" t="inlineStr" r="I301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B302">
         <is>
           <t xml:space="preserve">Pediatric Gastroenterology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C301"/>
-      <c s="23" t="inlineStr" r="D301">
+      <c s="22" t="str" r="C302"/>
+      <c s="23" t="inlineStr" r="D302">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E301">
+      <c s="30" r="E302">
         <v>32.83</v>
       </c>
-      <c s="30" r="F301">
+      <c s="30" r="F302">
         <v>33.86</v>
       </c>
-      <c s="30" r="G301">
+      <c s="30" r="G302">
         <v>18.73</v>
-      </c>
-[...23 lines deleted...]
-        <v>46.47</v>
       </c>
       <c s="6" t="str" r="H302"/>
       <c s="30" r="I302">
-        <v>36.09</v>
+        <v>21.69</v>
       </c>
       <c s="30" r="J302">
-        <v>30.21</v>
+        <v>26</v>
       </c>
     </row>
     <row r="303" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B303"/>
       <c s="25" t="str" r="C303"/>
       <c s="23" t="inlineStr" r="D303">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E303">
-        <v>19.71</v>
+        <v>37.35</v>
       </c>
       <c s="30" r="F303">
-        <v>16.18</v>
+        <v>41.08</v>
       </c>
       <c s="30" r="G303">
-        <v>22.45</v>
+        <v>46.47</v>
       </c>
       <c s="6" t="str" r="H303"/>
       <c s="30" r="I303">
-        <v>14.48</v>
+        <v>36.09</v>
       </c>
       <c s="30" r="J303">
-        <v>16.42</v>
+        <v>30.21</v>
       </c>
     </row>
     <row r="304" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B304"/>
       <c s="25" t="str" r="C304"/>
-      <c s="10" t="inlineStr" r="D304">
+      <c s="23" t="inlineStr" r="D304">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E304">
+        <v>19.71</v>
+      </c>
+      <c s="30" r="F304">
+        <v>16.18</v>
+      </c>
+      <c s="30" r="G304">
+        <v>22.45</v>
+      </c>
+      <c s="6" t="str" r="H304"/>
+      <c s="30" r="I304">
+        <v>14.48</v>
+      </c>
+      <c s="30" r="J304">
+        <v>16.42</v>
+      </c>
+    </row>
+    <row r="305" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B305"/>
+      <c s="25" t="str" r="C305"/>
+      <c s="10" t="inlineStr" r="D305">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E304">
+      <c s="31" r="E305">
         <v>27.73</v>
       </c>
-      <c s="31" r="F304">
+      <c s="31" r="F305">
         <v>28.11</v>
       </c>
-      <c s="31" r="G304">
+      <c s="31" r="G305">
         <v>30.84</v>
       </c>
-      <c s="6" t="str" r="H304"/>
-      <c s="31" r="I304">
+      <c s="6" t="str" r="H305"/>
+      <c s="31" r="I305">
         <v>24.9</v>
       </c>
-      <c s="31" r="J304">
+      <c s="31" r="J305">
         <v>22.49</v>
       </c>
     </row>
-    <row r="305" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="306" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B306">
+      <c s="26" t="str" r="B306"/>
+      <c s="27" t="str" r="C306"/>
+      <c s="23" t="inlineStr" r="D306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H306"/>
+      <c s="23" t="inlineStr" r="I306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="307" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B307">
         <is>
           <t xml:space="preserve">Pediatric Hematology/Oncology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C306"/>
-      <c s="23" t="inlineStr" r="D306">
+      <c s="22" t="str" r="C307"/>
+      <c s="23" t="inlineStr" r="D307">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E306">
+      <c s="30" r="E307">
         <v>25.08</v>
       </c>
-      <c s="30" r="F306">
+      <c s="30" r="F307">
         <v>21.28</v>
       </c>
-      <c s="30" r="G306">
+      <c s="30" r="G307">
         <v>18.06</v>
-      </c>
-[...23 lines deleted...]
-        <v>29.13</v>
       </c>
       <c s="6" t="str" r="H307"/>
       <c s="30" r="I307">
-        <v>30.76</v>
+        <v>21.08</v>
       </c>
       <c s="30" r="J307">
-        <v>28.39</v>
+        <v>16.61</v>
       </c>
     </row>
     <row r="308" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B308"/>
       <c s="25" t="str" r="C308"/>
       <c s="23" t="inlineStr" r="D308">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E308">
-        <v>15.01</v>
+        <v>31.33</v>
       </c>
       <c s="30" r="F308">
-        <v>14.82</v>
+        <v>33.69</v>
       </c>
       <c s="30" r="G308">
-        <v>16.61</v>
+        <v>29.13</v>
       </c>
       <c s="6" t="str" r="H308"/>
       <c s="30" r="I308">
-        <v>13.98</v>
+        <v>30.76</v>
       </c>
       <c s="30" r="J308">
-        <v>13.02</v>
+        <v>27.7</v>
       </c>
     </row>
     <row r="309" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B309"/>
       <c s="25" t="str" r="C309"/>
-      <c s="10" t="inlineStr" r="D309">
+      <c s="23" t="inlineStr" r="D309">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E309">
+        <v>15.01</v>
+      </c>
+      <c s="30" r="F309">
+        <v>14.82</v>
+      </c>
+      <c s="30" r="G309">
+        <v>16.61</v>
+      </c>
+      <c s="6" t="str" r="H309"/>
+      <c s="30" r="I309">
+        <v>13.98</v>
+      </c>
+      <c s="30" r="J309">
+        <v>13.02</v>
+      </c>
+    </row>
+    <row r="310" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B310"/>
+      <c s="25" t="str" r="C310"/>
+      <c s="10" t="inlineStr" r="D310">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E309">
+      <c s="31" r="E310">
         <v>21.45</v>
       </c>
-      <c s="31" r="F309">
+      <c s="31" r="F310">
         <v>20.66</v>
       </c>
-      <c s="31" r="G309">
+      <c s="31" r="G310">
         <v>20.22</v>
       </c>
-      <c s="6" t="str" r="H309"/>
-      <c s="31" r="I309">
+      <c s="6" t="str" r="H310"/>
+      <c s="31" r="I310">
         <v>18.94</v>
       </c>
-      <c s="31" r="J309">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J310">
+        <v>16.87</v>
       </c>
     </row>
     <row r="311" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B311">
+      <c s="26" t="str" r="B311"/>
+      <c s="27" t="str" r="C311"/>
+      <c s="23" t="inlineStr" r="D311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H311"/>
+      <c s="23" t="inlineStr" r="I311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B312">
         <is>
           <t xml:space="preserve">Pediatric Hospital Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C311"/>
-      <c s="23" t="inlineStr" r="D311">
+      <c s="22" t="str" r="C312"/>
+      <c s="23" t="inlineStr" r="D312">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E311">
-[...4 lines deleted...]
-      <c s="30" r="F311">
+      <c s="28" t="inlineStr" r="E312">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F312">
         <v>22.05</v>
       </c>
-      <c s="30" r="G311">
+      <c s="30" r="G312">
         <v>18.91</v>
-      </c>
-[...25 lines deleted...]
-        <v>24.04</v>
       </c>
       <c s="6" t="str" r="H312"/>
       <c s="30" r="I312">
-        <v>17.26</v>
+        <v>17.92</v>
       </c>
       <c s="30" r="J312">
-        <v>23.8</v>
+        <v>15.45</v>
       </c>
     </row>
     <row r="313" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B313"/>
       <c s="25" t="str" r="C313"/>
       <c s="23" t="inlineStr" r="D313">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E313">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F313">
-        <v>18.23</v>
+        <v>18.85</v>
       </c>
       <c s="30" r="G313">
-        <v>15.83</v>
+        <v>24.04</v>
       </c>
       <c s="6" t="str" r="H313"/>
       <c s="30" r="I313">
-        <v>13.95</v>
+        <v>17.26</v>
       </c>
       <c s="30" r="J313">
-        <v>13.68</v>
+        <v>23.8</v>
       </c>
     </row>
     <row r="314" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B314"/>
       <c s="25" t="str" r="C314"/>
-      <c s="10" t="inlineStr" r="D314">
+      <c s="23" t="inlineStr" r="D314">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E314">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F314">
+        <v>18.23</v>
+      </c>
+      <c s="30" r="G314">
+        <v>15.83</v>
+      </c>
+      <c s="6" t="str" r="H314"/>
+      <c s="30" r="I314">
+        <v>13.95</v>
+      </c>
+      <c s="30" r="J314">
+        <v>13.68</v>
+      </c>
+    </row>
+    <row r="315" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B315"/>
+      <c s="25" t="str" r="C315"/>
+      <c s="10" t="inlineStr" r="D315">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E314">
-[...4 lines deleted...]
-      <c s="31" r="F314">
+      <c s="28" t="inlineStr" r="E315">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="F315">
         <v>18.94</v>
       </c>
-      <c s="31" r="G314">
+      <c s="31" r="G315">
         <v>17.59</v>
       </c>
-      <c s="6" t="str" r="H314"/>
-      <c s="31" r="I314">
+      <c s="6" t="str" r="H315"/>
+      <c s="31" r="I315">
         <v>15.06</v>
       </c>
-      <c s="31" r="J314">
+      <c s="31" r="J315">
         <v>14.99</v>
       </c>
     </row>
-    <row r="315" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="316" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B316">
+      <c s="26" t="str" r="B316"/>
+      <c s="27" t="str" r="C316"/>
+      <c s="23" t="inlineStr" r="D316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H316"/>
+      <c s="23" t="inlineStr" r="I316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B317">
         <is>
           <t xml:space="preserve">Pediatric Infectious Diseases (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C316"/>
-      <c s="23" t="inlineStr" r="D316">
+      <c s="22" t="str" r="C317"/>
+      <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E316">
+      <c s="30" r="E317">
         <v>13</v>
       </c>
-      <c s="30" r="F316">
+      <c s="30" r="F317">
         <v>15</v>
       </c>
-      <c s="30" r="G316">
+      <c s="30" r="G317">
         <v>9.5</v>
-      </c>
-[...23 lines deleted...]
-        <v>17.5</v>
       </c>
       <c s="6" t="str" r="H317"/>
       <c s="30" r="I317">
-        <v>16.94</v>
+        <v>15</v>
       </c>
       <c s="30" r="J317">
-        <v>16</v>
+        <v>13.4</v>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E318">
-        <v>10.57</v>
+        <v>20.81</v>
       </c>
       <c s="30" r="F318">
-        <v>10.15</v>
+        <v>12.91</v>
       </c>
       <c s="30" r="G318">
-        <v>11.61</v>
+        <v>17.5</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="30" r="I318">
-        <v>9.45</v>
+        <v>16.94</v>
       </c>
       <c s="30" r="J318">
-        <v>10.45</v>
+        <v>16</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
-      <c s="10" t="inlineStr" r="D319">
+      <c s="23" t="inlineStr" r="D319">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E319">
+        <v>10.57</v>
+      </c>
+      <c s="30" r="F319">
+        <v>10.15</v>
+      </c>
+      <c s="30" r="G319">
+        <v>11.61</v>
+      </c>
+      <c s="6" t="str" r="H319"/>
+      <c s="30" r="I319">
+        <v>9.45</v>
+      </c>
+      <c s="30" r="J319">
+        <v>10.45</v>
+      </c>
+    </row>
+    <row r="320" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B320"/>
+      <c s="25" t="str" r="C320"/>
+      <c s="10" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E319">
+      <c s="31" r="E320">
         <v>15.64</v>
       </c>
-      <c s="31" r="F319">
+      <c s="31" r="F320">
         <v>11.25</v>
       </c>
-      <c s="31" r="G319">
+      <c s="31" r="G320">
         <v>13.61</v>
       </c>
-      <c s="6" t="str" r="H319"/>
-      <c s="31" r="I319">
+      <c s="6" t="str" r="H320"/>
+      <c s="31" r="I320">
         <v>12.25</v>
       </c>
-      <c s="31" r="J319">
+      <c s="31" r="J320">
         <v>12.97</v>
       </c>
     </row>
-    <row r="320" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="321" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B321">
+      <c s="26" t="str" r="B321"/>
+      <c s="27" t="str" r="C321"/>
+      <c s="23" t="inlineStr" r="D321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H321"/>
+      <c s="23" t="inlineStr" r="I321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="322" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B322">
         <is>
           <t xml:space="preserve">Pediatric Nephrology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C321"/>
-      <c s="23" t="inlineStr" r="D321">
+      <c s="22" t="str" r="C322"/>
+      <c s="23" t="inlineStr" r="D322">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E321">
+      <c s="30" r="E322">
         <v>15.57</v>
       </c>
-      <c s="30" r="F321">
+      <c s="30" r="F322">
         <v>13.4</v>
       </c>
-      <c s="30" r="G321">
+      <c s="30" r="G322">
         <v>15</v>
-      </c>
-[...23 lines deleted...]
-        <v>15.25</v>
       </c>
       <c s="6" t="str" r="H322"/>
       <c s="30" r="I322">
-        <v>17.23</v>
+        <v>8.67</v>
       </c>
       <c s="30" r="J322">
-        <v>6.5</v>
+        <v>17</v>
       </c>
     </row>
     <row r="323" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B323"/>
       <c s="25" t="str" r="C323"/>
       <c s="23" t="inlineStr" r="D323">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E323">
-        <v>13</v>
+        <v>16.47</v>
       </c>
       <c s="30" r="F323">
-        <v>8.19</v>
+        <v>14.71</v>
       </c>
       <c s="30" r="G323">
-        <v>12.12</v>
+        <v>15.25</v>
       </c>
       <c s="6" t="str" r="H323"/>
       <c s="30" r="I323">
-        <v>6.73</v>
+        <v>17.23</v>
       </c>
       <c s="30" r="J323">
-        <v>10.13</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="324" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B324"/>
       <c s="25" t="str" r="C324"/>
-      <c s="10" t="inlineStr" r="D324">
+      <c s="23" t="inlineStr" r="D324">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E324">
+        <v>13</v>
+      </c>
+      <c s="30" r="F324">
+        <v>8.19</v>
+      </c>
+      <c s="30" r="G324">
+        <v>12.12</v>
+      </c>
+      <c s="6" t="str" r="H324"/>
+      <c s="30" r="I324">
+        <v>6.73</v>
+      </c>
+      <c s="30" r="J324">
+        <v>10.13</v>
+      </c>
+    </row>
+    <row r="325" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B325"/>
+      <c s="25" t="str" r="C325"/>
+      <c s="10" t="inlineStr" r="D325">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E324">
+      <c s="31" r="E325">
         <v>14.67</v>
       </c>
-      <c s="31" r="F324">
+      <c s="31" r="F325">
         <v>10.74</v>
       </c>
-      <c s="31" r="G324">
+      <c s="31" r="G325">
         <v>13.36</v>
       </c>
-      <c s="6" t="str" r="H324"/>
-      <c s="31" r="I324">
+      <c s="6" t="str" r="H325"/>
+      <c s="31" r="I325">
         <v>10.47</v>
       </c>
-      <c s="31" r="J324">
+      <c s="31" r="J325">
         <v>9.68</v>
       </c>
     </row>
-    <row r="325" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="326" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B326">
+      <c s="26" t="str" r="B326"/>
+      <c s="27" t="str" r="C326"/>
+      <c s="23" t="inlineStr" r="D326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H326"/>
+      <c s="23" t="inlineStr" r="I326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B327">
         <is>
           <t xml:space="preserve">Pediatric Pulmonology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C326"/>
-      <c s="23" t="inlineStr" r="D326">
+      <c s="22" t="str" r="C327"/>
+      <c s="23" t="inlineStr" r="D327">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E326">
+      <c s="30" r="E327">
         <v>21.83</v>
       </c>
-      <c s="30" r="F326">
+      <c s="30" r="F327">
         <v>15.38</v>
       </c>
-      <c s="30" r="G326">
+      <c s="30" r="G327">
         <v>18.14</v>
-      </c>
-[...23 lines deleted...]
-        <v>14</v>
       </c>
       <c s="6" t="str" r="H327"/>
       <c s="30" r="I327">
-        <v>16.37</v>
+        <v>11.33</v>
       </c>
       <c s="30" r="J327">
-        <v>17.25</v>
+        <v>11.91</v>
       </c>
     </row>
     <row r="328" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B328"/>
       <c s="25" t="str" r="C328"/>
       <c s="23" t="inlineStr" r="D328">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E328">
-        <v>11.22</v>
+        <v>17.88</v>
       </c>
       <c s="30" r="F328">
-        <v>13.58</v>
+        <v>19</v>
       </c>
       <c s="30" r="G328">
-        <v>13.16</v>
+        <v>14</v>
       </c>
       <c s="6" t="str" r="H328"/>
       <c s="30" r="I328">
-        <v>10.73</v>
+        <v>16.37</v>
       </c>
       <c s="30" r="J328">
-        <v>8.86</v>
+        <v>16.29</v>
       </c>
     </row>
     <row r="329" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B329"/>
       <c s="25" t="str" r="C329"/>
-      <c s="10" t="inlineStr" r="D329">
+      <c s="23" t="inlineStr" r="D329">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E329">
+        <v>11.22</v>
+      </c>
+      <c s="30" r="F329">
+        <v>13.58</v>
+      </c>
+      <c s="30" r="G329">
+        <v>13.16</v>
+      </c>
+      <c s="6" t="str" r="H329"/>
+      <c s="30" r="I329">
+        <v>10.73</v>
+      </c>
+      <c s="30" r="J329">
+        <v>8.86</v>
+      </c>
+    </row>
+    <row r="330" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B330"/>
+      <c s="25" t="str" r="C330"/>
+      <c s="10" t="inlineStr" r="D330">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E329">
+      <c s="31" r="E330">
         <v>14.91</v>
       </c>
-      <c s="31" r="F329">
+      <c s="31" r="F330">
         <v>16.03</v>
       </c>
-      <c s="31" r="G329">
+      <c s="31" r="G330">
         <v>14.05</v>
       </c>
-      <c s="6" t="str" r="H329"/>
-      <c s="31" r="I329">
+      <c s="6" t="str" r="H330"/>
+      <c s="31" r="I330">
         <v>13.52</v>
       </c>
-      <c s="31" r="J329">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J330">
+        <v>11.4</v>
       </c>
     </row>
     <row r="331" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B331">
+      <c s="26" t="str" r="B331"/>
+      <c s="27" t="str" r="C331"/>
+      <c s="23" t="inlineStr" r="D331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H331"/>
+      <c s="23" t="inlineStr" r="I331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B332">
         <is>
           <t xml:space="preserve">Pediatric Rehabilitation Medicine</t>
         </is>
       </c>
-      <c s="22" t="str" r="C331"/>
-      <c s="23" t="inlineStr" r="D331">
+      <c s="22" t="str" r="C332"/>
+      <c s="23" t="inlineStr" r="D332">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E331">
+      <c s="30" r="E332">
         <v>15</v>
       </c>
-      <c s="30" r="F331">
+      <c s="30" r="F332">
         <v>13</v>
       </c>
-      <c s="30" r="G331">
+      <c s="30" r="G332">
         <v>15.67</v>
-      </c>
-[...27 lines deleted...]
-        <v>22</v>
       </c>
       <c s="6" t="str" r="H332"/>
       <c s="30" r="I332">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>10.5</v>
+        <v>10.6</v>
+      </c>
+      <c s="28" t="inlineStr" r="J332">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="333" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B333"/>
       <c s="25" t="str" r="C333"/>
       <c s="23" t="inlineStr" r="D333">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E333">
-        <v>15.43</v>
-[...2 lines deleted...]
-        <v>14.33</v>
+        <v>14</v>
+      </c>
+      <c s="28" t="inlineStr" r="F333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="30" r="G333">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c s="6" t="str" r="H333"/>
       <c s="30" r="I333">
-        <v>10.88</v>
+        <v>10</v>
       </c>
       <c s="30" r="J333">
-        <v>11.14</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="334" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B334"/>
       <c s="25" t="str" r="C334"/>
-      <c s="10" t="inlineStr" r="D334">
+      <c s="23" t="inlineStr" r="D334">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E334">
+        <v>15.43</v>
+      </c>
+      <c s="30" r="F334">
+        <v>14.33</v>
+      </c>
+      <c s="30" r="G334">
+        <v>11</v>
+      </c>
+      <c s="6" t="str" r="H334"/>
+      <c s="30" r="I334">
+        <v>10.88</v>
+      </c>
+      <c s="30" r="J334">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="335" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B335"/>
+      <c s="25" t="str" r="C335"/>
+      <c s="10" t="inlineStr" r="D335">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E334">
+      <c s="31" r="E335">
         <v>15.22</v>
       </c>
-      <c s="31" r="F334">
+      <c s="31" r="F335">
         <v>13.92</v>
       </c>
-      <c s="31" r="G334">
+      <c s="31" r="G335">
         <v>14.25</v>
       </c>
-      <c s="6" t="str" r="H334"/>
-      <c s="31" r="I334">
+      <c s="6" t="str" r="H335"/>
+      <c s="31" r="I335">
         <v>10.67</v>
       </c>
-      <c s="31" r="J334">
+      <c s="31" r="J335">
         <v>11.06</v>
       </c>
     </row>
-    <row r="335" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="336" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B336">
+      <c s="26" t="str" r="B336"/>
+      <c s="27" t="str" r="C336"/>
+      <c s="23" t="inlineStr" r="D336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H336"/>
+      <c s="23" t="inlineStr" r="I336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="337" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B337">
         <is>
           <t xml:space="preserve">Pediatric Rheumatology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C336"/>
-      <c s="23" t="inlineStr" r="D336">
+      <c s="22" t="str" r="C337"/>
+      <c s="23" t="inlineStr" r="D337">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E336">
+      <c s="30" r="E337">
         <v>16</v>
       </c>
-      <c s="30" r="F336">
+      <c s="30" r="F337">
         <v>10</v>
       </c>
-      <c s="30" r="G336">
+      <c s="30" r="G337">
         <v>10.25</v>
-      </c>
-[...23 lines deleted...]
-        <v>18.14</v>
       </c>
       <c s="6" t="str" r="H337"/>
       <c s="30" r="I337">
-        <v>9.14</v>
+        <v>12</v>
       </c>
       <c s="30" r="J337">
-        <v>14.21</v>
+        <v>8</v>
       </c>
     </row>
     <row r="338" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B338"/>
       <c s="25" t="str" r="C338"/>
       <c s="23" t="inlineStr" r="D338">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E338">
-        <v>10.71</v>
+        <v>18.08</v>
       </c>
       <c s="30" r="F338">
-        <v>9.32</v>
+        <v>16.25</v>
       </c>
       <c s="30" r="G338">
-        <v>11.92</v>
+        <v>18.14</v>
       </c>
       <c s="6" t="str" r="H338"/>
       <c s="30" r="I338">
-        <v>9.47</v>
+        <v>9.14</v>
       </c>
       <c s="30" r="J338">
-        <v>8.56</v>
+        <v>14.21</v>
       </c>
     </row>
     <row r="339" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B339"/>
       <c s="25" t="str" r="C339"/>
-      <c s="10" t="inlineStr" r="D339">
+      <c s="23" t="inlineStr" r="D339">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E339">
+        <v>10.71</v>
+      </c>
+      <c s="30" r="F339">
+        <v>9.32</v>
+      </c>
+      <c s="30" r="G339">
+        <v>11.92</v>
+      </c>
+      <c s="6" t="str" r="H339"/>
+      <c s="30" r="I339">
+        <v>9.47</v>
+      </c>
+      <c s="30" r="J339">
+        <v>8.56</v>
+      </c>
+    </row>
+    <row r="340" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B340"/>
+      <c s="25" t="str" r="C340"/>
+      <c s="10" t="inlineStr" r="D340">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E339">
+      <c s="31" r="E340">
         <v>13.14</v>
       </c>
-      <c s="31" r="F339">
+      <c s="31" r="F340">
         <v>11.88</v>
       </c>
-      <c s="31" r="G339">
+      <c s="31" r="G340">
         <v>12.68</v>
       </c>
-      <c s="6" t="str" r="H339"/>
-      <c s="31" r="I339">
+      <c s="6" t="str" r="H340"/>
+      <c s="31" r="I340">
         <v>9.93</v>
       </c>
-      <c s="31" r="J339">
+      <c s="31" r="J340">
         <v>10.91</v>
       </c>
     </row>
-    <row r="340" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="341" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B341">
+      <c s="26" t="str" r="B341"/>
+      <c s="27" t="str" r="C341"/>
+      <c s="23" t="inlineStr" r="D341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H341"/>
+      <c s="23" t="inlineStr" r="I341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B342">
         <is>
           <t xml:space="preserve">Pediatric Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C341"/>
-      <c s="23" t="inlineStr" r="D341">
+      <c s="22" t="str" r="C342"/>
+      <c s="23" t="inlineStr" r="D342">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E341">
+      <c s="30" r="E342">
         <v>44</v>
       </c>
-      <c s="30" r="F341">
+      <c s="30" r="F342">
         <v>45</v>
       </c>
-      <c s="30" r="G341">
+      <c s="30" r="G342">
         <v>48</v>
-      </c>
-[...23 lines deleted...]
-        <v>31.38</v>
       </c>
       <c s="6" t="str" r="H342"/>
       <c s="30" r="I342">
-        <v>45.67</v>
+        <v>44.33</v>
       </c>
       <c s="30" r="J342">
-        <v>42.5</v>
+        <v>48.5</v>
       </c>
     </row>
     <row r="343" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B343"/>
       <c s="25" t="str" r="C343"/>
       <c s="23" t="inlineStr" r="D343">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E343">
-        <v>45.01</v>
+        <v>27.15</v>
       </c>
       <c s="30" r="F343">
-        <v>42.05</v>
+        <v>40.22</v>
       </c>
       <c s="30" r="G343">
-        <v>44.56</v>
+        <v>31.38</v>
       </c>
       <c s="6" t="str" r="H343"/>
       <c s="30" r="I343">
-        <v>42.58</v>
+        <v>45.67</v>
       </c>
       <c s="30" r="J343">
-        <v>46.55</v>
+        <v>42.5</v>
       </c>
     </row>
     <row r="344" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B344"/>
       <c s="25" t="str" r="C344"/>
-      <c s="10" t="inlineStr" r="D344">
+      <c s="23" t="inlineStr" r="D344">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E344">
+        <v>45.01</v>
+      </c>
+      <c s="30" r="F344">
+        <v>42.05</v>
+      </c>
+      <c s="30" r="G344">
+        <v>44.56</v>
+      </c>
+      <c s="6" t="str" r="H344"/>
+      <c s="30" r="I344">
+        <v>42.58</v>
+      </c>
+      <c s="30" r="J344">
+        <v>46.55</v>
+      </c>
+    </row>
+    <row r="345" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B345"/>
+      <c s="25" t="str" r="C345"/>
+      <c s="10" t="inlineStr" r="D345">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E344">
+      <c s="31" r="E345">
         <v>42.3</v>
       </c>
-      <c s="31" r="F344">
+      <c s="31" r="F345">
         <v>41.85</v>
       </c>
-      <c s="31" r="G344">
+      <c s="31" r="G345">
         <v>43.1</v>
       </c>
-      <c s="6" t="str" r="H344"/>
-      <c s="31" r="I344">
+      <c s="6" t="str" r="H345"/>
+      <c s="31" r="I345">
         <v>42.79</v>
       </c>
-      <c s="31" r="J344">
+      <c s="31" r="J345">
         <v>46.4</v>
       </c>
     </row>
-    <row r="345" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="346" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B346">
+      <c s="26" t="str" r="B346"/>
+      <c s="27" t="str" r="C346"/>
+      <c s="23" t="inlineStr" r="D346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H346"/>
+      <c s="23" t="inlineStr" r="I346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B347">
         <is>
           <t xml:space="preserve">Pediatric Transplant Hepatology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C346"/>
-      <c s="23" t="inlineStr" r="D346">
+      <c s="22" t="str" r="C347"/>
+      <c s="23" t="inlineStr" r="D347">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E346">
-[...37 lines deleted...]
-        <v>13</v>
+      <c s="28" t="inlineStr" r="E347">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F347">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G347">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H347"/>
       <c s="30" r="I347">
-        <v>7.67</v>
+        <v>5</v>
       </c>
       <c s="30" r="J347">
-        <v>13</v>
+        <v>7.75</v>
       </c>
     </row>
     <row r="348" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B348"/>
       <c s="25" t="str" r="C348"/>
       <c s="23" t="inlineStr" r="D348">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E348">
-        <v>7.3</v>
+        <v>6.33</v>
       </c>
       <c s="30" r="F348">
-        <v>9.88</v>
-[...4 lines deleted...]
-        </is>
+        <v>12.4</v>
+      </c>
+      <c s="30" r="G348">
+        <v>13</v>
       </c>
       <c s="6" t="str" r="H348"/>
-      <c s="28" t="inlineStr" r="I348">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="I348">
+        <v>7.67</v>
       </c>
       <c s="30" r="J348">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="349" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B349"/>
       <c s="25" t="str" r="C349"/>
-      <c s="10" t="inlineStr" r="D349">
+      <c s="23" t="inlineStr" r="D349">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E349">
+        <v>7.3</v>
+      </c>
+      <c s="30" r="F349">
+        <v>9.88</v>
+      </c>
+      <c s="28" t="inlineStr" r="G349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H349"/>
+      <c s="28" t="inlineStr" r="I349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="J349">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="350" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B350"/>
+      <c s="25" t="str" r="C350"/>
+      <c s="10" t="inlineStr" r="D350">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E349">
+      <c s="31" r="E350">
         <v>6.86</v>
       </c>
-      <c s="31" r="F349">
+      <c s="31" r="F350">
         <v>10.14</v>
       </c>
-      <c s="29" t="inlineStr" r="G349">
-[...5 lines deleted...]
-      <c s="31" r="I349">
+      <c s="29" t="inlineStr" r="G350">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H350"/>
+      <c s="31" r="I350">
         <v>5.56</v>
       </c>
-      <c s="31" r="J349">
+      <c s="31" r="J350">
         <v>10.88</v>
       </c>
     </row>
-    <row r="350" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="351" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B351">
+      <c s="26" t="str" r="B351"/>
+      <c s="27" t="str" r="C351"/>
+      <c s="23" t="inlineStr" r="D351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H351"/>
+      <c s="23" t="inlineStr" r="I351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="352" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B352">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C351"/>
-      <c s="23" t="inlineStr" r="D351">
+      <c s="22" t="str" r="C352"/>
+      <c s="23" t="inlineStr" r="D352">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E351">
+      <c s="30" r="E352">
         <v>5.97</v>
       </c>
-      <c s="30" r="F351">
+      <c s="30" r="F352">
         <v>5.43</v>
       </c>
-      <c s="30" r="G351">
+      <c s="30" r="G352">
         <v>5.19</v>
       </c>
-      <c s="6" t="str" r="H351"/>
-[...5 lines deleted...]
-      <c s="30" r="J351">
+      <c s="6" t="str" r="H352"/>
+      <c s="28" t="inlineStr" r="I352">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="J352">
         <v>5.72</v>
-      </c>
-[...23 lines deleted...]
-        <v>5.5</v>
       </c>
     </row>
     <row r="353" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B353"/>
       <c s="25" t="str" r="C353"/>
       <c s="23" t="inlineStr" r="D353">
         <is>
-          <t xml:space="preserve">MD</t>
-[...10 lines deleted...]
-        </is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="30" r="E353">
+        <v>5.34</v>
+      </c>
+      <c s="30" r="F353">
+        <v>5.48</v>
       </c>
       <c s="30" r="G353">
-        <v>6.14</v>
+        <v>5.87</v>
       </c>
       <c s="6" t="str" r="H353"/>
       <c s="30" r="I353">
-        <v>6</v>
-[...4 lines deleted...]
-        </is>
+        <v>6.5</v>
+      </c>
+      <c s="30" r="J353">
+        <v>5.5</v>
       </c>
     </row>
     <row r="354" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B354"/>
       <c s="25" t="str" r="C354"/>
-      <c s="10" t="inlineStr" r="D354">
+      <c s="23" t="inlineStr" r="D354">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="G354">
+        <v>6.14</v>
+      </c>
+      <c s="6" t="str" r="H354"/>
+      <c s="30" r="I354">
+        <v>6</v>
+      </c>
+      <c s="28" t="inlineStr" r="J354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B355"/>
+      <c s="25" t="str" r="C355"/>
+      <c s="10" t="inlineStr" r="D355">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E354">
+      <c s="31" r="E355">
         <v>5.25</v>
       </c>
-      <c s="31" r="F354">
+      <c s="31" r="F355">
         <v>5.39</v>
       </c>
-      <c s="31" r="G354">
+      <c s="31" r="G355">
         <v>5.8</v>
       </c>
-      <c s="6" t="str" r="H354"/>
-      <c s="31" r="I354">
+      <c s="6" t="str" r="H355"/>
+      <c s="31" r="I355">
         <v>6.27</v>
       </c>
-      <c s="31" r="J354">
+      <c s="31" r="J355">
         <v>5.45</v>
       </c>
     </row>
-    <row r="355" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="356" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B356">
+      <c s="26" t="str" r="B356"/>
+      <c s="27" t="str" r="C356"/>
+      <c s="23" t="inlineStr" r="D356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H356"/>
+      <c s="23" t="inlineStr" r="I356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B357">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C356"/>
-      <c s="23" t="inlineStr" r="D356">
+      <c s="22" t="str" r="C357"/>
+      <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E356">
+      <c s="30" r="E357">
         <v>53.39</v>
       </c>
-      <c s="30" r="F356">
+      <c s="30" r="F357">
         <v>52.71</v>
       </c>
-      <c s="30" r="G356">
+      <c s="30" r="G357">
         <v>52.06</v>
-      </c>
-[...23 lines deleted...]
-        <v>75.17</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="30" r="I357">
-        <v>76.94</v>
+        <v>56.32</v>
       </c>
       <c s="30" r="J357">
-        <v>71.83</v>
+        <v>55.72</v>
       </c>
     </row>
     <row r="358" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B358"/>
       <c s="25" t="str" r="C358"/>
       <c s="23" t="inlineStr" r="D358">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E358">
-        <v>31.37</v>
+        <v>71.9</v>
       </c>
       <c s="30" r="F358">
-        <v>33.75</v>
+        <v>74.7</v>
       </c>
       <c s="30" r="G358">
-        <v>33.39</v>
+        <v>75.17</v>
       </c>
       <c s="6" t="str" r="H358"/>
       <c s="30" r="I358">
-        <v>31.42</v>
+        <v>76.94</v>
       </c>
       <c s="30" r="J358">
-        <v>32.01</v>
+        <v>71.83</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
-      <c s="10" t="inlineStr" r="D359">
+      <c s="23" t="inlineStr" r="D359">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E359">
+        <v>31.37</v>
+      </c>
+      <c s="30" r="F359">
+        <v>33.75</v>
+      </c>
+      <c s="30" r="G359">
+        <v>33.39</v>
+      </c>
+      <c s="6" t="str" r="H359"/>
+      <c s="30" r="I359">
+        <v>31.42</v>
+      </c>
+      <c s="30" r="J359">
+        <v>32.01</v>
+      </c>
+    </row>
+    <row r="360" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B360"/>
+      <c s="25" t="str" r="C360"/>
+      <c s="10" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E359">
+      <c s="31" r="E360">
         <v>54.44</v>
       </c>
-      <c s="31" r="F359">
+      <c s="31" r="F360">
         <v>57.72</v>
       </c>
-      <c s="31" r="G359">
+      <c s="31" r="G360">
         <v>56.47</v>
       </c>
-      <c s="6" t="str" r="H359"/>
-      <c s="31" r="I359">
+      <c s="6" t="str" r="H360"/>
+      <c s="31" r="I360">
         <v>58.37</v>
       </c>
-      <c s="31" r="J359">
+      <c s="31" r="J360">
         <v>55.69</v>
       </c>
     </row>
-    <row r="360" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="361" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B361">
+      <c s="26" t="str" r="B361"/>
+      <c s="27" t="str" r="C361"/>
+      <c s="23" t="inlineStr" r="D361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H361"/>
+      <c s="23" t="inlineStr" r="I361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B362">
         <is>
           <t xml:space="preserve">Reproductive Endocrinology and Infertility</t>
         </is>
       </c>
-      <c s="22" t="str" r="C361"/>
-      <c s="23" t="inlineStr" r="D361">
+      <c s="22" t="str" r="C362"/>
+      <c s="23" t="inlineStr" r="D362">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E361">
+      <c s="30" r="E362">
         <v>36</v>
       </c>
-      <c s="30" r="F361">
+      <c s="30" r="F362">
         <v>37.5</v>
       </c>
-      <c s="30" r="G361">
+      <c s="30" r="G362">
         <v>47.75</v>
-      </c>
-[...25 lines deleted...]
-        <v>32.17</v>
       </c>
       <c s="6" t="str" r="H362"/>
       <c s="30" r="I362">
-        <v>32.29</v>
+        <v>46.5</v>
       </c>
       <c s="30" r="J362">
-        <v>20</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="363" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B363"/>
       <c s="25" t="str" r="C363"/>
       <c s="23" t="inlineStr" r="D363">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E363">
-        <v>35.94</v>
+        <v>28.69</v>
       </c>
       <c s="30" r="F363">
-        <v>37.84</v>
+        <v>36.21</v>
       </c>
       <c s="30" r="G363">
-        <v>40.89</v>
+        <v>32.17</v>
       </c>
       <c s="6" t="str" r="H363"/>
       <c s="30" r="I363">
-        <v>38.5</v>
+        <v>32.29</v>
       </c>
       <c s="30" r="J363">
-        <v>21.5</v>
+        <v>36.5</v>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
-      <c s="10" t="inlineStr" r="D364">
+      <c s="23" t="inlineStr" r="D364">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E364">
+        <v>35.94</v>
+      </c>
+      <c s="30" r="F364">
+        <v>37.84</v>
+      </c>
+      <c s="30" r="G364">
+        <v>40.89</v>
+      </c>
+      <c s="6" t="str" r="H364"/>
+      <c s="30" r="I364">
+        <v>38.5</v>
+      </c>
+      <c s="30" r="J364">
+        <v>38.43</v>
+      </c>
+    </row>
+    <row r="365" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B365"/>
+      <c s="25" t="str" r="C365"/>
+      <c s="10" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E364">
+      <c s="31" r="E365">
         <v>34.64</v>
       </c>
-      <c s="31" r="F364">
+      <c s="31" r="F365">
         <v>37.55</v>
       </c>
-      <c s="31" r="G364">
+      <c s="31" r="G365">
         <v>39.82</v>
       </c>
-      <c s="6" t="str" r="H364"/>
-      <c s="31" r="I364">
+      <c s="6" t="str" r="H365"/>
+      <c s="31" r="I365">
         <v>38.16</v>
       </c>
-      <c s="31" r="J364">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J365">
+        <v>38.25</v>
       </c>
     </row>
     <row r="366" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B366">
+      <c s="26" t="str" r="B366"/>
+      <c s="27" t="str" r="C366"/>
+      <c s="23" t="inlineStr" r="D366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H366"/>
+      <c s="23" t="inlineStr" r="I366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="367" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B367">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C366"/>
-      <c s="23" t="inlineStr" r="D366">
+      <c s="22" t="str" r="C367"/>
+      <c s="23" t="inlineStr" r="D367">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E366">
+      <c s="30" r="E367">
         <v>58.14</v>
       </c>
-      <c s="30" r="F366">
+      <c s="30" r="F367">
         <v>42.12</v>
       </c>
-      <c s="30" r="G366">
+      <c s="30" r="G367">
         <v>57.48</v>
-      </c>
-[...23 lines deleted...]
-        <v>64.13</v>
       </c>
       <c s="6" t="str" r="H367"/>
       <c s="30" r="I367">
-        <v>67.74</v>
+        <v>49</v>
       </c>
       <c s="30" r="J367">
-        <v>61.04</v>
+        <v>37.32</v>
       </c>
     </row>
     <row r="368" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B368"/>
       <c s="25" t="str" r="C368"/>
       <c s="23" t="inlineStr" r="D368">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E368">
-        <v>30.28</v>
+        <v>62.58</v>
       </c>
       <c s="30" r="F368">
-        <v>33.79</v>
+        <v>64.53</v>
       </c>
       <c s="30" r="G368">
-        <v>32.45</v>
+        <v>64.13</v>
       </c>
       <c s="6" t="str" r="H368"/>
       <c s="30" r="I368">
-        <v>34.48</v>
+        <v>67.74</v>
       </c>
       <c s="30" r="J368">
-        <v>37.13</v>
+        <v>61.04</v>
       </c>
     </row>
     <row r="369" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B369"/>
       <c s="25" t="str" r="C369"/>
-      <c s="10" t="inlineStr" r="D369">
+      <c s="23" t="inlineStr" r="D369">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E369">
+        <v>30.28</v>
+      </c>
+      <c s="30" r="F369">
+        <v>33.79</v>
+      </c>
+      <c s="30" r="G369">
+        <v>32.45</v>
+      </c>
+      <c s="6" t="str" r="H369"/>
+      <c s="30" r="I369">
+        <v>34.48</v>
+      </c>
+      <c s="30" r="J369">
+        <v>37.13</v>
+      </c>
+    </row>
+    <row r="370" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B370"/>
+      <c s="25" t="str" r="C370"/>
+      <c s="10" t="inlineStr" r="D370">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E369">
+      <c s="31" r="E370">
         <v>51.82</v>
       </c>
-      <c s="31" r="F369">
+      <c s="31" r="F370">
         <v>50.79</v>
       </c>
-      <c s="31" r="G369">
+      <c s="31" r="G370">
         <v>52.8</v>
       </c>
-      <c s="6" t="str" r="H369"/>
-      <c s="31" r="I369">
+      <c s="6" t="str" r="H370"/>
+      <c s="31" r="I370">
         <v>54.67</v>
       </c>
-      <c s="31" r="J369">
+      <c s="31" r="J370">
         <v>51.03</v>
       </c>
     </row>
-    <row r="370" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="371" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B371">
+      <c s="26" t="str" r="B371"/>
+      <c s="27" t="str" r="C371"/>
+      <c s="23" t="inlineStr" r="D371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H371"/>
+      <c s="23" t="inlineStr" r="I371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="372" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B372">
         <is>
           <t xml:space="preserve">Sleep Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C371"/>
-      <c s="23" t="inlineStr" r="D371">
+      <c s="22" t="str" r="C372"/>
+      <c s="23" t="inlineStr" r="D372">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E371">
+      <c s="30" r="E372">
         <v>25.56</v>
       </c>
-      <c s="30" r="F371">
+      <c s="30" r="F372">
         <v>30.32</v>
       </c>
-      <c s="30" r="G371">
+      <c s="30" r="G372">
         <v>17.29</v>
-      </c>
-[...23 lines deleted...]
-        <v>28.51</v>
       </c>
       <c s="6" t="str" r="H372"/>
       <c s="30" r="I372">
-        <v>23.06</v>
+        <v>22.82</v>
       </c>
       <c s="30" r="J372">
-        <v>25.12</v>
+        <v>23.92</v>
       </c>
     </row>
     <row r="373" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B373"/>
       <c s="25" t="str" r="C373"/>
       <c s="23" t="inlineStr" r="D373">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E373">
-        <v>15.2</v>
+        <v>22.07</v>
       </c>
       <c s="30" r="F373">
-        <v>12.77</v>
+        <v>23.18</v>
       </c>
       <c s="30" r="G373">
-        <v>16.66</v>
+        <v>28.51</v>
       </c>
       <c s="6" t="str" r="H373"/>
       <c s="30" r="I373">
-        <v>15.12</v>
+        <v>23.06</v>
       </c>
       <c s="30" r="J373">
-        <v>18.42</v>
+        <v>25.12</v>
       </c>
     </row>
     <row r="374" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B374"/>
       <c s="25" t="str" r="C374"/>
-      <c s="10" t="inlineStr" r="D374">
+      <c s="23" t="inlineStr" r="D374">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E374">
+        <v>15.2</v>
+      </c>
+      <c s="30" r="F374">
+        <v>12.77</v>
+      </c>
+      <c s="30" r="G374">
+        <v>16.66</v>
+      </c>
+      <c s="6" t="str" r="H374"/>
+      <c s="30" r="I374">
+        <v>15.12</v>
+      </c>
+      <c s="30" r="J374">
+        <v>18.42</v>
+      </c>
+    </row>
+    <row r="375" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B375"/>
+      <c s="25" t="str" r="C375"/>
+      <c s="10" t="inlineStr" r="D375">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E374">
+      <c s="31" r="E375">
         <v>20.39</v>
       </c>
-      <c s="31" r="F374">
+      <c s="31" r="F375">
         <v>21.36</v>
       </c>
-      <c s="31" r="G374">
+      <c s="31" r="G375">
         <v>23.1</v>
       </c>
-      <c s="6" t="str" r="H374"/>
-      <c s="31" r="I374">
+      <c s="6" t="str" r="H375"/>
+      <c s="31" r="I375">
         <v>20.35</v>
       </c>
-      <c s="31" r="J374">
+      <c s="31" r="J375">
         <v>22.91</v>
       </c>
     </row>
-    <row r="375" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="376" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B376">
+      <c s="26" t="str" r="B376"/>
+      <c s="27" t="str" r="C376"/>
+      <c s="23" t="inlineStr" r="D376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H376"/>
+      <c s="23" t="inlineStr" r="I376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="377" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B377">
         <is>
           <t xml:space="preserve">Sports Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C376"/>
-      <c s="23" t="inlineStr" r="D376">
+      <c s="22" t="str" r="C377"/>
+      <c s="23" t="inlineStr" r="D377">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E377">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F377">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G377">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H377"/>
       <c s="28" t="inlineStr" r="I377">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J377">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="378" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B378"/>
       <c s="25" t="str" r="C378"/>
       <c s="23" t="inlineStr" r="D378">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E378">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F378">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G378">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H378"/>
       <c s="28" t="inlineStr" r="I378">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J378">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="379" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B379"/>
       <c s="25" t="str" r="C379"/>
-      <c s="10" t="inlineStr" r="D379">
+      <c s="23" t="inlineStr" r="D379">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E379">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F379">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G379">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H379"/>
+      <c s="28" t="inlineStr" r="I379">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J379">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B380"/>
+      <c s="25" t="str" r="C380"/>
+      <c s="10" t="inlineStr" r="D380">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="E379">
-[...46 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="E380">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="F380">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="G380">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H380"/>
-      <c s="23" t="inlineStr" r="I380">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="I380">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J380">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="381" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B381">
+      <c s="26" t="str" r="B381"/>
+      <c s="27" t="str" r="C381"/>
+      <c s="23" t="inlineStr" r="D381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H381"/>
+      <c s="23" t="inlineStr" r="I381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="382" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B382">
         <is>
           <t xml:space="preserve">Sports Medicine (Family Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C381"/>
-      <c s="23" t="inlineStr" r="D381">
+      <c s="22" t="str" r="C382"/>
+      <c s="23" t="inlineStr" r="D382">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E381">
+      <c s="30" r="E382">
         <v>23.58</v>
       </c>
-      <c s="30" r="F381">
+      <c s="30" r="F382">
         <v>28.71</v>
       </c>
-      <c s="30" r="G381">
+      <c s="30" r="G382">
         <v>29.6</v>
-      </c>
-[...23 lines deleted...]
-        <v>35.64</v>
       </c>
       <c s="6" t="str" r="H382"/>
       <c s="30" r="I382">
-        <v>33.34</v>
+        <v>26.83</v>
       </c>
       <c s="30" r="J382">
-        <v>38.46</v>
+        <v>27.04</v>
       </c>
     </row>
     <row r="383" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B383"/>
       <c s="25" t="str" r="C383"/>
       <c s="23" t="inlineStr" r="D383">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E383">
-        <v>20.48</v>
+        <v>41.76</v>
       </c>
       <c s="30" r="F383">
-        <v>20.56</v>
+        <v>43.89</v>
       </c>
       <c s="30" r="G383">
-        <v>18.96</v>
+        <v>35.64</v>
       </c>
       <c s="6" t="str" r="H383"/>
       <c s="30" r="I383">
-        <v>19.58</v>
+        <v>33.34</v>
       </c>
       <c s="30" r="J383">
-        <v>18.92</v>
+        <v>38.46</v>
       </c>
     </row>
     <row r="384" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B384"/>
       <c s="25" t="str" r="C384"/>
-      <c s="10" t="inlineStr" r="D384">
+      <c s="23" t="inlineStr" r="D384">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E384">
+        <v>20.48</v>
+      </c>
+      <c s="30" r="F384">
+        <v>20.56</v>
+      </c>
+      <c s="30" r="G384">
+        <v>18.96</v>
+      </c>
+      <c s="6" t="str" r="H384"/>
+      <c s="30" r="I384">
+        <v>19.58</v>
+      </c>
+      <c s="30" r="J384">
+        <v>18.92</v>
+      </c>
+    </row>
+    <row r="385" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B385"/>
+      <c s="25" t="str" r="C385"/>
+      <c s="10" t="inlineStr" r="D385">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E384">
+      <c s="31" r="E385">
         <v>25.49</v>
       </c>
-      <c s="31" r="F384">
+      <c s="31" r="F385">
         <v>28.53</v>
       </c>
-      <c s="31" r="G384">
+      <c s="31" r="G385">
         <v>26.3</v>
       </c>
-      <c s="6" t="str" r="H384"/>
-      <c s="31" r="I384">
+      <c s="6" t="str" r="H385"/>
+      <c s="31" r="I385">
         <v>25.01</v>
       </c>
-      <c s="31" r="J384">
+      <c s="31" r="J385">
         <v>25.76</v>
       </c>
     </row>
-    <row r="385" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="386" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B386">
+      <c s="26" t="str" r="B386"/>
+      <c s="27" t="str" r="C386"/>
+      <c s="23" t="inlineStr" r="D386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H386"/>
+      <c s="23" t="inlineStr" r="I386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B387">
         <is>
           <t xml:space="preserve">Sports Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C386"/>
-      <c s="23" t="inlineStr" r="D386">
+      <c s="22" t="str" r="C387"/>
+      <c s="23" t="inlineStr" r="D387">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E386">
-[...33 lines deleted...]
-      </c>
       <c s="28" t="inlineStr" r="E387">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F387">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="G387">
-        <v>5</v>
+      <c s="28" t="inlineStr" r="G387">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H387"/>
       <c s="28" t="inlineStr" r="I387">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J387">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="388" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B388"/>
       <c s="25" t="str" r="C388"/>
       <c s="23" t="inlineStr" r="D388">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E388">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F388">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="G388">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="G388">
+        <v>5</v>
       </c>
       <c s="6" t="str" r="H388"/>
       <c s="28" t="inlineStr" r="I388">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J388">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="389" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B389"/>
       <c s="25" t="str" r="C389"/>
-      <c s="10" t="inlineStr" r="D389">
+      <c s="23" t="inlineStr" r="D389">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E389">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F389">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G389">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H389"/>
+      <c s="28" t="inlineStr" r="I389">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J389">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B390"/>
+      <c s="25" t="str" r="C390"/>
+      <c s="10" t="inlineStr" r="D390">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="29" t="inlineStr" r="E389">
-[...46 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="E390">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="F390">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="G390">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H390"/>
-      <c s="23" t="inlineStr" r="I390">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="29" t="inlineStr" r="I390">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="29" t="inlineStr" r="J390">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="391" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B391">
+      <c s="26" t="str" r="B391"/>
+      <c s="27" t="str" r="C391"/>
+      <c s="23" t="inlineStr" r="D391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H391"/>
+      <c s="23" t="inlineStr" r="I391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="392" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B392">
         <is>
           <t xml:space="preserve">Sports Medicine (Physical Medicine and Rehabilitation)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C391"/>
-      <c s="23" t="inlineStr" r="D391">
+      <c s="22" t="str" r="C392"/>
+      <c s="23" t="inlineStr" r="D392">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E391">
+      <c s="30" r="E392">
         <v>5.81</v>
       </c>
-      <c s="30" r="F391">
+      <c s="30" r="F392">
         <v>6.36</v>
       </c>
-      <c s="30" r="G391">
+      <c s="30" r="G392">
         <v>7.86</v>
-      </c>
-[...23 lines deleted...]
-        <v>7.03</v>
       </c>
       <c s="6" t="str" r="H392"/>
       <c s="30" r="I392">
-        <v>5.65</v>
+        <v>5.55</v>
       </c>
       <c s="30" r="J392">
-        <v>5.86</v>
+        <v>5.49</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E393">
-        <v>6.85</v>
+        <v>6.3</v>
       </c>
       <c s="30" r="F393">
-        <v>7.62</v>
+        <v>7.82</v>
       </c>
       <c s="30" r="G393">
-        <v>7.63</v>
+        <v>7.03</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="30" r="I393">
-        <v>6.31</v>
+        <v>5.65</v>
       </c>
       <c s="30" r="J393">
-        <v>6.52</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
-      <c s="10" t="inlineStr" r="D394">
+      <c s="23" t="inlineStr" r="D394">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E394">
+        <v>6.85</v>
+      </c>
+      <c s="30" r="F394">
+        <v>7.62</v>
+      </c>
+      <c s="30" r="G394">
+        <v>7.63</v>
+      </c>
+      <c s="6" t="str" r="H394"/>
+      <c s="30" r="I394">
+        <v>6.31</v>
+      </c>
+      <c s="30" r="J394">
+        <v>6.52</v>
+      </c>
+    </row>
+    <row r="395" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B395"/>
+      <c s="25" t="str" r="C395"/>
+      <c s="10" t="inlineStr" r="D395">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E394">
+      <c s="31" r="E395">
         <v>6.48</v>
       </c>
-      <c s="31" r="F394">
+      <c s="31" r="F395">
         <v>7.24</v>
       </c>
-      <c s="31" r="G394">
+      <c s="31" r="G395">
         <v>7.57</v>
       </c>
-      <c s="6" t="str" r="H394"/>
-      <c s="31" r="I394">
+      <c s="6" t="str" r="H395"/>
+      <c s="31" r="I395">
         <v>5.98</v>
       </c>
-      <c s="31" r="J394">
+      <c s="31" r="J395">
         <v>6.06</v>
       </c>
     </row>
-    <row r="395" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="396" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B396">
+      <c s="26" t="str" r="B396"/>
+      <c s="27" t="str" r="C396"/>
+      <c s="23" t="inlineStr" r="D396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H396"/>
+      <c s="23" t="inlineStr" r="I396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B397">
         <is>
           <t xml:space="preserve">Thoracic Surgery</t>
         </is>
       </c>
-      <c s="22" t="str" r="C396"/>
-      <c s="23" t="inlineStr" r="D396">
+      <c s="22" t="str" r="C397"/>
+      <c s="23" t="inlineStr" r="D397">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E396">
+      <c s="30" r="E397">
         <v>54.14</v>
       </c>
-      <c s="30" r="F396">
+      <c s="30" r="F397">
         <v>56.14</v>
       </c>
-      <c s="30" r="G396">
+      <c s="30" r="G397">
         <v>55.63</v>
-      </c>
-[...23 lines deleted...]
-        <v>53.17</v>
       </c>
       <c s="6" t="str" r="H397"/>
       <c s="30" r="I397">
-        <v>54.71</v>
+        <v>54.64</v>
       </c>
       <c s="30" r="J397">
-        <v>58.33</v>
+        <v>54.5</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E398">
-        <v>48.43</v>
+        <v>51.59</v>
       </c>
       <c s="30" r="F398">
-        <v>50.21</v>
+        <v>50.6</v>
       </c>
       <c s="30" r="G398">
-        <v>50.12</v>
+        <v>53.17</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="30" r="I398">
-        <v>51.12</v>
+        <v>54.71</v>
       </c>
       <c s="30" r="J398">
-        <v>54.9</v>
+        <v>58.52</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
-      <c s="10" t="inlineStr" r="D399">
+      <c s="23" t="inlineStr" r="D399">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E399">
+        <v>48.43</v>
+      </c>
+      <c s="30" r="F399">
+        <v>50.21</v>
+      </c>
+      <c s="30" r="G399">
+        <v>50.12</v>
+      </c>
+      <c s="6" t="str" r="H399"/>
+      <c s="30" r="I399">
+        <v>51.12</v>
+      </c>
+      <c s="30" r="J399">
+        <v>54.95</v>
+      </c>
+    </row>
+    <row r="400" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B400"/>
+      <c s="25" t="str" r="C400"/>
+      <c s="10" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E399">
+      <c s="31" r="E400">
         <v>49.81</v>
       </c>
-      <c s="31" r="F399">
+      <c s="31" r="F400">
         <v>50.79</v>
       </c>
-      <c s="31" r="G399">
+      <c s="31" r="G400">
         <v>51.53</v>
       </c>
-      <c s="6" t="str" r="H399"/>
-      <c s="31" r="I399">
+      <c s="6" t="str" r="H400"/>
+      <c s="31" r="I400">
         <v>52.39</v>
       </c>
-      <c s="31" r="J399">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J400">
+        <v>55.73</v>
       </c>
     </row>
     <row r="401" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B401">
+      <c s="26" t="str" r="B401"/>
+      <c s="27" t="str" r="C401"/>
+      <c s="23" t="inlineStr" r="D401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H401"/>
+      <c s="23" t="inlineStr" r="I401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B402">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C401"/>
-      <c s="23" t="inlineStr" r="D401">
+      <c s="22" t="str" r="C402"/>
+      <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E401">
+      <c s="30" r="E402">
         <v>39</v>
       </c>
-      <c s="30" r="F401">
+      <c s="30" r="F402">
         <v>41.86</v>
       </c>
-      <c s="30" r="G401">
+      <c s="30" r="G402">
         <v>35.4</v>
-      </c>
-[...23 lines deleted...]
-        <v>37.5</v>
       </c>
       <c s="6" t="str" r="H402"/>
       <c s="30" r="I402">
-        <v>32.86</v>
+        <v>39.5</v>
       </c>
       <c s="30" r="J402">
-        <v>23.9</v>
+        <v>40.94</v>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E403">
-        <v>32.87</v>
+        <v>27.43</v>
       </c>
       <c s="30" r="F403">
-        <v>34.94</v>
+        <v>24.43</v>
       </c>
       <c s="30" r="G403">
-        <v>28.63</v>
+        <v>37.5</v>
       </c>
       <c s="6" t="str" r="H403"/>
       <c s="30" r="I403">
-        <v>33.29</v>
+        <v>32.86</v>
       </c>
       <c s="30" r="J403">
-        <v>30.88</v>
+        <v>23.9</v>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
-      <c s="10" t="inlineStr" r="D404">
+      <c s="23" t="inlineStr" r="D404">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E404">
+        <v>32.87</v>
+      </c>
+      <c s="30" r="F404">
+        <v>34.94</v>
+      </c>
+      <c s="30" r="G404">
+        <v>28.63</v>
+      </c>
+      <c s="6" t="str" r="H404"/>
+      <c s="30" r="I404">
+        <v>33.29</v>
+      </c>
+      <c s="30" r="J404">
+        <v>30.51</v>
+      </c>
+    </row>
+    <row r="405" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B405"/>
+      <c s="25" t="str" r="C405"/>
+      <c s="10" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E404">
+      <c s="31" r="E405">
         <v>32.85</v>
       </c>
-      <c s="31" r="F404">
+      <c s="31" r="F405">
         <v>34.61</v>
       </c>
-      <c s="31" r="G404">
+      <c s="31" r="G405">
         <v>30.08</v>
       </c>
-      <c s="6" t="str" r="H404"/>
-      <c s="31" r="I404">
+      <c s="6" t="str" r="H405"/>
+      <c s="31" r="I405">
         <v>33.98</v>
       </c>
-      <c s="31" r="J404">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J405">
+        <v>31.48</v>
       </c>
     </row>
     <row r="406" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B406">
+      <c s="26" t="str" r="B406"/>
+      <c s="27" t="str" r="C406"/>
+      <c s="23" t="inlineStr" r="D406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H406"/>
+      <c s="23" t="inlineStr" r="I406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B407">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (Urology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C406"/>
-      <c s="23" t="inlineStr" r="D406">
+      <c s="22" t="str" r="C407"/>
+      <c s="23" t="inlineStr" r="D407">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E406">
+      <c s="30" r="E407">
         <v>5.5</v>
       </c>
-      <c s="28" t="inlineStr" r="F406">
-[...4 lines deleted...]
-      <c s="30" r="G406">
+      <c s="28" t="inlineStr" r="F407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="G407">
         <v>5</v>
-      </c>
-[...27 lines deleted...]
-        <v>9.67</v>
       </c>
       <c s="6" t="str" r="H407"/>
       <c s="30" r="I407">
-        <v>6.86</v>
-[...2 lines deleted...]
-        <v>7.71</v>
+        <v>5</v>
+      </c>
+      <c s="28" t="inlineStr" r="J407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
-          <t xml:space="preserve">MD</t>
-[...8 lines deleted...]
-        </is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F408">
+        <v>9.86</v>
       </c>
       <c s="30" r="G408">
-        <v>6.14</v>
+        <v>9.67</v>
       </c>
       <c s="6" t="str" r="H408"/>
       <c s="30" r="I408">
-        <v>5.76</v>
+        <v>6.86</v>
       </c>
       <c s="30" r="J408">
-        <v>6.42</v>
+        <v>7.71</v>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
-      <c s="10" t="inlineStr" r="D409">
+      <c s="23" t="inlineStr" r="D409">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E409">
+        <v>6.98</v>
+      </c>
+      <c s="28" t="inlineStr" r="F409">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="G409">
+        <v>6.14</v>
+      </c>
+      <c s="6" t="str" r="H409"/>
+      <c s="30" r="I409">
+        <v>5.76</v>
+      </c>
+      <c s="30" r="J409">
+        <v>6.42</v>
+      </c>
+    </row>
+    <row r="410" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B410"/>
+      <c s="25" t="str" r="C410"/>
+      <c s="10" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E409">
+      <c s="31" r="E410">
         <v>6.77</v>
       </c>
-      <c s="31" r="F409">
+      <c s="31" r="F410">
         <v>5.15</v>
       </c>
-      <c s="31" r="G409">
+      <c s="31" r="G410">
         <v>6.22</v>
       </c>
-      <c s="6" t="str" r="H409"/>
-      <c s="31" r="I409">
+      <c s="6" t="str" r="H410"/>
+      <c s="31" r="I410">
         <v>5.77</v>
       </c>
-      <c s="31" r="J409">
+      <c s="31" r="J410">
         <v>6.25</v>
       </c>
     </row>
-    <row r="410" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="411" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B411">
+      <c s="26" t="str" r="B411"/>
+      <c s="27" t="str" r="C411"/>
+      <c s="23" t="inlineStr" r="D411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H411"/>
+      <c s="23" t="inlineStr" r="I411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="412" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B412">
         <is>
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C411"/>
-      <c s="23" t="inlineStr" r="D411">
+      <c s="22" t="str" r="C412"/>
+      <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E411">
+      <c s="30" r="E412">
         <v>20.88</v>
       </c>
-      <c s="30" r="F411">
+      <c s="30" r="F412">
         <v>24.04</v>
       </c>
-      <c s="30" r="G411">
+      <c s="30" r="G412">
         <v>22</v>
-      </c>
-[...23 lines deleted...]
-        <v>35.48</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="30" r="I412">
-        <v>37.54</v>
+        <v>22.62</v>
       </c>
       <c s="30" r="J412">
-        <v>34.79</v>
+        <v>20.87</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E413">
-        <v>16.8</v>
+        <v>28.95</v>
       </c>
       <c s="30" r="F413">
-        <v>17.68</v>
+        <v>33.13</v>
       </c>
       <c s="30" r="G413">
-        <v>15.09</v>
+        <v>35.48</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="30" r="I413">
-        <v>17.12</v>
+        <v>37.54</v>
       </c>
       <c s="30" r="J413">
-        <v>16.33</v>
+        <v>34.56</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
-      <c s="10" t="inlineStr" r="D414">
+      <c s="23" t="inlineStr" r="D414">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E414">
+        <v>16.8</v>
+      </c>
+      <c s="30" r="F414">
+        <v>17.68</v>
+      </c>
+      <c s="30" r="G414">
+        <v>15.09</v>
+      </c>
+      <c s="6" t="str" r="H414"/>
+      <c s="30" r="I414">
+        <v>17.12</v>
+      </c>
+      <c s="30" r="J414">
+        <v>16.47</v>
+      </c>
+    </row>
+    <row r="415" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B415"/>
+      <c s="25" t="str" r="C415"/>
+      <c s="10" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E414">
+      <c s="31" r="E415">
         <v>22.23</v>
       </c>
-      <c s="31" r="F414">
+      <c s="31" r="F415">
         <v>25.6</v>
       </c>
-      <c s="31" r="G414">
+      <c s="31" r="G415">
         <v>23.85</v>
       </c>
-      <c s="6" t="str" r="H414"/>
-      <c s="31" r="I414">
+      <c s="6" t="str" r="H415"/>
+      <c s="31" r="I415">
         <v>25.49</v>
       </c>
-      <c s="31" r="J414">
+      <c s="31" r="J415">
         <v>24.86</v>
       </c>
     </row>
-    <row r="415" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="416" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B416">
+      <c s="26" t="str" r="B416"/>
+      <c s="27" t="str" r="C416"/>
+      <c s="23" t="inlineStr" r="D416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H416"/>
+      <c s="23" t="inlineStr" r="I416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="417" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B417">
         <is>
           <t xml:space="preserve">Vascular Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C416"/>
-      <c s="23" t="inlineStr" r="D416">
+      <c s="22" t="str" r="C417"/>
+      <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E416">
+      <c s="30" r="E417">
         <v>61.76</v>
       </c>
-      <c s="30" r="F416">
+      <c s="30" r="F417">
         <v>66.26</v>
       </c>
-      <c s="30" r="G416">
+      <c s="30" r="G417">
         <v>64.53</v>
-      </c>
-[...23 lines deleted...]
-        <v>59.05</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="30" r="I417">
-        <v>75.6</v>
+        <v>65.24</v>
       </c>
       <c s="30" r="J417">
-        <v>72.84</v>
+        <v>79.86</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E418">
-        <v>47.86</v>
+        <v>68.71</v>
       </c>
       <c s="30" r="F418">
-        <v>50.57</v>
+        <v>68.97</v>
       </c>
       <c s="30" r="G418">
-        <v>50.51</v>
+        <v>59.05</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="30" r="I418">
-        <v>53.37</v>
+        <v>75.6</v>
       </c>
       <c s="30" r="J418">
-        <v>56.24</v>
+        <v>72.87</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
-      <c s="10" t="inlineStr" r="D419">
+      <c s="23" t="inlineStr" r="D419">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E419">
+        <v>47.86</v>
+      </c>
+      <c s="30" r="F419">
+        <v>50.57</v>
+      </c>
+      <c s="30" r="G419">
+        <v>50.51</v>
+      </c>
+      <c s="6" t="str" r="H419"/>
+      <c s="30" r="I419">
+        <v>53.37</v>
+      </c>
+      <c s="30" r="J419">
+        <v>56.24</v>
+      </c>
+    </row>
+    <row r="420" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B420"/>
+      <c s="25" t="str" r="C420"/>
+      <c s="10" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E419">
+      <c s="31" r="E420">
         <v>53.71</v>
       </c>
-      <c s="31" r="F419">
+      <c s="31" r="F420">
         <v>56.37</v>
       </c>
-      <c s="31" r="G419">
+      <c s="31" r="G420">
         <v>54.9</v>
       </c>
-      <c s="6" t="str" r="H419"/>
-      <c s="31" r="I419">
+      <c s="6" t="str" r="H420"/>
+      <c s="31" r="I420">
         <v>60.86</v>
       </c>
-      <c s="31" r="J419">
-[...40 lines deleted...]
-      <c s="15" t="inlineStr" r="B422">
+      <c s="31" r="J420">
+        <v>63.29</v>
+      </c>
+    </row>
+    <row r="421" ht="15.85" customHeight="0">
+      <c s="26" t="str" r="B421"/>
+      <c s="27" t="str" r="C421"/>
+      <c s="23" t="inlineStr" r="D421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H421"/>
+      <c s="23" t="inlineStr" r="I421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="422" ht="18.05" customHeight="1"/>
+    <row r="423" ht="18" customHeight="1">
+      <c s="15" t="inlineStr" r="B423">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B7:C11"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="B12:C16"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="B17:C21"/>
@@ -26660,340 +26707,341 @@
     <mergeCell ref="G195:H195"/>
     <mergeCell ref="B196:C200"/>
     <mergeCell ref="G196:H196"/>
     <mergeCell ref="G197:H197"/>
     <mergeCell ref="G198:H198"/>
     <mergeCell ref="G199:H199"/>
     <mergeCell ref="G200:H200"/>
     <mergeCell ref="B201:C205"/>
     <mergeCell ref="G201:H201"/>
     <mergeCell ref="G202:H202"/>
     <mergeCell ref="G203:H203"/>
     <mergeCell ref="G204:H204"/>
     <mergeCell ref="G205:H205"/>
     <mergeCell ref="B206:C210"/>
     <mergeCell ref="G206:H206"/>
     <mergeCell ref="G207:H207"/>
     <mergeCell ref="G208:H208"/>
     <mergeCell ref="G209:H209"/>
     <mergeCell ref="G210:H210"/>
     <mergeCell ref="B211:C215"/>
     <mergeCell ref="G211:H211"/>
     <mergeCell ref="G212:H212"/>
     <mergeCell ref="G213:H213"/>
     <mergeCell ref="G214:H214"/>
     <mergeCell ref="G215:H215"/>
-    <mergeCell ref="B216:C219"/>
+    <mergeCell ref="B216:C220"/>
     <mergeCell ref="G216:H216"/>
     <mergeCell ref="G217:H217"/>
     <mergeCell ref="G218:H218"/>
     <mergeCell ref="G219:H219"/>
-    <mergeCell ref="B220:C224"/>
     <mergeCell ref="G220:H220"/>
+    <mergeCell ref="B221:C225"/>
     <mergeCell ref="G221:H221"/>
     <mergeCell ref="G222:H222"/>
     <mergeCell ref="G223:H223"/>
     <mergeCell ref="G224:H224"/>
-    <mergeCell ref="B225:C229"/>
     <mergeCell ref="G225:H225"/>
+    <mergeCell ref="B226:C230"/>
     <mergeCell ref="G226:H226"/>
     <mergeCell ref="G227:H227"/>
     <mergeCell ref="G228:H228"/>
     <mergeCell ref="G229:H229"/>
-    <mergeCell ref="B230:C234"/>
     <mergeCell ref="G230:H230"/>
+    <mergeCell ref="B231:C235"/>
     <mergeCell ref="G231:H231"/>
     <mergeCell ref="G232:H232"/>
     <mergeCell ref="G233:H233"/>
     <mergeCell ref="G234:H234"/>
-    <mergeCell ref="B235:C239"/>
     <mergeCell ref="G235:H235"/>
+    <mergeCell ref="B236:C240"/>
     <mergeCell ref="G236:H236"/>
     <mergeCell ref="G237:H237"/>
     <mergeCell ref="G238:H238"/>
     <mergeCell ref="G239:H239"/>
-    <mergeCell ref="B240:C244"/>
     <mergeCell ref="G240:H240"/>
+    <mergeCell ref="B241:C245"/>
     <mergeCell ref="G241:H241"/>
     <mergeCell ref="G242:H242"/>
     <mergeCell ref="G243:H243"/>
     <mergeCell ref="G244:H244"/>
-    <mergeCell ref="B245:C248"/>
     <mergeCell ref="G245:H245"/>
+    <mergeCell ref="B246:C249"/>
     <mergeCell ref="G246:H246"/>
     <mergeCell ref="G247:H247"/>
     <mergeCell ref="G248:H248"/>
-    <mergeCell ref="B249:C252"/>
     <mergeCell ref="G249:H249"/>
+    <mergeCell ref="B250:C253"/>
     <mergeCell ref="G250:H250"/>
     <mergeCell ref="G251:H251"/>
     <mergeCell ref="G252:H252"/>
-    <mergeCell ref="B253:C256"/>
     <mergeCell ref="G253:H253"/>
+    <mergeCell ref="B254:C257"/>
     <mergeCell ref="G254:H254"/>
     <mergeCell ref="G255:H255"/>
     <mergeCell ref="G256:H256"/>
-    <mergeCell ref="B257:C260"/>
     <mergeCell ref="G257:H257"/>
+    <mergeCell ref="B258:C261"/>
     <mergeCell ref="G258:H258"/>
     <mergeCell ref="G259:H259"/>
     <mergeCell ref="G260:H260"/>
-    <mergeCell ref="B261:C265"/>
     <mergeCell ref="G261:H261"/>
+    <mergeCell ref="B262:C266"/>
     <mergeCell ref="G262:H262"/>
     <mergeCell ref="G263:H263"/>
     <mergeCell ref="G264:H264"/>
     <mergeCell ref="G265:H265"/>
-    <mergeCell ref="B266:C270"/>
     <mergeCell ref="G266:H266"/>
+    <mergeCell ref="B267:C271"/>
     <mergeCell ref="G267:H267"/>
     <mergeCell ref="G268:H268"/>
     <mergeCell ref="G269:H269"/>
     <mergeCell ref="G270:H270"/>
-    <mergeCell ref="B271:C275"/>
     <mergeCell ref="G271:H271"/>
+    <mergeCell ref="B272:C276"/>
     <mergeCell ref="G272:H272"/>
     <mergeCell ref="G273:H273"/>
     <mergeCell ref="G274:H274"/>
     <mergeCell ref="G275:H275"/>
-    <mergeCell ref="B276:C280"/>
     <mergeCell ref="G276:H276"/>
+    <mergeCell ref="B277:C281"/>
     <mergeCell ref="G277:H277"/>
     <mergeCell ref="G278:H278"/>
     <mergeCell ref="G279:H279"/>
     <mergeCell ref="G280:H280"/>
-    <mergeCell ref="B281:C285"/>
     <mergeCell ref="G281:H281"/>
+    <mergeCell ref="B282:C286"/>
     <mergeCell ref="G282:H282"/>
     <mergeCell ref="G283:H283"/>
     <mergeCell ref="G284:H284"/>
     <mergeCell ref="G285:H285"/>
-    <mergeCell ref="B286:C290"/>
     <mergeCell ref="G286:H286"/>
+    <mergeCell ref="B287:C291"/>
     <mergeCell ref="G287:H287"/>
     <mergeCell ref="G288:H288"/>
     <mergeCell ref="G289:H289"/>
     <mergeCell ref="G290:H290"/>
-    <mergeCell ref="B291:C295"/>
     <mergeCell ref="G291:H291"/>
+    <mergeCell ref="B292:C296"/>
     <mergeCell ref="G292:H292"/>
     <mergeCell ref="G293:H293"/>
     <mergeCell ref="G294:H294"/>
     <mergeCell ref="G295:H295"/>
-    <mergeCell ref="B296:C300"/>
     <mergeCell ref="G296:H296"/>
+    <mergeCell ref="B297:C301"/>
     <mergeCell ref="G297:H297"/>
     <mergeCell ref="G298:H298"/>
     <mergeCell ref="G299:H299"/>
     <mergeCell ref="G300:H300"/>
-    <mergeCell ref="B301:C305"/>
     <mergeCell ref="G301:H301"/>
+    <mergeCell ref="B302:C306"/>
     <mergeCell ref="G302:H302"/>
     <mergeCell ref="G303:H303"/>
     <mergeCell ref="G304:H304"/>
     <mergeCell ref="G305:H305"/>
-    <mergeCell ref="B306:C310"/>
     <mergeCell ref="G306:H306"/>
+    <mergeCell ref="B307:C311"/>
     <mergeCell ref="G307:H307"/>
     <mergeCell ref="G308:H308"/>
     <mergeCell ref="G309:H309"/>
     <mergeCell ref="G310:H310"/>
-    <mergeCell ref="B311:C315"/>
     <mergeCell ref="G311:H311"/>
+    <mergeCell ref="B312:C316"/>
     <mergeCell ref="G312:H312"/>
     <mergeCell ref="G313:H313"/>
     <mergeCell ref="G314:H314"/>
     <mergeCell ref="G315:H315"/>
-    <mergeCell ref="B316:C320"/>
     <mergeCell ref="G316:H316"/>
+    <mergeCell ref="B317:C321"/>
     <mergeCell ref="G317:H317"/>
     <mergeCell ref="G318:H318"/>
     <mergeCell ref="G319:H319"/>
     <mergeCell ref="G320:H320"/>
-    <mergeCell ref="B321:C325"/>
     <mergeCell ref="G321:H321"/>
+    <mergeCell ref="B322:C326"/>
     <mergeCell ref="G322:H322"/>
     <mergeCell ref="G323:H323"/>
     <mergeCell ref="G324:H324"/>
     <mergeCell ref="G325:H325"/>
-    <mergeCell ref="B326:C330"/>
     <mergeCell ref="G326:H326"/>
+    <mergeCell ref="B327:C331"/>
     <mergeCell ref="G327:H327"/>
     <mergeCell ref="G328:H328"/>
     <mergeCell ref="G329:H329"/>
     <mergeCell ref="G330:H330"/>
-    <mergeCell ref="B331:C335"/>
     <mergeCell ref="G331:H331"/>
+    <mergeCell ref="B332:C336"/>
     <mergeCell ref="G332:H332"/>
     <mergeCell ref="G333:H333"/>
     <mergeCell ref="G334:H334"/>
     <mergeCell ref="G335:H335"/>
-    <mergeCell ref="B336:C340"/>
     <mergeCell ref="G336:H336"/>
+    <mergeCell ref="B337:C341"/>
     <mergeCell ref="G337:H337"/>
     <mergeCell ref="G338:H338"/>
     <mergeCell ref="G339:H339"/>
     <mergeCell ref="G340:H340"/>
-    <mergeCell ref="B341:C345"/>
     <mergeCell ref="G341:H341"/>
+    <mergeCell ref="B342:C346"/>
     <mergeCell ref="G342:H342"/>
     <mergeCell ref="G343:H343"/>
     <mergeCell ref="G344:H344"/>
     <mergeCell ref="G345:H345"/>
-    <mergeCell ref="B346:C350"/>
     <mergeCell ref="G346:H346"/>
+    <mergeCell ref="B347:C351"/>
     <mergeCell ref="G347:H347"/>
     <mergeCell ref="G348:H348"/>
     <mergeCell ref="G349:H349"/>
     <mergeCell ref="G350:H350"/>
-    <mergeCell ref="B351:C355"/>
     <mergeCell ref="G351:H351"/>
+    <mergeCell ref="B352:C356"/>
     <mergeCell ref="G352:H352"/>
     <mergeCell ref="G353:H353"/>
     <mergeCell ref="G354:H354"/>
     <mergeCell ref="G355:H355"/>
-    <mergeCell ref="B356:C360"/>
     <mergeCell ref="G356:H356"/>
+    <mergeCell ref="B357:C361"/>
     <mergeCell ref="G357:H357"/>
     <mergeCell ref="G358:H358"/>
     <mergeCell ref="G359:H359"/>
     <mergeCell ref="G360:H360"/>
-    <mergeCell ref="B361:C365"/>
     <mergeCell ref="G361:H361"/>
+    <mergeCell ref="B362:C366"/>
     <mergeCell ref="G362:H362"/>
     <mergeCell ref="G363:H363"/>
     <mergeCell ref="G364:H364"/>
     <mergeCell ref="G365:H365"/>
-    <mergeCell ref="B366:C370"/>
     <mergeCell ref="G366:H366"/>
+    <mergeCell ref="B367:C371"/>
     <mergeCell ref="G367:H367"/>
     <mergeCell ref="G368:H368"/>
     <mergeCell ref="G369:H369"/>
     <mergeCell ref="G370:H370"/>
-    <mergeCell ref="B371:C375"/>
     <mergeCell ref="G371:H371"/>
+    <mergeCell ref="B372:C376"/>
     <mergeCell ref="G372:H372"/>
     <mergeCell ref="G373:H373"/>
     <mergeCell ref="G374:H374"/>
     <mergeCell ref="G375:H375"/>
-    <mergeCell ref="B376:C380"/>
     <mergeCell ref="G376:H376"/>
+    <mergeCell ref="B377:C381"/>
     <mergeCell ref="G377:H377"/>
     <mergeCell ref="G378:H378"/>
     <mergeCell ref="G379:H379"/>
     <mergeCell ref="G380:H380"/>
-    <mergeCell ref="B381:C385"/>
     <mergeCell ref="G381:H381"/>
+    <mergeCell ref="B382:C386"/>
     <mergeCell ref="G382:H382"/>
     <mergeCell ref="G383:H383"/>
     <mergeCell ref="G384:H384"/>
     <mergeCell ref="G385:H385"/>
-    <mergeCell ref="B386:C390"/>
     <mergeCell ref="G386:H386"/>
+    <mergeCell ref="B387:C391"/>
     <mergeCell ref="G387:H387"/>
     <mergeCell ref="G388:H388"/>
     <mergeCell ref="G389:H389"/>
     <mergeCell ref="G390:H390"/>
-    <mergeCell ref="B391:C395"/>
     <mergeCell ref="G391:H391"/>
+    <mergeCell ref="B392:C396"/>
     <mergeCell ref="G392:H392"/>
     <mergeCell ref="G393:H393"/>
     <mergeCell ref="G394:H394"/>
     <mergeCell ref="G395:H395"/>
-    <mergeCell ref="B396:C400"/>
     <mergeCell ref="G396:H396"/>
+    <mergeCell ref="B397:C401"/>
     <mergeCell ref="G397:H397"/>
     <mergeCell ref="G398:H398"/>
     <mergeCell ref="G399:H399"/>
     <mergeCell ref="G400:H400"/>
-    <mergeCell ref="B401:C405"/>
     <mergeCell ref="G401:H401"/>
+    <mergeCell ref="B402:C406"/>
     <mergeCell ref="G402:H402"/>
     <mergeCell ref="G403:H403"/>
     <mergeCell ref="G404:H404"/>
     <mergeCell ref="G405:H405"/>
-    <mergeCell ref="B406:C410"/>
     <mergeCell ref="G406:H406"/>
+    <mergeCell ref="B407:C411"/>
     <mergeCell ref="G407:H407"/>
     <mergeCell ref="G408:H408"/>
     <mergeCell ref="G409:H409"/>
     <mergeCell ref="G410:H410"/>
-    <mergeCell ref="B411:C415"/>
     <mergeCell ref="G411:H411"/>
+    <mergeCell ref="B412:C416"/>
     <mergeCell ref="G412:H412"/>
     <mergeCell ref="G413:H413"/>
     <mergeCell ref="G414:H414"/>
     <mergeCell ref="G415:H415"/>
-    <mergeCell ref="B416:C420"/>
     <mergeCell ref="G416:H416"/>
+    <mergeCell ref="B417:C421"/>
     <mergeCell ref="G417:H417"/>
     <mergeCell ref="G418:H418"/>
     <mergeCell ref="G419:H419"/>
     <mergeCell ref="G420:H420"/>
-    <mergeCell ref="B422:G422"/>
+    <mergeCell ref="G421:H421"/>
+    <mergeCell ref="B423:G423"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId13"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <sheetPr>
     <outlinePr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0" showGridLines="0">
       <pane ySplit="2" state="frozen" topLeftCell="A3"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.86328125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="8.6" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="32" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications per Program</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -27068,101 +27116,101 @@
         <v>6.1</v>
       </c>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B8"/>
       <c s="25" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E8">
         <v>10.73</v>
       </c>
       <c s="30" r="F8">
         <v>11.73</v>
       </c>
       <c s="30" r="G8">
         <v>10.33</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="30" r="I8">
         <v>11.69</v>
       </c>
       <c s="30" r="J8">
-        <v>11.77</v>
+        <v>12.07</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B9"/>
       <c s="25" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E9">
         <v>8.5</v>
       </c>
       <c s="30" r="F9">
         <v>10.33</v>
       </c>
       <c s="30" r="G9">
         <v>13.04</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="30" r="I9">
         <v>9.65</v>
       </c>
       <c s="30" r="J9">
         <v>12.9</v>
       </c>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B10"/>
       <c s="25" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E10">
         <v>23.97</v>
       </c>
       <c s="31" r="F10">
         <v>27.82</v>
       </c>
       <c s="31" r="G10">
         <v>27.39</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="31" r="I10">
         <v>27.76</v>
       </c>
       <c s="31" r="J10">
-        <v>30.25</v>
+        <v>30.54</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B11"/>
       <c s="27" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -27217,51 +27265,51 @@
         </is>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B13"/>
       <c s="25" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>5.26</v>
       </c>
       <c s="30" r="F13">
         <v>9.72</v>
       </c>
       <c s="30" r="G13">
         <v>7.5</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>6.08</v>
       </c>
       <c s="30" r="J13">
-        <v>5.11</v>
+        <v>5.18</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B14"/>
       <c s="25" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>6.3</v>
       </c>
       <c s="30" r="F14">
         <v>6.59</v>
       </c>
       <c s="28" t="inlineStr" r="G14">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>5.86</v>
       </c>
@@ -27269,51 +27317,51 @@
         <v>11.22</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B15"/>
       <c s="25" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>13.08</v>
       </c>
       <c s="31" r="F15">
         <v>18.4</v>
       </c>
       <c s="31" r="G15">
         <v>14.53</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>12.61</v>
       </c>
       <c s="31" r="J15">
-        <v>17.67</v>
+        <v>17.74</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B16"/>
       <c s="27" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -27688,101 +27736,101 @@
         </is>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B28"/>
       <c s="25" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E28">
         <v>17.31</v>
       </c>
       <c s="30" r="F28">
         <v>13.95</v>
       </c>
       <c s="30" r="G28">
         <v>18.79</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="30" r="I28">
         <v>13.96</v>
       </c>
       <c s="30" r="J28">
-        <v>16.37</v>
+        <v>16.38</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B29"/>
       <c s="25" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E29">
         <v>6.9</v>
       </c>
       <c s="30" r="F29">
         <v>9.52</v>
       </c>
       <c s="30" r="G29">
         <v>9.03</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="30" r="I29">
         <v>5.39</v>
       </c>
       <c s="30" r="J29">
         <v>5.72</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B30"/>
       <c s="25" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E30">
         <v>26.09</v>
       </c>
       <c s="31" r="F30">
         <v>26.08</v>
       </c>
       <c s="31" r="G30">
         <v>28.17</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="31" r="I30">
         <v>19.54</v>
       </c>
       <c s="31" r="J30">
-        <v>23.83</v>
+        <v>23.84</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B31"/>
       <c s="27" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -28263,51 +28311,51 @@
       <c s="10" t="inlineStr" r="B47">
         <is>
           <t xml:space="preserve">Cardiovascular Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C47"/>
       <c s="23" t="inlineStr" r="D47">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E47">
         <v>70.65</v>
       </c>
       <c s="30" r="F47">
         <v>82.23</v>
       </c>
       <c s="30" r="G47">
         <v>84.39</v>
       </c>
       <c s="6" t="str" r="H47"/>
       <c s="30" r="I47">
         <v>88.49</v>
       </c>
       <c s="30" r="J47">
-        <v>96.46</v>
+        <v>96.47</v>
       </c>
     </row>
     <row r="48" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B48"/>
       <c s="25" t="str" r="C48"/>
       <c s="23" t="inlineStr" r="D48">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E48">
         <v>407.49</v>
       </c>
       <c s="30" r="F48">
         <v>431.44</v>
       </c>
       <c s="30" r="G48">
         <v>416.79</v>
       </c>
       <c s="6" t="str" r="H48"/>
       <c s="30" r="I48">
         <v>433.6</v>
       </c>
       <c s="30" r="J48">
         <v>436.61</v>
@@ -28735,101 +28783,101 @@
         <v>12.42</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B63"/>
       <c s="25" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>37.52</v>
       </c>
       <c s="30" r="F63">
         <v>41.8</v>
       </c>
       <c s="30" r="G63">
         <v>43.77</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>50.64</v>
       </c>
       <c s="30" r="J63">
-        <v>67.63</v>
+        <v>67.64</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B64"/>
       <c s="25" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>18.3</v>
       </c>
       <c s="30" r="F64">
         <v>19.3</v>
       </c>
       <c s="30" r="G64">
         <v>17.58</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>13.35</v>
       </c>
       <c s="30" r="J64">
         <v>20.33</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B65"/>
       <c s="25" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>62.06</v>
       </c>
       <c s="31" r="F65">
         <v>68.76</v>
       </c>
       <c s="31" r="G65">
         <v>71.84</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>74.18</v>
       </c>
       <c s="31" r="J65">
-        <v>100.18</v>
+        <v>100.19</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B66"/>
       <c s="27" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29402,76 +29450,76 @@
         <v>9.43</v>
       </c>
     </row>
     <row r="84" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B84"/>
       <c s="25" t="str" r="C84"/>
       <c s="23" t="inlineStr" r="D84">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E84">
         <v>8.16</v>
       </c>
       <c s="30" r="F84">
         <v>12.24</v>
       </c>
       <c s="30" r="G84">
         <v>8.31</v>
       </c>
       <c s="6" t="str" r="H84"/>
       <c s="30" r="I84">
         <v>11.25</v>
       </c>
       <c s="30" r="J84">
-        <v>8.03</v>
+        <v>8.07</v>
       </c>
     </row>
     <row r="85" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B85"/>
       <c s="25" t="str" r="C85"/>
       <c s="10" t="inlineStr" r="D85">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E85">
         <v>21.26</v>
       </c>
       <c s="31" r="F85">
         <v>27.31</v>
       </c>
       <c s="31" r="G85">
         <v>18.31</v>
       </c>
       <c s="6" t="str" r="H85"/>
       <c s="31" r="I85">
         <v>18.86</v>
       </c>
       <c s="31" r="J85">
-        <v>18.13</v>
+        <v>18.17</v>
       </c>
     </row>
     <row r="86" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B86"/>
       <c s="27" t="str" r="C86"/>
       <c s="23" t="inlineStr" r="D86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G86">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -29834,107 +29882,107 @@
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B98"/>
       <c s="25" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E98">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F98">
         <v>13.5</v>
       </c>
       <c s="30" r="G98">
         <v>10.93</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>5.61</v>
       </c>
       <c s="30" r="J98">
-        <v>7.13</v>
+        <v>7.44</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B99"/>
       <c s="25" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F99">
         <v>7.19</v>
       </c>
       <c s="30" r="G99">
         <v>8.4</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="28" t="inlineStr" r="I99">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J99">
-        <v>7.46</v>
+        <v>7.52</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B100"/>
       <c s="25" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E100">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F100">
         <v>23.17</v>
       </c>
       <c s="31" r="G100">
         <v>22.18</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>13.54</v>
       </c>
       <c s="31" r="J100">
-        <v>17</v>
+        <v>17.23</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B101"/>
       <c s="27" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31069,78 +31117,78 @@
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B139"/>
       <c s="25" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E139">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F139">
         <v>8.01</v>
       </c>
       <c s="30" r="G139">
         <v>11.39</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>10.71</v>
       </c>
       <c s="30" r="J139">
-        <v>14.73</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B140"/>
       <c s="25" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E140">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F140">
         <v>26.21</v>
       </c>
       <c s="31" r="G140">
         <v>28.24</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>32.57</v>
       </c>
       <c s="31" r="J140">
-        <v>33.97</v>
+        <v>34.01</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B141"/>
       <c s="27" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31269,51 +31317,51 @@
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G145">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>9.93</v>
       </c>
       <c s="31" r="J145">
-        <v>12.42</v>
+        <v>12.69</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B146"/>
       <c s="27" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31533,101 +31581,101 @@
         <v>83.35</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B153"/>
       <c s="25" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>234.04</v>
       </c>
       <c s="30" r="F153">
         <v>229.4</v>
       </c>
       <c s="30" r="G153">
         <v>241.05</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>244.29</v>
       </c>
       <c s="30" r="J153">
-        <v>273.43</v>
+        <v>273.44</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B154"/>
       <c s="25" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>144.18</v>
       </c>
       <c s="30" r="F154">
         <v>164.53</v>
       </c>
       <c s="30" r="G154">
         <v>170.57</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>178.25</v>
       </c>
       <c s="30" r="J154">
         <v>152.84</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B155"/>
       <c s="25" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>441.75</v>
       </c>
       <c s="31" r="F155">
         <v>456.93</v>
       </c>
       <c s="31" r="G155">
         <v>480.21</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>511.94</v>
       </c>
       <c s="31" r="J155">
-        <v>509.27</v>
+        <v>509.28</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B156"/>
       <c s="27" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31682,51 +31730,51 @@
         </is>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B158"/>
       <c s="25" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>8.48</v>
       </c>
       <c s="30" r="F158">
         <v>5.59</v>
       </c>
       <c s="30" r="G158">
         <v>6.46</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>6.78</v>
       </c>
       <c s="30" r="J158">
-        <v>7.55</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B159"/>
       <c s="25" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G159">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -31742,51 +31790,51 @@
         </is>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B160"/>
       <c s="25" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>12.9</v>
       </c>
       <c s="31" r="F160">
         <v>9.05</v>
       </c>
       <c s="31" r="G160">
         <v>9.67</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>9.8</v>
       </c>
       <c s="31" r="J160">
-        <v>9.73</v>
+        <v>9.98</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B161"/>
       <c s="27" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31841,101 +31889,101 @@
         </is>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B163"/>
       <c s="25" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E163">
         <v>24.98</v>
       </c>
       <c s="30" r="F163">
         <v>16.2</v>
       </c>
       <c s="30" r="G163">
         <v>16.04</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="30" r="I163">
         <v>15.32</v>
       </c>
       <c s="30" r="J163">
-        <v>17.1</v>
+        <v>17.14</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B164"/>
       <c s="25" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E164">
         <v>8.01</v>
       </c>
       <c s="30" r="F164">
         <v>8</v>
       </c>
       <c s="30" r="G164">
         <v>7.87</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="30" r="I164">
         <v>7.45</v>
       </c>
       <c s="30" r="J164">
         <v>5.73</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B165"/>
       <c s="25" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E165">
         <v>36.02</v>
       </c>
       <c s="31" r="F165">
         <v>27.3</v>
       </c>
       <c s="31" r="G165">
         <v>25.19</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="31" r="I165">
         <v>24.99</v>
       </c>
       <c s="31" r="J165">
-        <v>23.81</v>
+        <v>23.85</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B166"/>
       <c s="27" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -31956,137 +32004,129 @@
         <is>
           <t xml:space="preserve">Gynecologic Oncology (Obstetrics and Gynecology)</t>
         </is>
       </c>
       <c s="22" t="str" r="C167"/>
       <c s="23" t="inlineStr" r="D167">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E167">
         <v>7.14</v>
       </c>
       <c s="30" r="F167">
         <v>6.51</v>
       </c>
       <c s="28" t="inlineStr" r="G167">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H167"/>
       <c s="30" r="I167">
         <v>11.27</v>
       </c>
-      <c s="28" t="inlineStr" r="J167">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J167">
+        <v>7.3</v>
       </c>
     </row>
     <row r="168" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B168"/>
       <c s="25" t="str" r="C168"/>
       <c s="23" t="inlineStr" r="D168">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E168">
         <v>7.11</v>
       </c>
       <c s="28" t="inlineStr" r="F168">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G168">
         <v>6.79</v>
       </c>
       <c s="6" t="str" r="H168"/>
       <c s="30" r="I168">
         <v>7.45</v>
       </c>
-      <c s="28" t="inlineStr" r="J168">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J168">
+        <v>9.9</v>
       </c>
     </row>
     <row r="169" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B169"/>
       <c s="25" t="str" r="C169"/>
       <c s="23" t="inlineStr" r="D169">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E169">
         <v>82.39</v>
       </c>
       <c s="30" r="F169">
         <v>63.45</v>
       </c>
       <c s="30" r="G169">
         <v>60.11</v>
       </c>
       <c s="6" t="str" r="H169"/>
       <c s="30" r="I169">
         <v>55.69</v>
       </c>
-      <c s="28" t="inlineStr" r="J169">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J169">
+        <v>48.32</v>
       </c>
     </row>
     <row r="170" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B170"/>
       <c s="25" t="str" r="C170"/>
       <c s="10" t="inlineStr" r="D170">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E170">
         <v>96.42</v>
       </c>
       <c s="31" r="F170">
         <v>71.69</v>
       </c>
       <c s="31" r="G170">
         <v>71.42</v>
       </c>
       <c s="6" t="str" r="H170"/>
       <c s="31" r="I170">
         <v>74.41</v>
       </c>
-      <c s="29" t="inlineStr" r="J170">
-[...2 lines deleted...]
-        </is>
+      <c s="31" r="J170">
+        <v>64.75</v>
       </c>
     </row>
     <row r="171" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B171"/>
       <c s="27" t="str" r="C171"/>
       <c s="23" t="inlineStr" r="D171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G171">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32562,51 +32602,51 @@
       <c s="10" t="inlineStr" r="B186">
         <is>
           <t xml:space="preserve">Hospice and Palliative Medicine (Multidisciplinary)</t>
         </is>
       </c>
       <c s="22" t="str" r="C186"/>
       <c s="23" t="inlineStr" r="D186">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E186">
         <v>9.45</v>
       </c>
       <c s="30" r="F186">
         <v>7.84</v>
       </c>
       <c s="30" r="G186">
         <v>7.62</v>
       </c>
       <c s="6" t="str" r="H186"/>
       <c s="30" r="I186">
         <v>7.4</v>
       </c>
       <c s="30" r="J186">
-        <v>8.82</v>
+        <v>8.9</v>
       </c>
     </row>
     <row r="187" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B187"/>
       <c s="25" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E187">
         <v>20.85</v>
       </c>
       <c s="30" r="F187">
         <v>18.79</v>
       </c>
       <c s="30" r="G187">
         <v>16.02</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="30" r="I187">
         <v>14.68</v>
       </c>
       <c s="30" r="J187">
         <v>17.63</v>
@@ -32637,51 +32677,51 @@
         <v>17.55</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B189"/>
       <c s="25" t="str" r="C189"/>
       <c s="10" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E189">
         <v>50.64</v>
       </c>
       <c s="31" r="F189">
         <v>46.82</v>
       </c>
       <c s="31" r="G189">
         <v>43.96</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="31" r="I189">
         <v>40.15</v>
       </c>
       <c s="31" r="J189">
-        <v>43.28</v>
+        <v>43.35</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B190"/>
       <c s="27" t="str" r="C190"/>
       <c s="23" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G190">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32701,126 +32741,126 @@
       <c s="10" t="inlineStr" r="B191">
         <is>
           <t xml:space="preserve">Infectious Disease (Internal Medicine)</t>
         </is>
       </c>
       <c s="22" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E191">
         <v>10.52</v>
       </c>
       <c s="30" r="F191">
         <v>13.43</v>
       </c>
       <c s="30" r="G191">
         <v>7.84</v>
       </c>
       <c s="6" t="str" r="H191"/>
       <c s="30" r="I191">
         <v>10.46</v>
       </c>
       <c s="30" r="J191">
-        <v>8.36</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="192" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B192"/>
       <c s="25" t="str" r="C192"/>
       <c s="23" t="inlineStr" r="D192">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E192">
         <v>48.3</v>
       </c>
       <c s="30" r="F192">
         <v>40.23</v>
       </c>
       <c s="30" r="G192">
         <v>30.11</v>
       </c>
       <c s="6" t="str" r="H192"/>
       <c s="30" r="I192">
         <v>32.64</v>
       </c>
       <c s="30" r="J192">
-        <v>31.65</v>
+        <v>31.66</v>
       </c>
     </row>
     <row r="193" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B193"/>
       <c s="25" t="str" r="C193"/>
       <c s="23" t="inlineStr" r="D193">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E193">
         <v>19.09</v>
       </c>
       <c s="30" r="F193">
         <v>19.51</v>
       </c>
       <c s="30" r="G193">
         <v>18.19</v>
       </c>
       <c s="6" t="str" r="H193"/>
       <c s="30" r="I193">
         <v>15.43</v>
       </c>
       <c s="30" r="J193">
         <v>14.84</v>
       </c>
     </row>
     <row r="194" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B194"/>
       <c s="25" t="str" r="C194"/>
       <c s="10" t="inlineStr" r="D194">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E194">
         <v>77.92</v>
       </c>
       <c s="31" r="F194">
         <v>72.32</v>
       </c>
       <c s="31" r="G194">
         <v>55</v>
       </c>
       <c s="6" t="str" r="H194"/>
       <c s="31" r="I194">
         <v>57.79</v>
       </c>
       <c s="31" r="J194">
-        <v>53.42</v>
+        <v>53.44</v>
       </c>
     </row>
     <row r="195" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B195"/>
       <c s="27" t="str" r="C195"/>
       <c s="23" t="inlineStr" r="D195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G195">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -32989,126 +33029,126 @@
           <t xml:space="preserve">Interventional Radiology - Independent</t>
         </is>
       </c>
       <c s="22" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E201">
         <v>9.37</v>
       </c>
       <c s="30" r="F201">
         <v>10.59</v>
       </c>
       <c s="30" r="G201">
         <v>8.05</v>
       </c>
       <c s="6" t="str" r="H201"/>
       <c s="28" t="inlineStr" r="I201">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J201">
-        <v>5.48</v>
+        <v>5.42</v>
       </c>
     </row>
     <row r="202" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B202"/>
       <c s="25" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>21.33</v>
       </c>
       <c s="30" r="F202">
         <v>21.94</v>
       </c>
       <c s="30" r="G202">
         <v>17.52</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>11.87</v>
       </c>
       <c s="30" r="J202">
         <v>9.31</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B203"/>
       <c s="25" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>34.89</v>
       </c>
       <c s="30" r="F203">
         <v>37.16</v>
       </c>
       <c s="30" r="G203">
         <v>17.57</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>19.35</v>
       </c>
       <c s="30" r="J203">
-        <v>12.56</v>
+        <v>12.57</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B204"/>
       <c s="25" t="str" r="C204"/>
       <c s="10" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E204">
         <v>65.59</v>
       </c>
       <c s="31" r="F204">
         <v>69.12</v>
       </c>
       <c s="31" r="G204">
         <v>43.14</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="31" r="I204">
         <v>35.18</v>
       </c>
       <c s="31" r="J204">
-        <v>26.92</v>
+        <v>26.58</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B205"/>
       <c s="27" t="str" r="C205"/>
       <c s="23" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G205">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -33127,135 +33167,127 @@
     <row r="206" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B206">
         <is>
           <t xml:space="preserve">Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E206">
         <v>11.11</v>
       </c>
       <c s="30" r="F206">
         <v>7.82</v>
       </c>
       <c s="30" r="G206">
         <v>6.71</v>
       </c>
       <c s="6" t="str" r="H206"/>
       <c s="30" r="I206">
         <v>8.21</v>
       </c>
-      <c s="28" t="inlineStr" r="J206">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J206">
+        <v>6.52</v>
       </c>
     </row>
     <row r="207" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B207"/>
       <c s="25" t="str" r="C207"/>
       <c s="23" t="inlineStr" r="D207">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E207">
         <v>10.97</v>
       </c>
       <c s="30" r="F207">
         <v>12.05</v>
       </c>
       <c s="30" r="G207">
         <v>11.94</v>
       </c>
       <c s="6" t="str" r="H207"/>
       <c s="30" r="I207">
         <v>10.48</v>
       </c>
-      <c s="28" t="inlineStr" r="J207">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J207">
+        <v>8.78</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B208"/>
       <c s="25" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E208">
         <v>56.98</v>
       </c>
       <c s="30" r="F208">
         <v>66.42</v>
       </c>
       <c s="30" r="G208">
         <v>52.19</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="30" r="I208">
         <v>47.99</v>
       </c>
-      <c s="28" t="inlineStr" r="J208">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J208">
+        <v>46.29</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B209"/>
       <c s="25" t="str" r="C209"/>
       <c s="10" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E209">
         <v>78.95</v>
       </c>
       <c s="31" r="F209">
         <v>86.29</v>
       </c>
       <c s="31" r="G209">
         <v>70.84</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="31" r="I209">
         <v>66.26</v>
       </c>
-      <c s="29" t="inlineStr" r="J209">
-[...2 lines deleted...]
-        </is>
+      <c s="31" r="J209">
+        <v>61.54</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="26" t="str" r="B210"/>
       <c s="27" t="str" r="C210"/>
       <c s="23" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G210">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -33417,6190 +33449,6217 @@
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="6" t="str" r="H215"/>
       <c s="23" t="inlineStr" r="I215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="J215">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
     </row>
     <row r="216" ht="15.85" customHeight="0">
       <c s="10" t="inlineStr" r="B216">
         <is>
           <t xml:space="preserve">Medical Genetics and Genomics/Maternal-Fetal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C216"/>
       <c s="23" t="inlineStr" r="D216">
         <is>
-          <t xml:space="preserve">IMG</t>
+          <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H216"/>
       <c s="28" t="inlineStr" r="I216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J216">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="217" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B217"/>
       <c s="25" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H217"/>
-      <c s="30" r="I217">
-        <v>5</v>
+      <c s="28" t="inlineStr" r="I217">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="J217">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B218"/>
       <c s="25" t="str" r="C218"/>
-      <c s="10" t="inlineStr" r="D218">
+      <c s="23" t="inlineStr" r="D218">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H218"/>
+      <c s="30" r="I218">
+        <v>5</v>
+      </c>
+      <c s="28" t="inlineStr" r="J218">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B219"/>
+      <c s="25" t="str" r="C219"/>
+      <c s="10" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E218">
-[...15 lines deleted...]
-      <c s="31" r="I218">
+      <c s="28" t="inlineStr" r="E219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G219">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H219"/>
+      <c s="31" r="I219">
         <v>6</v>
       </c>
-      <c s="28" t="inlineStr" r="J218">
-[...37 lines deleted...]
-        </is>
+      <c s="31" r="J219">
+        <v>5</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B220">
+      <c s="26" t="str" r="B220"/>
+      <c s="27" t="str" r="C220"/>
+      <c s="23" t="inlineStr" r="D220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H220"/>
+      <c s="23" t="inlineStr" r="I220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J220">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="221" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B221">
         <is>
           <t xml:space="preserve">Medical Oncology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C220"/>
-      <c s="23" t="inlineStr" r="D220">
+      <c s="22" t="str" r="C221"/>
+      <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E220">
+      <c s="30" r="E221">
         <v>6.6</v>
       </c>
-      <c s="30" r="F220">
+      <c s="30" r="F221">
         <v>9</v>
       </c>
-      <c s="30" r="G220">
+      <c s="30" r="G221">
         <v>11</v>
-      </c>
-[...23 lines deleted...]
-        <v>64</v>
       </c>
       <c s="6" t="str" r="H221"/>
       <c s="30" r="I221">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c s="30" r="J221">
-        <v>61</v>
+        <v>7</v>
       </c>
     </row>
     <row r="222" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B222"/>
       <c s="25" t="str" r="C222"/>
       <c s="23" t="inlineStr" r="D222">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E222">
-        <v>49.6</v>
+        <v>85.6</v>
       </c>
       <c s="30" r="F222">
-        <v>5</v>
+        <v>74.5</v>
       </c>
       <c s="30" r="G222">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c s="6" t="str" r="H222"/>
       <c s="30" r="I222">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c s="30" r="J222">
-        <v>10</v>
+        <v>62</v>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B223"/>
       <c s="25" t="str" r="C223"/>
-      <c s="10" t="inlineStr" r="D223">
+      <c s="23" t="inlineStr" r="D223">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E223">
+        <v>49.6</v>
+      </c>
+      <c s="30" r="F223">
+        <v>5</v>
+      </c>
+      <c s="30" r="G223">
+        <v>10</v>
+      </c>
+      <c s="6" t="str" r="H223"/>
+      <c s="30" r="I223">
+        <v>12</v>
+      </c>
+      <c s="30" r="J223">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="224" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B224"/>
+      <c s="25" t="str" r="C224"/>
+      <c s="10" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E223">
+      <c s="31" r="E224">
         <v>141.8</v>
       </c>
-      <c s="31" r="F223">
+      <c s="31" r="F224">
         <v>88.5</v>
       </c>
-      <c s="31" r="G223">
+      <c s="31" r="G224">
         <v>85</v>
       </c>
-      <c s="6" t="str" r="H223"/>
-      <c s="31" r="I223">
+      <c s="6" t="str" r="H224"/>
+      <c s="31" r="I224">
         <v>73</v>
       </c>
-      <c s="31" r="J223">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J224">
+        <v>79</v>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B225">
+      <c s="26" t="str" r="B225"/>
+      <c s="27" t="str" r="C225"/>
+      <c s="23" t="inlineStr" r="D225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H225"/>
+      <c s="23" t="inlineStr" r="I225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J225">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B226">
         <is>
           <t xml:space="preserve">Medical Toxicology (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C225"/>
-      <c s="23" t="inlineStr" r="D225">
+      <c s="22" t="str" r="C226"/>
+      <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E225">
-[...15 lines deleted...]
-      <c s="30" r="I225">
+      <c s="28" t="inlineStr" r="E226">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F226">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G226">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H226"/>
+      <c s="30" r="I226">
         <v>5.24</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="J226">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="227" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B227"/>
       <c s="25" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E227">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="F227">
-[...3 lines deleted...]
-        <v>18.29</v>
+      <c s="28" t="inlineStr" r="F227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H227"/>
-      <c s="30" r="I227">
-[...3 lines deleted...]
-        <v>11.27</v>
+      <c s="28" t="inlineStr" r="I227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J227">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B228"/>
       <c s="25" t="str" r="C228"/>
-      <c s="10" t="inlineStr" r="D228">
+      <c s="23" t="inlineStr" r="D228">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E228">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F228">
+        <v>15.59</v>
+      </c>
+      <c s="30" r="G228">
+        <v>18.29</v>
+      </c>
+      <c s="6" t="str" r="H228"/>
+      <c s="30" r="I228">
+        <v>12.4</v>
+      </c>
+      <c s="30" r="J228">
+        <v>11.27</v>
+      </c>
+    </row>
+    <row r="229" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B229"/>
+      <c s="25" t="str" r="C229"/>
+      <c s="10" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E228">
-[...4 lines deleted...]
-      <c s="31" r="F228">
+      <c s="28" t="inlineStr" r="E229">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="F229">
         <v>23.78</v>
       </c>
-      <c s="31" r="G228">
+      <c s="31" r="G229">
         <v>24.04</v>
       </c>
-      <c s="6" t="str" r="H228"/>
-      <c s="31" r="I228">
+      <c s="6" t="str" r="H229"/>
+      <c s="31" r="I229">
         <v>18.33</v>
       </c>
-      <c s="31" r="J228">
+      <c s="31" r="J229">
         <v>16.8</v>
       </c>
     </row>
-    <row r="229" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="230" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B230">
+      <c s="26" t="str" r="B230"/>
+      <c s="27" t="str" r="C230"/>
+      <c s="23" t="inlineStr" r="D230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H230"/>
+      <c s="23" t="inlineStr" r="I230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J230">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="231" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B231">
         <is>
           <t xml:space="preserve">Medical Toxicology (Preventive Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C230"/>
-      <c s="23" t="inlineStr" r="D230">
+      <c s="22" t="str" r="C231"/>
+      <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E230">
-[...4 lines deleted...]
-      <c s="30" r="F230">
+      <c s="28" t="inlineStr" r="E231">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F231">
         <v>6</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H231"/>
       <c s="28" t="inlineStr" r="I231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J231">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="232" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B232"/>
       <c s="25" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="F232">
-        <v>18</v>
+      <c s="28" t="inlineStr" r="F232">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="28" t="inlineStr" r="I232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J232">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B233"/>
       <c s="25" t="str" r="C233"/>
-      <c s="10" t="inlineStr" r="D233">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D233">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="F233">
-        <v>27</v>
+      <c s="30" r="F233">
+        <v>18</v>
       </c>
       <c s="28" t="inlineStr" r="G233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="28" t="inlineStr" r="I233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J233">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
-      <c s="26" t="str" r="B234"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B234"/>
+      <c s="25" t="str" r="C234"/>
+      <c s="10" t="inlineStr" r="D234">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="F234">
+        <v>27</v>
+      </c>
+      <c s="28" t="inlineStr" r="G234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H234"/>
-      <c s="23" t="inlineStr" r="I234">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I234">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J234">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B235">
+      <c s="26" t="str" r="B235"/>
+      <c s="27" t="str" r="C235"/>
+      <c s="23" t="inlineStr" r="D235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H235"/>
+      <c s="23" t="inlineStr" r="I235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J235">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B236">
         <is>
           <t xml:space="preserve">Neonatal-Perinatal Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C235"/>
-      <c s="23" t="inlineStr" r="D235">
+      <c s="22" t="str" r="C236"/>
+      <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E235">
+      <c s="30" r="E236">
         <v>13.96</v>
       </c>
-      <c s="30" r="F235">
+      <c s="30" r="F236">
         <v>13</v>
       </c>
-      <c s="30" r="G235">
+      <c s="30" r="G236">
         <v>16.39</v>
-      </c>
-[...23 lines deleted...]
-        <v>36.76</v>
       </c>
       <c s="6" t="str" r="H236"/>
       <c s="30" r="I236">
-        <v>33.29</v>
+        <v>12.05</v>
       </c>
       <c s="30" r="J236">
-        <v>32.71</v>
+        <v>11.88</v>
       </c>
     </row>
     <row r="237" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B237"/>
       <c s="25" t="str" r="C237"/>
       <c s="23" t="inlineStr" r="D237">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E237">
-        <v>31.81</v>
+        <v>35.1</v>
       </c>
       <c s="30" r="F237">
-        <v>28.56</v>
+        <v>40.73</v>
       </c>
       <c s="30" r="G237">
-        <v>23.39</v>
+        <v>36.76</v>
       </c>
       <c s="6" t="str" r="H237"/>
       <c s="30" r="I237">
-        <v>26.69</v>
+        <v>33.29</v>
       </c>
       <c s="30" r="J237">
-        <v>18.7</v>
+        <v>32.71</v>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B238"/>
       <c s="25" t="str" r="C238"/>
-      <c s="10" t="inlineStr" r="D238">
+      <c s="23" t="inlineStr" r="D238">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E238">
+        <v>31.81</v>
+      </c>
+      <c s="30" r="F238">
+        <v>28.56</v>
+      </c>
+      <c s="30" r="G238">
+        <v>23.39</v>
+      </c>
+      <c s="6" t="str" r="H238"/>
+      <c s="30" r="I238">
+        <v>26.69</v>
+      </c>
+      <c s="30" r="J238">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="239" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B239"/>
+      <c s="25" t="str" r="C239"/>
+      <c s="10" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E238">
+      <c s="31" r="E239">
         <v>80.74</v>
       </c>
-      <c s="31" r="F238">
+      <c s="31" r="F239">
         <v>82.3</v>
       </c>
-      <c s="31" r="G238">
+      <c s="31" r="G239">
         <v>76.54</v>
       </c>
-      <c s="6" t="str" r="H238"/>
-      <c s="31" r="I238">
+      <c s="6" t="str" r="H239"/>
+      <c s="31" r="I239">
         <v>70.55</v>
       </c>
-      <c s="31" r="J238">
+      <c s="31" r="J239">
         <v>61.73</v>
       </c>
     </row>
-    <row r="239" ht="15.8" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="240" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B240">
+      <c s="26" t="str" r="B240"/>
+      <c s="27" t="str" r="C240"/>
+      <c s="23" t="inlineStr" r="D240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H240"/>
+      <c s="23" t="inlineStr" r="I240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J240">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B241">
         <is>
           <t xml:space="preserve">Nephrology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C240"/>
-      <c s="23" t="inlineStr" r="D240">
+      <c s="22" t="str" r="C241"/>
+      <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E240">
+      <c s="30" r="E241">
         <v>14.12</v>
       </c>
-      <c s="30" r="F240">
+      <c s="30" r="F241">
         <v>13.65</v>
       </c>
-      <c s="30" r="G240">
+      <c s="30" r="G241">
         <v>12.98</v>
-      </c>
-[...23 lines deleted...]
-        <v>57.82</v>
       </c>
       <c s="6" t="str" r="H241"/>
       <c s="30" r="I241">
-        <v>56.89</v>
+        <v>13.34</v>
       </c>
       <c s="30" r="J241">
-        <v>62.82</v>
+        <v>8.36</v>
       </c>
     </row>
     <row r="242" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B242"/>
       <c s="25" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E242">
-        <v>12.08</v>
+        <v>59.83</v>
       </c>
       <c s="30" r="F242">
-        <v>13.41</v>
+        <v>64.07</v>
       </c>
       <c s="30" r="G242">
-        <v>10.95</v>
+        <v>57.82</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
-        <v>9.94</v>
+        <v>56.89</v>
       </c>
       <c s="30" r="J242">
-        <v>10.74</v>
+        <v>62.84</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B243"/>
       <c s="25" t="str" r="C243"/>
-      <c s="10" t="inlineStr" r="D243">
+      <c s="23" t="inlineStr" r="D243">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E243">
+        <v>12.08</v>
+      </c>
+      <c s="30" r="F243">
+        <v>13.41</v>
+      </c>
+      <c s="30" r="G243">
+        <v>10.95</v>
+      </c>
+      <c s="6" t="str" r="H243"/>
+      <c s="30" r="I243">
+        <v>9.94</v>
+      </c>
+      <c s="30" r="J243">
+        <v>10.74</v>
+      </c>
+    </row>
+    <row r="244" ht="15.8" customHeight="0">
+      <c s="24" t="str" r="B244"/>
+      <c s="25" t="str" r="C244"/>
+      <c s="10" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E243">
+      <c s="31" r="E244">
         <v>85.86</v>
       </c>
-      <c s="31" r="F243">
+      <c s="31" r="F244">
         <v>91.13</v>
       </c>
-      <c s="31" r="G243">
+      <c s="31" r="G244">
         <v>81.34</v>
       </c>
-      <c s="6" t="str" r="H243"/>
-      <c s="31" r="I243">
+      <c s="6" t="str" r="H244"/>
+      <c s="31" r="I244">
         <v>79.57</v>
       </c>
-      <c s="31" r="J243">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J244">
+        <v>81.55</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B245">
+      <c s="26" t="str" r="B245"/>
+      <c s="27" t="str" r="C245"/>
+      <c s="23" t="inlineStr" r="D245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H245"/>
+      <c s="23" t="inlineStr" r="I245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J245">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B246">
         <is>
           <t xml:space="preserve">Neuroendovascular</t>
         </is>
       </c>
-      <c s="22" t="str" r="C245"/>
-      <c s="23" t="inlineStr" r="D245">
+      <c s="22" t="str" r="C246"/>
+      <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H246"/>
       <c s="28" t="inlineStr" r="I246">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J246">
-        <v>10.44</v>
+        <v>16.82</v>
       </c>
     </row>
     <row r="247" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B247"/>
       <c s="25" t="str" r="C247"/>
-      <c s="10" t="inlineStr" r="D247">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D247">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="28" t="inlineStr" r="I247">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="J247">
-        <v>27</v>
+      <c s="30" r="J247">
+        <v>10.47</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B248"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B248"/>
+      <c s="25" t="str" r="C248"/>
+      <c s="10" t="inlineStr" r="D248">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G248">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H248"/>
-      <c s="23" t="inlineStr" r="I248">
-[...7 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I248">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="J248">
+        <v>27.05</v>
       </c>
     </row>
     <row r="249" ht="15.8" customHeight="0">
-      <c s="10" t="inlineStr" r="B249">
+      <c s="26" t="str" r="B249"/>
+      <c s="27" t="str" r="C249"/>
+      <c s="23" t="inlineStr" r="D249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H249"/>
+      <c s="23" t="inlineStr" r="I249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J249">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B250">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurological Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C249"/>
-      <c s="23" t="inlineStr" r="D249">
+      <c s="22" t="str" r="C250"/>
+      <c s="23" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="28" t="inlineStr" r="I250">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J250">
-        <v>10.5</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B251"/>
       <c s="25" t="str" r="C251"/>
-      <c s="10" t="inlineStr" r="D251">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D251">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H251"/>
       <c s="28" t="inlineStr" r="I251">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="J251">
-        <v>27.75</v>
+      <c s="30" r="J251">
+        <v>10.5</v>
       </c>
     </row>
     <row r="252" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B252"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B252"/>
+      <c s="25" t="str" r="C252"/>
+      <c s="10" t="inlineStr" r="D252">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G252">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H252"/>
-      <c s="23" t="inlineStr" r="I252">
-[...7 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I252">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="J252">
+        <v>28</v>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B253">
+      <c s="26" t="str" r="B253"/>
+      <c s="27" t="str" r="C253"/>
+      <c s="23" t="inlineStr" r="D253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H253"/>
+      <c s="23" t="inlineStr" r="I253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J253">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="15.8" customHeight="0">
+      <c s="10" t="inlineStr" r="B254">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Neurology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C253"/>
-      <c s="23" t="inlineStr" r="D253">
+      <c s="22" t="str" r="C254"/>
+      <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="28" t="inlineStr" r="I254">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J254">
-        <v>6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B255"/>
       <c s="25" t="str" r="C255"/>
-      <c s="10" t="inlineStr" r="D255">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D255">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="28" t="inlineStr" r="I255">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="J255">
+      <c s="30" r="J255">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="256" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B256"/>
+      <c s="25" t="str" r="C256"/>
+      <c s="10" t="inlineStr" r="D256">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H256"/>
+      <c s="28" t="inlineStr" r="I256">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="J256">
         <v>26</v>
       </c>
     </row>
-    <row r="256" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="257" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B257">
+      <c s="26" t="str" r="B257"/>
+      <c s="27" t="str" r="C257"/>
+      <c s="23" t="inlineStr" r="D257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H257"/>
+      <c s="23" t="inlineStr" r="I257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J257">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B258">
         <is>
           <t xml:space="preserve">Neuroendovascular Intervention (Radiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C257"/>
-      <c s="23" t="inlineStr" r="D257">
+      <c s="22" t="str" r="C258"/>
+      <c s="23" t="inlineStr" r="D258">
         <is>
           <t xml:space="preserve">IMG</t>
-        </is>
-[...31 lines deleted...]
-          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H258"/>
       <c s="28" t="inlineStr" r="I258">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J258">
-        <v>11.67</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="259" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B259"/>
       <c s="25" t="str" r="C259"/>
-      <c s="10" t="inlineStr" r="D259">
-[...1 lines deleted...]
-          <t xml:space="preserve">Overall</t>
+      <c s="23" t="inlineStr" r="D259">
+        <is>
+          <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H259"/>
       <c s="28" t="inlineStr" r="I259">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="31" r="J259">
+      <c s="30" r="J259">
+        <v>11.67</v>
+      </c>
+    </row>
+    <row r="260" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B260"/>
+      <c s="25" t="str" r="C260"/>
+      <c s="10" t="inlineStr" r="D260">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H260"/>
+      <c s="28" t="inlineStr" r="I260">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="J260">
         <v>26.25</v>
       </c>
     </row>
-    <row r="260" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="261" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B261">
+      <c s="26" t="str" r="B261"/>
+      <c s="27" t="str" r="C261"/>
+      <c s="23" t="inlineStr" r="D261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H261"/>
+      <c s="23" t="inlineStr" r="I261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J261">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="262" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B262">
         <is>
           <t xml:space="preserve">Neuroradiology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C261"/>
-      <c s="23" t="inlineStr" r="D261">
+      <c s="22" t="str" r="C262"/>
+      <c s="23" t="inlineStr" r="D262">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E261">
+      <c s="30" r="E262">
         <v>10.86</v>
       </c>
-      <c s="30" r="F261">
+      <c s="30" r="F262">
         <v>8.81</v>
       </c>
-      <c s="30" r="G261">
+      <c s="30" r="G262">
         <v>11.11</v>
-      </c>
-[...23 lines deleted...]
-        <v>19.01</v>
       </c>
       <c s="6" t="str" r="H262"/>
       <c s="30" r="I262">
-        <v>12.93</v>
+        <v>9.05</v>
       </c>
       <c s="30" r="J262">
-        <v>11.19</v>
+        <v>10.94</v>
       </c>
     </row>
     <row r="263" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B263"/>
       <c s="25" t="str" r="C263"/>
       <c s="23" t="inlineStr" r="D263">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E263">
-        <v>31.17</v>
+        <v>13.85</v>
       </c>
       <c s="30" r="F263">
-        <v>23.74</v>
+        <v>17.37</v>
       </c>
       <c s="30" r="G263">
-        <v>31.34</v>
+        <v>19.01</v>
       </c>
       <c s="6" t="str" r="H263"/>
       <c s="30" r="I263">
-        <v>35.86</v>
+        <v>12.93</v>
       </c>
       <c s="30" r="J263">
-        <v>35.66</v>
+        <v>11.19</v>
       </c>
     </row>
     <row r="264" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B264"/>
       <c s="25" t="str" r="C264"/>
-      <c s="10" t="inlineStr" r="D264">
+      <c s="23" t="inlineStr" r="D264">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E264">
+        <v>31.17</v>
+      </c>
+      <c s="30" r="F264">
+        <v>23.74</v>
+      </c>
+      <c s="30" r="G264">
+        <v>31.34</v>
+      </c>
+      <c s="6" t="str" r="H264"/>
+      <c s="30" r="I264">
+        <v>35.86</v>
+      </c>
+      <c s="30" r="J264">
+        <v>35.69</v>
+      </c>
+    </row>
+    <row r="265" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B265"/>
+      <c s="25" t="str" r="C265"/>
+      <c s="10" t="inlineStr" r="D265">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E264">
+      <c s="31" r="E265">
         <v>55.01</v>
       </c>
-      <c s="31" r="F264">
+      <c s="31" r="F265">
         <v>49.24</v>
       </c>
-      <c s="31" r="G264">
+      <c s="31" r="G265">
         <v>61.2</v>
       </c>
-      <c s="6" t="str" r="H264"/>
-      <c s="31" r="I264">
+      <c s="6" t="str" r="H265"/>
+      <c s="31" r="I265">
         <v>57.43</v>
       </c>
-      <c s="31" r="J264">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J265">
+        <v>57.81</v>
       </c>
     </row>
     <row r="266" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B266">
+      <c s="26" t="str" r="B266"/>
+      <c s="27" t="str" r="C266"/>
+      <c s="23" t="inlineStr" r="D266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H266"/>
+      <c s="23" t="inlineStr" r="I266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J266">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B267">
         <is>
           <t xml:space="preserve">Pain Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C266"/>
-      <c s="23" t="inlineStr" r="D266">
+      <c s="22" t="str" r="C267"/>
+      <c s="23" t="inlineStr" r="D267">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E266">
+      <c s="30" r="E267">
         <v>85.95</v>
       </c>
-      <c s="30" r="F266">
+      <c s="30" r="F267">
         <v>56.31</v>
       </c>
-      <c s="30" r="G266">
+      <c s="30" r="G267">
         <v>50.52</v>
-      </c>
-[...23 lines deleted...]
-        <v>32.07</v>
       </c>
       <c s="6" t="str" r="H267"/>
       <c s="30" r="I267">
-        <v>35.39</v>
+        <v>50.41</v>
       </c>
       <c s="30" r="J267">
-        <v>38.5</v>
+        <v>50.52</v>
       </c>
     </row>
     <row r="268" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B268"/>
       <c s="25" t="str" r="C268"/>
       <c s="23" t="inlineStr" r="D268">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E268">
-        <v>123.4</v>
+        <v>54.12</v>
       </c>
       <c s="30" r="F268">
-        <v>92.88</v>
+        <v>39.89</v>
       </c>
       <c s="30" r="G268">
-        <v>73.14</v>
+        <v>32.07</v>
       </c>
       <c s="6" t="str" r="H268"/>
       <c s="30" r="I268">
-        <v>68.71</v>
+        <v>35.39</v>
       </c>
       <c s="30" r="J268">
-        <v>57.57</v>
+        <v>41.41</v>
       </c>
     </row>
     <row r="269" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B269"/>
       <c s="25" t="str" r="C269"/>
-      <c s="10" t="inlineStr" r="D269">
+      <c s="23" t="inlineStr" r="D269">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E269">
+        <v>123.4</v>
+      </c>
+      <c s="30" r="F269">
+        <v>92.88</v>
+      </c>
+      <c s="30" r="G269">
+        <v>73.14</v>
+      </c>
+      <c s="6" t="str" r="H269"/>
+      <c s="30" r="I269">
+        <v>68.71</v>
+      </c>
+      <c s="30" r="J269">
+        <v>60.21</v>
+      </c>
+    </row>
+    <row r="270" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B270"/>
+      <c s="25" t="str" r="C270"/>
+      <c s="10" t="inlineStr" r="D270">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E269">
+      <c s="31" r="E270">
         <v>262.15</v>
       </c>
-      <c s="31" r="F269">
+      <c s="31" r="F270">
         <v>189.08</v>
       </c>
-      <c s="31" r="G269">
+      <c s="31" r="G270">
         <v>155.73</v>
       </c>
-      <c s="6" t="str" r="H269"/>
-      <c s="31" r="I269">
+      <c s="6" t="str" r="H270"/>
+      <c s="31" r="I270">
         <v>154.52</v>
       </c>
-      <c s="31" r="J269">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J270">
+        <v>152.14</v>
       </c>
     </row>
     <row r="271" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B271">
+      <c s="26" t="str" r="B271"/>
+      <c s="27" t="str" r="C271"/>
+      <c s="23" t="inlineStr" r="D271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H271"/>
+      <c s="23" t="inlineStr" r="I271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J271">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B272">
         <is>
           <t xml:space="preserve">Pediatric Anesthesiology (Anesthesiology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C271"/>
-      <c s="23" t="inlineStr" r="D271">
+      <c s="22" t="str" r="C272"/>
+      <c s="23" t="inlineStr" r="D272">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E271">
+      <c s="30" r="E272">
         <v>5.35</v>
       </c>
-      <c s="30" r="F271">
+      <c s="30" r="F272">
         <v>8.04</v>
-      </c>
-[...31 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="G272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H272"/>
       <c s="28" t="inlineStr" r="I272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J272">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="273" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B273"/>
       <c s="25" t="str" r="C273"/>
       <c s="23" t="inlineStr" r="D273">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E273">
-        <v>24.16</v>
-[...2 lines deleted...]
-        <v>15.61</v>
+        <v>6.4</v>
+      </c>
+      <c s="28" t="inlineStr" r="F273">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H273"/>
       <c s="28" t="inlineStr" r="I273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J273">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="274" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B274"/>
       <c s="25" t="str" r="C274"/>
-      <c s="10" t="inlineStr" r="D274">
-[...8 lines deleted...]
-        <v>27.82</v>
+      <c s="23" t="inlineStr" r="D274">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E274">
+        <v>24.16</v>
+      </c>
+      <c s="30" r="F274">
+        <v>15.61</v>
       </c>
       <c s="28" t="inlineStr" r="G274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H274"/>
       <c s="28" t="inlineStr" r="I274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J274">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="275" ht="15.85" customHeight="0">
-      <c s="26" t="str" r="B275"/>
-[...18 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="24" t="str" r="B275"/>
+      <c s="25" t="str" r="C275"/>
+      <c s="10" t="inlineStr" r="D275">
+        <is>
+          <t xml:space="preserve">Overall</t>
+        </is>
+      </c>
+      <c s="31" r="E275">
+        <v>35.51</v>
+      </c>
+      <c s="31" r="F275">
+        <v>27.82</v>
+      </c>
+      <c s="28" t="inlineStr" r="G275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H275"/>
-      <c s="23" t="inlineStr" r="I275">
-[...6 lines deleted...]
-          <t xml:space="preserve"/>
+      <c s="28" t="inlineStr" r="I275">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J275">
+        <is>
+          <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="276" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B276">
+      <c s="26" t="str" r="B276"/>
+      <c s="27" t="str" r="C276"/>
+      <c s="23" t="inlineStr" r="D276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H276"/>
+      <c s="23" t="inlineStr" r="I276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J276">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B277">
         <is>
           <t xml:space="preserve">Pediatric Cardiology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C276"/>
-      <c s="23" t="inlineStr" r="D276">
+      <c s="22" t="str" r="C277"/>
+      <c s="23" t="inlineStr" r="D277">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E276">
+      <c s="30" r="E277">
         <v>10.71</v>
       </c>
-      <c s="30" r="F276">
+      <c s="30" r="F277">
         <v>9.15</v>
       </c>
-      <c s="30" r="G276">
+      <c s="30" r="G277">
         <v>10.61</v>
-      </c>
-[...23 lines deleted...]
-        <v>31.82</v>
       </c>
       <c s="6" t="str" r="H277"/>
       <c s="30" r="I277">
-        <v>31.77</v>
+        <v>7.39</v>
       </c>
       <c s="30" r="J277">
-        <v>41.86</v>
+        <v>13.48</v>
       </c>
     </row>
     <row r="278" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B278"/>
       <c s="25" t="str" r="C278"/>
       <c s="23" t="inlineStr" r="D278">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E278">
-        <v>35.48</v>
+        <v>34.89</v>
       </c>
       <c s="30" r="F278">
-        <v>35.55</v>
+        <v>36.66</v>
       </c>
       <c s="30" r="G278">
-        <v>39.21</v>
+        <v>31.82</v>
       </c>
       <c s="6" t="str" r="H278"/>
       <c s="30" r="I278">
-        <v>36.91</v>
+        <v>31.77</v>
       </c>
       <c s="30" r="J278">
-        <v>36.15</v>
+        <v>41.86</v>
       </c>
     </row>
     <row r="279" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B279"/>
       <c s="25" t="str" r="C279"/>
-      <c s="10" t="inlineStr" r="D279">
+      <c s="23" t="inlineStr" r="D279">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E279">
+        <v>35.48</v>
+      </c>
+      <c s="30" r="F279">
+        <v>35.55</v>
+      </c>
+      <c s="30" r="G279">
+        <v>39.21</v>
+      </c>
+      <c s="6" t="str" r="H279"/>
+      <c s="30" r="I279">
+        <v>36.91</v>
+      </c>
+      <c s="30" r="J279">
+        <v>36.15</v>
+      </c>
+    </row>
+    <row r="280" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B280"/>
+      <c s="25" t="str" r="C280"/>
+      <c s="10" t="inlineStr" r="D280">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E279">
+      <c s="31" r="E280">
         <v>81.08</v>
       </c>
-      <c s="31" r="F279">
+      <c s="31" r="F280">
         <v>81.35</v>
       </c>
-      <c s="31" r="G279">
+      <c s="31" r="G280">
         <v>81.65</v>
       </c>
-      <c s="6" t="str" r="H279"/>
-      <c s="31" r="I279">
+      <c s="6" t="str" r="H280"/>
+      <c s="31" r="I280">
         <v>76.06</v>
       </c>
-      <c s="31" r="J279">
+      <c s="31" r="J280">
         <v>91.29</v>
       </c>
     </row>
-    <row r="280" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="281" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B281">
+      <c s="26" t="str" r="B281"/>
+      <c s="27" t="str" r="C281"/>
+      <c s="23" t="inlineStr" r="D281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H281"/>
+      <c s="23" t="inlineStr" r="I281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J281">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B282">
         <is>
           <t xml:space="preserve">Pediatric Critical Care Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C281"/>
-      <c s="23" t="inlineStr" r="D281">
+      <c s="22" t="str" r="C282"/>
+      <c s="23" t="inlineStr" r="D282">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E281">
+      <c s="30" r="E282">
         <v>12.47</v>
       </c>
-      <c s="30" r="F281">
+      <c s="30" r="F282">
         <v>11.29</v>
       </c>
-      <c s="30" r="G281">
+      <c s="30" r="G282">
         <v>17.46</v>
-      </c>
-[...23 lines deleted...]
-        <v>23.09</v>
       </c>
       <c s="6" t="str" r="H282"/>
       <c s="30" r="I282">
-        <v>21.86</v>
+        <v>11.39</v>
       </c>
       <c s="30" r="J282">
-        <v>23.24</v>
+        <v>13.92</v>
       </c>
     </row>
     <row r="283" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B283"/>
       <c s="25" t="str" r="C283"/>
       <c s="23" t="inlineStr" r="D283">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E283">
-        <v>44.76</v>
+        <v>33.41</v>
       </c>
       <c s="30" r="F283">
-        <v>41.45</v>
+        <v>33.2</v>
       </c>
       <c s="30" r="G283">
-        <v>35.92</v>
+        <v>23.09</v>
       </c>
       <c s="6" t="str" r="H283"/>
       <c s="30" r="I283">
-        <v>37.78</v>
+        <v>21.86</v>
       </c>
       <c s="30" r="J283">
-        <v>26.92</v>
+        <v>23.24</v>
       </c>
     </row>
     <row r="284" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B284"/>
       <c s="25" t="str" r="C284"/>
-      <c s="10" t="inlineStr" r="D284">
+      <c s="23" t="inlineStr" r="D284">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E284">
+        <v>44.76</v>
+      </c>
+      <c s="30" r="F284">
+        <v>41.45</v>
+      </c>
+      <c s="30" r="G284">
+        <v>35.92</v>
+      </c>
+      <c s="6" t="str" r="H284"/>
+      <c s="30" r="I284">
+        <v>37.78</v>
+      </c>
+      <c s="30" r="J284">
+        <v>26.92</v>
+      </c>
+    </row>
+    <row r="285" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B285"/>
+      <c s="25" t="str" r="C285"/>
+      <c s="10" t="inlineStr" r="D285">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E284">
+      <c s="31" r="E285">
         <v>90.48</v>
       </c>
-      <c s="31" r="F284">
+      <c s="31" r="F285">
         <v>85.25</v>
       </c>
-      <c s="31" r="G284">
+      <c s="31" r="G285">
         <v>76.25</v>
       </c>
-      <c s="6" t="str" r="H284"/>
-      <c s="31" r="I284">
+      <c s="6" t="str" r="H285"/>
+      <c s="31" r="I285">
         <v>70.39</v>
       </c>
-      <c s="31" r="J284">
+      <c s="31" r="J285">
         <v>64.09</v>
       </c>
     </row>
-    <row r="285" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="286" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B286">
+      <c s="26" t="str" r="B286"/>
+      <c s="27" t="str" r="C286"/>
+      <c s="23" t="inlineStr" r="D286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H286"/>
+      <c s="23" t="inlineStr" r="I286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J286">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B287">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C286"/>
-      <c s="23" t="inlineStr" r="D286">
+      <c s="22" t="str" r="C287"/>
+      <c s="23" t="inlineStr" r="D287">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E286">
+      <c s="30" r="E287">
         <v>19.46</v>
       </c>
-      <c s="30" r="F286">
+      <c s="30" r="F287">
         <v>20.39</v>
       </c>
-      <c s="30" r="G286">
+      <c s="30" r="G287">
         <v>14.96</v>
-      </c>
-[...23 lines deleted...]
-        <v>18.7</v>
       </c>
       <c s="6" t="str" r="H287"/>
       <c s="30" r="I287">
-        <v>15.43</v>
+        <v>10</v>
       </c>
       <c s="30" r="J287">
-        <v>15.7</v>
+        <v>8.37</v>
       </c>
     </row>
     <row r="288" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B288"/>
       <c s="25" t="str" r="C288"/>
       <c s="23" t="inlineStr" r="D288">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E288">
-        <v>40.38</v>
+        <v>35</v>
       </c>
       <c s="30" r="F288">
-        <v>37.39</v>
+        <v>26.39</v>
       </c>
       <c s="30" r="G288">
-        <v>23.37</v>
+        <v>18.7</v>
       </c>
       <c s="6" t="str" r="H288"/>
       <c s="30" r="I288">
-        <v>13</v>
+        <v>15.43</v>
       </c>
       <c s="30" r="J288">
-        <v>17.17</v>
+        <v>15.7</v>
       </c>
     </row>
     <row r="289" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B289"/>
       <c s="25" t="str" r="C289"/>
-      <c s="10" t="inlineStr" r="D289">
+      <c s="23" t="inlineStr" r="D289">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E289">
+        <v>40.38</v>
+      </c>
+      <c s="30" r="F289">
+        <v>37.39</v>
+      </c>
+      <c s="30" r="G289">
+        <v>23.37</v>
+      </c>
+      <c s="6" t="str" r="H289"/>
+      <c s="30" r="I289">
+        <v>13</v>
+      </c>
+      <c s="30" r="J289">
+        <v>17.17</v>
+      </c>
+    </row>
+    <row r="290" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B290"/>
+      <c s="25" t="str" r="C290"/>
+      <c s="10" t="inlineStr" r="D290">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E289">
+      <c s="31" r="E290">
         <v>94.85</v>
       </c>
-      <c s="31" r="F289">
+      <c s="31" r="F290">
         <v>84.18</v>
       </c>
-      <c s="31" r="G289">
+      <c s="31" r="G290">
         <v>57.04</v>
       </c>
-      <c s="6" t="str" r="H289"/>
-      <c s="31" r="I289">
+      <c s="6" t="str" r="H290"/>
+      <c s="31" r="I290">
         <v>38.43</v>
       </c>
-      <c s="31" r="J289">
+      <c s="31" r="J290">
         <v>41.23</v>
       </c>
     </row>
-    <row r="290" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="291" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B291">
+      <c s="26" t="str" r="B291"/>
+      <c s="27" t="str" r="C291"/>
+      <c s="23" t="inlineStr" r="D291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H291"/>
+      <c s="23" t="inlineStr" r="I291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J291">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B292">
         <is>
           <t xml:space="preserve">Pediatric Emergency Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C291"/>
-      <c s="23" t="inlineStr" r="D291">
+      <c s="22" t="str" r="C292"/>
+      <c s="23" t="inlineStr" r="D292">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E291">
+      <c s="30" r="E292">
         <v>22.38</v>
       </c>
-      <c s="30" r="F291">
+      <c s="30" r="F292">
         <v>21.84</v>
       </c>
-      <c s="30" r="G291">
+      <c s="30" r="G292">
         <v>16.45</v>
-      </c>
-[...23 lines deleted...]
-        <v>24.24</v>
       </c>
       <c s="6" t="str" r="H292"/>
       <c s="30" r="I292">
-        <v>21.68</v>
+        <v>13.65</v>
       </c>
       <c s="30" r="J292">
-        <v>19.56</v>
+        <v>12.79</v>
       </c>
     </row>
     <row r="293" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B293"/>
       <c s="25" t="str" r="C293"/>
       <c s="23" t="inlineStr" r="D293">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E293">
-        <v>66.67</v>
+        <v>38.56</v>
       </c>
       <c s="30" r="F293">
-        <v>52.82</v>
+        <v>29.39</v>
       </c>
       <c s="30" r="G293">
-        <v>34.07</v>
+        <v>24.24</v>
       </c>
       <c s="6" t="str" r="H293"/>
       <c s="30" r="I293">
-        <v>29.47</v>
+        <v>21.68</v>
       </c>
       <c s="30" r="J293">
-        <v>27.2</v>
+        <v>19.56</v>
       </c>
     </row>
     <row r="294" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B294"/>
       <c s="25" t="str" r="C294"/>
-      <c s="10" t="inlineStr" r="D294">
+      <c s="23" t="inlineStr" r="D294">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E294">
+        <v>66.67</v>
+      </c>
+      <c s="30" r="F294">
+        <v>52.82</v>
+      </c>
+      <c s="30" r="G294">
+        <v>34.07</v>
+      </c>
+      <c s="6" t="str" r="H294"/>
+      <c s="30" r="I294">
+        <v>29.47</v>
+      </c>
+      <c s="30" r="J294">
+        <v>27.2</v>
+      </c>
+    </row>
+    <row r="295" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B295"/>
+      <c s="25" t="str" r="C295"/>
+      <c s="10" t="inlineStr" r="D295">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E294">
+      <c s="31" r="E295">
         <v>127.62</v>
       </c>
-      <c s="31" r="F294">
+      <c s="31" r="F295">
         <v>104.05</v>
       </c>
-      <c s="31" r="G294">
+      <c s="31" r="G295">
         <v>74.76</v>
       </c>
-      <c s="6" t="str" r="H294"/>
-      <c s="31" r="I294">
+      <c s="6" t="str" r="H295"/>
+      <c s="31" r="I295">
         <v>64.8</v>
       </c>
-      <c s="31" r="J294">
+      <c s="31" r="J295">
         <v>59.54</v>
       </c>
     </row>
-    <row r="295" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="296" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B296">
+      <c s="26" t="str" r="B296"/>
+      <c s="27" t="str" r="C296"/>
+      <c s="23" t="inlineStr" r="D296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H296"/>
+      <c s="23" t="inlineStr" r="I296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J296">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B297">
         <is>
           <t xml:space="preserve">Pediatric Endocrinology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C296"/>
-      <c s="23" t="inlineStr" r="D296">
+      <c s="22" t="str" r="C297"/>
+      <c s="23" t="inlineStr" r="D297">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E296">
-[...41 lines deleted...]
-        <v>11.16</v>
+      <c s="28" t="inlineStr" r="E297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H297"/>
-      <c s="30" r="I297">
-[...3 lines deleted...]
-        <v>6.7</v>
+      <c s="28" t="inlineStr" r="I297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J297">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="298" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B298"/>
       <c s="25" t="str" r="C298"/>
       <c s="23" t="inlineStr" r="D298">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E298">
-        <v>6.88</v>
+        <v>9.16</v>
       </c>
       <c s="30" r="F298">
-        <v>6.31</v>
-[...4 lines deleted...]
-        </is>
+        <v>13.29</v>
+      </c>
+      <c s="30" r="G298">
+        <v>11.16</v>
       </c>
       <c s="6" t="str" r="H298"/>
       <c s="30" r="I298">
-        <v>5.73</v>
+        <v>8.35</v>
       </c>
       <c s="30" r="J298">
-        <v>5.8</v>
+        <v>6.74</v>
       </c>
     </row>
     <row r="299" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B299"/>
       <c s="25" t="str" r="C299"/>
-      <c s="10" t="inlineStr" r="D299">
+      <c s="23" t="inlineStr" r="D299">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E299">
+        <v>6.88</v>
+      </c>
+      <c s="30" r="F299">
+        <v>6.31</v>
+      </c>
+      <c s="28" t="inlineStr" r="G299">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H299"/>
+      <c s="30" r="I299">
+        <v>5.73</v>
+      </c>
+      <c s="30" r="J299">
+        <v>5.8</v>
+      </c>
+    </row>
+    <row r="300" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B300"/>
+      <c s="25" t="str" r="C300"/>
+      <c s="10" t="inlineStr" r="D300">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E299">
+      <c s="31" r="E300">
         <v>19.39</v>
       </c>
-      <c s="31" r="F299">
+      <c s="31" r="F300">
         <v>22.2</v>
       </c>
-      <c s="31" r="G299">
+      <c s="31" r="G300">
         <v>18.03</v>
       </c>
-      <c s="6" t="str" r="H299"/>
-      <c s="31" r="I299">
+      <c s="6" t="str" r="H300"/>
+      <c s="31" r="I300">
         <v>15.29</v>
       </c>
-      <c s="31" r="J299">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J300">
+        <v>13.23</v>
       </c>
     </row>
     <row r="301" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B301">
+      <c s="26" t="str" r="B301"/>
+      <c s="27" t="str" r="C301"/>
+      <c s="23" t="inlineStr" r="D301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H301"/>
+      <c s="23" t="inlineStr" r="I301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J301">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B302">
         <is>
           <t xml:space="preserve">Pediatric Gastroenterology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C301"/>
-      <c s="23" t="inlineStr" r="D301">
+      <c s="22" t="str" r="C302"/>
+      <c s="23" t="inlineStr" r="D302">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E301">
+      <c s="30" r="E302">
         <v>9.09</v>
       </c>
-      <c s="30" r="F301">
+      <c s="30" r="F302">
         <v>11.83</v>
       </c>
-      <c s="28" t="inlineStr" r="G301">
-[...27 lines deleted...]
-        <v>26.36</v>
+      <c s="28" t="inlineStr" r="G302">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H302"/>
       <c s="30" r="I302">
-        <v>30.37</v>
+        <v>5.6</v>
       </c>
       <c s="30" r="J302">
-        <v>21.97</v>
+        <v>7.48</v>
       </c>
     </row>
     <row r="303" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B303"/>
       <c s="25" t="str" r="C303"/>
       <c s="23" t="inlineStr" r="D303">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E303">
-        <v>20.92</v>
+        <v>27.58</v>
       </c>
       <c s="30" r="F303">
-        <v>16.7</v>
+        <v>32.6</v>
       </c>
       <c s="30" r="G303">
-        <v>18.43</v>
+        <v>26.36</v>
       </c>
       <c s="6" t="str" r="H303"/>
       <c s="30" r="I303">
-        <v>12.15</v>
+        <v>30.37</v>
       </c>
       <c s="30" r="J303">
-        <v>17.91</v>
+        <v>21.97</v>
       </c>
     </row>
     <row r="304" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B304"/>
       <c s="25" t="str" r="C304"/>
-      <c s="10" t="inlineStr" r="D304">
+      <c s="23" t="inlineStr" r="D304">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E304">
+        <v>20.92</v>
+      </c>
+      <c s="30" r="F304">
+        <v>16.7</v>
+      </c>
+      <c s="30" r="G304">
+        <v>18.43</v>
+      </c>
+      <c s="6" t="str" r="H304"/>
+      <c s="30" r="I304">
+        <v>12.15</v>
+      </c>
+      <c s="30" r="J304">
+        <v>17.91</v>
+      </c>
+    </row>
+    <row r="305" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B305"/>
+      <c s="25" t="str" r="C305"/>
+      <c s="10" t="inlineStr" r="D305">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E304">
+      <c s="31" r="E305">
         <v>57.6</v>
       </c>
-      <c s="31" r="F304">
+      <c s="31" r="F305">
         <v>61.13</v>
       </c>
-      <c s="31" r="G304">
+      <c s="31" r="G305">
         <v>47.87</v>
       </c>
-      <c s="6" t="str" r="H304"/>
-      <c s="31" r="I304">
+      <c s="6" t="str" r="H305"/>
+      <c s="31" r="I305">
         <v>47.83</v>
       </c>
-      <c s="31" r="J304">
+      <c s="31" r="J305">
         <v>47.36</v>
       </c>
     </row>
-    <row r="305" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="306" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B306">
+      <c s="26" t="str" r="B306"/>
+      <c s="27" t="str" r="C306"/>
+      <c s="23" t="inlineStr" r="D306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H306"/>
+      <c s="23" t="inlineStr" r="I306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J306">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="307" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B307">
         <is>
           <t xml:space="preserve">Pediatric Hematology/Oncology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C306"/>
-      <c s="23" t="inlineStr" r="D306">
+      <c s="22" t="str" r="C307"/>
+      <c s="23" t="inlineStr" r="D307">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E306">
+      <c s="30" r="E307">
         <v>8.93</v>
       </c>
-      <c s="30" r="F306">
+      <c s="30" r="F307">
         <v>7.09</v>
       </c>
-      <c s="28" t="inlineStr" r="G306">
-[...27 lines deleted...]
-        <v>14.57</v>
+      <c s="28" t="inlineStr" r="G307">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H307"/>
       <c s="30" r="I307">
-        <v>15.38</v>
+        <v>6.66</v>
       </c>
       <c s="30" r="J307">
-        <v>13.63</v>
+        <v>6.28</v>
       </c>
     </row>
     <row r="308" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B308"/>
       <c s="25" t="str" r="C308"/>
       <c s="23" t="inlineStr" r="D308">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E308">
-        <v>19.39</v>
+        <v>21.89</v>
       </c>
       <c s="30" r="F308">
-        <v>20.35</v>
+        <v>19.95</v>
       </c>
       <c s="30" r="G308">
-        <v>18.36</v>
+        <v>14.57</v>
       </c>
       <c s="6" t="str" r="H308"/>
       <c s="30" r="I308">
-        <v>18.58</v>
+        <v>15.38</v>
       </c>
       <c s="30" r="J308">
-        <v>17.95</v>
+        <v>13.67</v>
       </c>
     </row>
     <row r="309" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B309"/>
       <c s="25" t="str" r="C309"/>
-      <c s="10" t="inlineStr" r="D309">
+      <c s="23" t="inlineStr" r="D309">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E309">
+        <v>19.39</v>
+      </c>
+      <c s="30" r="F309">
+        <v>20.35</v>
+      </c>
+      <c s="30" r="G309">
+        <v>18.36</v>
+      </c>
+      <c s="6" t="str" r="H309"/>
+      <c s="30" r="I309">
+        <v>18.58</v>
+      </c>
+      <c s="30" r="J309">
+        <v>17.95</v>
+      </c>
+    </row>
+    <row r="310" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B310"/>
+      <c s="25" t="str" r="C310"/>
+      <c s="10" t="inlineStr" r="D310">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E309">
+      <c s="31" r="E310">
         <v>49.95</v>
       </c>
-      <c s="31" r="F309">
+      <c s="31" r="F310">
         <v>46.42</v>
       </c>
-      <c s="31" r="G309">
+      <c s="31" r="G310">
         <v>36.72</v>
       </c>
-      <c s="6" t="str" r="H309"/>
-      <c s="31" r="I309">
+      <c s="6" t="str" r="H310"/>
+      <c s="31" r="I310">
         <v>40.62</v>
       </c>
-      <c s="31" r="J309">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J310">
+        <v>37.57</v>
       </c>
     </row>
     <row r="311" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B311">
+      <c s="26" t="str" r="B311"/>
+      <c s="27" t="str" r="C311"/>
+      <c s="23" t="inlineStr" r="D311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H311"/>
+      <c s="23" t="inlineStr" r="I311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J311">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B312">
         <is>
           <t xml:space="preserve">Pediatric Hospital Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C311"/>
-      <c s="23" t="inlineStr" r="D311">
+      <c s="22" t="str" r="C312"/>
+      <c s="23" t="inlineStr" r="D312">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E311">
-[...4 lines deleted...]
-      <c s="30" r="F311">
+      <c s="28" t="inlineStr" r="E312">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F312">
         <v>7.46</v>
       </c>
-      <c s="30" r="G311">
+      <c s="30" r="G312">
         <v>5.96</v>
       </c>
-      <c s="6" t="str" r="H311"/>
-      <c s="30" r="I311">
+      <c s="6" t="str" r="H312"/>
+      <c s="30" r="I312">
         <v>5.81</v>
-      </c>
-[...29 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="J312">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="313" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B313"/>
       <c s="25" t="str" r="C313"/>
       <c s="23" t="inlineStr" r="D313">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E313">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F313">
-        <v>25.68</v>
+        <v>5.71</v>
       </c>
       <c s="30" r="G313">
-        <v>22.77</v>
+        <v>7.9</v>
       </c>
       <c s="6" t="str" r="H313"/>
-      <c s="30" r="I313">
-[...3 lines deleted...]
-        <v>17.96</v>
+      <c s="28" t="inlineStr" r="I313">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J313">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="314" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B314"/>
       <c s="25" t="str" r="C314"/>
-      <c s="10" t="inlineStr" r="D314">
+      <c s="23" t="inlineStr" r="D314">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E314">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F314">
+        <v>25.68</v>
+      </c>
+      <c s="30" r="G314">
+        <v>22.77</v>
+      </c>
+      <c s="6" t="str" r="H314"/>
+      <c s="30" r="I314">
+        <v>18.36</v>
+      </c>
+      <c s="30" r="J314">
+        <v>17.96</v>
+      </c>
+    </row>
+    <row r="315" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B315"/>
+      <c s="25" t="str" r="C315"/>
+      <c s="10" t="inlineStr" r="D315">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E314">
-[...4 lines deleted...]
-      <c s="31" r="F314">
+      <c s="28" t="inlineStr" r="E315">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="31" r="F315">
         <v>38.74</v>
       </c>
-      <c s="31" r="G314">
+      <c s="31" r="G315">
         <v>36.63</v>
       </c>
-      <c s="6" t="str" r="H314"/>
-      <c s="31" r="I314">
+      <c s="6" t="str" r="H315"/>
+      <c s="31" r="I315">
         <v>28.33</v>
       </c>
-      <c s="31" r="J314">
+      <c s="31" r="J315">
         <v>26.36</v>
       </c>
     </row>
-    <row r="315" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="316" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B316">
+      <c s="26" t="str" r="B316"/>
+      <c s="27" t="str" r="C316"/>
+      <c s="23" t="inlineStr" r="D316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H316"/>
+      <c s="23" t="inlineStr" r="I316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J316">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B317">
         <is>
           <t xml:space="preserve">Pediatric Infectious Diseases (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C316"/>
-      <c s="23" t="inlineStr" r="D316">
+      <c s="22" t="str" r="C317"/>
+      <c s="23" t="inlineStr" r="D317">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E316">
-[...35 lines deleted...]
-        <v>11.48</v>
+      <c s="28" t="inlineStr" r="E317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="F317">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="G317">
-        <v>5.83</v>
+      <c s="28" t="inlineStr" r="G317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H317"/>
-      <c s="30" r="I317">
-[...3 lines deleted...]
-        <v>6.67</v>
+      <c s="28" t="inlineStr" r="I317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J317">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="318" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B318"/>
       <c s="25" t="str" r="C318"/>
       <c s="23" t="inlineStr" r="D318">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E318">
-        <v>5.98</v>
-[...2 lines deleted...]
-        <v>7.25</v>
+        <v>11.48</v>
+      </c>
+      <c s="28" t="inlineStr" r="F318">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="30" r="G318">
-        <v>6.92</v>
+        <v>5.83</v>
       </c>
       <c s="6" t="str" r="H318"/>
       <c s="30" r="I318">
-        <v>6.3</v>
+        <v>5.35</v>
       </c>
       <c s="30" r="J318">
-        <v>5.89</v>
+        <v>6.67</v>
       </c>
     </row>
     <row r="319" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B319"/>
       <c s="25" t="str" r="C319"/>
-      <c s="10" t="inlineStr" r="D319">
+      <c s="23" t="inlineStr" r="D319">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E319">
+        <v>5.98</v>
+      </c>
+      <c s="30" r="F319">
+        <v>7.25</v>
+      </c>
+      <c s="30" r="G319">
+        <v>6.92</v>
+      </c>
+      <c s="6" t="str" r="H319"/>
+      <c s="30" r="I319">
+        <v>6.3</v>
+      </c>
+      <c s="30" r="J319">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="320" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B320"/>
+      <c s="25" t="str" r="C320"/>
+      <c s="10" t="inlineStr" r="D320">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E319">
+      <c s="31" r="E320">
         <v>18.07</v>
       </c>
-      <c s="31" r="F319">
+      <c s="31" r="F320">
         <v>12.2</v>
       </c>
-      <c s="31" r="G319">
+      <c s="31" r="G320">
         <v>12.62</v>
       </c>
-      <c s="6" t="str" r="H319"/>
-      <c s="31" r="I319">
+      <c s="6" t="str" r="H320"/>
+      <c s="31" r="I320">
         <v>13.75</v>
       </c>
-      <c s="31" r="J319">
+      <c s="31" r="J320">
         <v>13.18</v>
       </c>
     </row>
-    <row r="320" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="321" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B321">
+      <c s="26" t="str" r="B321"/>
+      <c s="27" t="str" r="C321"/>
+      <c s="23" t="inlineStr" r="D321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H321"/>
+      <c s="23" t="inlineStr" r="I321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J321">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="322" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B322">
         <is>
           <t xml:space="preserve">Pediatric Nephrology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C321"/>
-      <c s="23" t="inlineStr" r="D321">
+      <c s="22" t="str" r="C322"/>
+      <c s="23" t="inlineStr" r="D322">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E321">
-[...35 lines deleted...]
-        <v>6.09</v>
+      <c s="28" t="inlineStr" r="E322">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="F322">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G322">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H322"/>
       <c s="28" t="inlineStr" r="I322">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J322">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="323" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B323"/>
       <c s="25" t="str" r="C323"/>
       <c s="23" t="inlineStr" r="D323">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E323">
-        <v>6.22</v>
+        <v>6.09</v>
       </c>
       <c s="28" t="inlineStr" r="F323">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="G323">
-        <v>7</v>
+      <c s="28" t="inlineStr" r="G323">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H323"/>
       <c s="28" t="inlineStr" r="I323">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="J323">
-        <v>5.4</v>
+      <c s="28" t="inlineStr" r="J323">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="324" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B324"/>
       <c s="25" t="str" r="C324"/>
-      <c s="10" t="inlineStr" r="D324">
+      <c s="23" t="inlineStr" r="D324">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E324">
+        <v>6.22</v>
+      </c>
+      <c s="28" t="inlineStr" r="F324">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="G324">
+        <v>7</v>
+      </c>
+      <c s="6" t="str" r="H324"/>
+      <c s="28" t="inlineStr" r="I324">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="J324">
+        <v>5.4</v>
+      </c>
+    </row>
+    <row r="325" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B325"/>
+      <c s="25" t="str" r="C325"/>
+      <c s="10" t="inlineStr" r="D325">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E324">
+      <c s="31" r="E325">
         <v>14.67</v>
       </c>
-      <c s="31" r="F324">
+      <c s="31" r="F325">
         <v>10.74</v>
       </c>
-      <c s="31" r="G324">
+      <c s="31" r="G325">
         <v>12.78</v>
       </c>
-      <c s="6" t="str" r="H324"/>
-      <c s="31" r="I324">
+      <c s="6" t="str" r="H325"/>
+      <c s="31" r="I325">
         <v>8.29</v>
       </c>
-      <c s="31" r="J324">
+      <c s="31" r="J325">
         <v>7.15</v>
       </c>
     </row>
-    <row r="325" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="326" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B326">
+      <c s="26" t="str" r="B326"/>
+      <c s="27" t="str" r="C326"/>
+      <c s="23" t="inlineStr" r="D326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H326"/>
+      <c s="23" t="inlineStr" r="I326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J326">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B327">
         <is>
           <t xml:space="preserve">Pediatric Pulmonology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C326"/>
-      <c s="23" t="inlineStr" r="D326">
+      <c s="22" t="str" r="C327"/>
+      <c s="23" t="inlineStr" r="D327">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E326">
-[...41 lines deleted...]
-        <v>6.46</v>
+      <c s="28" t="inlineStr" r="E327">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F327">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G327">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H327"/>
-      <c s="30" r="I327">
-[...3 lines deleted...]
-        <v>5.11</v>
+      <c s="28" t="inlineStr" r="I327">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J327">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="328" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B328"/>
       <c s="25" t="str" r="C328"/>
       <c s="23" t="inlineStr" r="D328">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E328">
-        <v>7.98</v>
+        <v>10.59</v>
       </c>
       <c s="30" r="F328">
-        <v>8.96</v>
+        <v>10.8</v>
       </c>
       <c s="30" r="G328">
-        <v>8</v>
+        <v>6.46</v>
       </c>
       <c s="6" t="str" r="H328"/>
       <c s="30" r="I328">
-        <v>5.69</v>
+        <v>9.09</v>
       </c>
       <c s="30" r="J328">
-        <v>6.33</v>
+        <v>5.13</v>
       </c>
     </row>
     <row r="329" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B329"/>
       <c s="25" t="str" r="C329"/>
-      <c s="10" t="inlineStr" r="D329">
+      <c s="23" t="inlineStr" r="D329">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E329">
+        <v>7.98</v>
+      </c>
+      <c s="30" r="F329">
+        <v>8.96</v>
+      </c>
+      <c s="30" r="G329">
+        <v>8</v>
+      </c>
+      <c s="6" t="str" r="H329"/>
+      <c s="30" r="I329">
+        <v>5.69</v>
+      </c>
+      <c s="30" r="J329">
+        <v>6.33</v>
+      </c>
+    </row>
+    <row r="330" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B330"/>
+      <c s="25" t="str" r="C330"/>
+      <c s="10" t="inlineStr" r="D330">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E329">
+      <c s="31" r="E330">
         <v>20.7</v>
       </c>
-      <c s="31" r="F329">
+      <c s="31" r="F330">
         <v>22</v>
       </c>
-      <c s="31" r="G329">
+      <c s="31" r="G330">
         <v>16.75</v>
       </c>
-      <c s="6" t="str" r="H329"/>
-      <c s="31" r="I329">
+      <c s="6" t="str" r="H330"/>
+      <c s="31" r="I330">
         <v>15.52</v>
       </c>
-      <c s="31" r="J329">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J330">
+        <v>13.3</v>
       </c>
     </row>
     <row r="331" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B331">
+      <c s="26" t="str" r="B331"/>
+      <c s="27" t="str" r="C331"/>
+      <c s="23" t="inlineStr" r="D331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H331"/>
+      <c s="23" t="inlineStr" r="I331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J331">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="332" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B332">
         <is>
           <t xml:space="preserve">Pediatric Rehabilitation Medicine</t>
         </is>
       </c>
-      <c s="22" t="str" r="C331"/>
-      <c s="23" t="inlineStr" r="D331">
+      <c s="22" t="str" r="C332"/>
+      <c s="23" t="inlineStr" r="D332">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H332"/>
       <c s="28" t="inlineStr" r="I332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J332">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="333" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B333"/>
       <c s="25" t="str" r="C333"/>
       <c s="23" t="inlineStr" r="D333">
         <is>
-          <t xml:space="preserve">MD</t>
-[...6 lines deleted...]
-        <v>5.86</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G333">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H333"/>
       <c s="28" t="inlineStr" r="I333">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="J333">
-        <v>6.78</v>
+      <c s="28" t="inlineStr" r="J333">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="334" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B334"/>
       <c s="25" t="str" r="C334"/>
-      <c s="10" t="inlineStr" r="D334">
+      <c s="23" t="inlineStr" r="D334">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E334">
+        <v>14.73</v>
+      </c>
+      <c s="30" r="F334">
+        <v>5.86</v>
+      </c>
+      <c s="28" t="inlineStr" r="G334">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H334"/>
+      <c s="28" t="inlineStr" r="I334">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="J334">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="335" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B335"/>
+      <c s="25" t="str" r="C335"/>
+      <c s="10" t="inlineStr" r="D335">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E334">
+      <c s="31" r="E335">
         <v>18.68</v>
       </c>
-      <c s="31" r="F334">
+      <c s="31" r="F335">
         <v>8.23</v>
       </c>
-      <c s="31" r="G334">
+      <c s="31" r="G335">
         <v>7.77</v>
       </c>
-      <c s="6" t="str" r="H334"/>
-      <c s="31" r="I334">
+      <c s="6" t="str" r="H335"/>
+      <c s="31" r="I335">
         <v>8</v>
       </c>
-      <c s="31" r="J334">
+      <c s="31" r="J335">
         <v>7.7</v>
       </c>
     </row>
-    <row r="335" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="336" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B336">
+      <c s="26" t="str" r="B336"/>
+      <c s="27" t="str" r="C336"/>
+      <c s="23" t="inlineStr" r="D336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H336"/>
+      <c s="23" t="inlineStr" r="I336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J336">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="337" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B337">
         <is>
           <t xml:space="preserve">Pediatric Rheumatology (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C336"/>
-      <c s="23" t="inlineStr" r="D336">
+      <c s="22" t="str" r="C337"/>
+      <c s="23" t="inlineStr" r="D337">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E336">
-[...38 lines deleted...]
-        <v>5.74</v>
+      <c s="28" t="inlineStr" r="E337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G337">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H337"/>
       <c s="28" t="inlineStr" r="I337">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="J337">
-        <v>5.85</v>
+      <c s="28" t="inlineStr" r="J337">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="338" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B338"/>
       <c s="25" t="str" r="C338"/>
       <c s="23" t="inlineStr" r="D338">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E338">
-        <v>9.38</v>
+        <v>6.78</v>
       </c>
       <c s="30" r="F338">
-        <v>5.36</v>
-[...2 lines deleted...]
-        <v>8.05</v>
+        <v>5.74</v>
+      </c>
+      <c s="28" t="inlineStr" r="G338">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H338"/>
       <c s="28" t="inlineStr" r="I338">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="J338">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J338">
+        <v>5.85</v>
       </c>
     </row>
     <row r="339" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B339"/>
       <c s="25" t="str" r="C339"/>
-      <c s="10" t="inlineStr" r="D339">
+      <c s="23" t="inlineStr" r="D339">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E339">
+        <v>9.38</v>
+      </c>
+      <c s="30" r="F339">
+        <v>5.36</v>
+      </c>
+      <c s="30" r="G339">
+        <v>8.05</v>
+      </c>
+      <c s="6" t="str" r="H339"/>
+      <c s="28" t="inlineStr" r="I339">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J339">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B340"/>
+      <c s="25" t="str" r="C340"/>
+      <c s="10" t="inlineStr" r="D340">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E339">
+      <c s="31" r="E340">
         <v>17.66</v>
       </c>
-      <c s="31" r="F339">
+      <c s="31" r="F340">
         <v>11.53</v>
       </c>
-      <c s="31" r="G339">
+      <c s="31" r="G340">
         <v>13.7</v>
       </c>
-      <c s="6" t="str" r="H339"/>
-      <c s="31" r="I339">
+      <c s="6" t="str" r="H340"/>
+      <c s="31" r="I340">
         <v>11.34</v>
       </c>
-      <c s="31" r="J339">
+      <c s="31" r="J340">
         <v>10.29</v>
       </c>
     </row>
-    <row r="340" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="341" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B341">
+      <c s="26" t="str" r="B341"/>
+      <c s="27" t="str" r="C341"/>
+      <c s="23" t="inlineStr" r="D341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H341"/>
+      <c s="23" t="inlineStr" r="I341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J341">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B342">
         <is>
           <t xml:space="preserve">Pediatric Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C341"/>
-      <c s="23" t="inlineStr" r="D341">
+      <c s="22" t="str" r="C342"/>
+      <c s="23" t="inlineStr" r="D342">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E341">
-[...39 lines deleted...]
-        <v>5.23</v>
+      <c s="28" t="inlineStr" r="E342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G342">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H342"/>
       <c s="28" t="inlineStr" r="I342">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J342">
-        <v>5.1</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="343" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B343"/>
       <c s="25" t="str" r="C343"/>
       <c s="23" t="inlineStr" r="D343">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E343">
-        <v>66.14</v>
+        <v>7.2</v>
       </c>
       <c s="30" r="F343">
-        <v>53.27</v>
+        <v>8.04</v>
       </c>
       <c s="30" r="G343">
-        <v>56.63</v>
+        <v>5.23</v>
       </c>
       <c s="6" t="str" r="H343"/>
-      <c s="30" r="I343">
-        <v>57.39</v>
+      <c s="28" t="inlineStr" r="I343">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="30" r="J343">
-        <v>67.96</v>
+        <v>5.1</v>
       </c>
     </row>
     <row r="344" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B344"/>
       <c s="25" t="str" r="C344"/>
-      <c s="10" t="inlineStr" r="D344">
+      <c s="23" t="inlineStr" r="D344">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E344">
+        <v>66.14</v>
+      </c>
+      <c s="30" r="F344">
+        <v>53.27</v>
+      </c>
+      <c s="30" r="G344">
+        <v>56.63</v>
+      </c>
+      <c s="6" t="str" r="H344"/>
+      <c s="30" r="I344">
+        <v>57.39</v>
+      </c>
+      <c s="30" r="J344">
+        <v>67.96</v>
+      </c>
+    </row>
+    <row r="345" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B345"/>
+      <c s="25" t="str" r="C345"/>
+      <c s="10" t="inlineStr" r="D345">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E344">
+      <c s="31" r="E345">
         <v>74.24</v>
       </c>
-      <c s="31" r="F344">
+      <c s="31" r="F345">
         <v>62.31</v>
       </c>
-      <c s="31" r="G344">
+      <c s="31" r="G345">
         <v>62.85</v>
       </c>
-      <c s="6" t="str" r="H344"/>
-      <c s="31" r="I344">
+      <c s="6" t="str" r="H345"/>
+      <c s="31" r="I345">
         <v>63.26</v>
       </c>
-      <c s="31" r="J344">
+      <c s="31" r="J345">
         <v>78.88</v>
       </c>
     </row>
-    <row r="345" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="346" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B346">
+      <c s="26" t="str" r="B346"/>
+      <c s="27" t="str" r="C346"/>
+      <c s="23" t="inlineStr" r="D346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H346"/>
+      <c s="23" t="inlineStr" r="I346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J346">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B347">
         <is>
           <t xml:space="preserve">Pediatric Transplant Hepatology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C346"/>
-      <c s="23" t="inlineStr" r="D346">
+      <c s="22" t="str" r="C347"/>
+      <c s="23" t="inlineStr" r="D347">
         <is>
           <t xml:space="preserve">DO</t>
-        </is>
-[...33 lines deleted...]
-          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="F347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="G347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H347"/>
       <c s="28" t="inlineStr" r="I347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J347">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="348" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B348"/>
       <c s="25" t="str" r="C348"/>
       <c s="23" t="inlineStr" r="D348">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="E348">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="F348">
-        <v>5.64</v>
+      <c s="28" t="inlineStr" r="F348">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="28" t="inlineStr" r="G348">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H348"/>
       <c s="28" t="inlineStr" r="I348">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J348">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="349" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B349"/>
       <c s="25" t="str" r="C349"/>
-      <c s="10" t="inlineStr" r="D349">
+      <c s="23" t="inlineStr" r="D349">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F349">
+        <v>5.64</v>
+      </c>
+      <c s="28" t="inlineStr" r="G349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H349"/>
+      <c s="28" t="inlineStr" r="I349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J349">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B350"/>
+      <c s="25" t="str" r="C350"/>
+      <c s="10" t="inlineStr" r="D350">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E349">
+      <c s="31" r="E350">
         <v>6.4</v>
       </c>
-      <c s="31" r="F349">
+      <c s="31" r="F350">
         <v>9.47</v>
       </c>
-      <c s="29" t="inlineStr" r="G349">
-[...5 lines deleted...]
-      <c s="31" r="I349">
+      <c s="29" t="inlineStr" r="G350">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H350"/>
+      <c s="31" r="I350">
         <v>5.93</v>
       </c>
-      <c s="31" r="J349">
+      <c s="31" r="J350">
         <v>5.8</v>
       </c>
     </row>
-    <row r="350" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="351" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B351">
+      <c s="26" t="str" r="B351"/>
+      <c s="27" t="str" r="C351"/>
+      <c s="23" t="inlineStr" r="D351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H351"/>
+      <c s="23" t="inlineStr" r="I351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J351">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="352" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B352">
         <is>
           <t xml:space="preserve">Pulmonary Disease (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C351"/>
-      <c s="23" t="inlineStr" r="D351">
+      <c s="22" t="str" r="C352"/>
+      <c s="23" t="inlineStr" r="D352">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E351">
+      <c s="30" r="E352">
         <v>11.93</v>
       </c>
-      <c s="30" r="F351">
+      <c s="30" r="F352">
         <v>10.86</v>
       </c>
-      <c s="30" r="G351">
+      <c s="30" r="G352">
         <v>6.81</v>
-      </c>
-[...23 lines deleted...]
-        <v>57.19</v>
       </c>
       <c s="6" t="str" r="H352"/>
       <c s="30" r="I352">
-        <v>66.43</v>
+        <v>8.5</v>
       </c>
       <c s="30" r="J352">
-        <v>66.5</v>
+        <v>10.3</v>
       </c>
     </row>
     <row r="353" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B353"/>
       <c s="25" t="str" r="C353"/>
       <c s="23" t="inlineStr" r="D353">
         <is>
-          <t xml:space="preserve">MD</t>
-[...15 lines deleted...]
-        </is>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="30" r="E353">
+        <v>60.75</v>
+      </c>
+      <c s="30" r="F353">
+        <v>69.71</v>
+      </c>
+      <c s="30" r="G353">
+        <v>57.19</v>
       </c>
       <c s="6" t="str" r="H353"/>
-      <c s="28" t="inlineStr" r="I353">
-[...7 lines deleted...]
-        </is>
+      <c s="30" r="I353">
+        <v>66.43</v>
+      </c>
+      <c s="30" r="J353">
+        <v>66.5</v>
       </c>
     </row>
     <row r="354" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B354"/>
       <c s="25" t="str" r="C354"/>
-      <c s="10" t="inlineStr" r="D354">
+      <c s="23" t="inlineStr" r="D354">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H354"/>
+      <c s="28" t="inlineStr" r="I354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J354">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B355"/>
+      <c s="25" t="str" r="C355"/>
+      <c s="10" t="inlineStr" r="D355">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E354">
+      <c s="31" r="E355">
         <v>74.88</v>
       </c>
-      <c s="31" r="F354">
+      <c s="31" r="F355">
         <v>84.29</v>
       </c>
-      <c s="31" r="G354">
+      <c s="31" r="G355">
         <v>66.69</v>
       </c>
-      <c s="6" t="str" r="H354"/>
-      <c s="31" r="I354">
+      <c s="6" t="str" r="H355"/>
+      <c s="31" r="I355">
         <v>77.5</v>
       </c>
-      <c s="31" r="J354">
+      <c s="31" r="J355">
         <v>80.1</v>
       </c>
     </row>
-    <row r="355" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="356" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B356">
+      <c s="26" t="str" r="B356"/>
+      <c s="27" t="str" r="C356"/>
+      <c s="23" t="inlineStr" r="D356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H356"/>
+      <c s="23" t="inlineStr" r="I356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J356">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B357">
         <is>
           <t xml:space="preserve">Pulmonary Disease and Critical Care Medicine (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C356"/>
-      <c s="23" t="inlineStr" r="D356">
+      <c s="22" t="str" r="C357"/>
+      <c s="23" t="inlineStr" r="D357">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E356">
+      <c s="30" r="E357">
         <v>74.58</v>
       </c>
-      <c s="30" r="F356">
+      <c s="30" r="F357">
         <v>59.05</v>
       </c>
-      <c s="30" r="G356">
+      <c s="30" r="G357">
         <v>57.67</v>
-      </c>
-[...23 lines deleted...]
-        <v>239.01</v>
       </c>
       <c s="6" t="str" r="H357"/>
       <c s="30" r="I357">
-        <v>243.13</v>
+        <v>66.99</v>
       </c>
       <c s="30" r="J357">
-        <v>232.27</v>
+        <v>74.47</v>
       </c>
     </row>
     <row r="358" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B358"/>
       <c s="25" t="str" r="C358"/>
       <c s="23" t="inlineStr" r="D358">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E358">
-        <v>86.27</v>
+        <v>267.29</v>
       </c>
       <c s="30" r="F358">
-        <v>75.93</v>
+        <v>261.84</v>
       </c>
       <c s="30" r="G358">
-        <v>78.93</v>
+        <v>239.01</v>
       </c>
       <c s="6" t="str" r="H358"/>
       <c s="30" r="I358">
-        <v>65.9</v>
+        <v>243.13</v>
       </c>
       <c s="30" r="J358">
-        <v>70.93</v>
+        <v>232.27</v>
       </c>
     </row>
     <row r="359" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B359"/>
       <c s="25" t="str" r="C359"/>
-      <c s="10" t="inlineStr" r="D359">
+      <c s="23" t="inlineStr" r="D359">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E359">
+        <v>86.27</v>
+      </c>
+      <c s="30" r="F359">
+        <v>75.93</v>
+      </c>
+      <c s="30" r="G359">
+        <v>78.93</v>
+      </c>
+      <c s="6" t="str" r="H359"/>
+      <c s="30" r="I359">
+        <v>65.9</v>
+      </c>
+      <c s="30" r="J359">
+        <v>70.93</v>
+      </c>
+    </row>
+    <row r="360" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B360"/>
+      <c s="25" t="str" r="C360"/>
+      <c s="10" t="inlineStr" r="D360">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E359">
+      <c s="31" r="E360">
         <v>428.14</v>
       </c>
-      <c s="31" r="F359">
+      <c s="31" r="F360">
         <v>396.52</v>
       </c>
-      <c s="31" r="G359">
+      <c s="31" r="G360">
         <v>375.61</v>
       </c>
-      <c s="6" t="str" r="H359"/>
-      <c s="31" r="I359">
+      <c s="6" t="str" r="H360"/>
+      <c s="31" r="I360">
         <v>375.7</v>
       </c>
-      <c s="31" r="J359">
+      <c s="31" r="J360">
         <v>377.34</v>
       </c>
     </row>
-    <row r="360" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="361" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B361">
+      <c s="26" t="str" r="B361"/>
+      <c s="27" t="str" r="C361"/>
+      <c s="23" t="inlineStr" r="D361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H361"/>
+      <c s="23" t="inlineStr" r="I361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J361">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B362">
         <is>
           <t xml:space="preserve">Reproductive Endocrinology and Infertility</t>
         </is>
       </c>
-      <c s="22" t="str" r="C361"/>
-      <c s="23" t="inlineStr" r="D361">
+      <c s="22" t="str" r="C362"/>
+      <c s="23" t="inlineStr" r="D362">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E361">
-[...41 lines deleted...]
-        <v>7.72</v>
+      <c s="28" t="inlineStr" r="E362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G362">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H362"/>
       <c s="28" t="inlineStr" r="I362">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="28" t="inlineStr" r="J362">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="363" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B363"/>
       <c s="25" t="str" r="C363"/>
       <c s="23" t="inlineStr" r="D363">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E363">
-        <v>53.13</v>
+        <v>10.43</v>
       </c>
       <c s="30" r="F363">
-        <v>52.65</v>
+        <v>11.02</v>
       </c>
       <c s="30" r="G363">
-        <v>47.71</v>
+        <v>7.72</v>
       </c>
       <c s="6" t="str" r="H363"/>
-      <c s="30" r="I363">
-[...5 lines deleted...]
-        </is>
+      <c s="28" t="inlineStr" r="I363">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="J363">
+        <v>7.3</v>
       </c>
     </row>
     <row r="364" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B364"/>
       <c s="25" t="str" r="C364"/>
-      <c s="10" t="inlineStr" r="D364">
+      <c s="23" t="inlineStr" r="D364">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E364">
+        <v>53.13</v>
+      </c>
+      <c s="30" r="F364">
+        <v>52.65</v>
+      </c>
+      <c s="30" r="G364">
+        <v>47.71</v>
+      </c>
+      <c s="6" t="str" r="H364"/>
+      <c s="30" r="I364">
+        <v>57.75</v>
+      </c>
+      <c s="30" r="J364">
+        <v>39.17</v>
+      </c>
+    </row>
+    <row r="365" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B365"/>
+      <c s="25" t="str" r="C365"/>
+      <c s="10" t="inlineStr" r="D365">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E364">
+      <c s="31" r="E365">
         <v>67.02</v>
       </c>
-      <c s="31" r="F364">
+      <c s="31" r="F365">
         <v>66.93</v>
       </c>
-      <c s="31" r="G364">
+      <c s="31" r="G365">
         <v>57.34</v>
       </c>
-      <c s="6" t="str" r="H364"/>
-      <c s="31" r="I364">
+      <c s="6" t="str" r="H365"/>
+      <c s="31" r="I365">
         <v>64.4</v>
       </c>
-      <c s="29" t="inlineStr" r="J364">
-[...37 lines deleted...]
-        </is>
+      <c s="31" r="J365">
+        <v>50.75</v>
       </c>
     </row>
     <row r="366" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B366">
+      <c s="26" t="str" r="B366"/>
+      <c s="27" t="str" r="C366"/>
+      <c s="23" t="inlineStr" r="D366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H366"/>
+      <c s="23" t="inlineStr" r="I366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J366">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="367" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B367">
         <is>
           <t xml:space="preserve">Rheumatology (Internal Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C366"/>
-      <c s="23" t="inlineStr" r="D366">
+      <c s="22" t="str" r="C367"/>
+      <c s="23" t="inlineStr" r="D367">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E366">
+      <c s="30" r="E367">
         <v>26.94</v>
       </c>
-      <c s="30" r="F366">
+      <c s="30" r="F367">
         <v>22.08</v>
       </c>
-      <c s="30" r="G366">
+      <c s="30" r="G367">
         <v>25.75</v>
-      </c>
-[...23 lines deleted...]
-        <v>109.79</v>
       </c>
       <c s="6" t="str" r="H367"/>
       <c s="30" r="I367">
-        <v>119.46</v>
+        <v>23.56</v>
       </c>
       <c s="30" r="J367">
-        <v>113.75</v>
+        <v>17.95</v>
       </c>
     </row>
     <row r="368" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B368"/>
       <c s="25" t="str" r="C368"/>
       <c s="23" t="inlineStr" r="D368">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E368">
-        <v>33.98</v>
+        <v>123.63</v>
       </c>
       <c s="30" r="F368">
-        <v>38.15</v>
+        <v>111.37</v>
       </c>
       <c s="30" r="G368">
-        <v>34.26</v>
+        <v>109.79</v>
       </c>
       <c s="6" t="str" r="H368"/>
       <c s="30" r="I368">
-        <v>35.29</v>
+        <v>119.46</v>
       </c>
       <c s="30" r="J368">
-        <v>32.35</v>
+        <v>113.75</v>
       </c>
     </row>
     <row r="369" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B369"/>
       <c s="25" t="str" r="C369"/>
-      <c s="10" t="inlineStr" r="D369">
+      <c s="23" t="inlineStr" r="D369">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E369">
+        <v>33.98</v>
+      </c>
+      <c s="30" r="F369">
+        <v>38.15</v>
+      </c>
+      <c s="30" r="G369">
+        <v>34.26</v>
+      </c>
+      <c s="6" t="str" r="H369"/>
+      <c s="30" r="I369">
+        <v>35.29</v>
+      </c>
+      <c s="30" r="J369">
+        <v>32.35</v>
+      </c>
+    </row>
+    <row r="370" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B370"/>
+      <c s="25" t="str" r="C370"/>
+      <c s="10" t="inlineStr" r="D370">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E369">
+      <c s="31" r="E370">
         <v>184.54</v>
       </c>
-      <c s="31" r="F369">
+      <c s="31" r="F370">
         <v>171.6</v>
       </c>
-      <c s="31" r="G369">
+      <c s="31" r="G370">
         <v>169.81</v>
       </c>
-      <c s="6" t="str" r="H369"/>
-      <c s="31" r="I369">
+      <c s="6" t="str" r="H370"/>
+      <c s="31" r="I370">
         <v>177.77</v>
       </c>
-      <c s="31" r="J369">
+      <c s="31" r="J370">
         <v>163.91</v>
       </c>
     </row>
-    <row r="370" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="371" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B371">
+      <c s="26" t="str" r="B371"/>
+      <c s="27" t="str" r="C371"/>
+      <c s="23" t="inlineStr" r="D371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H371"/>
+      <c s="23" t="inlineStr" r="I371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J371">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="372" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B372">
         <is>
           <t xml:space="preserve">Sleep Medicine (Multidisciplinary)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C371"/>
-      <c s="23" t="inlineStr" r="D371">
+      <c s="22" t="str" r="C372"/>
+      <c s="23" t="inlineStr" r="D372">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E371">
+      <c s="30" r="E372">
         <v>12.33</v>
       </c>
-      <c s="30" r="F371">
+      <c s="30" r="F372">
         <v>17.23</v>
       </c>
-      <c s="30" r="G371">
+      <c s="30" r="G372">
         <v>7.62</v>
-      </c>
-[...23 lines deleted...]
-        <v>47.82</v>
       </c>
       <c s="6" t="str" r="H372"/>
       <c s="30" r="I372">
-        <v>34.47</v>
+        <v>13.49</v>
       </c>
       <c s="30" r="J372">
-        <v>46.18</v>
+        <v>15.17</v>
       </c>
     </row>
     <row r="373" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B373"/>
       <c s="25" t="str" r="C373"/>
       <c s="23" t="inlineStr" r="D373">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E373">
-        <v>16.81</v>
+        <v>42.33</v>
       </c>
       <c s="30" r="F373">
-        <v>12.63</v>
+        <v>42.71</v>
       </c>
       <c s="30" r="G373">
-        <v>16.84</v>
+        <v>47.82</v>
       </c>
       <c s="6" t="str" r="H373"/>
       <c s="30" r="I373">
-        <v>15.94</v>
+        <v>34.47</v>
       </c>
       <c s="30" r="J373">
-        <v>19.42</v>
+        <v>46.18</v>
       </c>
     </row>
     <row r="374" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B374"/>
       <c s="25" t="str" r="C374"/>
-      <c s="10" t="inlineStr" r="D374">
+      <c s="23" t="inlineStr" r="D374">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E374">
+        <v>16.81</v>
+      </c>
+      <c s="30" r="F374">
+        <v>12.63</v>
+      </c>
+      <c s="30" r="G374">
+        <v>16.84</v>
+      </c>
+      <c s="6" t="str" r="H374"/>
+      <c s="30" r="I374">
+        <v>15.94</v>
+      </c>
+      <c s="30" r="J374">
+        <v>19.42</v>
+      </c>
+    </row>
+    <row r="375" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B375"/>
+      <c s="25" t="str" r="C375"/>
+      <c s="10" t="inlineStr" r="D375">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E374">
+      <c s="31" r="E375">
         <v>71.47</v>
       </c>
-      <c s="31" r="F374">
+      <c s="31" r="F375">
         <v>72.22</v>
       </c>
-      <c s="31" r="G374">
+      <c s="31" r="G375">
         <v>72.28</v>
       </c>
-      <c s="6" t="str" r="H374"/>
-      <c s="31" r="I374">
+      <c s="6" t="str" r="H375"/>
+      <c s="31" r="I375">
         <v>63.9</v>
       </c>
-      <c s="31" r="J374">
+      <c s="31" r="J375">
         <v>80.57</v>
       </c>
     </row>
-    <row r="375" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="376" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B376">
+      <c s="26" t="str" r="B376"/>
+      <c s="27" t="str" r="C376"/>
+      <c s="23" t="inlineStr" r="D376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H376"/>
+      <c s="23" t="inlineStr" r="I376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J376">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="377" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B377">
         <is>
           <t xml:space="preserve">Sports Medicine (Emergency Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C376"/>
-      <c s="23" t="inlineStr" r="D376">
+      <c s="22" t="str" r="C377"/>
+      <c s="23" t="inlineStr" r="D377">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E376">
+      <c s="30" r="E377">
         <v>12.22</v>
       </c>
-      <c s="30" r="F376">
+      <c s="30" r="F377">
         <v>12.67</v>
       </c>
-      <c s="30" r="G376">
+      <c s="30" r="G377">
         <v>12.44</v>
-      </c>
-[...23 lines deleted...]
-        <v>10.44</v>
       </c>
       <c s="6" t="str" r="H377"/>
       <c s="30" r="I377">
-        <v>10.11</v>
+        <v>16.78</v>
       </c>
       <c s="30" r="J377">
-        <v>19.18</v>
+        <v>16.09</v>
       </c>
     </row>
     <row r="378" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B378"/>
       <c s="25" t="str" r="C378"/>
       <c s="23" t="inlineStr" r="D378">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E378">
-        <v>18.56</v>
+        <v>9.67</v>
       </c>
       <c s="30" r="F378">
-        <v>14.78</v>
+        <v>7.78</v>
       </c>
       <c s="30" r="G378">
-        <v>16.67</v>
+        <v>10.44</v>
       </c>
       <c s="6" t="str" r="H378"/>
       <c s="30" r="I378">
-        <v>22.33</v>
+        <v>10.11</v>
       </c>
       <c s="30" r="J378">
-        <v>21</v>
+        <v>19.18</v>
       </c>
     </row>
     <row r="379" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B379"/>
       <c s="25" t="str" r="C379"/>
-      <c s="10" t="inlineStr" r="D379">
+      <c s="23" t="inlineStr" r="D379">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E379">
+        <v>18.56</v>
+      </c>
+      <c s="30" r="F379">
+        <v>14.78</v>
+      </c>
+      <c s="30" r="G379">
+        <v>16.67</v>
+      </c>
+      <c s="6" t="str" r="H379"/>
+      <c s="30" r="I379">
+        <v>22.33</v>
+      </c>
+      <c s="30" r="J379">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="380" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B380"/>
+      <c s="25" t="str" r="C380"/>
+      <c s="10" t="inlineStr" r="D380">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E379">
+      <c s="31" r="E380">
         <v>40.44</v>
       </c>
-      <c s="31" r="F379">
+      <c s="31" r="F380">
         <v>35.22</v>
       </c>
-      <c s="31" r="G379">
+      <c s="31" r="G380">
         <v>39.56</v>
       </c>
-      <c s="6" t="str" r="H379"/>
-      <c s="31" r="I379">
+      <c s="6" t="str" r="H380"/>
+      <c s="31" r="I380">
         <v>49.22</v>
       </c>
-      <c s="31" r="J379">
+      <c s="31" r="J380">
         <v>56.27</v>
       </c>
     </row>
-    <row r="380" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="381" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B381">
+      <c s="26" t="str" r="B381"/>
+      <c s="27" t="str" r="C381"/>
+      <c s="23" t="inlineStr" r="D381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H381"/>
+      <c s="23" t="inlineStr" r="I381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J381">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="382" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B382">
         <is>
           <t xml:space="preserve">Sports Medicine (Family Medicine)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C381"/>
-      <c s="23" t="inlineStr" r="D381">
+      <c s="22" t="str" r="C382"/>
+      <c s="23" t="inlineStr" r="D382">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E381">
+      <c s="30" r="E382">
         <v>25.78</v>
       </c>
-      <c s="30" r="F381">
+      <c s="30" r="F382">
         <v>38.15</v>
       </c>
-      <c s="30" r="G381">
+      <c s="30" r="G382">
         <v>31.25</v>
-      </c>
-[...23 lines deleted...]
-        <v>22.44</v>
       </c>
       <c s="6" t="str" r="H382"/>
       <c s="30" r="I382">
-        <v>21.03</v>
+        <v>34.52</v>
       </c>
       <c s="30" r="J382">
-        <v>26.99</v>
+        <v>34.27</v>
       </c>
     </row>
     <row r="383" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B383"/>
       <c s="25" t="str" r="C383"/>
       <c s="23" t="inlineStr" r="D383">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E383">
-        <v>28.87</v>
+        <v>23.54</v>
       </c>
       <c s="30" r="F383">
-        <v>24.51</v>
+        <v>26.62</v>
       </c>
       <c s="30" r="G383">
-        <v>24.26</v>
+        <v>22.44</v>
       </c>
       <c s="6" t="str" r="H383"/>
       <c s="30" r="I383">
-        <v>27.31</v>
+        <v>21.03</v>
       </c>
       <c s="30" r="J383">
-        <v>29.15</v>
+        <v>26.99</v>
       </c>
     </row>
     <row r="384" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B384"/>
       <c s="25" t="str" r="C384"/>
-      <c s="10" t="inlineStr" r="D384">
+      <c s="23" t="inlineStr" r="D384">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E384">
+        <v>28.87</v>
+      </c>
+      <c s="30" r="F384">
+        <v>24.51</v>
+      </c>
+      <c s="30" r="G384">
+        <v>24.26</v>
+      </c>
+      <c s="6" t="str" r="H384"/>
+      <c s="30" r="I384">
+        <v>27.31</v>
+      </c>
+      <c s="30" r="J384">
+        <v>29.15</v>
+      </c>
+    </row>
+    <row r="385" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B385"/>
+      <c s="25" t="str" r="C385"/>
+      <c s="10" t="inlineStr" r="D385">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E384">
+      <c s="31" r="E385">
         <v>77.84</v>
       </c>
-      <c s="31" r="F384">
+      <c s="31" r="F385">
         <v>88.87</v>
       </c>
-      <c s="31" r="G384">
+      <c s="31" r="G385">
         <v>77.61</v>
       </c>
-      <c s="6" t="str" r="H384"/>
-      <c s="31" r="I384">
+      <c s="6" t="str" r="H385"/>
+      <c s="31" r="I385">
         <v>82.85</v>
       </c>
-      <c s="31" r="J384">
+      <c s="31" r="J385">
         <v>90.41</v>
       </c>
     </row>
-    <row r="385" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="386" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B386">
+      <c s="26" t="str" r="B386"/>
+      <c s="27" t="str" r="C386"/>
+      <c s="23" t="inlineStr" r="D386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H386"/>
+      <c s="23" t="inlineStr" r="I386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J386">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B387">
         <is>
           <t xml:space="preserve">Sports Medicine (Pediatrics)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C386"/>
-      <c s="23" t="inlineStr" r="D386">
+      <c s="22" t="str" r="C387"/>
+      <c s="23" t="inlineStr" r="D387">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E386">
+      <c s="30" r="E387">
         <v>16.29</v>
       </c>
-      <c s="30" r="F386">
+      <c s="30" r="F387">
         <v>14.12</v>
       </c>
-      <c s="30" r="G386">
+      <c s="30" r="G387">
         <v>12.47</v>
-      </c>
-[...23 lines deleted...]
-        <v>13.53</v>
       </c>
       <c s="6" t="str" r="H387"/>
       <c s="30" r="I387">
-        <v>9.94</v>
+        <v>17.12</v>
       </c>
       <c s="30" r="J387">
         <v>13.5</v>
       </c>
     </row>
     <row r="388" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B388"/>
       <c s="25" t="str" r="C388"/>
       <c s="23" t="inlineStr" r="D388">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E388">
-        <v>23.76</v>
+        <v>6.65</v>
       </c>
       <c s="30" r="F388">
-        <v>17.25</v>
+        <v>7.06</v>
       </c>
       <c s="30" r="G388">
-        <v>22.82</v>
+        <v>13.53</v>
       </c>
       <c s="6" t="str" r="H388"/>
       <c s="30" r="I388">
-        <v>18.76</v>
+        <v>9.94</v>
       </c>
       <c s="30" r="J388">
-        <v>20.63</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="389" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B389"/>
       <c s="25" t="str" r="C389"/>
-      <c s="10" t="inlineStr" r="D389">
+      <c s="23" t="inlineStr" r="D389">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E389">
+        <v>23.76</v>
+      </c>
+      <c s="30" r="F389">
+        <v>17.25</v>
+      </c>
+      <c s="30" r="G389">
+        <v>22.82</v>
+      </c>
+      <c s="6" t="str" r="H389"/>
+      <c s="30" r="I389">
+        <v>18.76</v>
+      </c>
+      <c s="30" r="J389">
+        <v>20.63</v>
+      </c>
+    </row>
+    <row r="390" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B390"/>
+      <c s="25" t="str" r="C390"/>
+      <c s="10" t="inlineStr" r="D390">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E389">
+      <c s="31" r="E390">
         <v>46.71</v>
       </c>
-      <c s="31" r="F389">
+      <c s="31" r="F390">
         <v>37.41</v>
       </c>
-      <c s="31" r="G389">
+      <c s="31" r="G390">
         <v>48.82</v>
       </c>
-      <c s="6" t="str" r="H389"/>
-      <c s="31" r="I389">
+      <c s="6" t="str" r="H390"/>
+      <c s="31" r="I390">
         <v>45.82</v>
       </c>
-      <c s="31" r="J389">
+      <c s="31" r="J390">
         <v>47.63</v>
       </c>
     </row>
-    <row r="390" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="391" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B391">
+      <c s="26" t="str" r="B391"/>
+      <c s="27" t="str" r="C391"/>
+      <c s="23" t="inlineStr" r="D391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H391"/>
+      <c s="23" t="inlineStr" r="I391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J391">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="392" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B392">
         <is>
           <t xml:space="preserve">Sports Medicine (Physical Medicine and Rehabilitation)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C391"/>
-      <c s="23" t="inlineStr" r="D391">
+      <c s="22" t="str" r="C392"/>
+      <c s="23" t="inlineStr" r="D392">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E391">
+      <c s="30" r="E392">
         <v>15.1</v>
       </c>
-      <c s="30" r="F391">
+      <c s="30" r="F392">
         <v>20.35</v>
       </c>
-      <c s="30" r="G391">
+      <c s="30" r="G392">
         <v>21.33</v>
-      </c>
-[...23 lines deleted...]
-        <v>13.38</v>
       </c>
       <c s="6" t="str" r="H392"/>
       <c s="30" r="I392">
-        <v>9.09</v>
+        <v>20.04</v>
       </c>
       <c s="30" r="J392">
-        <v>15</v>
+        <v>22.16</v>
       </c>
     </row>
     <row r="393" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B393"/>
       <c s="25" t="str" r="C393"/>
       <c s="23" t="inlineStr" r="D393">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E393">
-        <v>37.7</v>
+        <v>11.65</v>
       </c>
       <c s="30" r="F393">
-        <v>37.7</v>
+        <v>12.9</v>
       </c>
       <c s="30" r="G393">
-        <v>40.67</v>
+        <v>13.38</v>
       </c>
       <c s="6" t="str" r="H393"/>
       <c s="30" r="I393">
-        <v>37.58</v>
+        <v>9.09</v>
       </c>
       <c s="30" r="J393">
-        <v>39.64</v>
+        <v>15</v>
       </c>
     </row>
     <row r="394" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B394"/>
       <c s="25" t="str" r="C394"/>
-      <c s="10" t="inlineStr" r="D394">
+      <c s="23" t="inlineStr" r="D394">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E394">
+        <v>37.7</v>
+      </c>
+      <c s="30" r="F394">
+        <v>37.7</v>
+      </c>
+      <c s="30" r="G394">
+        <v>40.67</v>
+      </c>
+      <c s="6" t="str" r="H394"/>
+      <c s="30" r="I394">
+        <v>37.58</v>
+      </c>
+      <c s="30" r="J394">
+        <v>39.64</v>
+      </c>
+    </row>
+    <row r="395" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B395"/>
+      <c s="25" t="str" r="C395"/>
+      <c s="10" t="inlineStr" r="D395">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E394">
+      <c s="31" r="E395">
         <v>64.45</v>
       </c>
-      <c s="31" r="F394">
+      <c s="31" r="F395">
         <v>70.95</v>
       </c>
-      <c s="31" r="G394">
+      <c s="31" r="G395">
         <v>75.38</v>
       </c>
-      <c s="6" t="str" r="H394"/>
-      <c s="31" r="I394">
+      <c s="6" t="str" r="H395"/>
+      <c s="31" r="I395">
         <v>65.5</v>
       </c>
-      <c s="31" r="J394">
+      <c s="31" r="J395">
         <v>76.8</v>
       </c>
     </row>
-    <row r="395" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="396" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B396">
+      <c s="26" t="str" r="B396"/>
+      <c s="27" t="str" r="C396"/>
+      <c s="23" t="inlineStr" r="D396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H396"/>
+      <c s="23" t="inlineStr" r="I396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J396">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B397">
         <is>
           <t xml:space="preserve">Thoracic Surgery</t>
         </is>
       </c>
-      <c s="22" t="str" r="C396"/>
-      <c s="23" t="inlineStr" r="D396">
+      <c s="22" t="str" r="C397"/>
+      <c s="23" t="inlineStr" r="D397">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E396">
+      <c s="30" r="E397">
         <v>11.31</v>
       </c>
-      <c s="30" r="F396">
+      <c s="30" r="F397">
         <v>11.73</v>
       </c>
-      <c s="30" r="G396">
+      <c s="30" r="G397">
         <v>16.26</v>
-      </c>
-[...23 lines deleted...]
-        <v>39.26</v>
       </c>
       <c s="6" t="str" r="H397"/>
       <c s="30" r="I397">
-        <v>41.84</v>
+        <v>11.25</v>
       </c>
       <c s="30" r="J397">
-        <v>33.56</v>
+        <v>17.92</v>
       </c>
     </row>
     <row r="398" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B398"/>
       <c s="25" t="str" r="C398"/>
       <c s="23" t="inlineStr" r="D398">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E398">
-        <v>83.85</v>
+        <v>43.12</v>
       </c>
       <c s="30" r="F398">
-        <v>86.93</v>
+        <v>32.48</v>
       </c>
       <c s="30" r="G398">
-        <v>85.58</v>
+        <v>39.26</v>
       </c>
       <c s="6" t="str" r="H398"/>
       <c s="30" r="I398">
-        <v>89.46</v>
+        <v>41.84</v>
       </c>
       <c s="30" r="J398">
-        <v>85.4</v>
+        <v>33.67</v>
       </c>
     </row>
     <row r="399" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B399"/>
       <c s="25" t="str" r="C399"/>
-      <c s="10" t="inlineStr" r="D399">
+      <c s="23" t="inlineStr" r="D399">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E399">
+        <v>83.85</v>
+      </c>
+      <c s="30" r="F399">
+        <v>86.93</v>
+      </c>
+      <c s="30" r="G399">
+        <v>85.58</v>
+      </c>
+      <c s="6" t="str" r="H399"/>
+      <c s="30" r="I399">
+        <v>89.46</v>
+      </c>
+      <c s="30" r="J399">
+        <v>84.3</v>
+      </c>
+    </row>
+    <row r="400" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B400"/>
+      <c s="25" t="str" r="C400"/>
+      <c s="10" t="inlineStr" r="D400">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E399">
+      <c s="31" r="E400">
         <v>138.28</v>
       </c>
-      <c s="31" r="F399">
+      <c s="31" r="F400">
         <v>131.13</v>
       </c>
-      <c s="31" r="G399">
+      <c s="31" r="G400">
         <v>141.11</v>
       </c>
-      <c s="6" t="str" r="H399"/>
-      <c s="31" r="I399">
+      <c s="6" t="str" r="H400"/>
+      <c s="31" r="I400">
         <v>142.54</v>
       </c>
-      <c s="31" r="J399">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J400">
+        <v>135.89</v>
       </c>
     </row>
     <row r="401" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B401">
+      <c s="26" t="str" r="B401"/>
+      <c s="27" t="str" r="C401"/>
+      <c s="23" t="inlineStr" r="D401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H401"/>
+      <c s="23" t="inlineStr" r="I401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J401">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B402">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (OBGYN)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C401"/>
-      <c s="23" t="inlineStr" r="D401">
+      <c s="22" t="str" r="C402"/>
+      <c s="23" t="inlineStr" r="D402">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E401">
-[...4 lines deleted...]
-      <c s="30" r="F401">
+      <c s="28" t="inlineStr" r="E402">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F402">
         <v>5.75</v>
       </c>
-      <c s="30" r="G401">
+      <c s="30" r="G402">
         <v>6.81</v>
       </c>
-      <c s="6" t="str" r="H401"/>
-      <c s="30" r="I401">
+      <c s="6" t="str" r="H402"/>
+      <c s="30" r="I402">
         <v>8.62</v>
       </c>
-      <c s="30" r="J401">
+      <c s="30" r="J402">
         <v>11.91</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
     </row>
     <row r="403" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B403"/>
       <c s="25" t="str" r="C403"/>
       <c s="23" t="inlineStr" r="D403">
         <is>
-          <t xml:space="preserve">MD</t>
-[...9 lines deleted...]
-        <v>36.88</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E403">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F403">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G403">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H403"/>
-      <c s="30" r="I403">
-[...3 lines deleted...]
-        <v>44.04</v>
+      <c s="28" t="inlineStr" r="I403">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J403">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="404" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B404"/>
       <c s="25" t="str" r="C404"/>
-      <c s="10" t="inlineStr" r="D404">
+      <c s="23" t="inlineStr" r="D404">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E404">
+        <v>35.55</v>
+      </c>
+      <c s="30" r="F404">
+        <v>42.47</v>
+      </c>
+      <c s="30" r="G404">
+        <v>36.88</v>
+      </c>
+      <c s="6" t="str" r="H404"/>
+      <c s="30" r="I404">
+        <v>51.45</v>
+      </c>
+      <c s="30" r="J404">
+        <v>44.07</v>
+      </c>
+    </row>
+    <row r="405" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B405"/>
+      <c s="25" t="str" r="C405"/>
+      <c s="10" t="inlineStr" r="D405">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E404">
+      <c s="31" r="E405">
         <v>44.24</v>
       </c>
-      <c s="31" r="F404">
+      <c s="31" r="F405">
         <v>51.57</v>
       </c>
-      <c s="31" r="G404">
+      <c s="31" r="G405">
         <v>48.02</v>
       </c>
-      <c s="6" t="str" r="H404"/>
-      <c s="31" r="I404">
+      <c s="6" t="str" r="H405"/>
+      <c s="31" r="I405">
         <v>64.25</v>
       </c>
-      <c s="31" r="J404">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J405">
+        <v>59.53</v>
       </c>
     </row>
     <row r="406" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B406">
+      <c s="26" t="str" r="B406"/>
+      <c s="27" t="str" r="C406"/>
+      <c s="23" t="inlineStr" r="D406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H406"/>
+      <c s="23" t="inlineStr" r="I406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J406">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B407">
         <is>
           <t xml:space="preserve">Urogynecology and Reconstructive Pelvic Surgery (Urology)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C406"/>
-      <c s="23" t="inlineStr" r="D406">
+      <c s="22" t="str" r="C407"/>
+      <c s="23" t="inlineStr" r="D407">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E406">
-[...15 lines deleted...]
-      <c s="30" r="I406">
+      <c s="28" t="inlineStr" r="E407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G407">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="6" t="str" r="H407"/>
+      <c s="30" r="I407">
         <v>5</v>
-      </c>
-[...33 lines deleted...]
-        </is>
       </c>
       <c s="28" t="inlineStr" r="J407">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
     </row>
     <row r="408" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B408"/>
       <c s="25" t="str" r="C408"/>
       <c s="23" t="inlineStr" r="D408">
         <is>
-          <t xml:space="preserve">MD</t>
-[...9 lines deleted...]
-        <v>23.33</v>
+          <t xml:space="preserve">IMG</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="E408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="F408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="G408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
       <c s="6" t="str" r="H408"/>
-      <c s="30" r="I408">
-[...3 lines deleted...]
-        <v>25.21</v>
+      <c s="28" t="inlineStr" r="I408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="28" t="inlineStr" r="J408">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="409" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B409"/>
       <c s="25" t="str" r="C409"/>
-      <c s="10" t="inlineStr" r="D409">
+      <c s="23" t="inlineStr" r="D409">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E409">
+        <v>21.87</v>
+      </c>
+      <c s="30" r="F409">
+        <v>13.29</v>
+      </c>
+      <c s="30" r="G409">
+        <v>23.33</v>
+      </c>
+      <c s="6" t="str" r="H409"/>
+      <c s="30" r="I409">
+        <v>27.57</v>
+      </c>
+      <c s="30" r="J409">
+        <v>25.21</v>
+      </c>
+    </row>
+    <row r="410" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B410"/>
+      <c s="25" t="str" r="C410"/>
+      <c s="10" t="inlineStr" r="D410">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E409">
+      <c s="31" r="E410">
         <v>23.47</v>
       </c>
-      <c s="31" r="F409">
+      <c s="31" r="F410">
         <v>19.86</v>
       </c>
-      <c s="31" r="G409">
+      <c s="31" r="G410">
         <v>26.93</v>
       </c>
-      <c s="6" t="str" r="H409"/>
-      <c s="31" r="I409">
+      <c s="6" t="str" r="H410"/>
+      <c s="31" r="I410">
         <v>34.21</v>
       </c>
-      <c s="31" r="J409">
+      <c s="31" r="J410">
         <v>31.71</v>
       </c>
     </row>
-    <row r="410" ht="15.85" customHeight="0">
-[...33 lines deleted...]
-    </row>
     <row r="411" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B411">
+      <c s="26" t="str" r="B411"/>
+      <c s="27" t="str" r="C411"/>
+      <c s="23" t="inlineStr" r="D411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H411"/>
+      <c s="23" t="inlineStr" r="I411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J411">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="412" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B412">
         <is>
           <t xml:space="preserve">Vascular Neurology</t>
         </is>
       </c>
-      <c s="22" t="str" r="C411"/>
-      <c s="23" t="inlineStr" r="D411">
+      <c s="22" t="str" r="C412"/>
+      <c s="23" t="inlineStr" r="D412">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="28" t="inlineStr" r="E411">
-[...4 lines deleted...]
-      <c s="30" r="F411">
+      <c s="28" t="inlineStr" r="E412">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
+      </c>
+      <c s="30" r="F412">
         <v>5.84</v>
       </c>
-      <c s="30" r="G411">
+      <c s="30" r="G412">
         <v>7.26</v>
-      </c>
-[...23 lines deleted...]
-        <v>25.06</v>
       </c>
       <c s="6" t="str" r="H412"/>
       <c s="30" r="I412">
-        <v>26.25</v>
+        <v>5.82</v>
       </c>
       <c s="30" r="J412">
-        <v>33.23</v>
+        <v>6.1</v>
       </c>
     </row>
     <row r="413" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B413"/>
       <c s="25" t="str" r="C413"/>
       <c s="23" t="inlineStr" r="D413">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E413">
-        <v>16.16</v>
+        <v>22.79</v>
       </c>
       <c s="30" r="F413">
-        <v>11.95</v>
+        <v>25.39</v>
       </c>
       <c s="30" r="G413">
-        <v>13.79</v>
+        <v>25.06</v>
       </c>
       <c s="6" t="str" r="H413"/>
       <c s="30" r="I413">
-        <v>16.5</v>
+        <v>26.25</v>
       </c>
       <c s="30" r="J413">
-        <v>16.95</v>
+        <v>33.32</v>
       </c>
     </row>
     <row r="414" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B414"/>
       <c s="25" t="str" r="C414"/>
-      <c s="10" t="inlineStr" r="D414">
+      <c s="23" t="inlineStr" r="D414">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E414">
+        <v>16.16</v>
+      </c>
+      <c s="30" r="F414">
+        <v>11.95</v>
+      </c>
+      <c s="30" r="G414">
+        <v>13.79</v>
+      </c>
+      <c s="6" t="str" r="H414"/>
+      <c s="30" r="I414">
+        <v>16.5</v>
+      </c>
+      <c s="30" r="J414">
+        <v>16.78</v>
+      </c>
+    </row>
+    <row r="415" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B415"/>
+      <c s="25" t="str" r="C415"/>
+      <c s="10" t="inlineStr" r="D415">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E414">
+      <c s="31" r="E415">
         <v>41.79</v>
       </c>
-      <c s="31" r="F414">
+      <c s="31" r="F415">
         <v>42.5</v>
       </c>
-      <c s="31" r="G414">
+      <c s="31" r="G415">
         <v>44.67</v>
       </c>
-      <c s="6" t="str" r="H414"/>
-      <c s="31" r="I414">
+      <c s="6" t="str" r="H415"/>
+      <c s="31" r="I415">
         <v>47.36</v>
       </c>
-      <c s="31" r="J414">
-[...35 lines deleted...]
-        </is>
+      <c s="31" r="J415">
+        <v>54.34</v>
       </c>
     </row>
     <row r="416" ht="15.85" customHeight="0">
-      <c s="10" t="inlineStr" r="B416">
+      <c s="26" t="str" r="B416"/>
+      <c s="27" t="str" r="C416"/>
+      <c s="23" t="inlineStr" r="D416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H416"/>
+      <c s="23" t="inlineStr" r="I416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J416">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="417" ht="15.85" customHeight="0">
+      <c s="10" t="inlineStr" r="B417">
         <is>
           <t xml:space="preserve">Vascular Surgery (General Surgery)</t>
         </is>
       </c>
-      <c s="22" t="str" r="C416"/>
-      <c s="23" t="inlineStr" r="D416">
+      <c s="22" t="str" r="C417"/>
+      <c s="23" t="inlineStr" r="D417">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
-      <c s="30" r="E416">
+      <c s="30" r="E417">
         <v>14.85</v>
       </c>
-      <c s="30" r="F416">
+      <c s="30" r="F417">
         <v>14.94</v>
       </c>
-      <c s="30" r="G416">
+      <c s="30" r="G417">
         <v>11.57</v>
-      </c>
-[...23 lines deleted...]
-        <v>24.51</v>
       </c>
       <c s="6" t="str" r="H417"/>
       <c s="30" r="I417">
-        <v>29.95</v>
+        <v>20.31</v>
       </c>
       <c s="30" r="J417">
-        <v>29.8</v>
+        <v>19.96</v>
       </c>
     </row>
     <row r="418" ht="15.85" customHeight="0">
       <c s="24" t="str" r="B418"/>
       <c s="25" t="str" r="C418"/>
       <c s="23" t="inlineStr" r="D418">
         <is>
-          <t xml:space="preserve">MD</t>
+          <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E418">
-        <v>60.75</v>
+        <v>25.11</v>
       </c>
       <c s="30" r="F418">
-        <v>55.03</v>
+        <v>22.31</v>
       </c>
       <c s="30" r="G418">
-        <v>39.92</v>
+        <v>24.51</v>
       </c>
       <c s="6" t="str" r="H418"/>
       <c s="30" r="I418">
-        <v>51.36</v>
+        <v>29.95</v>
       </c>
       <c s="30" r="J418">
-        <v>63.77</v>
+        <v>29.54</v>
       </c>
     </row>
     <row r="419" ht="15.8" customHeight="0">
       <c s="24" t="str" r="B419"/>
       <c s="25" t="str" r="C419"/>
-      <c s="10" t="inlineStr" r="D419">
+      <c s="23" t="inlineStr" r="D419">
+        <is>
+          <t xml:space="preserve">MD</t>
+        </is>
+      </c>
+      <c s="30" r="E419">
+        <v>60.75</v>
+      </c>
+      <c s="30" r="F419">
+        <v>55.03</v>
+      </c>
+      <c s="30" r="G419">
+        <v>39.92</v>
+      </c>
+      <c s="6" t="str" r="H419"/>
+      <c s="30" r="I419">
+        <v>51.36</v>
+      </c>
+      <c s="30" r="J419">
+        <v>63.78</v>
+      </c>
+    </row>
+    <row r="420" ht="15.85" customHeight="0">
+      <c s="24" t="str" r="B420"/>
+      <c s="25" t="str" r="C420"/>
+      <c s="10" t="inlineStr" r="D420">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
-      <c s="31" r="E419">
+      <c s="31" r="E420">
         <v>100.7</v>
       </c>
-      <c s="31" r="F419">
+      <c s="31" r="F420">
         <v>92.28</v>
       </c>
-      <c s="31" r="G419">
+      <c s="31" r="G420">
         <v>75.62</v>
       </c>
-      <c s="6" t="str" r="H419"/>
-      <c s="31" r="I419">
+      <c s="6" t="str" r="H420"/>
+      <c s="31" r="I420">
         <v>101.62</v>
       </c>
-      <c s="31" r="J419">
-[...40 lines deleted...]
-      <c s="15" t="inlineStr" r="B422">
+      <c s="31" r="J420">
+        <v>113.02</v>
+      </c>
+    </row>
+    <row r="421" ht="15.85" customHeight="0">
+      <c s="26" t="str" r="B421"/>
+      <c s="27" t="str" r="C421"/>
+      <c s="23" t="inlineStr" r="D421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="E421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="F421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="G421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="6" t="str" r="H421"/>
+      <c s="23" t="inlineStr" r="I421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+      <c s="23" t="inlineStr" r="J421">
+        <is>
+          <t xml:space="preserve"/>
+        </is>
+      </c>
+    </row>
+    <row r="422" ht="18.75" customHeight="1"/>
+    <row r="423" ht="43.2" customHeight="1">
+      <c s="15" t="inlineStr" r="B423">
         <is>
           <t xml:space="preserve">Overall AVGs are based on the unique programs applied to by all applicant types, the denominator could be different for an individual applicant type depending on the number of unique programs applied to. In some cases you can't add them together to give you the overall AVG. Calculations are also performed before rounding.</t>
         </is>
       </c>
     </row>
-    <row r="423" ht="18" customHeight="1">
-      <c s="15" t="inlineStr" r="B423">
+    <row r="424" ht="18" customHeight="1">
+      <c s="15" t="inlineStr" r="B424">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
-    <row r="424" ht="52.6" customHeight="1"/>
+    <row r="425" ht="52.6" customHeight="1"/>
   </sheetData>
   <mergeCells>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E5:J5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="B7:C11"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="G8:H8"/>
     <mergeCell ref="G9:H9"/>
     <mergeCell ref="G10:H10"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="B12:C16"/>
     <mergeCell ref="G12:H12"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="G14:H14"/>
     <mergeCell ref="G15:H15"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="B17:C21"/>
     <mergeCell ref="G17:H17"/>
     <mergeCell ref="G18:H18"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="G20:H20"/>
     <mergeCell ref="G21:H21"/>
@@ -39815,299 +39874,300 @@
     <mergeCell ref="G195:H195"/>
     <mergeCell ref="B196:C200"/>
     <mergeCell ref="G196:H196"/>
     <mergeCell ref="G197:H197"/>
     <mergeCell ref="G198:H198"/>
     <mergeCell ref="G199:H199"/>
     <mergeCell ref="G200:H200"/>
     <mergeCell ref="B201:C205"/>
     <mergeCell ref="G201:H201"/>
     <mergeCell ref="G202:H202"/>
     <mergeCell ref="G203:H203"/>
     <mergeCell ref="G204:H204"/>
     <mergeCell ref="G205:H205"/>
     <mergeCell ref="B206:C210"/>
     <mergeCell ref="G206:H206"/>
     <mergeCell ref="G207:H207"/>
     <mergeCell ref="G208:H208"/>
     <mergeCell ref="G209:H209"/>
     <mergeCell ref="G210:H210"/>
     <mergeCell ref="B211:C215"/>
     <mergeCell ref="G211:H211"/>
     <mergeCell ref="G212:H212"/>
     <mergeCell ref="G213:H213"/>
     <mergeCell ref="G214:H214"/>
     <mergeCell ref="G215:H215"/>
-    <mergeCell ref="B216:C219"/>
+    <mergeCell ref="B216:C220"/>
     <mergeCell ref="G216:H216"/>
     <mergeCell ref="G217:H217"/>
     <mergeCell ref="G218:H218"/>
     <mergeCell ref="G219:H219"/>
-    <mergeCell ref="B220:C224"/>
     <mergeCell ref="G220:H220"/>
+    <mergeCell ref="B221:C225"/>
     <mergeCell ref="G221:H221"/>
     <mergeCell ref="G222:H222"/>
     <mergeCell ref="G223:H223"/>
     <mergeCell ref="G224:H224"/>
-    <mergeCell ref="B225:C229"/>
     <mergeCell ref="G225:H225"/>
+    <mergeCell ref="B226:C230"/>
     <mergeCell ref="G226:H226"/>
     <mergeCell ref="G227:H227"/>
     <mergeCell ref="G228:H228"/>
     <mergeCell ref="G229:H229"/>
-    <mergeCell ref="B230:C234"/>
     <mergeCell ref="G230:H230"/>
+    <mergeCell ref="B231:C235"/>
     <mergeCell ref="G231:H231"/>
     <mergeCell ref="G232:H232"/>
     <mergeCell ref="G233:H233"/>
     <mergeCell ref="G234:H234"/>
-    <mergeCell ref="B235:C239"/>
     <mergeCell ref="G235:H235"/>
+    <mergeCell ref="B236:C240"/>
     <mergeCell ref="G236:H236"/>
     <mergeCell ref="G237:H237"/>
     <mergeCell ref="G238:H238"/>
     <mergeCell ref="G239:H239"/>
-    <mergeCell ref="B240:C244"/>
     <mergeCell ref="G240:H240"/>
+    <mergeCell ref="B241:C245"/>
     <mergeCell ref="G241:H241"/>
     <mergeCell ref="G242:H242"/>
     <mergeCell ref="G243:H243"/>
     <mergeCell ref="G244:H244"/>
-    <mergeCell ref="B245:C248"/>
     <mergeCell ref="G245:H245"/>
+    <mergeCell ref="B246:C249"/>
     <mergeCell ref="G246:H246"/>
     <mergeCell ref="G247:H247"/>
     <mergeCell ref="G248:H248"/>
-    <mergeCell ref="B249:C252"/>
     <mergeCell ref="G249:H249"/>
+    <mergeCell ref="B250:C253"/>
     <mergeCell ref="G250:H250"/>
     <mergeCell ref="G251:H251"/>
     <mergeCell ref="G252:H252"/>
-    <mergeCell ref="B253:C256"/>
     <mergeCell ref="G253:H253"/>
+    <mergeCell ref="B254:C257"/>
     <mergeCell ref="G254:H254"/>
     <mergeCell ref="G255:H255"/>
     <mergeCell ref="G256:H256"/>
-    <mergeCell ref="B257:C260"/>
     <mergeCell ref="G257:H257"/>
+    <mergeCell ref="B258:C261"/>
     <mergeCell ref="G258:H258"/>
     <mergeCell ref="G259:H259"/>
     <mergeCell ref="G260:H260"/>
-    <mergeCell ref="B261:C265"/>
     <mergeCell ref="G261:H261"/>
+    <mergeCell ref="B262:C266"/>
     <mergeCell ref="G262:H262"/>
     <mergeCell ref="G263:H263"/>
     <mergeCell ref="G264:H264"/>
     <mergeCell ref="G265:H265"/>
-    <mergeCell ref="B266:C270"/>
     <mergeCell ref="G266:H266"/>
+    <mergeCell ref="B267:C271"/>
     <mergeCell ref="G267:H267"/>
     <mergeCell ref="G268:H268"/>
     <mergeCell ref="G269:H269"/>
     <mergeCell ref="G270:H270"/>
-    <mergeCell ref="B271:C275"/>
     <mergeCell ref="G271:H271"/>
+    <mergeCell ref="B272:C276"/>
     <mergeCell ref="G272:H272"/>
     <mergeCell ref="G273:H273"/>
     <mergeCell ref="G274:H274"/>
     <mergeCell ref="G275:H275"/>
-    <mergeCell ref="B276:C280"/>
     <mergeCell ref="G276:H276"/>
+    <mergeCell ref="B277:C281"/>
     <mergeCell ref="G277:H277"/>
     <mergeCell ref="G278:H278"/>
     <mergeCell ref="G279:H279"/>
     <mergeCell ref="G280:H280"/>
-    <mergeCell ref="B281:C285"/>
     <mergeCell ref="G281:H281"/>
+    <mergeCell ref="B282:C286"/>
     <mergeCell ref="G282:H282"/>
     <mergeCell ref="G283:H283"/>
     <mergeCell ref="G284:H284"/>
     <mergeCell ref="G285:H285"/>
-    <mergeCell ref="B286:C290"/>
     <mergeCell ref="G286:H286"/>
+    <mergeCell ref="B287:C291"/>
     <mergeCell ref="G287:H287"/>
     <mergeCell ref="G288:H288"/>
     <mergeCell ref="G289:H289"/>
     <mergeCell ref="G290:H290"/>
-    <mergeCell ref="B291:C295"/>
     <mergeCell ref="G291:H291"/>
+    <mergeCell ref="B292:C296"/>
     <mergeCell ref="G292:H292"/>
     <mergeCell ref="G293:H293"/>
     <mergeCell ref="G294:H294"/>
     <mergeCell ref="G295:H295"/>
-    <mergeCell ref="B296:C300"/>
     <mergeCell ref="G296:H296"/>
+    <mergeCell ref="B297:C301"/>
     <mergeCell ref="G297:H297"/>
     <mergeCell ref="G298:H298"/>
     <mergeCell ref="G299:H299"/>
     <mergeCell ref="G300:H300"/>
-    <mergeCell ref="B301:C305"/>
     <mergeCell ref="G301:H301"/>
+    <mergeCell ref="B302:C306"/>
     <mergeCell ref="G302:H302"/>
     <mergeCell ref="G303:H303"/>
     <mergeCell ref="G304:H304"/>
     <mergeCell ref="G305:H305"/>
-    <mergeCell ref="B306:C310"/>
     <mergeCell ref="G306:H306"/>
+    <mergeCell ref="B307:C311"/>
     <mergeCell ref="G307:H307"/>
     <mergeCell ref="G308:H308"/>
     <mergeCell ref="G309:H309"/>
     <mergeCell ref="G310:H310"/>
-    <mergeCell ref="B311:C315"/>
     <mergeCell ref="G311:H311"/>
+    <mergeCell ref="B312:C316"/>
     <mergeCell ref="G312:H312"/>
     <mergeCell ref="G313:H313"/>
     <mergeCell ref="G314:H314"/>
     <mergeCell ref="G315:H315"/>
-    <mergeCell ref="B316:C320"/>
     <mergeCell ref="G316:H316"/>
+    <mergeCell ref="B317:C321"/>
     <mergeCell ref="G317:H317"/>
     <mergeCell ref="G318:H318"/>
     <mergeCell ref="G319:H319"/>
     <mergeCell ref="G320:H320"/>
-    <mergeCell ref="B321:C325"/>
     <mergeCell ref="G321:H321"/>
+    <mergeCell ref="B322:C326"/>
     <mergeCell ref="G322:H322"/>
     <mergeCell ref="G323:H323"/>
     <mergeCell ref="G324:H324"/>
     <mergeCell ref="G325:H325"/>
-    <mergeCell ref="B326:C330"/>
     <mergeCell ref="G326:H326"/>
+    <mergeCell ref="B327:C331"/>
     <mergeCell ref="G327:H327"/>
     <mergeCell ref="G328:H328"/>
     <mergeCell ref="G329:H329"/>
     <mergeCell ref="G330:H330"/>
-    <mergeCell ref="B331:C335"/>
     <mergeCell ref="G331:H331"/>
+    <mergeCell ref="B332:C336"/>
     <mergeCell ref="G332:H332"/>
     <mergeCell ref="G333:H333"/>
     <mergeCell ref="G334:H334"/>
     <mergeCell ref="G335:H335"/>
-    <mergeCell ref="B336:C340"/>
     <mergeCell ref="G336:H336"/>
+    <mergeCell ref="B337:C341"/>
     <mergeCell ref="G337:H337"/>
     <mergeCell ref="G338:H338"/>
     <mergeCell ref="G339:H339"/>
     <mergeCell ref="G340:H340"/>
-    <mergeCell ref="B341:C345"/>
     <mergeCell ref="G341:H341"/>
+    <mergeCell ref="B342:C346"/>
     <mergeCell ref="G342:H342"/>
     <mergeCell ref="G343:H343"/>
     <mergeCell ref="G344:H344"/>
     <mergeCell ref="G345:H345"/>
-    <mergeCell ref="B346:C350"/>
     <mergeCell ref="G346:H346"/>
+    <mergeCell ref="B347:C351"/>
     <mergeCell ref="G347:H347"/>
     <mergeCell ref="G348:H348"/>
     <mergeCell ref="G349:H349"/>
     <mergeCell ref="G350:H350"/>
-    <mergeCell ref="B351:C355"/>
     <mergeCell ref="G351:H351"/>
+    <mergeCell ref="B352:C356"/>
     <mergeCell ref="G352:H352"/>
     <mergeCell ref="G353:H353"/>
     <mergeCell ref="G354:H354"/>
     <mergeCell ref="G355:H355"/>
-    <mergeCell ref="B356:C360"/>
     <mergeCell ref="G356:H356"/>
+    <mergeCell ref="B357:C361"/>
     <mergeCell ref="G357:H357"/>
     <mergeCell ref="G358:H358"/>
     <mergeCell ref="G359:H359"/>
     <mergeCell ref="G360:H360"/>
-    <mergeCell ref="B361:C365"/>
     <mergeCell ref="G361:H361"/>
+    <mergeCell ref="B362:C366"/>
     <mergeCell ref="G362:H362"/>
     <mergeCell ref="G363:H363"/>
     <mergeCell ref="G364:H364"/>
     <mergeCell ref="G365:H365"/>
-    <mergeCell ref="B366:C370"/>
     <mergeCell ref="G366:H366"/>
+    <mergeCell ref="B367:C371"/>
     <mergeCell ref="G367:H367"/>
     <mergeCell ref="G368:H368"/>
     <mergeCell ref="G369:H369"/>
     <mergeCell ref="G370:H370"/>
-    <mergeCell ref="B371:C375"/>
     <mergeCell ref="G371:H371"/>
+    <mergeCell ref="B372:C376"/>
     <mergeCell ref="G372:H372"/>
     <mergeCell ref="G373:H373"/>
     <mergeCell ref="G374:H374"/>
     <mergeCell ref="G375:H375"/>
-    <mergeCell ref="B376:C380"/>
     <mergeCell ref="G376:H376"/>
+    <mergeCell ref="B377:C381"/>
     <mergeCell ref="G377:H377"/>
     <mergeCell ref="G378:H378"/>
     <mergeCell ref="G379:H379"/>
     <mergeCell ref="G380:H380"/>
-    <mergeCell ref="B381:C385"/>
     <mergeCell ref="G381:H381"/>
+    <mergeCell ref="B382:C386"/>
     <mergeCell ref="G382:H382"/>
     <mergeCell ref="G383:H383"/>
     <mergeCell ref="G384:H384"/>
     <mergeCell ref="G385:H385"/>
-    <mergeCell ref="B386:C390"/>
     <mergeCell ref="G386:H386"/>
+    <mergeCell ref="B387:C391"/>
     <mergeCell ref="G387:H387"/>
     <mergeCell ref="G388:H388"/>
     <mergeCell ref="G389:H389"/>
     <mergeCell ref="G390:H390"/>
-    <mergeCell ref="B391:C395"/>
     <mergeCell ref="G391:H391"/>
+    <mergeCell ref="B392:C396"/>
     <mergeCell ref="G392:H392"/>
     <mergeCell ref="G393:H393"/>
     <mergeCell ref="G394:H394"/>
     <mergeCell ref="G395:H395"/>
-    <mergeCell ref="B396:C400"/>
     <mergeCell ref="G396:H396"/>
+    <mergeCell ref="B397:C401"/>
     <mergeCell ref="G397:H397"/>
     <mergeCell ref="G398:H398"/>
     <mergeCell ref="G399:H399"/>
     <mergeCell ref="G400:H400"/>
-    <mergeCell ref="B401:C405"/>
     <mergeCell ref="G401:H401"/>
+    <mergeCell ref="B402:C406"/>
     <mergeCell ref="G402:H402"/>
     <mergeCell ref="G403:H403"/>
     <mergeCell ref="G404:H404"/>
     <mergeCell ref="G405:H405"/>
-    <mergeCell ref="B406:C410"/>
     <mergeCell ref="G406:H406"/>
+    <mergeCell ref="B407:C411"/>
     <mergeCell ref="G407:H407"/>
     <mergeCell ref="G408:H408"/>
     <mergeCell ref="G409:H409"/>
     <mergeCell ref="G410:H410"/>
-    <mergeCell ref="B411:C415"/>
     <mergeCell ref="G411:H411"/>
+    <mergeCell ref="B412:C416"/>
     <mergeCell ref="G412:H412"/>
     <mergeCell ref="G413:H413"/>
     <mergeCell ref="G414:H414"/>
     <mergeCell ref="G415:H415"/>
-    <mergeCell ref="B416:C420"/>
     <mergeCell ref="G416:H416"/>
+    <mergeCell ref="B417:C421"/>
     <mergeCell ref="G417:H417"/>
     <mergeCell ref="G418:H418"/>
     <mergeCell ref="G419:H419"/>
     <mergeCell ref="G420:H420"/>
-    <mergeCell ref="B422:G422"/>
+    <mergeCell ref="G421:H421"/>
     <mergeCell ref="B423:G423"/>
+    <mergeCell ref="B424:G424"/>
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId16"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -40562,100 +40622,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206356</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207073</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206356</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206356</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207073</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207073</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C20EADE4-B3D4-491E-99CE-78C2CA2097D4}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE2F4CE3-7BBD-4146-96B3-4C3362E14972}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FBD12E5-72D8-4906-9F61-F79406FA4CDB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4EF7996E-CFB5-4C03-A7B3-958B8A6B3E43}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD578FD2-BD09-4577-8711-8C6287145CC6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E8DA94C2-989E-4B83-928C-A678DCC69DAD}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B5029FF-E3F7-4873-8FD9-8C957A02B673}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6D107AF6-BFAA-4E63-8769-5113D7A38B94}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>c8f4600f-7840-4c6c-a481-e66663055c0e</vt:lpwstr>
+    <vt:lpwstr>c6685f76-e607-4de5-b22b-fe706ef3bfc1</vt:lpwstr>
   </property>
 </Properties>
 </file>