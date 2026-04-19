--- v3 (2026-01-07)
+++ v4 (2026-04-19)
@@ -685,51 +685,51 @@
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.54296875"/>
     <col min="2" max="2" customWidth="1" width="0.44140625"/>
     <col min="3" max="3" customWidth="1" width="0.44140625"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="23.3125"/>
     <col min="6" max="6" customWidth="1" width="4.18359375"/>
     <col min="7" max="7" customWidth="1" width="17.0625"/>
     <col min="8" max="8" customWidth="1" width="17.07421875"/>
     <col min="9" max="9" customWidth="1" width="17.0625"/>
     <col min="10" max="10" customWidth="1" width="17.07421875"/>
     <col min="11" max="11" customWidth="1" width="5.703125"/>
     <col min="12" max="12" customWidth="1" width="11.36328125"/>
     <col min="13" max="13" customWidth="1" width="24.28125"/>
     <col min="14" max="14" customWidth="1" width="53.98046875"/>
     <col min="15" max="15" customWidth="1" width="2.68359375"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.2" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="D4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="17.25" customHeight="1"/>
     <row r="6" ht="18" customHeight="0">
       <c s="2" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="3" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="4" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="str" r="E6"/>
       <c s="6" t="str" r="F6"/>
       <c s="7" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">ERAS 2022</t>
@@ -762,374 +762,374 @@
         <v>1</v>
       </c>
       <c s="9" r="C7">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Applied</t>
         </is>
       </c>
       <c s="5" t="str" r="E7"/>
       <c s="6" t="str" r="F7"/>
       <c s="11" r="G7">
         <v>49737</v>
       </c>
       <c s="11" r="H7">
         <v>49926</v>
       </c>
       <c s="11" r="I7">
         <v>51816</v>
       </c>
       <c s="11" r="J7">
         <v>52051</v>
       </c>
       <c s="11" r="K7">
-        <v>49721</v>
+        <v>50404</v>
       </c>
       <c s="6" t="str" r="L7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B8"/>
       <c s="9" r="C8">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E8"/>
       <c s="6" t="str" r="F8"/>
       <c s="13" r="G8">
         <v>8569</v>
       </c>
       <c s="13" r="H8">
         <v>8686</v>
       </c>
       <c s="13" r="I8">
         <v>9285</v>
       </c>
       <c s="13" r="J8">
         <v>9420</v>
       </c>
       <c s="13" r="K8">
-        <v>8364</v>
+        <v>8403</v>
       </c>
       <c s="6" t="str" r="L8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="12" t="str" r="B9"/>
       <c s="9" r="C9">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E9"/>
       <c s="6" t="str" r="F9"/>
       <c s="13" r="G9">
         <v>17992</v>
       </c>
       <c s="13" r="H9">
         <v>18539</v>
       </c>
       <c s="13" r="I9">
         <v>19874</v>
       </c>
       <c s="13" r="J9">
         <v>20756</v>
       </c>
       <c s="13" r="K9">
-        <v>20293</v>
+        <v>20710</v>
       </c>
       <c s="6" t="str" r="L9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="14" t="str" r="B10"/>
       <c s="9" r="C10">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
       <c s="13" r="G10">
         <v>23176</v>
       </c>
       <c s="13" r="H10">
         <v>22701</v>
       </c>
       <c s="13" r="I10">
         <v>22657</v>
       </c>
       <c s="13" r="J10">
         <v>21875</v>
       </c>
       <c s="13" r="K10">
-        <v>21064</v>
+        <v>21291</v>
       </c>
       <c s="6" t="str" r="L10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="8" r="B11">
         <v>2</v>
       </c>
       <c s="9" r="C11">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">MyERAS Apps Submitted</t>
         </is>
       </c>
       <c s="5" t="str" r="E11"/>
       <c s="6" t="str" r="F11"/>
       <c s="11" r="G11">
         <v>50865</v>
       </c>
       <c s="11" r="H11">
         <v>51003</v>
       </c>
       <c s="11" r="I11">
         <v>53007</v>
       </c>
       <c s="11" r="J11">
         <v>53266</v>
       </c>
       <c s="11" r="K11">
-        <v>50137</v>
+        <v>50937</v>
       </c>
       <c s="6" t="str" r="L11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B12"/>
       <c s="9" r="C12">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E12"/>
       <c s="6" t="str" r="F12"/>
       <c s="13" r="G12">
         <v>8729</v>
       </c>
       <c s="13" r="H12">
         <v>8861</v>
       </c>
       <c s="13" r="I12">
         <v>9490</v>
       </c>
       <c s="13" r="J12">
         <v>9600</v>
       </c>
       <c s="13" r="K12">
-        <v>8521</v>
+        <v>8576</v>
       </c>
       <c s="6" t="str" r="L12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B13"/>
       <c s="9" r="C13">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E13"/>
       <c s="6" t="str" r="F13"/>
       <c s="13" r="G13">
         <v>18811</v>
       </c>
       <c s="13" r="H13">
         <v>19270</v>
       </c>
       <c s="13" r="I13">
         <v>20697</v>
       </c>
       <c s="13" r="J13">
         <v>21609</v>
       </c>
       <c s="13" r="K13">
-        <v>20364</v>
+        <v>20859</v>
       </c>
       <c s="6" t="str" r="L13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B14"/>
       <c s="9" r="C14">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E14"/>
       <c s="6" t="str" r="F14"/>
       <c s="13" r="G14">
         <v>23325</v>
       </c>
       <c s="13" r="H14">
         <v>22872</v>
       </c>
       <c s="13" r="I14">
         <v>22820</v>
       </c>
       <c s="13" r="J14">
         <v>22057</v>
       </c>
       <c s="13" r="K14">
-        <v>21252</v>
+        <v>21502</v>
       </c>
       <c s="6" t="str" r="L14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="8" r="B15">
         <v>3</v>
       </c>
       <c s="9" r="C15">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Registered</t>
         </is>
       </c>
       <c s="5" t="str" r="E15"/>
       <c s="6" t="str" r="F15"/>
       <c s="11" r="G15">
         <v>52831</v>
       </c>
       <c s="11" r="H15">
         <v>53250</v>
       </c>
       <c s="11" r="I15">
         <v>55383</v>
       </c>
       <c s="11" r="J15">
         <v>56559</v>
       </c>
       <c s="11" r="K15">
-        <v>55722</v>
+        <v>56337</v>
       </c>
       <c s="6" t="str" r="L15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B16"/>
       <c s="9" r="C16">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E16"/>
       <c s="6" t="str" r="F16"/>
       <c s="13" r="G16">
         <v>9088</v>
       </c>
       <c s="13" r="H16">
         <v>9248</v>
       </c>
       <c s="13" r="I16">
         <v>9912</v>
       </c>
       <c s="13" r="J16">
         <v>10160</v>
       </c>
       <c s="13" r="K16">
-        <v>10057</v>
+        <v>10045</v>
       </c>
       <c s="6" t="str" r="L16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B17"/>
       <c s="9" r="C17">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E17"/>
       <c s="6" t="str" r="F17"/>
       <c s="13" r="G17">
         <v>19824</v>
       </c>
       <c s="13" r="H17">
         <v>20442</v>
       </c>
       <c s="13" r="I17">
         <v>21908</v>
       </c>
       <c s="13" r="J17">
         <v>22779</v>
       </c>
       <c s="13" r="K17">
-        <v>22392</v>
+        <v>22760</v>
       </c>
       <c s="6" t="str" r="L17"/>
     </row>
     <row r="18" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B18"/>
       <c s="9" r="C18">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E18"/>
       <c s="6" t="str" r="F18"/>
       <c s="13" r="G18">
         <v>23919</v>
       </c>
       <c s="13" r="H18">
         <v>23560</v>
       </c>
       <c s="13" r="I18">
         <v>23563</v>
       </c>
       <c s="13" r="J18">
         <v>23620</v>
       </c>
       <c s="13" r="K18">
-        <v>23273</v>
+        <v>23532</v>
       </c>
       <c s="6" t="str" r="L18"/>
     </row>
     <row r="19" ht="0.05" customHeight="1"/>
     <row r="20" ht="18" customHeight="1"/>
     <row r="21" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve">MD includes US and Canadian Graduates from US and Canadian MD granting schools</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B7:B10"/>
@@ -1180,51 +1180,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="4.83203125"/>
     <col min="8" max="8" customWidth="1" width="7.6640625"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Applicants</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -1305,51 +1305,51 @@
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B8"/>
       <c s="26" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F8">
         <v>16</v>
       </c>
       <c s="13" r="G8">
         <v>11</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="13" r="I8">
         <v>28</v>
       </c>
       <c s="13" r="J8">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B9"/>
       <c s="26" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F9">
         <v>8</v>
       </c>
       <c s="13" r="G9">
         <v>7</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="13" r="I9">
         <v>17</v>
       </c>
@@ -1359,51 +1359,51 @@
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B10"/>
       <c s="26" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F10">
         <v>27</v>
       </c>
       <c s="11" r="G10">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="11" r="I10">
         <v>55</v>
       </c>
       <c s="11" r="J10">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B11"/>
       <c s="28" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1423,126 +1423,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E12">
         <v>712</v>
       </c>
       <c s="13" r="F12">
         <v>714</v>
       </c>
       <c s="13" r="G12">
         <v>768</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="13" r="I12">
         <v>684</v>
       </c>
       <c s="13" r="J12">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E13">
         <v>785</v>
       </c>
       <c s="13" r="F13">
         <v>764</v>
       </c>
       <c s="13" r="G13">
         <v>787</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="13" r="I13">
         <v>780</v>
       </c>
       <c s="13" r="J13">
-        <v>810</v>
+        <v>817</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E14">
         <v>1890</v>
       </c>
       <c s="13" r="F14">
         <v>2142</v>
       </c>
       <c s="13" r="G14">
         <v>2163</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="13" r="I14">
         <v>2233</v>
       </c>
       <c s="13" r="J14">
-        <v>2201</v>
+        <v>2220</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E15">
         <v>3387</v>
       </c>
       <c s="11" r="F15">
         <v>3620</v>
       </c>
       <c s="11" r="G15">
         <v>3718</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="11" r="I15">
         <v>3697</v>
       </c>
       <c s="11" r="J15">
-        <v>3719</v>
+        <v>3749</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1562,126 +1562,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E17">
         <v>41</v>
       </c>
       <c s="13" r="F17">
         <v>41</v>
       </c>
       <c s="13" r="G17">
         <v>45</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="13" r="I17">
         <v>47</v>
       </c>
       <c s="13" r="J17">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E18">
         <v>219</v>
       </c>
       <c s="13" r="F18">
         <v>257</v>
       </c>
       <c s="13" r="G18">
         <v>188</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="13" r="I18">
         <v>255</v>
       </c>
       <c s="13" r="J18">
-        <v>273</v>
+        <v>282</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E19">
         <v>139</v>
       </c>
       <c s="13" r="F19">
         <v>158</v>
       </c>
       <c s="13" r="G19">
         <v>163</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="13" r="I19">
         <v>160</v>
       </c>
       <c s="13" r="J19">
-        <v>173</v>
+        <v>176</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E20">
         <v>399</v>
       </c>
       <c s="11" r="F20">
         <v>456</v>
       </c>
       <c s="11" r="G20">
         <v>396</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="11" r="I20">
         <v>462</v>
       </c>
       <c s="11" r="J20">
-        <v>491</v>
+        <v>504</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1701,126 +1701,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E22">
         <v>155</v>
       </c>
       <c s="13" r="F22">
         <v>151</v>
       </c>
       <c s="13" r="G22">
         <v>165</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="13" r="I22">
         <v>195</v>
       </c>
       <c s="13" r="J22">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E23">
         <v>163</v>
       </c>
       <c s="13" r="F23">
         <v>149</v>
       </c>
       <c s="13" r="G23">
         <v>172</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="13" r="I23">
         <v>170</v>
       </c>
       <c s="13" r="J23">
-        <v>168</v>
+        <v>175</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E24">
         <v>730</v>
       </c>
       <c s="13" r="F24">
         <v>772</v>
       </c>
       <c s="13" r="G24">
         <v>842</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="13" r="I24">
         <v>914</v>
       </c>
       <c s="13" r="J24">
-        <v>989</v>
+        <v>998</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E25">
         <v>1048</v>
       </c>
       <c s="11" r="F25">
         <v>1072</v>
       </c>
       <c s="11" r="G25">
         <v>1179</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="11" r="I25">
         <v>1279</v>
       </c>
       <c s="11" r="J25">
-        <v>1364</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1865,101 +1865,101 @@
         <v>8</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B28"/>
       <c s="26" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E28">
         <v>45</v>
       </c>
       <c s="13" r="F28">
         <v>47</v>
       </c>
       <c s="13" r="G28">
         <v>54</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="13" r="I28">
         <v>71</v>
       </c>
       <c s="13" r="J28">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B29"/>
       <c s="26" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E29">
         <v>31</v>
       </c>
       <c s="13" r="F29">
         <v>32</v>
       </c>
       <c s="13" r="G29">
         <v>40</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="13" r="I29">
         <v>45</v>
       </c>
       <c s="13" r="J29">
         <v>52</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B30"/>
       <c s="26" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E30">
         <v>85</v>
       </c>
       <c s="11" r="F30">
         <v>92</v>
       </c>
       <c s="11" r="G30">
         <v>102</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="11" r="I30">
         <v>121</v>
       </c>
       <c s="11" r="J30">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B31"/>
       <c s="28" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1979,126 +1979,126 @@
       <c s="10" t="inlineStr" r="B32">
         <is>
           <t xml:space="preserve">Emergency Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C32"/>
       <c s="23" t="inlineStr" r="D32">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E32">
         <v>1077</v>
       </c>
       <c s="13" r="F32">
         <v>996</v>
       </c>
       <c s="13" r="G32">
         <v>1390</v>
       </c>
       <c s="6" t="str" r="H32"/>
       <c s="13" r="I32">
         <v>1471</v>
       </c>
       <c s="13" r="J32">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B33"/>
       <c s="26" t="str" r="C33"/>
       <c s="23" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E33">
         <v>767</v>
       </c>
       <c s="13" r="F33">
         <v>1413</v>
       </c>
       <c s="13" r="G33">
         <v>1578</v>
       </c>
       <c s="6" t="str" r="H33"/>
       <c s="13" r="I33">
         <v>1626</v>
       </c>
       <c s="13" r="J33">
-        <v>171</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B34"/>
       <c s="26" t="str" r="C34"/>
       <c s="23" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E34">
         <v>1984</v>
       </c>
       <c s="13" r="F34">
         <v>1539</v>
       </c>
       <c s="13" r="G34">
         <v>1611</v>
       </c>
       <c s="6" t="str" r="H34"/>
       <c s="13" r="I34">
         <v>1771</v>
       </c>
       <c s="13" r="J34">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B35"/>
       <c s="26" t="str" r="C35"/>
       <c s="10" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E35">
         <v>3828</v>
       </c>
       <c s="11" r="F35">
         <v>3948</v>
       </c>
       <c s="11" r="G35">
         <v>4579</v>
       </c>
       <c s="6" t="str" r="H35"/>
       <c s="11" r="I35">
         <v>4868</v>
       </c>
       <c s="11" r="J35">
-        <v>199</v>
+        <v>212</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B36"/>
       <c s="28" t="str" r="C36"/>
       <c s="23" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2583,126 +2583,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E52">
         <v>2537</v>
       </c>
       <c s="13" r="F52">
         <v>2395</v>
       </c>
       <c s="13" r="G52">
         <v>2305</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="13" r="I52">
         <v>2362</v>
       </c>
       <c s="13" r="J52">
-        <v>2155</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E53">
         <v>7036</v>
       </c>
       <c s="13" r="F53">
         <v>6603</v>
       </c>
       <c s="13" r="G53">
         <v>6386</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="13" r="I53">
         <v>7423</v>
       </c>
       <c s="13" r="J53">
-        <v>7886</v>
+        <v>8078</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E54">
         <v>2315</v>
       </c>
       <c s="13" r="F54">
         <v>2170</v>
       </c>
       <c s="13" r="G54">
         <v>2126</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="13" r="I54">
         <v>2150</v>
       </c>
       <c s="13" r="J54">
-        <v>2139</v>
+        <v>2182</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E55">
         <v>11888</v>
       </c>
       <c s="11" r="F55">
         <v>11168</v>
       </c>
       <c s="11" r="G55">
         <v>10817</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="11" r="I55">
         <v>11935</v>
       </c>
       <c s="11" r="J55">
-        <v>12180</v>
+        <v>12440</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2747,101 +2747,101 @@
         <v>24</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B58"/>
       <c s="26" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E58">
         <v>158</v>
       </c>
       <c s="13" r="F58">
         <v>114</v>
       </c>
       <c s="13" r="G58">
         <v>63</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="13" r="I58">
         <v>132</v>
       </c>
       <c s="13" r="J58">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B59"/>
       <c s="26" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E59">
         <v>45</v>
       </c>
       <c s="13" r="F59">
         <v>34</v>
       </c>
       <c s="13" r="G59">
         <v>23</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="13" r="I59">
         <v>24</v>
       </c>
       <c s="13" r="J59">
         <v>37</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B60"/>
       <c s="26" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E60">
         <v>241</v>
       </c>
       <c s="11" r="F60">
         <v>180</v>
       </c>
       <c s="11" r="G60">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="11" r="I60">
         <v>185</v>
       </c>
       <c s="11" r="J60">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B61"/>
       <c s="28" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2861,126 +2861,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E62">
         <v>3431</v>
       </c>
       <c s="13" r="F62">
         <v>3379</v>
       </c>
       <c s="13" r="G62">
         <v>3447</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="13" r="I62">
         <v>3630</v>
       </c>
       <c s="13" r="J62">
-        <v>3671</v>
+        <v>3709</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E63">
         <v>12548</v>
       </c>
       <c s="13" r="F63">
         <v>12869</v>
       </c>
       <c s="13" r="G63">
         <v>14046</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="13" r="I63">
         <v>15057</v>
       </c>
       <c s="13" r="J63">
-        <v>15063</v>
+        <v>15337</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E64">
         <v>8685</v>
       </c>
       <c s="13" r="F64">
         <v>8634</v>
       </c>
       <c s="13" r="G64">
         <v>8517</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="13" r="I64">
         <v>8898</v>
       </c>
       <c s="13" r="J64">
-        <v>9209</v>
+        <v>9340</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E65">
         <v>24664</v>
       </c>
       <c s="11" r="F65">
         <v>24882</v>
       </c>
       <c s="11" r="G65">
         <v>26010</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="11" r="I65">
         <v>27585</v>
       </c>
       <c s="11" r="J65">
-        <v>27943</v>
+        <v>28386</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3155,51 +3155,51 @@
       <c s="10" t="inlineStr" r="B72">
         <is>
           <t xml:space="preserve">Internal Medicine/Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C72"/>
       <c s="23" t="inlineStr" r="D72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E72">
         <v>24</v>
       </c>
       <c s="13" r="F72">
         <v>21</v>
       </c>
       <c s="13" r="G72">
         <v>11</v>
       </c>
       <c s="6" t="str" r="H72"/>
       <c s="13" r="I72">
         <v>17</v>
       </c>
       <c s="13" r="J72">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B73"/>
       <c s="26" t="str" r="C73"/>
       <c s="23" t="inlineStr" r="D73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E73">
         <v>36</v>
       </c>
       <c s="13" r="F73">
         <v>34</v>
       </c>
       <c s="13" r="G73">
         <v>42</v>
       </c>
       <c s="6" t="str" r="H73"/>
       <c s="13" r="I73">
         <v>63</v>
       </c>
       <c s="13" r="J73">
         <v>63</v>
@@ -3230,51 +3230,51 @@
         <v>107</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B75"/>
       <c s="26" t="str" r="C75"/>
       <c s="10" t="inlineStr" r="D75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E75">
         <v>168</v>
       </c>
       <c s="11" r="F75">
         <v>148</v>
       </c>
       <c s="11" r="G75">
         <v>157</v>
       </c>
       <c s="6" t="str" r="H75"/>
       <c s="11" r="I75">
         <v>184</v>
       </c>
       <c s="11" r="J75">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B76"/>
       <c s="28" t="str" r="C76"/>
       <c s="23" t="inlineStr" r="D76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3613,101 +3613,101 @@
         <v>115</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E88">
         <v>329</v>
       </c>
       <c s="13" r="F88">
         <v>362</v>
       </c>
       <c s="13" r="G88">
         <v>412</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="13" r="I88">
         <v>575</v>
       </c>
       <c s="13" r="J88">
-        <v>661</v>
+        <v>663</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E89">
         <v>430</v>
       </c>
       <c s="13" r="F89">
         <v>372</v>
       </c>
       <c s="13" r="G89">
         <v>447</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="13" r="I89">
         <v>408</v>
       </c>
       <c s="13" r="J89">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E90">
         <v>845</v>
       </c>
       <c s="11" r="F90">
         <v>826</v>
       </c>
       <c s="11" r="G90">
         <v>944</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="11" r="I90">
         <v>1068</v>
       </c>
       <c s="11" r="J90">
-        <v>1195</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3752,101 +3752,101 @@
         <v>11</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B93"/>
       <c s="26" t="str" r="C93"/>
       <c s="23" t="inlineStr" r="D93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E93">
         <v>143</v>
       </c>
       <c s="13" r="F93">
         <v>143</v>
       </c>
       <c s="13" r="G93">
         <v>142</v>
       </c>
       <c s="6" t="str" r="H93"/>
       <c s="13" r="I93">
         <v>239</v>
       </c>
       <c s="13" r="J93">
-        <v>339</v>
+        <v>343</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B94"/>
       <c s="26" t="str" r="C94"/>
       <c s="23" t="inlineStr" r="D94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E94">
         <v>54</v>
       </c>
       <c s="13" r="F94">
         <v>32</v>
       </c>
       <c s="13" r="G94">
         <v>41</v>
       </c>
       <c s="6" t="str" r="H94"/>
       <c s="13" r="I94">
         <v>49</v>
       </c>
       <c s="13" r="J94">
-        <v>20</v>
+        <v>37</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B95"/>
       <c s="26" t="str" r="C95"/>
       <c s="10" t="inlineStr" r="D95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E95">
         <v>219</v>
       </c>
       <c s="11" r="F95">
         <v>181</v>
       </c>
       <c s="11" r="G95">
         <v>200</v>
       </c>
       <c s="6" t="str" r="H95"/>
       <c s="11" r="I95">
         <v>307</v>
       </c>
       <c s="11" r="J95">
-        <v>370</v>
+        <v>391</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B96"/>
       <c s="28" t="str" r="C96"/>
       <c s="23" t="inlineStr" r="D96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3891,101 +3891,101 @@
         <v>44</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B98"/>
       <c s="26" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E98">
         <v>146</v>
       </c>
       <c s="13" r="F98">
         <v>173</v>
       </c>
       <c s="13" r="G98">
         <v>121</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="13" r="I98">
         <v>148</v>
       </c>
       <c s="13" r="J98">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B99"/>
       <c s="26" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E99">
         <v>111</v>
       </c>
       <c s="13" r="F99">
         <v>94</v>
       </c>
       <c s="13" r="G99">
         <v>86</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="13" r="I99">
         <v>94</v>
       </c>
       <c s="13" r="J99">
         <v>91</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B100"/>
       <c s="26" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E100">
         <v>295</v>
       </c>
       <c s="11" r="F100">
         <v>295</v>
       </c>
       <c s="11" r="G100">
         <v>238</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="11" r="I100">
         <v>280</v>
       </c>
       <c s="11" r="J100">
-        <v>312</v>
+        <v>313</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B101"/>
       <c s="28" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4005,126 +4005,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E102">
         <v>75</v>
       </c>
       <c s="13" r="F102">
         <v>89</v>
       </c>
       <c s="13" r="G102">
         <v>91</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="13" r="I102">
         <v>74</v>
       </c>
       <c s="13" r="J102">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E103">
         <v>104</v>
       </c>
       <c s="13" r="F103">
         <v>120</v>
       </c>
       <c s="13" r="G103">
         <v>130</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="13" r="I103">
         <v>178</v>
       </c>
       <c s="13" r="J103">
-        <v>165</v>
+        <v>175</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E104">
         <v>230</v>
       </c>
       <c s="13" r="F104">
         <v>240</v>
       </c>
       <c s="13" r="G104">
         <v>262</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="13" r="I104">
         <v>296</v>
       </c>
       <c s="13" r="J104">
-        <v>283</v>
+        <v>287</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E105">
         <v>409</v>
       </c>
       <c s="11" r="F105">
         <v>449</v>
       </c>
       <c s="11" r="G105">
         <v>483</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="11" r="I105">
         <v>548</v>
       </c>
       <c s="11" r="J105">
-        <v>525</v>
+        <v>541</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4314,101 +4314,101 @@
         <v>37</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E113">
         <v>123</v>
       </c>
       <c s="13" r="F113">
         <v>140</v>
       </c>
       <c s="13" r="G113">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="13" r="I113">
         <v>170</v>
       </c>
       <c s="13" r="J113">
-        <v>151</v>
+        <v>154</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E114">
         <v>335</v>
       </c>
       <c s="13" r="F114">
         <v>340</v>
       </c>
       <c s="13" r="G114">
         <v>365</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="13" r="I114">
         <v>407</v>
       </c>
       <c s="13" r="J114">
         <v>420</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E115">
         <v>487</v>
       </c>
       <c s="11" r="F115">
         <v>504</v>
       </c>
       <c s="11" r="G115">
         <v>515</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="11" r="I115">
         <v>612</v>
       </c>
       <c s="11" r="J115">
-        <v>608</v>
+        <v>611</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4428,126 +4428,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E117">
         <v>231</v>
       </c>
       <c s="13" r="F117">
         <v>275</v>
       </c>
       <c s="13" r="G117">
         <v>287</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="13" r="I117">
         <v>306</v>
       </c>
       <c s="13" r="J117">
-        <v>349</v>
+        <v>357</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E118">
         <v>1397</v>
       </c>
       <c s="13" r="F118">
         <v>1415</v>
       </c>
       <c s="13" r="G118">
         <v>1380</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="13" r="I118">
         <v>1509</v>
       </c>
       <c s="13" r="J118">
-        <v>1476</v>
+        <v>1559</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E119">
         <v>662</v>
       </c>
       <c s="13" r="F119">
         <v>707</v>
       </c>
       <c s="13" r="G119">
         <v>734</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="13" r="I119">
         <v>810</v>
       </c>
       <c s="13" r="J119">
-        <v>912</v>
+        <v>924</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E120">
         <v>2290</v>
       </c>
       <c s="11" r="F120">
         <v>2397</v>
       </c>
       <c s="11" r="G120">
         <v>2401</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="11" r="I120">
         <v>2625</v>
       </c>
       <c s="11" r="J120">
-        <v>2737</v>
+        <v>2840</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4592,101 +4592,101 @@
         <v>8</v>
       </c>
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B123"/>
       <c s="26" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E123">
         <v>50</v>
       </c>
       <c s="13" r="F123">
         <v>57</v>
       </c>
       <c s="13" r="G123">
         <v>54</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="13" r="I123">
         <v>70</v>
       </c>
       <c s="13" r="J123">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B124"/>
       <c s="26" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E124">
         <v>11</v>
       </c>
       <c s="13" r="F124">
         <v>20</v>
       </c>
       <c s="13" r="G124">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="13" r="I124">
         <v>22</v>
       </c>
       <c s="13" r="J124">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E125">
         <v>69</v>
       </c>
       <c s="11" r="F125">
         <v>93</v>
       </c>
       <c s="11" r="G125">
         <v>79</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="11" r="I125">
         <v>100</v>
       </c>
       <c s="11" r="J125">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4859,132 +4859,132 @@
           <t xml:space="preserve">Occupational and Environmental Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E132">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F132">
         <v>18</v>
       </c>
       <c s="13" r="G132">
         <v>25</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="13" r="I132">
         <v>20</v>
       </c>
       <c s="13" r="J132">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F133">
         <v>37</v>
       </c>
       <c s="13" r="G133">
         <v>42</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="13" r="I133">
         <v>50</v>
       </c>
       <c s="13" r="J133">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F134">
         <v>35</v>
       </c>
       <c s="13" r="G134">
         <v>40</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="13" r="I134">
         <v>45</v>
       </c>
       <c s="13" r="J134">
-        <v>50</v>
+        <v>52</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F135">
         <v>90</v>
       </c>
       <c s="11" r="G135">
         <v>107</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="11" r="I135">
         <v>115</v>
       </c>
       <c s="11" r="J135">
-        <v>113</v>
+        <v>119</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5029,101 +5029,101 @@
         <v>414</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E138">
         <v>165</v>
       </c>
       <c s="13" r="F138">
         <v>142</v>
       </c>
       <c s="13" r="G138">
         <v>165</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="13" r="I138">
         <v>196</v>
       </c>
       <c s="13" r="J138">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E139">
         <v>1293</v>
       </c>
       <c s="13" r="F139">
         <v>1212</v>
       </c>
       <c s="13" r="G139">
         <v>1241</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="13" r="I139">
         <v>1268</v>
       </c>
       <c s="13" r="J139">
-        <v>1347</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E140">
         <v>1739</v>
       </c>
       <c s="11" r="F140">
         <v>1673</v>
       </c>
       <c s="11" r="G140">
         <v>1764</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="11" r="I140">
         <v>1862</v>
       </c>
       <c s="11" r="J140">
-        <v>1948</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5168,51 +5168,51 @@
         <v>28</v>
       </c>
     </row>
     <row r="143" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B143"/>
       <c s="26" t="str" r="C143"/>
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E143">
         <v>5</v>
       </c>
       <c s="13" r="F143">
         <v>31</v>
       </c>
       <c s="13" r="G143">
         <v>41</v>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="13" r="I143">
         <v>35</v>
       </c>
       <c s="13" r="J143">
-        <v>7</v>
+        <v>12</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B144"/>
       <c s="26" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -5228,51 +5228,51 @@
         </is>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B145"/>
       <c s="26" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E145">
         <v>50</v>
       </c>
       <c s="11" r="F145">
         <v>72</v>
       </c>
       <c s="11" r="G145">
         <v>94</v>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="11" r="I145">
         <v>77</v>
       </c>
       <c s="11" r="J145">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B146"/>
       <c s="28" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5292,126 +5292,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E147">
         <v>57</v>
       </c>
       <c s="13" r="F147">
         <v>45</v>
       </c>
       <c s="13" r="G147">
         <v>52</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="13" r="I147">
         <v>50</v>
       </c>
       <c s="13" r="J147">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E148">
         <v>54</v>
       </c>
       <c s="13" r="F148">
         <v>53</v>
       </c>
       <c s="13" r="G148">
         <v>69</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="13" r="I148">
         <v>84</v>
       </c>
       <c s="13" r="J148">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E149">
         <v>543</v>
       </c>
       <c s="13" r="F149">
         <v>452</v>
       </c>
       <c s="13" r="G149">
         <v>457</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="13" r="I149">
         <v>499</v>
       </c>
       <c s="13" r="J149">
         <v>526</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E150">
         <v>654</v>
       </c>
       <c s="11" r="F150">
         <v>550</v>
       </c>
       <c s="11" r="G150">
         <v>578</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="11" r="I150">
         <v>633</v>
       </c>
       <c s="11" r="J150">
-        <v>664</v>
+        <v>666</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5431,126 +5431,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E152">
         <v>126</v>
       </c>
       <c s="13" r="F152">
         <v>144</v>
       </c>
       <c s="13" r="G152">
         <v>151</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="13" r="I152">
         <v>170</v>
       </c>
       <c s="13" r="J152">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E153">
         <v>1152</v>
       </c>
       <c s="13" r="F153">
         <v>1047</v>
       </c>
       <c s="13" r="G153">
         <v>1016</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="13" r="I153">
         <v>890</v>
       </c>
       <c s="13" r="J153">
-        <v>824</v>
+        <v>831</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E154">
         <v>331</v>
       </c>
       <c s="13" r="F154">
         <v>345</v>
       </c>
       <c s="13" r="G154">
         <v>370</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="13" r="I154">
         <v>365</v>
       </c>
       <c s="13" r="J154">
-        <v>390</v>
+        <v>395</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E155">
         <v>1609</v>
       </c>
       <c s="11" r="F155">
         <v>1536</v>
       </c>
       <c s="11" r="G155">
         <v>1537</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="11" r="I155">
         <v>1425</v>
       </c>
       <c s="11" r="J155">
-        <v>1416</v>
+        <v>1429</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5570,126 +5570,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E157">
         <v>801</v>
       </c>
       <c s="13" r="F157">
         <v>814</v>
       </c>
       <c s="13" r="G157">
         <v>767</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="13" r="I157">
         <v>833</v>
       </c>
       <c s="13" r="J157">
-        <v>767</v>
+        <v>773</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E158">
         <v>2257</v>
       </c>
       <c s="13" r="F158">
         <v>2165</v>
       </c>
       <c s="13" r="G158">
         <v>2156</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="13" r="I158">
         <v>2694</v>
       </c>
       <c s="13" r="J158">
-        <v>2994</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E159">
         <v>2162</v>
       </c>
       <c s="13" r="F159">
         <v>2108</v>
       </c>
       <c s="13" r="G159">
         <v>1942</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="13" r="I159">
         <v>1986</v>
       </c>
       <c s="13" r="J159">
-        <v>1906</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E160">
         <v>5220</v>
       </c>
       <c s="11" r="F160">
         <v>5087</v>
       </c>
       <c s="11" r="G160">
         <v>4865</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="11" r="I160">
         <v>5513</v>
       </c>
       <c s="11" r="J160">
-        <v>5667</v>
+        <v>5779</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5740,101 +5740,101 @@
         </is>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B163"/>
       <c s="26" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E163">
         <v>19</v>
       </c>
       <c s="13" r="F163">
         <v>17</v>
       </c>
       <c s="13" r="G163">
         <v>27</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="13" r="I163">
         <v>28</v>
       </c>
       <c s="13" r="J163">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B164"/>
       <c s="26" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E164">
         <v>18</v>
       </c>
       <c s="13" r="F164">
         <v>27</v>
       </c>
       <c s="13" r="G164">
         <v>39</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="13" r="I164">
         <v>48</v>
       </c>
       <c s="13" r="J164">
         <v>59</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B165"/>
       <c s="26" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E165">
         <v>42</v>
       </c>
       <c s="11" r="F165">
         <v>51</v>
       </c>
       <c s="11" r="G165">
         <v>70</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="11" r="I165">
         <v>80</v>
       </c>
       <c s="11" r="J165">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B166"/>
       <c s="28" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6028,101 +6028,101 @@
         <v>7</v>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E173">
         <v>55</v>
       </c>
       <c s="13" r="F173">
         <v>86</v>
       </c>
       <c s="13" r="G173">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="13" r="I173">
         <v>87</v>
       </c>
       <c s="13" r="J173">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E174">
         <v>31</v>
       </c>
       <c s="13" r="F174">
         <v>30</v>
       </c>
       <c s="13" r="G174">
         <v>30</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="13" r="I174">
         <v>29</v>
       </c>
       <c s="13" r="J174">
         <v>24</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E175">
         <v>90</v>
       </c>
       <c s="11" r="F175">
         <v>125</v>
       </c>
       <c s="11" r="G175">
         <v>136</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="11" r="I175">
         <v>122</v>
       </c>
       <c s="11" r="J175">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6422,126 +6422,126 @@
       <c s="10" t="inlineStr" r="B187">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation</t>
         </is>
       </c>
       <c s="22" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E187">
         <v>397</v>
       </c>
       <c s="13" r="F187">
         <v>377</v>
       </c>
       <c s="13" r="G187">
         <v>384</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="13" r="I187">
         <v>415</v>
       </c>
       <c s="13" r="J187">
-        <v>448</v>
+        <v>451</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E188">
         <v>267</v>
       </c>
       <c s="13" r="F188">
         <v>258</v>
       </c>
       <c s="13" r="G188">
         <v>231</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="13" r="I188">
         <v>236</v>
       </c>
       <c s="13" r="J188">
-        <v>202</v>
+        <v>206</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E189">
         <v>410</v>
       </c>
       <c s="13" r="F189">
         <v>458</v>
       </c>
       <c s="13" r="G189">
         <v>454</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="13" r="I189">
         <v>453</v>
       </c>
       <c s="13" r="J189">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E190">
         <v>1074</v>
       </c>
       <c s="11" r="F190">
         <v>1093</v>
       </c>
       <c s="11" r="G190">
         <v>1069</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="11" r="I190">
         <v>1104</v>
       </c>
       <c s="11" r="J190">
-        <v>1130</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6720,126 +6720,126 @@
       <c s="10" t="inlineStr" r="B197">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E197">
         <v>17</v>
       </c>
       <c s="13" r="F197">
         <v>18</v>
       </c>
       <c s="13" r="G197">
         <v>27</v>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="13" r="I197">
         <v>13</v>
       </c>
       <c s="13" r="J197">
-        <v>22</v>
+        <v>23</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E198">
         <v>76</v>
       </c>
       <c s="13" r="F198">
         <v>93</v>
       </c>
       <c s="13" r="G198">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="13" r="I198">
         <v>66</v>
       </c>
       <c s="13" r="J198">
-        <v>94</v>
+        <v>97</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E199">
         <v>327</v>
       </c>
       <c s="13" r="F199">
         <v>295</v>
       </c>
       <c s="13" r="G199">
         <v>295</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="13" r="I199">
         <v>50</v>
       </c>
       <c s="13" r="J199">
-        <v>392</v>
+        <v>395</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E200">
         <v>420</v>
       </c>
       <c s="11" r="F200">
         <v>406</v>
       </c>
       <c s="11" r="G200">
         <v>404</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="11" r="I200">
         <v>129</v>
       </c>
       <c s="11" r="J200">
-        <v>508</v>
+        <v>515</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6859,126 +6859,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E202">
         <v>643</v>
       </c>
       <c s="13" r="F202">
         <v>694</v>
       </c>
       <c s="13" r="G202">
         <v>819</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="13" r="I202">
         <v>859</v>
       </c>
       <c s="13" r="J202">
-        <v>826</v>
+        <v>834</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E203">
         <v>1914</v>
       </c>
       <c s="13" r="F203">
         <v>1692</v>
       </c>
       <c s="13" r="G203">
         <v>1590</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="13" r="I203">
         <v>1462</v>
       </c>
       <c s="13" r="J203">
-        <v>1322</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E204">
         <v>1695</v>
       </c>
       <c s="13" r="F204">
         <v>1763</v>
       </c>
       <c s="13" r="G204">
         <v>1805</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="13" r="I204">
         <v>1915</v>
       </c>
       <c s="13" r="J204">
-        <v>1819</v>
+        <v>1832</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E205">
         <v>4252</v>
       </c>
       <c s="11" r="F205">
         <v>4149</v>
       </c>
       <c s="11" r="G205">
         <v>4214</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="11" r="I205">
         <v>4236</v>
       </c>
       <c s="11" r="J205">
-        <v>3967</v>
+        <v>4037</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7023,101 +7023,101 @@
         <v>56</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B208"/>
       <c s="26" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E208">
         <v>109</v>
       </c>
       <c s="13" r="F208">
         <v>77</v>
       </c>
       <c s="13" r="G208">
         <v>84</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="13" r="I208">
         <v>121</v>
       </c>
       <c s="13" r="J208">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B209"/>
       <c s="26" t="str" r="C209"/>
       <c s="23" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E209">
         <v>96</v>
       </c>
       <c s="13" r="F209">
         <v>94</v>
       </c>
       <c s="13" r="G209">
         <v>88</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="13" r="I209">
         <v>102</v>
       </c>
       <c s="13" r="J209">
         <v>98</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B210"/>
       <c s="26" t="str" r="C210"/>
       <c s="10" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E210">
         <v>257</v>
       </c>
       <c s="11" r="F210">
         <v>206</v>
       </c>
       <c s="11" r="G210">
         <v>215</v>
       </c>
       <c s="6" t="str" r="H210"/>
       <c s="11" r="I210">
         <v>280</v>
       </c>
       <c s="11" r="J210">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="211" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B211"/>
       <c s="28" t="str" r="C211"/>
       <c s="23" t="inlineStr" r="D211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7162,101 +7162,101 @@
         <v>17</v>
       </c>
     </row>
     <row r="213" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B213"/>
       <c s="26" t="str" r="C213"/>
       <c s="23" t="inlineStr" r="D213">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E213">
         <v>101</v>
       </c>
       <c s="13" r="F213">
         <v>80</v>
       </c>
       <c s="13" r="G213">
         <v>77</v>
       </c>
       <c s="6" t="str" r="H213"/>
       <c s="13" r="I213">
         <v>78</v>
       </c>
       <c s="13" r="J213">
-        <v>73</v>
+        <v>74</v>
       </c>
     </row>
     <row r="214" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B214"/>
       <c s="26" t="str" r="C214"/>
       <c s="23" t="inlineStr" r="D214">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E214">
         <v>36</v>
       </c>
       <c s="13" r="F214">
         <v>23</v>
       </c>
       <c s="13" r="G214">
         <v>29</v>
       </c>
       <c s="6" t="str" r="H214"/>
       <c s="13" r="I214">
         <v>37</v>
       </c>
       <c s="13" r="J214">
         <v>36</v>
       </c>
     </row>
     <row r="215" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B215"/>
       <c s="26" t="str" r="C215"/>
       <c s="10" t="inlineStr" r="D215">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E215">
         <v>159</v>
       </c>
       <c s="11" r="F215">
         <v>114</v>
       </c>
       <c s="11" r="G215">
         <v>120</v>
       </c>
       <c s="6" t="str" r="H215"/>
       <c s="11" r="I215">
         <v>137</v>
       </c>
       <c s="11" r="J215">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="216" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B216"/>
       <c s="28" t="str" r="C216"/>
       <c s="23" t="inlineStr" r="D216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7276,126 +7276,126 @@
       <c s="10" t="inlineStr" r="B217">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E217">
         <v>35</v>
       </c>
       <c s="13" r="F217">
         <v>17</v>
       </c>
       <c s="13" r="G217">
         <v>20</v>
       </c>
       <c s="6" t="str" r="H217"/>
       <c s="13" r="I217">
         <v>17</v>
       </c>
       <c s="13" r="J217">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E218">
         <v>152</v>
       </c>
       <c s="13" r="F218">
         <v>148</v>
       </c>
       <c s="13" r="G218">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="13" r="I218">
         <v>142</v>
       </c>
       <c s="13" r="J218">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E219">
         <v>103</v>
       </c>
       <c s="13" r="F219">
         <v>56</v>
       </c>
       <c s="13" r="G219">
         <v>61</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="13" r="I219">
         <v>65</v>
       </c>
       <c s="13" r="J219">
-        <v>77</v>
+        <v>85</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E220">
         <v>290</v>
       </c>
       <c s="11" r="F220">
         <v>221</v>
       </c>
       <c s="11" r="G220">
         <v>205</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="11" r="I220">
         <v>224</v>
       </c>
       <c s="11" r="J220">
-        <v>191</v>
+        <v>203</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7440,101 +7440,101 @@
         <v>33</v>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B223"/>
       <c s="26" t="str" r="C223"/>
       <c s="23" t="inlineStr" r="D223">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E223">
         <v>91</v>
       </c>
       <c s="13" r="F223">
         <v>182</v>
       </c>
       <c s="13" r="G223">
         <v>125</v>
       </c>
       <c s="6" t="str" r="H223"/>
       <c s="13" r="I223">
         <v>140</v>
       </c>
       <c s="13" r="J223">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="224" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B224"/>
       <c s="26" t="str" r="C224"/>
       <c s="23" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E224">
         <v>144</v>
       </c>
       <c s="13" r="F224">
         <v>178</v>
       </c>
       <c s="13" r="G224">
         <v>179</v>
       </c>
       <c s="6" t="str" r="H224"/>
       <c s="13" r="I224">
         <v>184</v>
       </c>
       <c s="13" r="J224">
         <v>179</v>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B225"/>
       <c s="26" t="str" r="C225"/>
       <c s="10" t="inlineStr" r="D225">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E225">
         <v>264</v>
       </c>
       <c s="11" r="F225">
         <v>390</v>
       </c>
       <c s="11" r="G225">
         <v>335</v>
       </c>
       <c s="6" t="str" r="H225"/>
       <c s="11" r="I225">
         <v>358</v>
       </c>
       <c s="11" r="J225">
-        <v>317</v>
+        <v>319</v>
       </c>
     </row>
     <row r="226" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B226"/>
       <c s="28" t="str" r="C226"/>
       <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7579,101 +7579,101 @@
         <v>329</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E228">
         <v>516</v>
       </c>
       <c s="13" r="F228">
         <v>575</v>
       </c>
       <c s="13" r="G228">
         <v>540</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="13" r="I228">
         <v>536</v>
       </c>
       <c s="13" r="J228">
-        <v>523</v>
+        <v>531</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E229">
         <v>1352</v>
       </c>
       <c s="13" r="F229">
         <v>1479</v>
       </c>
       <c s="13" r="G229">
         <v>1345</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="13" r="I229">
         <v>1263</v>
       </c>
       <c s="13" r="J229">
-        <v>1254</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E230">
         <v>2262</v>
       </c>
       <c s="11" r="F230">
         <v>2451</v>
       </c>
       <c s="11" r="G230">
         <v>2262</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="11" r="I230">
         <v>2154</v>
       </c>
       <c s="11" r="J230">
-        <v>2106</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7693,126 +7693,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E232">
         <v>843</v>
       </c>
       <c s="13" r="F232">
         <v>853</v>
       </c>
       <c s="13" r="G232">
         <v>890</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="13" r="I232">
         <v>851</v>
       </c>
       <c s="13" r="J232">
-        <v>928</v>
+        <v>962</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E233">
         <v>1951</v>
       </c>
       <c s="13" r="F233">
         <v>2055</v>
       </c>
       <c s="13" r="G233">
         <v>2055</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="13" r="I233">
         <v>2223</v>
       </c>
       <c s="13" r="J233">
-        <v>2042</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E234">
         <v>2927</v>
       </c>
       <c s="13" r="F234">
         <v>2804</v>
       </c>
       <c s="13" r="G234">
         <v>2742</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="13" r="I234">
         <v>2851</v>
       </c>
       <c s="13" r="J234">
-        <v>2865</v>
+        <v>2945</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E235">
         <v>5721</v>
       </c>
       <c s="11" r="F235">
         <v>5712</v>
       </c>
       <c s="11" r="G235">
         <v>5687</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="11" r="I235">
         <v>5925</v>
       </c>
       <c s="11" r="J235">
-        <v>5835</v>
+        <v>6026</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7857,101 +7857,101 @@
         <v>8</v>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B238"/>
       <c s="26" t="str" r="C238"/>
       <c s="23" t="inlineStr" r="D238">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E238">
         <v>78</v>
       </c>
       <c s="13" r="F238">
         <v>80</v>
       </c>
       <c s="13" r="G238">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H238"/>
       <c s="13" r="I238">
         <v>92</v>
       </c>
       <c s="13" r="J238">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="239" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B239"/>
       <c s="26" t="str" r="C239"/>
       <c s="23" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E239">
         <v>98</v>
       </c>
       <c s="13" r="F239">
         <v>113</v>
       </c>
       <c s="13" r="G239">
         <v>114</v>
       </c>
       <c s="6" t="str" r="H239"/>
       <c s="13" r="I239">
         <v>123</v>
       </c>
       <c s="13" r="J239">
         <v>108</v>
       </c>
     </row>
     <row r="240" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B240"/>
       <c s="26" t="str" r="C240"/>
       <c s="10" t="inlineStr" r="D240">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E240">
         <v>189</v>
       </c>
       <c s="11" r="F240">
         <v>206</v>
       </c>
       <c s="11" r="G240">
         <v>209</v>
       </c>
       <c s="6" t="str" r="H240"/>
       <c s="11" r="I240">
         <v>231</v>
       </c>
       <c s="11" r="J240">
-        <v>203</v>
+        <v>205</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B241"/>
       <c s="28" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7971,126 +7971,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E242">
         <v>1382</v>
       </c>
       <c s="13" r="F242">
         <v>1262</v>
       </c>
       <c s="13" r="G242">
         <v>1255</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="13" r="I242">
         <v>1383</v>
       </c>
       <c s="13" r="J242">
-        <v>1354</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E243">
         <v>1816</v>
       </c>
       <c s="13" r="F243">
         <v>2099</v>
       </c>
       <c s="13" r="G243">
         <v>2092</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="13" r="I243">
         <v>2727</v>
       </c>
       <c s="13" r="J243">
-        <v>2318</v>
+        <v>2570</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E244">
         <v>3731</v>
       </c>
       <c s="13" r="F244">
         <v>3691</v>
       </c>
       <c s="13" r="G244">
         <v>3531</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="13" r="I244">
         <v>3898</v>
       </c>
       <c s="13" r="J244">
-        <v>3871</v>
+        <v>3939</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E245">
         <v>6929</v>
       </c>
       <c s="11" r="F245">
         <v>7052</v>
       </c>
       <c s="11" r="G245">
         <v>6878</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="11" r="I245">
         <v>8008</v>
       </c>
       <c s="11" r="J245">
-        <v>7543</v>
+        <v>7888</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8110,51 +8110,51 @@
       <c s="10" t="inlineStr" r="B247">
         <is>
           <t xml:space="preserve">Urology</t>
         </is>
       </c>
       <c s="22" t="str" r="C247"/>
       <c s="23" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E247">
         <v>53</v>
       </c>
       <c s="13" r="F247">
         <v>63</v>
       </c>
       <c s="13" r="G247">
         <v>68</v>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="13" r="I247">
         <v>61</v>
       </c>
       <c s="13" r="J247">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B248"/>
       <c s="26" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E248">
         <v>64</v>
       </c>
       <c s="13" r="F248">
         <v>73</v>
       </c>
       <c s="13" r="G248">
         <v>96</v>
       </c>
       <c s="6" t="str" r="H248"/>
       <c s="13" r="I248">
         <v>87</v>
       </c>
       <c s="13" r="J248">
         <v>92</v>
@@ -8185,51 +8185,51 @@
         <v>442</v>
       </c>
     </row>
     <row r="250" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B250"/>
       <c s="26" t="str" r="C250"/>
       <c s="10" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E250">
         <v>608</v>
       </c>
       <c s="11" r="F250">
         <v>560</v>
       </c>
       <c s="11" r="G250">
         <v>555</v>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="11" r="I250">
         <v>582</v>
       </c>
       <c s="11" r="J250">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B251"/>
       <c s="28" t="str" r="C251"/>
       <c s="23" t="inlineStr" r="D251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8274,101 +8274,101 @@
         <v>23</v>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B253"/>
       <c s="26" t="str" r="C253"/>
       <c s="23" t="inlineStr" r="D253">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E253">
         <v>82</v>
       </c>
       <c s="13" r="F253">
         <v>89</v>
       </c>
       <c s="13" r="G253">
         <v>98</v>
       </c>
       <c s="6" t="str" r="H253"/>
       <c s="13" r="I253">
         <v>103</v>
       </c>
       <c s="13" r="J253">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E254">
         <v>128</v>
       </c>
       <c s="13" r="F254">
         <v>112</v>
       </c>
       <c s="13" r="G254">
         <v>117</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="13" r="I254">
         <v>130</v>
       </c>
       <c s="13" r="J254">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E255">
         <v>237</v>
       </c>
       <c s="11" r="F255">
         <v>229</v>
       </c>
       <c s="11" r="G255">
         <v>245</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="11" r="I255">
         <v>253</v>
       </c>
       <c s="11" r="J255">
-        <v>258</v>
+        <v>262</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8719,51 +8719,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications Submitted</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -8990,126 +8990,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E12">
         <v>75.14</v>
       </c>
       <c s="30" r="F12">
         <v>79.44</v>
       </c>
       <c s="30" r="G12">
         <v>67.09</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="30" r="I12">
         <v>57.42</v>
       </c>
       <c s="30" r="J12">
-        <v>42.49</v>
+        <v>42.42</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>56.35</v>
       </c>
       <c s="30" r="F13">
         <v>63.2</v>
       </c>
       <c s="30" r="G13">
         <v>57.58</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>48.15</v>
       </c>
       <c s="30" r="J13">
-        <v>47.21</v>
+        <v>46.95</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>56.03</v>
       </c>
       <c s="30" r="F14">
         <v>61.53</v>
       </c>
       <c s="30" r="G14">
         <v>56.43</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>44.08</v>
       </c>
       <c s="30" r="J14">
-        <v>33.22</v>
+        <v>33.02</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>60.12</v>
       </c>
       <c s="31" r="F15">
         <v>65.42</v>
       </c>
       <c s="31" r="G15">
         <v>58.88</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>47.41</v>
       </c>
       <c s="31" r="J15">
-        <v>38.03</v>
+        <v>37.84</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9129,126 +9129,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E17">
         <v>30.88</v>
       </c>
       <c s="30" r="F17">
         <v>39.34</v>
       </c>
       <c s="30" r="G17">
         <v>30.04</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="30" r="I17">
         <v>31.06</v>
       </c>
       <c s="30" r="J17">
-        <v>34.31</v>
+        <v>33.63</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E18">
         <v>20.39</v>
       </c>
       <c s="30" r="F18">
         <v>20.19</v>
       </c>
       <c s="30" r="G18">
         <v>20.81</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="30" r="I18">
         <v>16.93</v>
       </c>
       <c s="30" r="J18">
-        <v>20.26</v>
+        <v>19.98</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E19">
         <v>27.3</v>
       </c>
       <c s="30" r="F19">
         <v>28.8</v>
       </c>
       <c s="30" r="G19">
         <v>27.25</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="30" r="I19">
         <v>26.02</v>
       </c>
       <c s="30" r="J19">
-        <v>26.97</v>
+        <v>26.56</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E20">
         <v>23.87</v>
       </c>
       <c s="31" r="F20">
         <v>24.89</v>
       </c>
       <c s="31" r="G20">
         <v>24.51</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="31" r="I20">
         <v>21.52</v>
       </c>
       <c s="31" r="J20">
-        <v>23.91</v>
+        <v>23.52</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9268,126 +9268,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E22">
         <v>50.39</v>
       </c>
       <c s="30" r="F22">
         <v>56.28</v>
       </c>
       <c s="30" r="G22">
         <v>42.26</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="30" r="I22">
         <v>38.23</v>
       </c>
       <c s="30" r="J22">
-        <v>32.15</v>
+        <v>32.14</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E23">
         <v>36.1</v>
       </c>
       <c s="30" r="F23">
         <v>43.41</v>
       </c>
       <c s="30" r="G23">
         <v>38.42</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="30" r="I23">
         <v>32.43</v>
       </c>
       <c s="30" r="J23">
-        <v>32.08</v>
+        <v>31.11</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E24">
         <v>86.6</v>
       </c>
       <c s="30" r="F24">
         <v>89.91</v>
       </c>
       <c s="30" r="G24">
         <v>61.41</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="30" r="I24">
         <v>42.71</v>
       </c>
       <c s="30" r="J24">
-        <v>35.01</v>
+        <v>34.99</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E25">
         <v>73.39</v>
       </c>
       <c s="31" r="F25">
         <v>78.71</v>
       </c>
       <c s="31" r="G25">
         <v>55.38</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="31" r="I25">
         <v>40.66</v>
       </c>
       <c s="31" r="J25">
-        <v>34.22</v>
+        <v>34.07</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -10270,126 +10270,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E52">
         <v>51.76</v>
       </c>
       <c s="30" r="F52">
         <v>50.79</v>
       </c>
       <c s="30" r="G52">
         <v>44.7</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="30" r="I52">
         <v>40.97</v>
       </c>
       <c s="30" r="J52">
-        <v>38.15</v>
+        <v>37.88</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E53">
         <v>64.47</v>
       </c>
       <c s="30" r="F53">
         <v>60.45</v>
       </c>
       <c s="30" r="G53">
         <v>50.54</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="30" r="I53">
         <v>43.54</v>
       </c>
       <c s="30" r="J53">
-        <v>46.89</v>
+        <v>46.05</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E54">
         <v>35.53</v>
       </c>
       <c s="30" r="F54">
         <v>33.21</v>
       </c>
       <c s="30" r="G54">
         <v>31.17</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="30" r="I54">
         <v>30.16</v>
       </c>
       <c s="30" r="J54">
-        <v>30.38</v>
+        <v>29.99</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E55">
         <v>56.12</v>
       </c>
       <c s="31" r="F55">
         <v>53.09</v>
       </c>
       <c s="31" r="G55">
         <v>45.49</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="31" r="I55">
         <v>40.62</v>
       </c>
       <c s="31" r="J55">
-        <v>42.45</v>
+        <v>41.8</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -10588,126 +10588,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E62">
         <v>58.16</v>
       </c>
       <c s="30" r="F62">
         <v>56.79</v>
       </c>
       <c s="30" r="G62">
         <v>57.04</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="30" r="I62">
         <v>49.74</v>
       </c>
       <c s="30" r="J62">
-        <v>46.22</v>
+        <v>45.82</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>98.16</v>
       </c>
       <c s="30" r="F63">
         <v>103.13</v>
       </c>
       <c s="30" r="G63">
         <v>107.38</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>99.84</v>
       </c>
       <c s="30" r="J63">
-        <v>88.19</v>
+        <v>86.85</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>34.82</v>
       </c>
       <c s="30" r="F64">
         <v>34.9</v>
       </c>
       <c s="30" r="G64">
         <v>34.09</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>30.35</v>
       </c>
       <c s="30" r="J64">
-        <v>28.05</v>
+        <v>27.72</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>70.29</v>
       </c>
       <c s="31" r="F65">
         <v>73.16</v>
       </c>
       <c s="31" r="G65">
         <v>76.71</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>70.83</v>
       </c>
       <c s="31" r="J65">
-        <v>62.86</v>
+        <v>62.03</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11436,101 +11436,101 @@
         <v>30</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E88">
         <v>12.02</v>
       </c>
       <c s="30" r="F88">
         <v>11.8</v>
       </c>
       <c s="30" r="G88">
         <v>12.6</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="30" r="I88">
         <v>10.81</v>
       </c>
       <c s="30" r="J88">
-        <v>9.11</v>
+        <v>9.09</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E89">
         <v>31.29</v>
       </c>
       <c s="30" r="F89">
         <v>30.93</v>
       </c>
       <c s="30" r="G89">
         <v>32.62</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="30" r="I89">
         <v>31.14</v>
       </c>
       <c s="30" r="J89">
-        <v>30.34</v>
+        <v>30.28</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E90">
         <v>23.38</v>
       </c>
       <c s="31" r="F90">
         <v>22.26</v>
       </c>
       <c s="31" r="G90">
         <v>23.41</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="31" r="I90">
         <v>20.36</v>
       </c>
       <c s="31" r="J90">
-        <v>18.56</v>
+        <v>18.53</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11754,101 +11754,101 @@
         <v>5.36</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B98"/>
       <c s="26" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E98">
         <v>7.19</v>
       </c>
       <c s="30" r="F98">
         <v>7.21</v>
       </c>
       <c s="30" r="G98">
         <v>7.85</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>5.49</v>
       </c>
       <c s="30" r="J98">
-        <v>5.03</v>
+        <v>5.02</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B99"/>
       <c s="26" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E99">
         <v>7.46</v>
       </c>
       <c s="30" r="F99">
         <v>7.99</v>
       </c>
       <c s="30" r="G99">
         <v>8.14</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="30" r="I99">
         <v>6.59</v>
       </c>
       <c s="30" r="J99">
         <v>7.62</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B100"/>
       <c s="26" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E100">
         <v>7.07</v>
       </c>
       <c s="31" r="F100">
         <v>7.48</v>
       </c>
       <c s="31" r="G100">
         <v>7.72</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>6.01</v>
       </c>
       <c s="31" r="J100">
-        <v>5.83</v>
+        <v>5.82</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B101"/>
       <c s="28" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11868,126 +11868,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E102">
         <v>36.55</v>
       </c>
       <c s="30" r="F102">
         <v>27.31</v>
       </c>
       <c s="30" r="G102">
         <v>34.8</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="30" r="I102">
         <v>31.11</v>
       </c>
       <c s="30" r="J102">
-        <v>33.74</v>
+        <v>32.92</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E103">
         <v>25.41</v>
       </c>
       <c s="30" r="F103">
         <v>26.93</v>
       </c>
       <c s="30" r="G103">
         <v>29.46</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="30" r="I103">
         <v>23.37</v>
       </c>
       <c s="30" r="J103">
-        <v>22.94</v>
+        <v>21.7</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E104">
         <v>39.59</v>
       </c>
       <c s="30" r="F104">
         <v>38.86</v>
       </c>
       <c s="30" r="G104">
         <v>41.51</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="30" r="I104">
         <v>38.63</v>
       </c>
       <c s="30" r="J104">
-        <v>39.11</v>
+        <v>38.59</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E105">
         <v>35.43</v>
       </c>
       <c s="31" r="F105">
         <v>33.38</v>
       </c>
       <c s="31" r="G105">
         <v>37</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="31" r="I105">
         <v>32.66</v>
       </c>
       <c s="31" r="J105">
-        <v>33.24</v>
+        <v>32.3</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12209,101 +12209,101 @@
         <v>48.78</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>54.4</v>
       </c>
       <c s="30" r="F113">
         <v>45.96</v>
       </c>
       <c s="30" r="G113">
         <v>66.9</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>55.64</v>
       </c>
       <c s="30" r="J113">
-        <v>55.3</v>
+        <v>54.31</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>79.76</v>
       </c>
       <c s="30" r="F114">
         <v>76</v>
       </c>
       <c s="30" r="G114">
         <v>68.56</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>67.57</v>
       </c>
       <c s="30" r="J114">
         <v>62.39</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>72.89</v>
       </c>
       <c s="31" r="F115">
         <v>66.49</v>
       </c>
       <c s="31" r="G115">
         <v>68.2</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>63.94</v>
       </c>
       <c s="31" r="J115">
-        <v>59.8</v>
+        <v>59.53</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12323,126 +12323,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E117">
         <v>59.27</v>
       </c>
       <c s="30" r="F117">
         <v>57.57</v>
       </c>
       <c s="30" r="G117">
         <v>56.88</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="30" r="I117">
         <v>60.29</v>
       </c>
       <c s="30" r="J117">
-        <v>60.12</v>
+        <v>59.07</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E118">
         <v>48.85</v>
       </c>
       <c s="30" r="F118">
         <v>47.49</v>
       </c>
       <c s="30" r="G118">
         <v>54.55</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="30" r="I118">
         <v>51.07</v>
       </c>
       <c s="30" r="J118">
-        <v>50.66</v>
+        <v>48.35</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E119">
         <v>39.26</v>
       </c>
       <c s="30" r="F119">
         <v>42.35</v>
       </c>
       <c s="30" r="G119">
         <v>42.89</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>40.77</v>
       </c>
       <c s="30" r="J119">
-        <v>40.47</v>
+        <v>40</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E120">
         <v>47.13</v>
       </c>
       <c s="31" r="F120">
         <v>47.13</v>
       </c>
       <c s="31" r="G120">
         <v>51.26</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>48.97</v>
       </c>
       <c s="31" r="J120">
-        <v>48.47</v>
+        <v>46.98</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12493,109 +12493,111 @@
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B123"/>
       <c s="26" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E123">
         <v>6.58</v>
       </c>
       <c s="30" r="F123">
         <v>6.44</v>
       </c>
       <c s="30" r="G123">
         <v>7.5</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="24" t="inlineStr" r="I123">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J123">
-        <v>6.18</v>
+        <v>6.13</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B124"/>
       <c s="26" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E124">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F124">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="G124">
         <v>6.05</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="24" t="inlineStr" r="I124">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="J124">
-        <v>5.07</v>
+      <c s="24" t="inlineStr" r="J124">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>5.83</v>
       </c>
       <c s="31" r="F125">
         <v>5.83</v>
       </c>
       <c s="31" r="G125">
         <v>7.09</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="29" t="inlineStr" r="I125">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J125">
-        <v>6.12</v>
+        <v>6.03</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12772,132 +12774,132 @@
           <t xml:space="preserve">Occupational and Environmental Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E132">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F132">
         <v>9.83</v>
       </c>
       <c s="30" r="G132">
         <v>10.24</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="30" r="I132">
         <v>6.35</v>
       </c>
       <c s="30" r="J132">
-        <v>9.5</v>
+        <v>9.05</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F133">
         <v>8.24</v>
       </c>
       <c s="30" r="G133">
         <v>7.69</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>6.36</v>
       </c>
       <c s="30" r="J133">
-        <v>7.4</v>
+        <v>7.06</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F134">
         <v>6.17</v>
       </c>
       <c s="30" r="G134">
         <v>9.83</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>7.47</v>
       </c>
       <c s="30" r="J134">
-        <v>9.06</v>
+        <v>8.81</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F135">
         <v>7.76</v>
       </c>
       <c s="31" r="G135">
         <v>9.08</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>6.79</v>
       </c>
       <c s="31" r="J135">
-        <v>8.47</v>
+        <v>8.14</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12917,126 +12919,126 @@
       <c s="10" t="inlineStr" r="B137">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C137"/>
       <c s="23" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E137">
         <v>62.78</v>
       </c>
       <c s="30" r="F137">
         <v>60.77</v>
       </c>
       <c s="30" r="G137">
         <v>51.59</v>
       </c>
       <c s="6" t="str" r="H137"/>
       <c s="30" r="I137">
         <v>43.78</v>
       </c>
       <c s="30" r="J137">
-        <v>36.14</v>
+        <v>36.21</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E138">
         <v>47.24</v>
       </c>
       <c s="30" r="F138">
         <v>55.18</v>
       </c>
       <c s="30" r="G138">
         <v>46.89</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>42.4</v>
       </c>
       <c s="30" r="J138">
-        <v>44.18</v>
+        <v>43.2</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E139">
         <v>95.94</v>
       </c>
       <c s="30" r="F139">
         <v>83.62</v>
       </c>
       <c s="30" r="G139">
         <v>65.41</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>46.05</v>
       </c>
       <c s="30" r="J139">
-        <v>38.93</v>
+        <v>38.91</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E140">
         <v>85.96</v>
       </c>
       <c s="31" r="F140">
         <v>76.85</v>
       </c>
       <c s="31" r="G140">
         <v>60.88</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>45.18</v>
       </c>
       <c s="31" r="J140">
-        <v>38.84</v>
+        <v>38.76</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13096,52 +13098,54 @@
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="G143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="24" t="inlineStr" r="I143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
-      <c s="30" r="J143">
-        <v>5.29</v>
+      <c s="24" t="inlineStr" r="J143">
+        <is>
+          <t xml:space="preserve">--</t>
+        </is>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B144"/>
       <c s="26" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -13231,126 +13235,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E147">
         <v>53.09</v>
       </c>
       <c s="30" r="F147">
         <v>65.91</v>
       </c>
       <c s="30" r="G147">
         <v>47.5</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="30" r="I147">
         <v>47.9</v>
       </c>
       <c s="30" r="J147">
-        <v>43.85</v>
+        <v>43.22</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E148">
         <v>44.93</v>
       </c>
       <c s="30" r="F148">
         <v>41.74</v>
       </c>
       <c s="30" r="G148">
         <v>42.64</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="30" r="I148">
         <v>31.24</v>
       </c>
       <c s="30" r="J148">
-        <v>40.55</v>
+        <v>40</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E149">
         <v>83.54</v>
       </c>
       <c s="30" r="F149">
         <v>85.28</v>
       </c>
       <c s="30" r="G149">
         <v>59.25</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="30" r="I149">
         <v>46.69</v>
       </c>
       <c s="30" r="J149">
         <v>44.02</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E150">
         <v>77.7</v>
       </c>
       <c s="31" r="F150">
         <v>79.5</v>
       </c>
       <c s="31" r="G150">
         <v>56.21</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="31" r="I150">
         <v>44.73</v>
       </c>
       <c s="31" r="J150">
-        <v>43.63</v>
+        <v>43.5</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13370,126 +13374,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E152">
         <v>42.4</v>
       </c>
       <c s="30" r="F152">
         <v>47.05</v>
       </c>
       <c s="30" r="G152">
         <v>43.13</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="30" r="I152">
         <v>46.23</v>
       </c>
       <c s="30" r="J152">
-        <v>49.71</v>
+        <v>49.56</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>54.85</v>
       </c>
       <c s="30" r="F153">
         <v>59.12</v>
       </c>
       <c s="30" r="G153">
         <v>60.19</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>61.36</v>
       </c>
       <c s="30" r="J153">
-        <v>63.24</v>
+        <v>62.73</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>28.05</v>
       </c>
       <c s="30" r="F154">
         <v>30.86</v>
       </c>
       <c s="30" r="G154">
         <v>33.71</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>34.25</v>
       </c>
       <c s="30" r="J154">
-        <v>35.73</v>
+        <v>35.52</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>48.36</v>
       </c>
       <c s="31" r="F155">
         <v>51.64</v>
       </c>
       <c s="31" r="G155">
         <v>52.14</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>52.61</v>
       </c>
       <c s="31" r="J155">
-        <v>53.73</v>
+        <v>53.34</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13509,126 +13513,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E157">
         <v>54.06</v>
       </c>
       <c s="30" r="F157">
         <v>55.04</v>
       </c>
       <c s="30" r="G157">
         <v>49.27</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="30" r="I157">
         <v>42.22</v>
       </c>
       <c s="30" r="J157">
-        <v>40.1</v>
+        <v>39.82</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>54.68</v>
       </c>
       <c s="30" r="F158">
         <v>52.49</v>
       </c>
       <c s="30" r="G158">
         <v>51.58</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>43.86</v>
       </c>
       <c s="30" r="J158">
-        <v>43.53</v>
+        <v>42.33</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E159">
         <v>31.94</v>
       </c>
       <c s="30" r="F159">
         <v>31.21</v>
       </c>
       <c s="30" r="G159">
         <v>29.32</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="30" r="I159">
         <v>27.32</v>
       </c>
       <c s="30" r="J159">
-        <v>25.5</v>
+        <v>25.36</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>45.17</v>
       </c>
       <c s="31" r="F160">
         <v>44.08</v>
       </c>
       <c s="31" r="G160">
         <v>42.33</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>37.65</v>
       </c>
       <c s="31" r="J160">
-        <v>37</v>
+        <v>36.36</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14031,101 +14035,101 @@
         <v>14.43</v>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E173">
         <v>12.71</v>
       </c>
       <c s="30" r="F173">
         <v>6.12</v>
       </c>
       <c s="30" r="G173">
         <v>6.77</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="30" r="I173">
         <v>6.84</v>
       </c>
       <c s="30" r="J173">
-        <v>10.03</v>
+        <v>9.93</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E174">
         <v>11.45</v>
       </c>
       <c s="30" r="F174">
         <v>13.23</v>
       </c>
       <c s="30" r="G174">
         <v>14.13</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="30" r="I174">
         <v>9.83</v>
       </c>
       <c s="30" r="J174">
         <v>14.75</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E175">
         <v>12.29</v>
       </c>
       <c s="31" r="F175">
         <v>8.07</v>
       </c>
       <c s="31" r="G175">
         <v>8.51</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="31" r="I175">
         <v>7.98</v>
       </c>
       <c s="31" r="J175">
-        <v>11.25</v>
+        <v>11.17</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14465,126 +14469,126 @@
       <c s="10" t="inlineStr" r="B187">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation</t>
         </is>
       </c>
       <c s="22" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E187">
         <v>56.31</v>
       </c>
       <c s="30" r="F187">
         <v>56.19</v>
       </c>
       <c s="30" r="G187">
         <v>60.72</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="30" r="I187">
         <v>60.49</v>
       </c>
       <c s="30" r="J187">
-        <v>47.43</v>
+        <v>47.14</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>28.04</v>
       </c>
       <c s="30" r="F188">
         <v>32</v>
       </c>
       <c s="30" r="G188">
         <v>33.99</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>31.47</v>
       </c>
       <c s="30" r="J188">
-        <v>31.91</v>
+        <v>31.32</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E189">
         <v>45.78</v>
       </c>
       <c s="30" r="F189">
         <v>47.36</v>
       </c>
       <c s="30" r="G189">
         <v>48.41</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="30" r="I189">
         <v>48.61</v>
       </c>
       <c s="30" r="J189">
-        <v>40.46</v>
+        <v>40.38</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E190">
         <v>45.26</v>
       </c>
       <c s="31" r="F190">
         <v>46.78</v>
       </c>
       <c s="31" r="G190">
         <v>49.72</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="31" r="I190">
         <v>49.41</v>
       </c>
       <c s="31" r="J190">
-        <v>41.69</v>
+        <v>41.42</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14783,126 +14787,126 @@
       <c s="10" t="inlineStr" r="B197">
         <is>
           <t xml:space="preserve">Plastic Surgery-Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E197">
         <v>26.47</v>
       </c>
       <c s="30" r="F197">
         <v>27.78</v>
       </c>
       <c s="30" r="G197">
         <v>22.44</v>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="30" r="I197">
         <v>6.69</v>
       </c>
       <c s="30" r="J197">
-        <v>53</v>
+        <v>52.91</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>32.41</v>
       </c>
       <c s="30" r="F198">
         <v>29.69</v>
       </c>
       <c s="30" r="G198">
         <v>20.01</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>8.79</v>
       </c>
       <c s="30" r="J198">
-        <v>45.48</v>
+        <v>44.39</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E199">
         <v>64.58</v>
       </c>
       <c s="30" r="F199">
         <v>60.2</v>
       </c>
       <c s="30" r="G199">
         <v>30.41</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="30" r="I199">
         <v>10.24</v>
       </c>
       <c s="30" r="J199">
-        <v>69.15</v>
+        <v>68.67</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E200">
         <v>57.22</v>
       </c>
       <c s="31" r="F200">
         <v>51.77</v>
       </c>
       <c s="31" r="G200">
         <v>27.76</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="31" r="I200">
         <v>9.14</v>
       </c>
       <c s="31" r="J200">
-        <v>64.07</v>
+        <v>63.39</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14922,126 +14926,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>81.19</v>
       </c>
       <c s="30" r="F202">
         <v>78.66</v>
       </c>
       <c s="30" r="G202">
         <v>80.1</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>79.38</v>
       </c>
       <c s="30" r="J202">
-        <v>74.59</v>
+        <v>73.99</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>57.46</v>
       </c>
       <c s="30" r="F203">
         <v>59.78</v>
       </c>
       <c s="30" r="G203">
         <v>59.7</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>63.24</v>
       </c>
       <c s="30" r="J203">
-        <v>63.83</v>
+        <v>61.76</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E204">
         <v>58.97</v>
       </c>
       <c s="30" r="F204">
         <v>62.64</v>
       </c>
       <c s="30" r="G204">
         <v>62.32</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="30" r="I204">
         <v>61.87</v>
       </c>
       <c s="30" r="J204">
-        <v>58.18</v>
+        <v>57.85</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E205">
         <v>61.65</v>
       </c>
       <c s="31" r="F205">
         <v>64.15</v>
       </c>
       <c s="31" r="G205">
         <v>64.79</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="31" r="I205">
         <v>65.89</v>
       </c>
       <c s="31" r="J205">
-        <v>63.48</v>
+        <v>62.51</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15419,126 +15423,126 @@
       <c s="10" t="inlineStr" r="B217">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E217">
         <v>7.89</v>
       </c>
       <c s="30" r="F217">
         <v>12.82</v>
       </c>
       <c s="30" r="G217">
         <v>13.95</v>
       </c>
       <c s="6" t="str" r="H217"/>
       <c s="30" r="I217">
         <v>11.41</v>
       </c>
       <c s="30" r="J217">
-        <v>9.59</v>
+        <v>9.11</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E218">
         <v>10.7</v>
       </c>
       <c s="30" r="F218">
         <v>8.71</v>
       </c>
       <c s="30" r="G218">
         <v>8.88</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="30" r="I218">
         <v>7.37</v>
       </c>
       <c s="30" r="J218">
-        <v>8.74</v>
+        <v>8.53</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E219">
         <v>12.78</v>
       </c>
       <c s="30" r="F219">
         <v>10.54</v>
       </c>
       <c s="30" r="G219">
         <v>10.08</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="30" r="I219">
         <v>7.05</v>
       </c>
       <c s="30" r="J219">
-        <v>10.73</v>
+        <v>9.92</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E220">
         <v>11.1</v>
       </c>
       <c s="31" r="F220">
         <v>9.49</v>
       </c>
       <c s="31" r="G220">
         <v>9.73</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="31" r="I220">
         <v>7.58</v>
       </c>
       <c s="31" r="J220">
-        <v>9.62</v>
+        <v>9.16</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15558,126 +15562,126 @@
       <c s="10" t="inlineStr" r="B222">
         <is>
           <t xml:space="preserve">Radiation Oncology</t>
         </is>
       </c>
       <c s="22" t="str" r="C222"/>
       <c s="23" t="inlineStr" r="D222">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E222">
         <v>18.31</v>
       </c>
       <c s="30" r="F222">
         <v>22.4</v>
       </c>
       <c s="30" r="G222">
         <v>41.74</v>
       </c>
       <c s="6" t="str" r="H222"/>
       <c s="30" r="I222">
         <v>32.15</v>
       </c>
       <c s="30" r="J222">
-        <v>43.61</v>
+        <v>43.64</v>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B223"/>
       <c s="26" t="str" r="C223"/>
       <c s="23" t="inlineStr" r="D223">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E223">
         <v>26.51</v>
       </c>
       <c s="30" r="F223">
         <v>16.9</v>
       </c>
       <c s="30" r="G223">
         <v>30.9</v>
       </c>
       <c s="6" t="str" r="H223"/>
       <c s="30" r="I223">
         <v>26.31</v>
       </c>
       <c s="30" r="J223">
-        <v>33.28</v>
+        <v>32.77</v>
       </c>
     </row>
     <row r="224" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B224"/>
       <c s="26" t="str" r="C224"/>
       <c s="23" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E224">
         <v>36.51</v>
       </c>
       <c s="30" r="F224">
         <v>32.64</v>
       </c>
       <c s="30" r="G224">
         <v>31.7</v>
       </c>
       <c s="6" t="str" r="H224"/>
       <c s="30" r="I224">
         <v>35.76</v>
       </c>
       <c s="30" r="J224">
         <v>38.2</v>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B225"/>
       <c s="26" t="str" r="C225"/>
       <c s="10" t="inlineStr" r="D225">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E225">
         <v>31.06</v>
       </c>
       <c s="31" r="F225">
         <v>24.51</v>
       </c>
       <c s="31" r="G225">
         <v>32.33</v>
       </c>
       <c s="6" t="str" r="H225"/>
       <c s="31" r="I225">
         <v>31.72</v>
       </c>
       <c s="31" r="J225">
-        <v>37.13</v>
+        <v>36.94</v>
       </c>
     </row>
     <row r="226" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B226"/>
       <c s="28" t="str" r="C226"/>
       <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15697,126 +15701,126 @@
       <c s="10" t="inlineStr" r="B227">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic</t>
         </is>
       </c>
       <c s="22" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E227">
         <v>76.48</v>
       </c>
       <c s="30" r="F227">
         <v>86.28</v>
       </c>
       <c s="30" r="G227">
         <v>76.69</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
         <v>69.42</v>
       </c>
       <c s="30" r="J227">
-        <v>65.29</v>
+        <v>65.31</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E228">
         <v>61.23</v>
       </c>
       <c s="30" r="F228">
         <v>62.52</v>
       </c>
       <c s="30" r="G228">
         <v>60.64</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="30" r="I228">
         <v>55.95</v>
       </c>
       <c s="30" r="J228">
-        <v>51.56</v>
+        <v>50.94</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E229">
         <v>61.68</v>
       </c>
       <c s="30" r="F229">
         <v>74.22</v>
       </c>
       <c s="30" r="G229">
         <v>73.65</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="30" r="I229">
         <v>63.56</v>
       </c>
       <c s="30" r="J229">
-        <v>58.91</v>
+        <v>58.6</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E230">
         <v>64.16</v>
       </c>
       <c s="31" r="F230">
         <v>73.43</v>
       </c>
       <c s="31" r="G230">
         <v>71.05</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="31" r="I230">
         <v>62.64</v>
       </c>
       <c s="31" r="J230">
-        <v>58.08</v>
+        <v>57.72</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15836,126 +15840,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E232">
         <v>66.32</v>
       </c>
       <c s="30" r="F232">
         <v>70.39</v>
       </c>
       <c s="30" r="G232">
         <v>71.26</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="30" r="I232">
         <v>62.37</v>
       </c>
       <c s="30" r="J232">
-        <v>59.63</v>
+        <v>57.66</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E233">
         <v>67.71</v>
       </c>
       <c s="30" r="F233">
         <v>70.19</v>
       </c>
       <c s="30" r="G233">
         <v>73.5</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="30" r="I233">
         <v>73.39</v>
       </c>
       <c s="30" r="J233">
-        <v>72.82</v>
+        <v>70.66</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E234">
         <v>55.7</v>
       </c>
       <c s="30" r="F234">
         <v>62.78</v>
       </c>
       <c s="30" r="G234">
         <v>60.94</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="30" r="I234">
         <v>54.78</v>
       </c>
       <c s="30" r="J234">
-        <v>52.27</v>
+        <v>51.03</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E235">
         <v>61.36</v>
       </c>
       <c s="31" r="F235">
         <v>66.58</v>
       </c>
       <c s="31" r="G235">
         <v>67.09</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="31" r="I235">
         <v>62.86</v>
       </c>
       <c s="31" r="J235">
-        <v>60.63</v>
+        <v>58.99</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16000,101 +16004,101 @@
         <v>14.63</v>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B238"/>
       <c s="26" t="str" r="C238"/>
       <c s="23" t="inlineStr" r="D238">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E238">
         <v>20.47</v>
       </c>
       <c s="30" r="F238">
         <v>20.66</v>
       </c>
       <c s="30" r="G238">
         <v>20.56</v>
       </c>
       <c s="6" t="str" r="H238"/>
       <c s="30" r="I238">
         <v>20.04</v>
       </c>
       <c s="30" r="J238">
-        <v>15.71</v>
+        <v>15.4</v>
       </c>
     </row>
     <row r="239" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B239"/>
       <c s="26" t="str" r="C239"/>
       <c s="23" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E239">
         <v>22.77</v>
       </c>
       <c s="30" r="F239">
         <v>27.69</v>
       </c>
       <c s="30" r="G239">
         <v>25.14</v>
       </c>
       <c s="6" t="str" r="H239"/>
       <c s="30" r="I239">
         <v>26.41</v>
       </c>
       <c s="30" r="J239">
         <v>27.29</v>
       </c>
     </row>
     <row r="240" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B240"/>
       <c s="26" t="str" r="C240"/>
       <c s="10" t="inlineStr" r="D240">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E240">
         <v>21.39</v>
       </c>
       <c s="31" r="F240">
         <v>24.44</v>
       </c>
       <c s="31" r="G240">
         <v>22.92</v>
       </c>
       <c s="6" t="str" r="H240"/>
       <c s="31" r="I240">
         <v>23.25</v>
       </c>
       <c s="31" r="J240">
-        <v>21.83</v>
+        <v>21.63</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B241"/>
       <c s="28" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16114,126 +16118,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>20.95</v>
       </c>
       <c s="30" r="F242">
         <v>20.9</v>
       </c>
       <c s="30" r="G242">
         <v>21.49</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>19.92</v>
       </c>
       <c s="30" r="J242">
-        <v>19.06</v>
+        <v>19.05</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E243">
         <v>14.31</v>
       </c>
       <c s="30" r="F243">
         <v>14.2</v>
       </c>
       <c s="30" r="G243">
         <v>14.24</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="30" r="I243">
         <v>11.97</v>
       </c>
       <c s="30" r="J243">
-        <v>13.47</v>
+        <v>12.49</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E244">
         <v>14.78</v>
       </c>
       <c s="30" r="F244">
         <v>15.25</v>
       </c>
       <c s="30" r="G244">
         <v>16.24</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="30" r="I244">
         <v>16.59</v>
       </c>
       <c s="30" r="J244">
-        <v>16.16</v>
+        <v>15.96</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E245">
         <v>15.89</v>
       </c>
       <c s="31" r="F245">
         <v>15.95</v>
       </c>
       <c s="31" r="G245">
         <v>16.59</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="31" r="I245">
         <v>15.59</v>
       </c>
       <c s="31" r="J245">
-        <v>15.85</v>
+        <v>15.37</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16253,126 +16257,126 @@
       <c s="10" t="inlineStr" r="B247">
         <is>
           <t xml:space="preserve">Urology</t>
         </is>
       </c>
       <c s="22" t="str" r="C247"/>
       <c s="23" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E247">
         <v>83.23</v>
       </c>
       <c s="30" r="F247">
         <v>75.98</v>
       </c>
       <c s="30" r="G247">
         <v>60.9</v>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="30" r="I247">
         <v>55.2</v>
       </c>
       <c s="30" r="J247">
-        <v>41.24</v>
+        <v>42.47</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B248"/>
       <c s="26" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E248">
         <v>59.59</v>
       </c>
       <c s="30" r="F248">
         <v>64.03</v>
       </c>
       <c s="30" r="G248">
         <v>65.96</v>
       </c>
       <c s="6" t="str" r="H248"/>
       <c s="30" r="I248">
         <v>45.87</v>
       </c>
       <c s="30" r="J248">
-        <v>46.68</v>
+        <v>48.25</v>
       </c>
     </row>
     <row r="249" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B249"/>
       <c s="26" t="str" r="C249"/>
       <c s="23" t="inlineStr" r="D249">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E249">
         <v>83.9</v>
       </c>
       <c s="30" r="F249">
         <v>89.7</v>
       </c>
       <c s="30" r="G249">
         <v>66.03</v>
       </c>
       <c s="6" t="str" r="H249"/>
       <c s="30" r="I249">
         <v>54</v>
       </c>
       <c s="30" r="J249">
-        <v>44.56</v>
+        <v>45.21</v>
       </c>
     </row>
     <row r="250" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B250"/>
       <c s="26" t="str" r="C250"/>
       <c s="10" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E250">
         <v>81.28</v>
       </c>
       <c s="31" r="F250">
         <v>84.81</v>
       </c>
       <c s="31" r="G250">
         <v>65.39</v>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="31" r="I250">
         <v>52.91</v>
       </c>
       <c s="31" r="J250">
-        <v>44.49</v>
+        <v>45.34</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B251"/>
       <c s="28" t="str" r="C251"/>
       <c s="23" t="inlineStr" r="D251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16417,101 +16421,101 @@
         <v>41.17</v>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B253"/>
       <c s="26" t="str" r="C253"/>
       <c s="23" t="inlineStr" r="D253">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E253">
         <v>28.29</v>
       </c>
       <c s="30" r="F253">
         <v>29.8</v>
       </c>
       <c s="30" r="G253">
         <v>26.99</v>
       </c>
       <c s="6" t="str" r="H253"/>
       <c s="30" r="I253">
         <v>30.56</v>
       </c>
       <c s="30" r="J253">
-        <v>33.62</v>
+        <v>33</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E254">
         <v>44.89</v>
       </c>
       <c s="30" r="F254">
         <v>47.57</v>
       </c>
       <c s="30" r="G254">
         <v>53.5</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="30" r="I254">
         <v>55.25</v>
       </c>
       <c s="30" r="J254">
-        <v>53.03</v>
+        <v>52.49</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E255">
         <v>37.5</v>
       </c>
       <c s="31" r="F255">
         <v>38.65</v>
       </c>
       <c s="31" r="G255">
         <v>39.98</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="31" r="I255">
         <v>42.7</v>
       </c>
       <c s="31" r="J255">
-        <v>44.15</v>
+        <v>43.61</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16862,51 +16866,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="8.6" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 1/5/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications per Program</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -16987,51 +16991,51 @@
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B8"/>
       <c s="26" t="str" r="C8"/>
       <c s="23" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E8">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F8">
         <v>16</v>
       </c>
       <c s="30" r="G8">
         <v>11</v>
       </c>
       <c s="6" t="str" r="H8"/>
       <c s="30" r="I8">
         <v>28</v>
       </c>
       <c s="30" r="J8">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B9"/>
       <c s="26" t="str" r="C9"/>
       <c s="23" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E9">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F9">
         <v>8</v>
       </c>
       <c s="30" r="G9">
         <v>7</v>
       </c>
       <c s="6" t="str" r="H9"/>
       <c s="30" r="I9">
         <v>17</v>
       </c>
@@ -17041,51 +17045,51 @@
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B10"/>
       <c s="26" t="str" r="C10"/>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E10">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F10">
         <v>27</v>
       </c>
       <c s="31" r="G10">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H10"/>
       <c s="31" r="I10">
         <v>55</v>
       </c>
       <c s="31" r="J10">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B11"/>
       <c s="28" t="str" r="C11"/>
       <c s="23" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G11">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17105,126 +17109,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E12">
         <v>340.75</v>
       </c>
       <c s="30" r="F12">
         <v>356.73</v>
       </c>
       <c s="30" r="G12">
         <v>308.51</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="30" r="I12">
         <v>225.72</v>
       </c>
       <c s="30" r="J12">
-        <v>166.19</v>
+        <v>166.86</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>281.73</v>
       </c>
       <c s="30" r="F13">
         <v>303.66</v>
       </c>
       <c s="30" r="G13">
         <v>271.35</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>215.84</v>
       </c>
       <c s="30" r="J13">
-        <v>211.26</v>
+        <v>211.91</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>674.52</v>
       </c>
       <c s="30" r="F14">
         <v>828.94</v>
       </c>
       <c s="30" r="G14">
         <v>730.93</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>565.7</v>
       </c>
       <c s="30" r="J14">
-        <v>403.99</v>
+        <v>404.98</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>1297.01</v>
       </c>
       <c s="31" r="F15">
         <v>1489.33</v>
       </c>
       <c s="31" r="G15">
         <v>1310.8</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>1007.25</v>
       </c>
       <c s="31" r="J15">
-        <v>781.44</v>
+        <v>783.76</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17244,126 +17248,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E17">
         <v>16.66</v>
       </c>
       <c s="30" r="F17">
         <v>21.22</v>
       </c>
       <c s="30" r="G17">
         <v>17.56</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="30" r="I17">
         <v>18.48</v>
       </c>
       <c s="30" r="J17">
-        <v>19.06</v>
+        <v>19.1</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E18">
         <v>58.75</v>
       </c>
       <c s="30" r="F18">
         <v>68.28</v>
       </c>
       <c s="30" r="G18">
         <v>50.81</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="30" r="I18">
         <v>54.66</v>
       </c>
       <c s="30" r="J18">
-        <v>68.3</v>
+        <v>69.54</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E19">
         <v>49.93</v>
       </c>
       <c s="30" r="F19">
         <v>59.87</v>
       </c>
       <c s="30" r="G19">
         <v>57.69</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="30" r="I19">
         <v>52.7</v>
       </c>
       <c s="30" r="J19">
-        <v>57.6</v>
+        <v>57.7</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E20">
         <v>125.34</v>
       </c>
       <c s="31" r="F20">
         <v>149.37</v>
       </c>
       <c s="31" r="G20">
         <v>126.05</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="31" r="I20">
         <v>125.84</v>
       </c>
       <c s="31" r="J20">
-        <v>144.96</v>
+        <v>146.35</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17383,126 +17387,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E22">
         <v>57.43</v>
       </c>
       <c s="30" r="F22">
         <v>61.59</v>
       </c>
       <c s="30" r="G22">
         <v>50.53</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="30" r="I22">
         <v>54.01</v>
       </c>
       <c s="30" r="J22">
-        <v>47.2</v>
+        <v>47.65</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E23">
         <v>43.26</v>
       </c>
       <c s="30" r="F23">
         <v>46.87</v>
       </c>
       <c s="30" r="G23">
         <v>47.89</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="30" r="I23">
         <v>39.66</v>
       </c>
       <c s="30" r="J23">
-        <v>38.22</v>
+        <v>38.61</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E24">
         <v>464.83</v>
       </c>
       <c s="30" r="F24">
         <v>502.99</v>
       </c>
       <c s="30" r="G24">
         <v>374.7</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="30" r="I24">
         <v>280.85</v>
       </c>
       <c s="30" r="J24">
-        <v>245.57</v>
+        <v>247.64</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E25">
         <v>565.52</v>
       </c>
       <c s="31" r="F25">
         <v>611.44</v>
       </c>
       <c s="31" r="G25">
         <v>473.12</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="31" r="I25">
         <v>374.14</v>
       </c>
       <c s="31" r="J25">
-        <v>330.99</v>
+        <v>333.89</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17547,101 +17551,101 @@
         <v>6</v>
       </c>
     </row>
     <row r="28" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B28"/>
       <c s="26" t="str" r="C28"/>
       <c s="23" t="inlineStr" r="D28">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E28">
         <v>40</v>
       </c>
       <c s="30" r="F28">
         <v>40</v>
       </c>
       <c s="30" r="G28">
         <v>45.67</v>
       </c>
       <c s="6" t="str" r="H28"/>
       <c s="30" r="I28">
         <v>61.5</v>
       </c>
       <c s="30" r="J28">
-        <v>60</v>
+        <v>60.33</v>
       </c>
     </row>
     <row r="29" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B29"/>
       <c s="26" t="str" r="C29"/>
       <c s="23" t="inlineStr" r="D29">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E29">
         <v>22</v>
       </c>
       <c s="30" r="F29">
         <v>29</v>
       </c>
       <c s="30" r="G29">
         <v>33.33</v>
       </c>
       <c s="6" t="str" r="H29"/>
       <c s="30" r="I29">
         <v>39.5</v>
       </c>
       <c s="30" r="J29">
         <v>39.67</v>
       </c>
     </row>
     <row r="30" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B30"/>
       <c s="26" t="str" r="C30"/>
       <c s="10" t="inlineStr" r="D30">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E30">
         <v>68.33</v>
       </c>
       <c s="31" r="F30">
         <v>79.5</v>
       </c>
       <c s="31" r="G30">
         <v>86</v>
       </c>
       <c s="6" t="str" r="H30"/>
       <c s="31" r="I30">
         <v>106</v>
       </c>
       <c s="31" r="J30">
-        <v>105.67</v>
+        <v>106</v>
       </c>
     </row>
     <row r="31" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B31"/>
       <c s="28" t="str" r="C31"/>
       <c s="23" t="inlineStr" r="D31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G31">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17688,51 +17692,51 @@
         </is>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B33"/>
       <c s="26" t="str" r="C33"/>
       <c s="23" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E33">
         <v>152.67</v>
       </c>
       <c s="30" r="F33">
         <v>188.47</v>
       </c>
       <c s="30" r="G33">
         <v>250.54</v>
       </c>
       <c s="6" t="str" r="H33"/>
       <c s="30" r="I33">
         <v>245.45</v>
       </c>
       <c s="30" r="J33">
-        <v>36.86</v>
+        <v>33.69</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B34"/>
       <c s="26" t="str" r="C34"/>
       <c s="23" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E34">
         <v>407.94</v>
       </c>
       <c s="30" r="F34">
         <v>265.9</v>
       </c>
       <c s="30" r="G34">
         <v>239.53</v>
       </c>
       <c s="6" t="str" r="H34"/>
       <c s="30" r="I34">
         <v>255.48</v>
       </c>
       <c s="24" t="inlineStr" r="J34">
         <is>
@@ -17740,51 +17744,51 @@
         </is>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B35"/>
       <c s="26" t="str" r="C35"/>
       <c s="10" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E35">
         <v>817.76</v>
       </c>
       <c s="31" r="F35">
         <v>657.77</v>
       </c>
       <c s="31" r="G35">
         <v>731.61</v>
       </c>
       <c s="6" t="str" r="H35"/>
       <c s="31" r="I35">
         <v>743.09</v>
       </c>
       <c s="31" r="J35">
-        <v>42.57</v>
+        <v>36.71</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B36"/>
       <c s="28" t="str" r="C36"/>
       <c s="23" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18269,126 +18273,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E52">
         <v>188.66</v>
       </c>
       <c s="30" r="F52">
         <v>169.41</v>
       </c>
       <c s="30" r="G52">
         <v>138.86</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="30" r="I52">
         <v>126.65</v>
       </c>
       <c s="30" r="J52">
-        <v>104.59</v>
+        <v>105.06</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E53">
         <v>651.71</v>
       </c>
       <c s="30" r="F53">
         <v>555.16</v>
       </c>
       <c s="30" r="G53">
         <v>433.84</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="30" r="I53">
         <v>423.05</v>
       </c>
       <c s="30" r="J53">
-        <v>470.48</v>
+        <v>472.07</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E54">
         <v>118.18</v>
       </c>
       <c s="30" r="F54">
         <v>100.66</v>
       </c>
       <c s="30" r="G54">
         <v>89.3</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="30" r="I54">
         <v>84.86</v>
       </c>
       <c s="30" r="J54">
-        <v>82.69</v>
+        <v>83.15</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E55">
         <v>958.55</v>
       </c>
       <c s="31" r="F55">
         <v>824.57</v>
       </c>
       <c s="31" r="G55">
         <v>661.38</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="31" r="I55">
         <v>634.56</v>
       </c>
       <c s="31" r="J55">
-        <v>657.76</v>
+        <v>659.92</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18433,101 +18437,101 @@
         <v>24</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B58"/>
       <c s="26" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E58">
         <v>129.5</v>
       </c>
       <c s="30" r="F58">
         <v>98.5</v>
       </c>
       <c s="30" r="G58">
         <v>32</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="30" r="I58">
         <v>132</v>
       </c>
       <c s="30" r="J58">
-        <v>168</v>
+        <v>171</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B59"/>
       <c s="26" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E59">
         <v>33.5</v>
       </c>
       <c s="30" r="F59">
         <v>24.5</v>
       </c>
       <c s="30" r="G59">
         <v>23</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="30" r="I59">
         <v>24</v>
       </c>
       <c s="30" r="J59">
         <v>37</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B60"/>
       <c s="26" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E60">
         <v>190</v>
       </c>
       <c s="31" r="F60">
         <v>147.5</v>
       </c>
       <c s="31" r="G60">
         <v>50</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="31" r="I60">
         <v>185</v>
       </c>
       <c s="31" r="J60">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B61"/>
       <c s="28" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18547,126 +18551,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E62">
         <v>339.38</v>
       </c>
       <c s="30" r="F62">
         <v>315.07</v>
       </c>
       <c s="30" r="G62">
         <v>309.62</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="30" r="I62">
         <v>269.5</v>
       </c>
       <c s="30" r="J62">
-        <v>246.61</v>
+        <v>247.02</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>2094.66</v>
       </c>
       <c s="30" r="F63">
         <v>2175.6</v>
       </c>
       <c s="30" r="G63">
         <v>2367.84</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>2240.28</v>
       </c>
       <c s="30" r="J63">
-        <v>1930.9</v>
+        <v>1936.03</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>515.19</v>
       </c>
       <c s="30" r="F64">
         <v>493.93</v>
       </c>
       <c s="30" r="G64">
         <v>458</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>403.06</v>
       </c>
       <c s="30" r="J64">
-        <v>375.97</v>
+        <v>376.93</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>2948.35</v>
       </c>
       <c s="31" r="F65">
         <v>2984.08</v>
       </c>
       <c s="31" r="G65">
         <v>3132.33</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>2911.83</v>
       </c>
       <c s="31" r="J65">
-        <v>2552.93</v>
+        <v>2559.42</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18841,51 +18845,51 @@
       <c s="10" t="inlineStr" r="B72">
         <is>
           <t xml:space="preserve">Internal Medicine/Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C72"/>
       <c s="23" t="inlineStr" r="D72">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E72">
         <v>16.4</v>
       </c>
       <c s="30" r="F72">
         <v>17.4</v>
       </c>
       <c s="30" r="G72">
         <v>8.2</v>
       </c>
       <c s="6" t="str" r="H72"/>
       <c s="30" r="I72">
         <v>10.6</v>
       </c>
       <c s="30" r="J72">
-        <v>8</v>
+        <v>8.6</v>
       </c>
     </row>
     <row r="73" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B73"/>
       <c s="26" t="str" r="C73"/>
       <c s="23" t="inlineStr" r="D73">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E73">
         <v>26.2</v>
       </c>
       <c s="30" r="F73">
         <v>25</v>
       </c>
       <c s="30" r="G73">
         <v>30.8</v>
       </c>
       <c s="6" t="str" r="H73"/>
       <c s="30" r="I73">
         <v>41.4</v>
       </c>
       <c s="30" r="J73">
         <v>44.4</v>
@@ -18916,51 +18920,51 @@
         <v>83.8</v>
       </c>
     </row>
     <row r="75" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B75"/>
       <c s="26" t="str" r="C75"/>
       <c s="10" t="inlineStr" r="D75">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E75">
         <v>121.2</v>
       </c>
       <c s="31" r="F75">
         <v>111</v>
       </c>
       <c s="31" r="G75">
         <v>120.6</v>
       </c>
       <c s="6" t="str" r="H75"/>
       <c s="31" r="I75">
         <v>129.4</v>
       </c>
       <c s="31" r="J75">
-        <v>136.2</v>
+        <v>136.8</v>
       </c>
     </row>
     <row r="76" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B76"/>
       <c s="28" t="str" r="C76"/>
       <c s="23" t="inlineStr" r="D76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G76">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19301,101 +19305,101 @@
         <v>43.67</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E88">
         <v>51.38</v>
       </c>
       <c s="30" r="F88">
         <v>55.45</v>
       </c>
       <c s="30" r="G88">
         <v>67.42</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="30" r="I88">
         <v>79.69</v>
       </c>
       <c s="30" r="J88">
-        <v>76.22</v>
+        <v>76.29</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E89">
         <v>174.71</v>
       </c>
       <c s="30" r="F89">
         <v>149.42</v>
       </c>
       <c s="30" r="G89">
         <v>189.38</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="30" r="I89">
         <v>162.87</v>
       </c>
       <c s="30" r="J89">
-        <v>160.92</v>
+        <v>160.97</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E90">
         <v>256.6</v>
       </c>
       <c s="31" r="F90">
         <v>238.75</v>
       </c>
       <c s="31" r="G90">
         <v>287.04</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="31" r="I90">
         <v>278.74</v>
       </c>
       <c s="31" r="J90">
-        <v>280.81</v>
+        <v>280.94</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19442,101 +19446,101 @@
         <v>5.67</v>
       </c>
     </row>
     <row r="93" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B93"/>
       <c s="26" t="str" r="C93"/>
       <c s="23" t="inlineStr" r="D93">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E93">
         <v>89.75</v>
       </c>
       <c s="30" r="F93">
         <v>84.5</v>
       </c>
       <c s="30" r="G93">
         <v>89.2</v>
       </c>
       <c s="6" t="str" r="H93"/>
       <c s="30" r="I93">
         <v>111.2</v>
       </c>
       <c s="30" r="J93">
-        <v>161</v>
+        <v>97.4</v>
       </c>
     </row>
     <row r="94" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B94"/>
       <c s="26" t="str" r="C94"/>
       <c s="23" t="inlineStr" r="D94">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E94">
         <v>22.25</v>
       </c>
       <c s="30" r="F94">
         <v>12.75</v>
       </c>
       <c s="30" r="G94">
         <v>16.6</v>
       </c>
       <c s="6" t="str" r="H94"/>
       <c s="30" r="I94">
         <v>17.4</v>
       </c>
       <c s="30" r="J94">
-        <v>9</v>
+        <v>11</v>
       </c>
     </row>
     <row r="95" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B95"/>
       <c s="26" t="str" r="C95"/>
       <c s="10" t="inlineStr" r="D95">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E95">
         <v>124.25</v>
       </c>
       <c s="31" r="F95">
         <v>99.75</v>
       </c>
       <c s="31" r="G95">
         <v>113.6</v>
       </c>
       <c s="6" t="str" r="H95"/>
       <c s="31" r="I95">
         <v>137</v>
       </c>
       <c s="31" r="J95">
-        <v>175.67</v>
+        <v>109.6</v>
       </c>
     </row>
     <row r="96" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B96"/>
       <c s="28" t="str" r="C96"/>
       <c s="23" t="inlineStr" r="D96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G96">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19581,101 +19585,101 @@
         <v>18.15</v>
       </c>
     </row>
     <row r="98" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B98"/>
       <c s="26" t="str" r="C98"/>
       <c s="23" t="inlineStr" r="D98">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E98">
         <v>87.5</v>
       </c>
       <c s="30" r="F98">
         <v>96</v>
       </c>
       <c s="30" r="G98">
         <v>73.08</v>
       </c>
       <c s="6" t="str" r="H98"/>
       <c s="30" r="I98">
         <v>62.54</v>
       </c>
       <c s="30" r="J98">
-        <v>68.54</v>
+        <v>68.77</v>
       </c>
     </row>
     <row r="99" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B99"/>
       <c s="26" t="str" r="C99"/>
       <c s="23" t="inlineStr" r="D99">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E99">
         <v>69</v>
       </c>
       <c s="30" r="F99">
         <v>57.77</v>
       </c>
       <c s="30" r="G99">
         <v>53.85</v>
       </c>
       <c s="6" t="str" r="H99"/>
       <c s="30" r="I99">
         <v>47.62</v>
       </c>
       <c s="30" r="J99">
         <v>53.31</v>
       </c>
     </row>
     <row r="100" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B100"/>
       <c s="26" t="str" r="C100"/>
       <c s="10" t="inlineStr" r="D100">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E100">
         <v>173.83</v>
       </c>
       <c s="31" r="F100">
         <v>169.85</v>
       </c>
       <c s="31" r="G100">
         <v>141.38</v>
       </c>
       <c s="6" t="str" r="H100"/>
       <c s="31" r="I100">
         <v>129.38</v>
       </c>
       <c s="31" r="J100">
-        <v>140</v>
+        <v>140.23</v>
       </c>
     </row>
     <row r="101" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B101"/>
       <c s="28" t="str" r="C101"/>
       <c s="23" t="inlineStr" r="D101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G101">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19695,126 +19699,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E102">
         <v>30.12</v>
       </c>
       <c s="30" r="F102">
         <v>26.14</v>
       </c>
       <c s="30" r="G102">
         <v>32.99</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="30" r="I102">
         <v>23.49</v>
       </c>
       <c s="30" r="J102">
-        <v>25.47</v>
+        <v>25.25</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E103">
         <v>29.37</v>
       </c>
       <c s="30" r="F103">
         <v>34.74</v>
       </c>
       <c s="30" r="G103">
         <v>39.9</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="30" r="I103">
         <v>42.02</v>
       </c>
       <c s="30" r="J103">
-        <v>37.11</v>
+        <v>36.87</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E104">
         <v>100.05</v>
       </c>
       <c s="30" r="F104">
         <v>100.29</v>
       </c>
       <c s="30" r="G104">
         <v>113.29</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="30" r="I104">
         <v>116.67</v>
       </c>
       <c s="30" r="J104">
-        <v>108.52</v>
+        <v>107.52</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E105">
         <v>159.22</v>
       </c>
       <c s="31" r="F105">
         <v>161.17</v>
       </c>
       <c s="31" r="G105">
         <v>186.18</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="31" r="I105">
         <v>180.77</v>
       </c>
       <c s="31" r="J105">
-        <v>171.1</v>
+        <v>169.65</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19869,101 +19873,101 @@
         </is>
       </c>
     </row>
     <row r="108" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B108"/>
       <c s="26" t="str" r="C108"/>
       <c s="23" t="inlineStr" r="D108">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E108">
         <v>10</v>
       </c>
       <c s="30" r="F108">
         <v>24.57</v>
       </c>
       <c s="30" r="G108">
         <v>11.83</v>
       </c>
       <c s="6" t="str" r="H108"/>
       <c s="30" r="I108">
         <v>23.86</v>
       </c>
       <c s="30" r="J108">
-        <v>28.33</v>
+        <v>28.67</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B109"/>
       <c s="26" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E109">
         <v>11.86</v>
       </c>
       <c s="30" r="F109">
         <v>7.86</v>
       </c>
       <c s="30" r="G109">
         <v>9.67</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="30" r="I109">
         <v>11.29</v>
       </c>
       <c s="30" r="J109">
         <v>10.67</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B110"/>
       <c s="26" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E110">
         <v>24.14</v>
       </c>
       <c s="31" r="F110">
         <v>35.86</v>
       </c>
       <c s="31" r="G110">
         <v>24.33</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="31" r="I110">
         <v>38.71</v>
       </c>
       <c s="31" r="J110">
-        <v>41</v>
+        <v>41.33</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B111"/>
       <c s="28" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20008,101 +20012,101 @@
         <v>14.8</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>58.18</v>
       </c>
       <c s="30" r="F113">
         <v>55.95</v>
       </c>
       <c s="30" r="G113">
         <v>71.52</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>80.15</v>
       </c>
       <c s="30" r="J113">
-        <v>68.44</v>
+        <v>68.56</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>232.34</v>
       </c>
       <c s="30" r="F114">
         <v>224.7</v>
       </c>
       <c s="30" r="G114">
         <v>215.72</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>233.05</v>
       </c>
       <c s="30" r="J114">
-        <v>214.78</v>
+        <v>214.8</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>308.65</v>
       </c>
       <c s="31" r="F115">
         <v>291.38</v>
       </c>
       <c s="31" r="G115">
         <v>302.78</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>331.64</v>
       </c>
       <c s="31" r="J115">
-        <v>298.02</v>
+        <v>298.15</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20122,126 +20126,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E117">
         <v>82.48</v>
       </c>
       <c s="30" r="F117">
         <v>90.99</v>
       </c>
       <c s="30" r="G117">
         <v>92.23</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="30" r="I117">
         <v>99.72</v>
       </c>
       <c s="30" r="J117">
-        <v>108.72</v>
+        <v>107.6</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E118">
         <v>408.63</v>
       </c>
       <c s="30" r="F118">
         <v>386.24</v>
       </c>
       <c s="30" r="G118">
         <v>425.33</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="30" r="I118">
         <v>416.57</v>
       </c>
       <c s="30" r="J118">
-        <v>387.43</v>
+        <v>384.61</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E119">
         <v>156.55</v>
       </c>
       <c s="30" r="F119">
         <v>172.08</v>
       </c>
       <c s="30" r="G119">
         <v>177.84</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>178.49</v>
       </c>
       <c s="30" r="J119">
-        <v>191.23</v>
+        <v>188.59</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E120">
         <v>646.23</v>
       </c>
       <c s="31" r="F120">
         <v>649.31</v>
       </c>
       <c s="31" r="G120">
         <v>695.4</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>694.78</v>
       </c>
       <c s="31" r="J120">
-        <v>687.37</v>
+        <v>680.8</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20292,103 +20296,103 @@
         <v>5.45</v>
       </c>
     </row>
     <row r="123" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B123"/>
       <c s="26" t="str" r="C123"/>
       <c s="23" t="inlineStr" r="D123">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E123">
         <v>25.31</v>
       </c>
       <c s="30" r="F123">
         <v>28.23</v>
       </c>
       <c s="30" r="G123">
         <v>36.82</v>
       </c>
       <c s="6" t="str" r="H123"/>
       <c s="30" r="I123">
         <v>34.9</v>
       </c>
       <c s="30" r="J123">
-        <v>38.18</v>
+        <v>38.45</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B124"/>
       <c s="26" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E124">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F124">
         <v>7.62</v>
       </c>
       <c s="30" r="G124">
         <v>10.45</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="30" r="I124">
         <v>7.7</v>
       </c>
       <c s="30" r="J124">
-        <v>6.45</v>
+        <v>6.55</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>30.92</v>
       </c>
       <c s="31" r="F125">
         <v>41.69</v>
       </c>
       <c s="31" r="G125">
         <v>50.91</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="31" r="I125">
         <v>46.7</v>
       </c>
       <c s="31" r="J125">
-        <v>50.09</v>
+        <v>50.45</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20563,132 +20567,132 @@
           <t xml:space="preserve">Occupational and Environmental Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C132"/>
       <c s="23" t="inlineStr" r="D132">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E132">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F132">
         <v>9.32</v>
       </c>
       <c s="30" r="G132">
         <v>14.22</v>
       </c>
       <c s="6" t="str" r="H132"/>
       <c s="30" r="I132">
         <v>7.47</v>
       </c>
       <c s="30" r="J132">
-        <v>10.69</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F133">
         <v>16.05</v>
       </c>
       <c s="30" r="G133">
         <v>17.94</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>18.71</v>
       </c>
       <c s="30" r="J133">
-        <v>20.81</v>
+        <v>21.19</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F134">
         <v>11.37</v>
       </c>
       <c s="30" r="G134">
         <v>21.83</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>19.76</v>
       </c>
       <c s="30" r="J134">
-        <v>28.31</v>
+        <v>28.63</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F135">
         <v>36.74</v>
       </c>
       <c s="31" r="G135">
         <v>54</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>45.94</v>
       </c>
       <c s="31" r="J135">
-        <v>59.81</v>
+        <v>60.56</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20708,126 +20712,126 @@
       <c s="10" t="inlineStr" r="B137">
         <is>
           <t xml:space="preserve">Orthopaedic Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C137"/>
       <c s="23" t="inlineStr" r="D137">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E137">
         <v>91.4</v>
       </c>
       <c s="30" r="F137">
         <v>96.44</v>
       </c>
       <c s="30" r="G137">
         <v>91.43</v>
       </c>
       <c s="6" t="str" r="H137"/>
       <c s="30" r="I137">
         <v>87.12</v>
       </c>
       <c s="30" r="J137">
-        <v>72.99</v>
+        <v>73.13</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E138">
         <v>40.38</v>
       </c>
       <c s="30" r="F138">
         <v>38.99</v>
       </c>
       <c s="30" r="G138">
         <v>38.3</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>41.55</v>
       </c>
       <c s="30" r="J138">
-        <v>40.3</v>
+        <v>40.46</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E139">
         <v>642.77</v>
       </c>
       <c s="30" r="F139">
         <v>504.19</v>
       </c>
       <c s="30" r="G139">
         <v>401.87</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>291.94</v>
       </c>
       <c s="30" r="J139">
-        <v>255.8</v>
+        <v>255.83</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E140">
         <v>774.56</v>
       </c>
       <c s="31" r="F140">
         <v>639.62</v>
       </c>
       <c s="31" r="G140">
         <v>531.6</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>420.6</v>
       </c>
       <c s="31" r="J140">
-        <v>369.09</v>
+        <v>369.42</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20936,51 +20940,51 @@
         </is>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B145"/>
       <c s="26" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E145">
         <v>19.91</v>
       </c>
       <c s="31" r="F145">
         <v>22.62</v>
       </c>
       <c s="31" r="G145">
         <v>26.67</v>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>20.92</v>
       </c>
       <c s="31" r="J145">
-        <v>13.83</v>
+        <v>14.25</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B146"/>
       <c s="28" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21000,126 +21004,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E147">
         <v>25.43</v>
       </c>
       <c s="30" r="F147">
         <v>23.73</v>
       </c>
       <c s="30" r="G147">
         <v>19.76</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="30" r="I147">
         <v>19.01</v>
       </c>
       <c s="30" r="J147">
-        <v>23.13</v>
+        <v>23.14</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E148">
         <v>20.22</v>
       </c>
       <c s="30" r="F148">
         <v>17.7</v>
       </c>
       <c s="30" r="G148">
         <v>23.54</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="30" r="I148">
         <v>20.83</v>
       </c>
       <c s="30" r="J148">
-        <v>22.67</v>
+        <v>22.68</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E149">
         <v>378.01</v>
       </c>
       <c s="30" r="F149">
         <v>308.38</v>
       </c>
       <c s="30" r="G149">
         <v>216.63</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="30" r="I149">
         <v>184.9</v>
       </c>
       <c s="30" r="J149">
         <v>182.32</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E150">
         <v>423.44</v>
       </c>
       <c s="31" r="F150">
         <v>349.81</v>
       </c>
       <c s="31" r="G150">
         <v>259.93</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="31" r="I150">
         <v>224.73</v>
       </c>
       <c s="31" r="J150">
-        <v>228.13</v>
+        <v>228.14</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21139,126 +21143,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E152">
         <v>38.16</v>
       </c>
       <c s="30" r="F152">
         <v>49.09</v>
       </c>
       <c s="30" r="G152">
         <v>46.85</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="30" r="I152">
         <v>56.95</v>
       </c>
       <c s="30" r="J152">
-        <v>72.77</v>
+        <v>72.9</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>451.37</v>
       </c>
       <c s="30" r="F153">
         <v>448.53</v>
       </c>
       <c s="30" r="G153">
         <v>439.93</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>395.72</v>
       </c>
       <c s="30" r="J153">
-        <v>377.59</v>
+        <v>377.73</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>66.31</v>
       </c>
       <c s="30" r="F154">
         <v>77.16</v>
       </c>
       <c s="30" r="G154">
         <v>89.73</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>90.59</v>
       </c>
       <c s="30" r="J154">
-        <v>100.96</v>
+        <v>101.68</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>555.84</v>
       </c>
       <c s="31" r="F155">
         <v>574.78</v>
       </c>
       <c s="31" r="G155">
         <v>576.51</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>543.27</v>
       </c>
       <c s="31" r="J155">
-        <v>551.32</v>
+        <v>552.31</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21278,126 +21282,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E157">
         <v>211.22</v>
       </c>
       <c s="30" r="F157">
         <v>216.42</v>
       </c>
       <c s="30" r="G157">
         <v>179.1</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="30" r="I157">
         <v>167.49</v>
       </c>
       <c s="30" r="J157">
-        <v>145.09</v>
+        <v>145.19</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>602.04</v>
       </c>
       <c s="30" r="F158">
         <v>549</v>
       </c>
       <c s="30" r="G158">
         <v>527</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>562.67</v>
       </c>
       <c s="30" r="J158">
-        <v>614.75</v>
+        <v>616.51</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E159">
         <v>336.89</v>
       </c>
       <c s="30" r="F159">
         <v>317.82</v>
       </c>
       <c s="30" r="G159">
         <v>269.82</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="30" r="I159">
         <v>258.35</v>
       </c>
       <c s="30" r="J159">
-        <v>229.3</v>
+        <v>229.46</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>1150.16</v>
       </c>
       <c s="31" r="F160">
         <v>1083.24</v>
       </c>
       <c s="31" r="G160">
         <v>975.92</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>988.51</v>
       </c>
       <c s="31" r="J160">
-        <v>989.15</v>
+        <v>991.16</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21452,101 +21456,101 @@
         </is>
       </c>
     </row>
     <row r="163" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B163"/>
       <c s="26" t="str" r="C163"/>
       <c s="23" t="inlineStr" r="D163">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E163">
         <v>15.6</v>
       </c>
       <c s="30" r="F163">
         <v>13</v>
       </c>
       <c s="30" r="G163">
         <v>20.6</v>
       </c>
       <c s="6" t="str" r="H163"/>
       <c s="30" r="I163">
         <v>20</v>
       </c>
       <c s="30" r="J163">
-        <v>19.6</v>
+        <v>19.8</v>
       </c>
     </row>
     <row r="164" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B164"/>
       <c s="26" t="str" r="C164"/>
       <c s="23" t="inlineStr" r="D164">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E164">
         <v>12</v>
       </c>
       <c s="30" r="F164">
         <v>19.4</v>
       </c>
       <c s="30" r="G164">
         <v>33.8</v>
       </c>
       <c s="6" t="str" r="H164"/>
       <c s="30" r="I164">
         <v>36</v>
       </c>
       <c s="30" r="J164">
         <v>38.6</v>
       </c>
     </row>
     <row r="165" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B165"/>
       <c s="26" t="str" r="C165"/>
       <c s="10" t="inlineStr" r="D165">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E165">
         <v>31</v>
       </c>
       <c s="31" r="F165">
         <v>35.4</v>
       </c>
       <c s="31" r="G165">
         <v>57.6</v>
       </c>
       <c s="6" t="str" r="H165"/>
       <c s="31" r="I165">
         <v>58.8</v>
       </c>
       <c s="31" r="J165">
-        <v>60.6</v>
+        <v>60.8</v>
       </c>
     </row>
     <row r="166" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B166"/>
       <c s="28" t="str" r="C166"/>
       <c s="23" t="inlineStr" r="D166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G166">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21748,101 +21752,101 @@
         </is>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E173">
         <v>31.77</v>
       </c>
       <c s="30" r="F173">
         <v>25.05</v>
       </c>
       <c s="30" r="G173">
         <v>29.13</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="30" r="I173">
         <v>25.87</v>
       </c>
       <c s="30" r="J173">
-        <v>33.58</v>
+        <v>33.62</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E174">
         <v>16.9</v>
       </c>
       <c s="30" r="F174">
         <v>18.9</v>
       </c>
       <c s="30" r="G174">
         <v>18.43</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="30" r="I174">
         <v>12.39</v>
       </c>
       <c s="30" r="J174">
         <v>13.62</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E175">
         <v>50.27</v>
       </c>
       <c s="31" r="F175">
         <v>48.05</v>
       </c>
       <c s="31" r="G175">
         <v>50.3</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="31" r="I175">
         <v>42.3</v>
       </c>
       <c s="31" r="J175">
-        <v>51.08</v>
+        <v>51.12</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22142,126 +22146,126 @@
       <c s="10" t="inlineStr" r="B187">
         <is>
           <t xml:space="preserve">Physical Medicine and Rehabilitation</t>
         </is>
       </c>
       <c s="22" t="str" r="C187"/>
       <c s="23" t="inlineStr" r="D187">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E187">
         <v>225.81</v>
       </c>
       <c s="30" r="F187">
         <v>205.67</v>
       </c>
       <c s="30" r="G187">
         <v>213.92</v>
       </c>
       <c s="6" t="str" r="H187"/>
       <c s="30" r="I187">
         <v>222.15</v>
       </c>
       <c s="30" r="J187">
-        <v>186.38</v>
+        <v>186.49</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>75.63</v>
       </c>
       <c s="30" r="F188">
         <v>80.16</v>
       </c>
       <c s="30" r="G188">
         <v>72.04</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>65.73</v>
       </c>
       <c s="30" r="J188">
-        <v>56.54</v>
+        <v>56.6</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E189">
         <v>189.59</v>
       </c>
       <c s="30" r="F189">
         <v>210.59</v>
       </c>
       <c s="30" r="G189">
         <v>201.62</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="30" r="I189">
         <v>194.87</v>
       </c>
       <c s="30" r="J189">
-        <v>170.37</v>
+        <v>170.39</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E190">
         <v>491.02</v>
       </c>
       <c s="31" r="F190">
         <v>496.42</v>
       </c>
       <c s="31" r="G190">
         <v>487.58</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="31" r="I190">
         <v>482.75</v>
       </c>
       <c s="31" r="J190">
-        <v>413.28</v>
+        <v>413.48</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22442,126 +22446,126 @@
           <t xml:space="preserve">Plastic Surgery-Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C197"/>
       <c s="23" t="inlineStr" r="D197">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E197">
         <v>6</v>
       </c>
       <c s="30" r="F197">
         <v>6.94</v>
       </c>
       <c s="30" r="G197">
         <v>11.02</v>
       </c>
       <c s="6" t="str" r="H197"/>
       <c s="24" t="inlineStr" r="I197">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="J197">
-        <v>13.1</v>
+        <v>13.37</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>31.58</v>
       </c>
       <c s="30" r="F198">
         <v>37.82</v>
       </c>
       <c s="30" r="G198">
         <v>29.3</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>21.48</v>
       </c>
       <c s="30" r="J198">
-        <v>48.03</v>
+        <v>47.32</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E199">
         <v>274.26</v>
       </c>
       <c s="30" r="F199">
         <v>246.65</v>
       </c>
       <c s="30" r="G199">
         <v>160.18</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="30" r="I199">
         <v>19.69</v>
       </c>
       <c s="30" r="J199">
-        <v>304.58</v>
+        <v>298.07</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E200">
         <v>308.09</v>
       </c>
       <c s="31" r="F200">
         <v>287.95</v>
       </c>
       <c s="31" r="G200">
         <v>200.3</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="31" r="I200">
         <v>40.66</v>
       </c>
       <c s="31" r="J200">
-        <v>365.72</v>
+        <v>358.76</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22581,126 +22585,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>185.78</v>
       </c>
       <c s="30" r="F202">
         <v>186.31</v>
       </c>
       <c s="30" r="G202">
         <v>214.38</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>211.76</v>
       </c>
       <c s="30" r="J202">
-        <v>180.67</v>
+        <v>179.9</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>389.98</v>
       </c>
       <c s="30" r="F203">
         <v>346.37</v>
       </c>
       <c s="30" r="G203">
         <v>310.23</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>287.16</v>
       </c>
       <c s="30" r="J203">
-        <v>247.47</v>
+        <v>246.85</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E204">
         <v>355.69</v>
       </c>
       <c s="30" r="F204">
         <v>380.79</v>
       </c>
       <c s="30" r="G204">
         <v>367.58</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="30" r="I204">
         <v>367.93</v>
       </c>
       <c s="30" r="J204">
-        <v>311.26</v>
+        <v>308.98</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E205">
         <v>929.52</v>
       </c>
       <c s="31" r="F205">
         <v>908.39</v>
       </c>
       <c s="31" r="G205">
         <v>892.19</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="31" r="I205">
         <v>866.84</v>
       </c>
       <c s="31" r="J205">
-        <v>738.48</v>
+        <v>735.73</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22745,101 +22749,101 @@
         <v>28</v>
       </c>
     </row>
     <row r="208" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B208"/>
       <c s="26" t="str" r="C208"/>
       <c s="23" t="inlineStr" r="D208">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E208">
         <v>72</v>
       </c>
       <c s="30" r="F208">
         <v>53.4</v>
       </c>
       <c s="30" r="G208">
         <v>61</v>
       </c>
       <c s="6" t="str" r="H208"/>
       <c s="30" r="I208">
         <v>61.83</v>
       </c>
       <c s="30" r="J208">
-        <v>63.83</v>
+        <v>64.83</v>
       </c>
     </row>
     <row r="209" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B209"/>
       <c s="26" t="str" r="C209"/>
       <c s="23" t="inlineStr" r="D209">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E209">
         <v>69.4</v>
       </c>
       <c s="30" r="F209">
         <v>67.6</v>
       </c>
       <c s="30" r="G209">
         <v>61.8</v>
       </c>
       <c s="6" t="str" r="H209"/>
       <c s="30" r="I209">
         <v>64.5</v>
       </c>
       <c s="30" r="J209">
         <v>66.17</v>
       </c>
     </row>
     <row r="210" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B210"/>
       <c s="26" t="str" r="C210"/>
       <c s="10" t="inlineStr" r="D210">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E210">
         <v>177.8</v>
       </c>
       <c s="31" r="F210">
         <v>141</v>
       </c>
       <c s="31" r="G210">
         <v>152.4</v>
       </c>
       <c s="6" t="str" r="H210"/>
       <c s="31" r="I210">
         <v>153.83</v>
       </c>
       <c s="31" r="J210">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="211" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B211"/>
       <c s="28" t="str" r="C211"/>
       <c s="23" t="inlineStr" r="D211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G211">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22884,101 +22888,101 @@
         <v>13.33</v>
       </c>
     </row>
     <row r="213" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B213"/>
       <c s="26" t="str" r="C213"/>
       <c s="23" t="inlineStr" r="D213">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E213">
         <v>67</v>
       </c>
       <c s="30" r="F213">
         <v>61</v>
       </c>
       <c s="30" r="G213">
         <v>60.75</v>
       </c>
       <c s="6" t="str" r="H213"/>
       <c s="30" r="I213">
         <v>52.75</v>
       </c>
       <c s="30" r="J213">
-        <v>59</v>
+        <v>59.67</v>
       </c>
     </row>
     <row r="214" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B214"/>
       <c s="26" t="str" r="C214"/>
       <c s="23" t="inlineStr" r="D214">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E214">
         <v>23.75</v>
       </c>
       <c s="30" r="F214">
         <v>17.5</v>
       </c>
       <c s="30" r="G214">
         <v>19.5</v>
       </c>
       <c s="6" t="str" r="H214"/>
       <c s="30" r="I214">
         <v>25.25</v>
       </c>
       <c s="30" r="J214">
         <v>29.67</v>
       </c>
     </row>
     <row r="215" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B215"/>
       <c s="26" t="str" r="C215"/>
       <c s="10" t="inlineStr" r="D215">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E215">
         <v>105.75</v>
       </c>
       <c s="31" r="F215">
         <v>86.75</v>
       </c>
       <c s="31" r="G215">
         <v>89.75</v>
       </c>
       <c s="6" t="str" r="H215"/>
       <c s="31" r="I215">
         <v>92</v>
       </c>
       <c s="31" r="J215">
-        <v>102</v>
+        <v>102.67</v>
       </c>
     </row>
     <row r="216" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B216"/>
       <c s="28" t="str" r="C216"/>
       <c s="23" t="inlineStr" r="D216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G216">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22998,126 +23002,126 @@
       <c s="10" t="inlineStr" r="B217">
         <is>
           <t xml:space="preserve">Public Health and General Preventive Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C217"/>
       <c s="23" t="inlineStr" r="D217">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E217">
         <v>5.11</v>
       </c>
       <c s="30" r="F217">
         <v>6.41</v>
       </c>
       <c s="30" r="G217">
         <v>9.3</v>
       </c>
       <c s="6" t="str" r="H217"/>
       <c s="30" r="I217">
         <v>6.47</v>
       </c>
       <c s="30" r="J217">
-        <v>5.82</v>
+        <v>5.86</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E218">
         <v>30.11</v>
       </c>
       <c s="30" r="F218">
         <v>37.91</v>
       </c>
       <c s="30" r="G218">
         <v>36.7</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="30" r="I218">
         <v>33.74</v>
       </c>
       <c s="30" r="J218">
-        <v>30.29</v>
+        <v>30.46</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E219">
         <v>24.37</v>
       </c>
       <c s="30" r="F219">
         <v>17.35</v>
       </c>
       <c s="30" r="G219">
         <v>19.84</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="30" r="I219">
         <v>14.77</v>
       </c>
       <c s="30" r="J219">
-        <v>29.5</v>
+        <v>30.11</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E220">
         <v>59.59</v>
       </c>
       <c s="31" r="F220">
         <v>61.68</v>
       </c>
       <c s="31" r="G220">
         <v>64.35</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="31" r="I220">
         <v>54.77</v>
       </c>
       <c s="31" r="J220">
-        <v>65.61</v>
+        <v>66.43</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23137,126 +23141,126 @@
       <c s="10" t="inlineStr" r="B222">
         <is>
           <t xml:space="preserve">Radiation Oncology</t>
         </is>
       </c>
       <c s="22" t="str" r="C222"/>
       <c s="23" t="inlineStr" r="D222">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E222">
         <v>6.1</v>
       </c>
       <c s="30" r="F222">
         <v>7.81</v>
       </c>
       <c s="30" r="G222">
         <v>15.22</v>
       </c>
       <c s="6" t="str" r="H222"/>
       <c s="30" r="I222">
         <v>12.56</v>
       </c>
       <c s="30" r="J222">
-        <v>17.34</v>
+        <v>17.35</v>
       </c>
     </row>
     <row r="223" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B223"/>
       <c s="26" t="str" r="C223"/>
       <c s="23" t="inlineStr" r="D223">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E223">
         <v>27.41</v>
       </c>
       <c s="30" r="F223">
         <v>35.76</v>
       </c>
       <c s="30" r="G223">
         <v>45.44</v>
       </c>
       <c s="6" t="str" r="H223"/>
       <c s="30" r="I223">
         <v>42.33</v>
       </c>
       <c s="30" r="J223">
-        <v>41.6</v>
+        <v>41.74</v>
       </c>
     </row>
     <row r="224" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B224"/>
       <c s="26" t="str" r="C224"/>
       <c s="23" t="inlineStr" r="D224">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E224">
         <v>59.75</v>
       </c>
       <c s="30" r="F224">
         <v>68.35</v>
       </c>
       <c s="30" r="G224">
         <v>66.75</v>
       </c>
       <c s="6" t="str" r="H224"/>
       <c s="30" r="I224">
         <v>75.62</v>
       </c>
       <c s="30" r="J224">
         <v>81.39</v>
       </c>
     </row>
     <row r="225" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B225"/>
       <c s="26" t="str" r="C225"/>
       <c s="10" t="inlineStr" r="D225">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E225">
         <v>93.19</v>
       </c>
       <c s="31" r="F225">
         <v>111.13</v>
       </c>
       <c s="31" r="G225">
         <v>127.41</v>
       </c>
       <c s="6" t="str" r="H225"/>
       <c s="31" r="I225">
         <v>130.52</v>
       </c>
       <c s="31" r="J225">
-        <v>140.12</v>
+        <v>140.27</v>
       </c>
     </row>
     <row r="226" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B226"/>
       <c s="28" t="str" r="C226"/>
       <c s="23" t="inlineStr" r="D226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G226">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23276,126 +23280,126 @@
       <c s="10" t="inlineStr" r="B227">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic</t>
         </is>
       </c>
       <c s="22" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E227">
         <v>160.29</v>
       </c>
       <c s="30" r="F227">
         <v>180.28</v>
       </c>
       <c s="30" r="G227">
         <v>154.61</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
         <v>131.09</v>
       </c>
       <c s="30" r="J227">
-        <v>113.06</v>
+        <v>113.09</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E228">
         <v>168.05</v>
       </c>
       <c s="30" r="F228">
         <v>189.21</v>
       </c>
       <c s="30" r="G228">
         <v>175.12</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="30" r="I228">
         <v>159.52</v>
       </c>
       <c s="30" r="J228">
-        <v>141.93</v>
+        <v>142.36</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E229">
         <v>443.59</v>
       </c>
       <c s="30" r="F229">
         <v>577.73</v>
       </c>
       <c s="30" r="G229">
         <v>529.73</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="30" r="I229">
         <v>427.03</v>
       </c>
       <c s="30" r="J229">
-        <v>388.8</v>
+        <v>388.92</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E230">
         <v>771.93</v>
       </c>
       <c s="31" r="F230">
         <v>947.21</v>
       </c>
       <c s="31" r="G230">
         <v>859.46</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="31" r="I230">
         <v>717.64</v>
       </c>
       <c s="31" r="J230">
-        <v>643.78</v>
+        <v>644.37</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23415,126 +23419,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E232">
         <v>169.93</v>
       </c>
       <c s="30" r="F232">
         <v>177.11</v>
       </c>
       <c s="30" r="G232">
         <v>183.84</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="30" r="I232">
         <v>151.21</v>
       </c>
       <c s="30" r="J232">
-        <v>156.31</v>
+        <v>156.24</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E233">
         <v>399.13</v>
       </c>
       <c s="30" r="F233">
         <v>425.51</v>
       </c>
       <c s="30" r="G233">
         <v>437.78</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="30" r="I233">
         <v>464.83</v>
       </c>
       <c s="30" r="J233">
-        <v>420.04</v>
+        <v>421.76</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E234">
         <v>494.04</v>
       </c>
       <c s="30" r="F234">
         <v>519.29</v>
       </c>
       <c s="30" r="G234">
         <v>484.37</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="30" r="I234">
         <v>444.98</v>
       </c>
       <c s="30" r="J234">
-        <v>423.01</v>
+        <v>423.3</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E235">
         <v>1060.57</v>
       </c>
       <c s="31" r="F235">
         <v>1121.92</v>
       </c>
       <c s="31" r="G235">
         <v>1105.99</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="31" r="I235">
         <v>1061.01</v>
       </c>
       <c s="31" r="J235">
-        <v>999.36</v>
+        <v>1001.3</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23581,101 +23585,101 @@
         </is>
       </c>
     </row>
     <row r="238" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B238"/>
       <c s="26" t="str" r="C238"/>
       <c s="23" t="inlineStr" r="D238">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E238">
         <v>48.39</v>
       </c>
       <c s="30" r="F238">
         <v>48.62</v>
       </c>
       <c s="30" r="G238">
         <v>49.59</v>
       </c>
       <c s="6" t="str" r="H238"/>
       <c s="30" r="I238">
         <v>51.22</v>
       </c>
       <c s="30" r="J238">
-        <v>37.97</v>
+        <v>38.08</v>
       </c>
     </row>
     <row r="239" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B239"/>
       <c s="26" t="str" r="C239"/>
       <c s="23" t="inlineStr" r="D239">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E239">
         <v>67.61</v>
       </c>
       <c s="30" r="F239">
         <v>92.03</v>
       </c>
       <c s="30" r="G239">
         <v>84.29</v>
       </c>
       <c s="6" t="str" r="H239"/>
       <c s="30" r="I239">
         <v>90.25</v>
       </c>
       <c s="30" r="J239">
         <v>81.86</v>
       </c>
     </row>
     <row r="240" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B240"/>
       <c s="26" t="str" r="C240"/>
       <c s="10" t="inlineStr" r="D240">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E240">
         <v>122.52</v>
       </c>
       <c s="31" r="F240">
         <v>148.09</v>
       </c>
       <c s="31" r="G240">
         <v>140.88</v>
       </c>
       <c s="6" t="str" r="H240"/>
       <c s="31" r="I240">
         <v>149.19</v>
       </c>
       <c s="31" r="J240">
-        <v>123.08</v>
+        <v>123.19</v>
       </c>
     </row>
     <row r="241" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B241"/>
       <c s="28" t="str" r="C241"/>
       <c s="23" t="inlineStr" r="D241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G241">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23695,126 +23699,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>180.98</v>
       </c>
       <c s="30" r="F242">
         <v>155.14</v>
       </c>
       <c s="30" r="G242">
         <v>156.78</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>148.9</v>
       </c>
       <c s="30" r="J242">
-        <v>136.58</v>
+        <v>138.97</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E243">
         <v>163.45</v>
       </c>
       <c s="30" r="F243">
         <v>175.28</v>
       </c>
       <c s="30" r="G243">
         <v>174.26</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="30" r="I243">
         <v>176.41</v>
       </c>
       <c s="30" r="J243">
-        <v>165.16</v>
+        <v>169.88</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E244">
         <v>346.92</v>
       </c>
       <c s="30" r="F244">
         <v>333.14</v>
       </c>
       <c s="30" r="G244">
         <v>335.38</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="30" r="I244">
         <v>349.56</v>
       </c>
       <c s="30" r="J244">
-        <v>331.02</v>
+        <v>332.61</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E245">
         <v>688.16</v>
       </c>
       <c s="31" r="F245">
         <v>661.59</v>
       </c>
       <c s="31" r="G245">
         <v>663.45</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="31" r="I245">
         <v>674.88</v>
       </c>
       <c s="31" r="J245">
-        <v>632.76</v>
+        <v>641.47</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23834,126 +23838,126 @@
       <c s="10" t="inlineStr" r="B247">
         <is>
           <t xml:space="preserve">Urology</t>
         </is>
       </c>
       <c s="22" t="str" r="C247"/>
       <c s="23" t="inlineStr" r="D247">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E247">
         <v>31.28</v>
       </c>
       <c s="30" r="F247">
         <v>33.48</v>
       </c>
       <c s="30" r="G247">
         <v>28.56</v>
       </c>
       <c s="6" t="str" r="H247"/>
       <c s="30" r="I247">
         <v>23.06</v>
       </c>
       <c s="30" r="J247">
-        <v>19.93</v>
+        <v>20.67</v>
       </c>
     </row>
     <row r="248" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B248"/>
       <c s="26" t="str" r="C248"/>
       <c s="23" t="inlineStr" r="D248">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E248">
         <v>27.05</v>
       </c>
       <c s="30" r="F248">
         <v>32.69</v>
       </c>
       <c s="30" r="G248">
         <v>43.67</v>
       </c>
       <c s="6" t="str" r="H248"/>
       <c s="30" r="I248">
         <v>27.34</v>
       </c>
       <c s="30" r="J248">
-        <v>28.83</v>
+        <v>29.59</v>
       </c>
     </row>
     <row r="249" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B249"/>
       <c s="26" t="str" r="C249"/>
       <c s="23" t="inlineStr" r="D249">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E249">
         <v>292.15</v>
       </c>
       <c s="30" r="F249">
         <v>265.97</v>
       </c>
       <c s="30" r="G249">
         <v>178.06</v>
       </c>
       <c s="6" t="str" r="H249"/>
       <c s="30" r="I249">
         <v>160.52</v>
       </c>
       <c s="30" r="J249">
-        <v>132.18</v>
+        <v>133.23</v>
       </c>
     </row>
     <row r="250" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B250"/>
       <c s="26" t="str" r="C250"/>
       <c s="10" t="inlineStr" r="D250">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E250">
         <v>350.48</v>
       </c>
       <c s="31" r="F250">
         <v>332.13</v>
       </c>
       <c s="31" r="G250">
         <v>250.28</v>
       </c>
       <c s="6" t="str" r="H250"/>
       <c s="31" r="I250">
         <v>210.92</v>
       </c>
       <c s="31" r="J250">
-        <v>180.93</v>
+        <v>183.49</v>
       </c>
     </row>
     <row r="251" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B251"/>
       <c s="28" t="str" r="C251"/>
       <c s="23" t="inlineStr" r="D251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G251">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23998,101 +24002,101 @@
         <v>11.69</v>
       </c>
     </row>
     <row r="253" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B253"/>
       <c s="26" t="str" r="C253"/>
       <c s="23" t="inlineStr" r="D253">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E253">
         <v>34.12</v>
       </c>
       <c s="30" r="F253">
         <v>36.33</v>
       </c>
       <c s="30" r="G253">
         <v>34.35</v>
       </c>
       <c s="6" t="str" r="H253"/>
       <c s="30" r="I253">
         <v>40.88</v>
       </c>
       <c s="30" r="J253">
-        <v>43.16</v>
+        <v>43.19</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E254">
         <v>84.5</v>
       </c>
       <c s="30" r="F254">
         <v>72.99</v>
       </c>
       <c s="30" r="G254">
         <v>81.29</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="30" r="I254">
         <v>93.29</v>
       </c>
       <c s="30" r="J254">
-        <v>85.77</v>
+        <v>86.19</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E255">
         <v>130.71</v>
       </c>
       <c s="31" r="F255">
         <v>121.25</v>
       </c>
       <c s="31" r="G255">
         <v>127.19</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="31" r="I255">
         <v>140.3</v>
       </c>
       <c s="31" r="J255">
-        <v>140.62</v>
+        <v>141.06</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24436,87 +24440,92 @@
   </mergeCells>
   <pageMargins left="1" right="1" top="1" bottom="1.45" header="1" footer="1"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId16"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="24" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a05c7f27ee8f94ed4525ed163cf1acc2">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10e0d58e8e554592ae0b49b800d99ea" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009744FB879CB7A949818AD7EDACBE9793" ma:contentTypeVersion="31" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="62bcbe9bea511dc5796eb36d2c83265b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xmlns:ns3="81ca80e8-7e82-497f-a57f-14a1a27c7198" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ea2ce7bce47ff1622df6d6715f9cedbe" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e"/>
     <xsd:import namespace="81ca80e8-7e82-497f-a57f-14a1a27c7198"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns3:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:Note_x002f_Other" minOccurs="0"/>
                 <xsd:element ref="ns2:LoginInformation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:LSLStatus" minOccurs="0"/>
+                <xsd:element ref="ns2:ActionNeededFrom" minOccurs="0"/>
+                <xsd:element ref="ns2:SetDeadline" minOccurs="0"/>
+                <xsd:element ref="ns2:Hyperlink" minOccurs="0"/>
+                <xsd:element ref="ns2:Comments_x002f_Notes_x002f_Blockages" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -24595,50 +24604,109 @@
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="28" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_Flow_SignoffStatus" ma:index="33" nillable="true" ma:displayName="Sign-off status" ma:internalName="_x0024_Resources_x003a_core_x002c_Signoff_Status">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceBillingMetadata" ma:index="34" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="LSLStatus" ma:index="35" nillable="true" ma:displayName="LSL Status" ma:default="Draft in Progress" ma:description="Status of individual asset review. Connected to Power automate for notifications to reviewer to expedite process and avoid status notification conversations in email. " ma:format="Dropdown" ma:internalName="LSLStatus">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Draft in Progress"/>
+          <xsd:enumeration value="Ready for Marketing Team Review"/>
+          <xsd:enumeration value="Ready for Review"/>
+          <xsd:enumeration value="Additional Review Needed"/>
+          <xsd:enumeration value="Ready for Brand Review"/>
+          <xsd:enumeration value="Stuck/Waiting on Details or Content"/>
+          <xsd:enumeration value="Done | Complete"/>
+          <xsd:enumeration value="Done | Sent to RH for Design"/>
+          <xsd:enumeration value="Done | Sent to Email Manager"/>
+          <xsd:enumeration value="Done | Sent to SM Manager"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ActionNeededFrom" ma:index="36" nillable="true" ma:displayName="Assigned To" ma:description="Assign status to person or team. Notifications will be sent through Power Automate. " ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="ActionNeededFrom">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SetDeadline" ma:index="37" nillable="true" ma:displayName="Set Deadline" ma:description="Set a deadline for the next stage/status in the workflow. Please keep the final send date and deadlines in mind. " ma:format="DateTime" ma:internalName="SetDeadline">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Hyperlink" ma:index="38" nillable="true" ma:displayName="Hyperlink" ma:description="ewfew" ma:format="Hyperlink" ma:internalName="Hyperlink">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:URL">
+            <xsd:sequence>
+              <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
+              <xsd:element name="Description" type="xsd:string" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Comments_x002f_Notes_x002f_Blockages" ma:index="39" nillable="true" ma:displayName="Comments/Notes/Blockages" ma:format="Dropdown" ma:internalName="Comments_x002f_Notes_x002f_Blockages">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81ca80e8-7e82-497f-a57f-14a1a27c7198" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -24829,102 +24897,116 @@
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
+    <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </ActionNeededFrom>
+    <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-198451</_dlc_DocId>
+    <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206357</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-198451</Url>
-      <Description>TQ32YHM4J7VE-1507329340-198451</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206357</Url>
+      <Description>TQ32YHM4J7VE-1507329340-206357</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCA5C2D9-C4DE-4F89-8D0C-2225B7974311}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9C4C4D0-BE08-47C0-BB00-23AF97DCB6CB}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53BD51DB-D1DA-4BE5-B5B2-5B4A5B8A392E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{968E7197-898E-4C4C-BD7C-CC8048065BFF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06E566F0-0F61-451B-A663-987B67A3937E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D297B21-9586-45E9-A7A4-21DB02047650}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E216E9F-EA74-4DF4-A4DD-86B15D418489}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47941AED-479E-44D8-9427-A29912F1EB5E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>fd5973b0-ae79-4b7e-b248-30ecf6aa7955</vt:lpwstr>
+    <vt:lpwstr>f98a5bcf-c8b2-410a-a8bf-f0e0821ecb62</vt:lpwstr>
   </property>
 </Properties>
 </file>