--- v4 (2026-04-19)
+++ v5 (2026-05-20)
@@ -685,51 +685,51 @@
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="2.54296875"/>
     <col min="2" max="2" customWidth="1" width="0.44140625"/>
     <col min="3" max="3" customWidth="1" width="0.44140625"/>
     <col min="4" max="4" customWidth="1" width="0.0234375"/>
     <col min="5" max="5" customWidth="1" width="23.3125"/>
     <col min="6" max="6" customWidth="1" width="4.18359375"/>
     <col min="7" max="7" customWidth="1" width="17.0625"/>
     <col min="8" max="8" customWidth="1" width="17.07421875"/>
     <col min="9" max="9" customWidth="1" width="17.0625"/>
     <col min="10" max="10" customWidth="1" width="17.07421875"/>
     <col min="11" max="11" customWidth="1" width="5.703125"/>
     <col min="12" max="12" customWidth="1" width="11.36328125"/>
     <col min="13" max="13" customWidth="1" width="24.28125"/>
     <col min="14" max="14" customWidth="1" width="53.98046875"/>
     <col min="15" max="15" customWidth="1" width="2.68359375"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.2" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="D4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="17.25" customHeight="1"/>
     <row r="6" ht="18" customHeight="0">
       <c s="2" t="inlineStr" r="B6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="3" t="inlineStr" r="C6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="4" t="inlineStr" r="D6">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="5" t="str" r="E6"/>
       <c s="6" t="str" r="F6"/>
       <c s="7" t="inlineStr" r="G6">
         <is>
           <t xml:space="preserve">ERAS 2022</t>
@@ -762,374 +762,374 @@
         <v>1</v>
       </c>
       <c s="9" r="C7">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D7">
         <is>
           <t xml:space="preserve">Applied</t>
         </is>
       </c>
       <c s="5" t="str" r="E7"/>
       <c s="6" t="str" r="F7"/>
       <c s="11" r="G7">
         <v>49737</v>
       </c>
       <c s="11" r="H7">
         <v>49926</v>
       </c>
       <c s="11" r="I7">
         <v>51816</v>
       </c>
       <c s="11" r="J7">
         <v>52051</v>
       </c>
       <c s="11" r="K7">
-        <v>50404</v>
+        <v>50497</v>
       </c>
       <c s="6" t="str" r="L7"/>
     </row>
     <row r="8" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B8"/>
       <c s="9" r="C8">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D8">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E8"/>
       <c s="6" t="str" r="F8"/>
       <c s="13" r="G8">
         <v>8569</v>
       </c>
       <c s="13" r="H8">
         <v>8686</v>
       </c>
       <c s="13" r="I8">
         <v>9285</v>
       </c>
       <c s="13" r="J8">
         <v>9420</v>
       </c>
       <c s="13" r="K8">
-        <v>8403</v>
+        <v>8420</v>
       </c>
       <c s="6" t="str" r="L8"/>
     </row>
     <row r="9" ht="15.8" customHeight="0">
       <c s="12" t="str" r="B9"/>
       <c s="9" r="C9">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D9">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E9"/>
       <c s="6" t="str" r="F9"/>
       <c s="13" r="G9">
         <v>17992</v>
       </c>
       <c s="13" r="H9">
         <v>18539</v>
       </c>
       <c s="13" r="I9">
         <v>19874</v>
       </c>
       <c s="13" r="J9">
         <v>20756</v>
       </c>
       <c s="13" r="K9">
-        <v>20710</v>
+        <v>20759</v>
       </c>
       <c s="6" t="str" r="L9"/>
     </row>
     <row r="10" ht="15.85" customHeight="0">
       <c s="14" t="str" r="B10"/>
       <c s="9" r="C10">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D10">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E10"/>
       <c s="6" t="str" r="F10"/>
       <c s="13" r="G10">
         <v>23176</v>
       </c>
       <c s="13" r="H10">
         <v>22701</v>
       </c>
       <c s="13" r="I10">
         <v>22657</v>
       </c>
       <c s="13" r="J10">
         <v>21875</v>
       </c>
       <c s="13" r="K10">
-        <v>21291</v>
+        <v>21318</v>
       </c>
       <c s="6" t="str" r="L10"/>
     </row>
     <row r="11" ht="15.85" customHeight="0">
       <c s="8" r="B11">
         <v>2</v>
       </c>
       <c s="9" r="C11">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D11">
         <is>
           <t xml:space="preserve">MyERAS Apps Submitted</t>
         </is>
       </c>
       <c s="5" t="str" r="E11"/>
       <c s="6" t="str" r="F11"/>
       <c s="11" r="G11">
         <v>50865</v>
       </c>
       <c s="11" r="H11">
         <v>51003</v>
       </c>
       <c s="11" r="I11">
         <v>53007</v>
       </c>
       <c s="11" r="J11">
         <v>53266</v>
       </c>
       <c s="11" r="K11">
-        <v>50937</v>
+        <v>51093</v>
       </c>
       <c s="6" t="str" r="L11"/>
     </row>
     <row r="12" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B12"/>
       <c s="9" r="C12">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E12"/>
       <c s="6" t="str" r="F12"/>
       <c s="13" r="G12">
         <v>8729</v>
       </c>
       <c s="13" r="H12">
         <v>8861</v>
       </c>
       <c s="13" r="I12">
         <v>9490</v>
       </c>
       <c s="13" r="J12">
         <v>9600</v>
       </c>
       <c s="13" r="K12">
-        <v>8576</v>
+        <v>8602</v>
       </c>
       <c s="6" t="str" r="L12"/>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B13"/>
       <c s="9" r="C13">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E13"/>
       <c s="6" t="str" r="F13"/>
       <c s="13" r="G13">
         <v>18811</v>
       </c>
       <c s="13" r="H13">
         <v>19270</v>
       </c>
       <c s="13" r="I13">
         <v>20697</v>
       </c>
       <c s="13" r="J13">
         <v>21609</v>
       </c>
       <c s="13" r="K13">
-        <v>20859</v>
+        <v>20962</v>
       </c>
       <c s="6" t="str" r="L13"/>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B14"/>
       <c s="9" r="C14">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E14"/>
       <c s="6" t="str" r="F14"/>
       <c s="13" r="G14">
         <v>23325</v>
       </c>
       <c s="13" r="H14">
         <v>22872</v>
       </c>
       <c s="13" r="I14">
         <v>22820</v>
       </c>
       <c s="13" r="J14">
         <v>22057</v>
       </c>
       <c s="13" r="K14">
-        <v>21502</v>
+        <v>21529</v>
       </c>
       <c s="6" t="str" r="L14"/>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="8" r="B15">
         <v>3</v>
       </c>
       <c s="9" r="C15">
         <v>1</v>
       </c>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Registered</t>
         </is>
       </c>
       <c s="5" t="str" r="E15"/>
       <c s="6" t="str" r="F15"/>
       <c s="11" r="G15">
         <v>52831</v>
       </c>
       <c s="11" r="H15">
         <v>53250</v>
       </c>
       <c s="11" r="I15">
         <v>55383</v>
       </c>
       <c s="11" r="J15">
         <v>56559</v>
       </c>
       <c s="11" r="K15">
-        <v>56337</v>
+        <v>56475</v>
       </c>
       <c s="6" t="str" r="L15"/>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B16"/>
       <c s="9" r="C16">
         <v>2</v>
       </c>
       <c s="10" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve">   DO</t>
         </is>
       </c>
       <c s="5" t="str" r="E16"/>
       <c s="6" t="str" r="F16"/>
       <c s="13" r="G16">
         <v>9088</v>
       </c>
       <c s="13" r="H16">
         <v>9248</v>
       </c>
       <c s="13" r="I16">
         <v>9912</v>
       </c>
       <c s="13" r="J16">
         <v>10160</v>
       </c>
       <c s="13" r="K16">
-        <v>10045</v>
+        <v>10067</v>
       </c>
       <c s="6" t="str" r="L16"/>
     </row>
     <row r="17" ht="15.85" customHeight="0">
       <c s="12" t="str" r="B17"/>
       <c s="9" r="C17">
         <v>3</v>
       </c>
       <c s="10" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">   IMG</t>
         </is>
       </c>
       <c s="5" t="str" r="E17"/>
       <c s="6" t="str" r="F17"/>
       <c s="13" r="G17">
         <v>19824</v>
       </c>
       <c s="13" r="H17">
         <v>20442</v>
       </c>
       <c s="13" r="I17">
         <v>21908</v>
       </c>
       <c s="13" r="J17">
         <v>22779</v>
       </c>
       <c s="13" r="K17">
-        <v>22760</v>
+        <v>22848</v>
       </c>
       <c s="6" t="str" r="L17"/>
     </row>
     <row r="18" ht="15.8" customHeight="0">
       <c s="14" t="str" r="B18"/>
       <c s="9" r="C18">
         <v>4</v>
       </c>
       <c s="10" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">   MD</t>
         </is>
       </c>
       <c s="5" t="str" r="E18"/>
       <c s="6" t="str" r="F18"/>
       <c s="13" r="G18">
         <v>23919</v>
       </c>
       <c s="13" r="H18">
         <v>23560</v>
       </c>
       <c s="13" r="I18">
         <v>23563</v>
       </c>
       <c s="13" r="J18">
         <v>23620</v>
       </c>
       <c s="13" r="K18">
-        <v>23532</v>
+        <v>23560</v>
       </c>
       <c s="6" t="str" r="L18"/>
     </row>
     <row r="19" ht="0.05" customHeight="1"/>
     <row r="20" ht="18" customHeight="1"/>
     <row r="21" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve">MD includes US and Canadian Graduates from US and Canadian MD granting schools</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c s="15" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">"--" is mask for N &lt; 5</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="D4:M4"/>
     <mergeCell ref="D6:F6"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="B7:B10"/>
@@ -1180,51 +1180,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="4.83203125"/>
     <col min="8" max="8" customWidth="1" width="7.6640625"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Applicants</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -1423,126 +1423,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E12">
         <v>712</v>
       </c>
       <c s="13" r="F12">
         <v>714</v>
       </c>
       <c s="13" r="G12">
         <v>768</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="13" r="I12">
         <v>684</v>
       </c>
       <c s="13" r="J12">
-        <v>712</v>
+        <v>713</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E13">
         <v>785</v>
       </c>
       <c s="13" r="F13">
         <v>764</v>
       </c>
       <c s="13" r="G13">
         <v>787</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="13" r="I13">
         <v>780</v>
       </c>
       <c s="13" r="J13">
-        <v>817</v>
+        <v>821</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E14">
         <v>1890</v>
       </c>
       <c s="13" r="F14">
         <v>2142</v>
       </c>
       <c s="13" r="G14">
         <v>2163</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="13" r="I14">
         <v>2233</v>
       </c>
       <c s="13" r="J14">
-        <v>2220</v>
+        <v>2226</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E15">
         <v>3387</v>
       </c>
       <c s="11" r="F15">
         <v>3620</v>
       </c>
       <c s="11" r="G15">
         <v>3718</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="11" r="I15">
         <v>3697</v>
       </c>
       <c s="11" r="J15">
-        <v>3749</v>
+        <v>3760</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1562,126 +1562,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E17">
         <v>41</v>
       </c>
       <c s="13" r="F17">
         <v>41</v>
       </c>
       <c s="13" r="G17">
         <v>45</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="13" r="I17">
         <v>47</v>
       </c>
       <c s="13" r="J17">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E18">
         <v>219</v>
       </c>
       <c s="13" r="F18">
         <v>257</v>
       </c>
       <c s="13" r="G18">
         <v>188</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="13" r="I18">
         <v>255</v>
       </c>
       <c s="13" r="J18">
-        <v>282</v>
+        <v>309</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E19">
         <v>139</v>
       </c>
       <c s="13" r="F19">
         <v>158</v>
       </c>
       <c s="13" r="G19">
         <v>163</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="13" r="I19">
         <v>160</v>
       </c>
       <c s="13" r="J19">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E20">
         <v>399</v>
       </c>
       <c s="11" r="F20">
         <v>456</v>
       </c>
       <c s="11" r="G20">
         <v>396</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="11" r="I20">
         <v>462</v>
       </c>
       <c s="11" r="J20">
-        <v>504</v>
+        <v>537</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -1701,126 +1701,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E22">
         <v>155</v>
       </c>
       <c s="13" r="F22">
         <v>151</v>
       </c>
       <c s="13" r="G22">
         <v>165</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="13" r="I22">
         <v>195</v>
       </c>
       <c s="13" r="J22">
-        <v>209</v>
+        <v>212</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E23">
         <v>163</v>
       </c>
       <c s="13" r="F23">
         <v>149</v>
       </c>
       <c s="13" r="G23">
         <v>172</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="13" r="I23">
         <v>170</v>
       </c>
       <c s="13" r="J23">
-        <v>175</v>
+        <v>178</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E24">
         <v>730</v>
       </c>
       <c s="13" r="F24">
         <v>772</v>
       </c>
       <c s="13" r="G24">
         <v>842</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="13" r="I24">
         <v>914</v>
       </c>
       <c s="13" r="J24">
-        <v>998</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E25">
         <v>1048</v>
       </c>
       <c s="11" r="F25">
         <v>1072</v>
       </c>
       <c s="11" r="G25">
         <v>1179</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="11" r="I25">
         <v>1279</v>
       </c>
       <c s="11" r="J25">
-        <v>1382</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2004,101 +2004,101 @@
         <v>15</v>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B33"/>
       <c s="26" t="str" r="C33"/>
       <c s="23" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E33">
         <v>767</v>
       </c>
       <c s="13" r="F33">
         <v>1413</v>
       </c>
       <c s="13" r="G33">
         <v>1578</v>
       </c>
       <c s="6" t="str" r="H33"/>
       <c s="13" r="I33">
         <v>1626</v>
       </c>
       <c s="13" r="J33">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B34"/>
       <c s="26" t="str" r="C34"/>
       <c s="23" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E34">
         <v>1984</v>
       </c>
       <c s="13" r="F34">
         <v>1539</v>
       </c>
       <c s="13" r="G34">
         <v>1611</v>
       </c>
       <c s="6" t="str" r="H34"/>
       <c s="13" r="I34">
         <v>1771</v>
       </c>
       <c s="13" r="J34">
         <v>17</v>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B35"/>
       <c s="26" t="str" r="C35"/>
       <c s="10" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E35">
         <v>3828</v>
       </c>
       <c s="11" r="F35">
         <v>3948</v>
       </c>
       <c s="11" r="G35">
         <v>4579</v>
       </c>
       <c s="6" t="str" r="H35"/>
       <c s="11" r="I35">
         <v>4868</v>
       </c>
       <c s="11" r="J35">
-        <v>212</v>
+        <v>214</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B36"/>
       <c s="28" t="str" r="C36"/>
       <c s="23" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2583,126 +2583,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E52">
         <v>2537</v>
       </c>
       <c s="13" r="F52">
         <v>2395</v>
       </c>
       <c s="13" r="G52">
         <v>2305</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="13" r="I52">
         <v>2362</v>
       </c>
       <c s="13" r="J52">
-        <v>2180</v>
+        <v>2216</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E53">
         <v>7036</v>
       </c>
       <c s="13" r="F53">
         <v>6603</v>
       </c>
       <c s="13" r="G53">
         <v>6386</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="13" r="I53">
         <v>7423</v>
       </c>
       <c s="13" r="J53">
-        <v>8078</v>
+        <v>8218</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E54">
         <v>2315</v>
       </c>
       <c s="13" r="F54">
         <v>2170</v>
       </c>
       <c s="13" r="G54">
         <v>2126</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="13" r="I54">
         <v>2150</v>
       </c>
       <c s="13" r="J54">
-        <v>2182</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E55">
         <v>11888</v>
       </c>
       <c s="11" r="F55">
         <v>11168</v>
       </c>
       <c s="11" r="G55">
         <v>10817</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="11" r="I55">
         <v>11935</v>
       </c>
       <c s="11" r="J55">
-        <v>12440</v>
+        <v>12645</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2747,101 +2747,101 @@
         <v>24</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B58"/>
       <c s="26" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E58">
         <v>158</v>
       </c>
       <c s="13" r="F58">
         <v>114</v>
       </c>
       <c s="13" r="G58">
         <v>63</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="13" r="I58">
         <v>132</v>
       </c>
       <c s="13" r="J58">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B59"/>
       <c s="26" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E59">
         <v>45</v>
       </c>
       <c s="13" r="F59">
         <v>34</v>
       </c>
       <c s="13" r="G59">
         <v>23</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="13" r="I59">
         <v>24</v>
       </c>
       <c s="13" r="J59">
         <v>37</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B60"/>
       <c s="26" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E60">
         <v>241</v>
       </c>
       <c s="11" r="F60">
         <v>180</v>
       </c>
       <c s="11" r="G60">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="11" r="I60">
         <v>185</v>
       </c>
       <c s="11" r="J60">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B61"/>
       <c s="28" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -2861,126 +2861,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E62">
         <v>3431</v>
       </c>
       <c s="13" r="F62">
         <v>3379</v>
       </c>
       <c s="13" r="G62">
         <v>3447</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="13" r="I62">
         <v>3630</v>
       </c>
       <c s="13" r="J62">
-        <v>3709</v>
+        <v>3731</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E63">
         <v>12548</v>
       </c>
       <c s="13" r="F63">
         <v>12869</v>
       </c>
       <c s="13" r="G63">
         <v>14046</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="13" r="I63">
         <v>15057</v>
       </c>
       <c s="13" r="J63">
-        <v>15337</v>
+        <v>15472</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E64">
         <v>8685</v>
       </c>
       <c s="13" r="F64">
         <v>8634</v>
       </c>
       <c s="13" r="G64">
         <v>8517</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="13" r="I64">
         <v>8898</v>
       </c>
       <c s="13" r="J64">
-        <v>9340</v>
+        <v>9381</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E65">
         <v>24664</v>
       </c>
       <c s="11" r="F65">
         <v>24882</v>
       </c>
       <c s="11" r="G65">
         <v>26010</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="11" r="I65">
         <v>27585</v>
       </c>
       <c s="11" r="J65">
-        <v>28386</v>
+        <v>28584</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -3613,101 +3613,101 @@
         <v>115</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E88">
         <v>329</v>
       </c>
       <c s="13" r="F88">
         <v>362</v>
       </c>
       <c s="13" r="G88">
         <v>412</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="13" r="I88">
         <v>575</v>
       </c>
       <c s="13" r="J88">
-        <v>663</v>
+        <v>665</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E89">
         <v>430</v>
       </c>
       <c s="13" r="F89">
         <v>372</v>
       </c>
       <c s="13" r="G89">
         <v>447</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="13" r="I89">
         <v>408</v>
       </c>
       <c s="13" r="J89">
         <v>420</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E90">
         <v>845</v>
       </c>
       <c s="11" r="F90">
         <v>826</v>
       </c>
       <c s="11" r="G90">
         <v>944</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="11" r="I90">
         <v>1068</v>
       </c>
       <c s="11" r="J90">
-        <v>1198</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4005,126 +4005,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E102">
         <v>75</v>
       </c>
       <c s="13" r="F102">
         <v>89</v>
       </c>
       <c s="13" r="G102">
         <v>91</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="13" r="I102">
         <v>74</v>
       </c>
       <c s="13" r="J102">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E103">
         <v>104</v>
       </c>
       <c s="13" r="F103">
         <v>120</v>
       </c>
       <c s="13" r="G103">
         <v>130</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="13" r="I103">
         <v>178</v>
       </c>
       <c s="13" r="J103">
-        <v>175</v>
+        <v>197</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E104">
         <v>230</v>
       </c>
       <c s="13" r="F104">
         <v>240</v>
       </c>
       <c s="13" r="G104">
         <v>262</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="13" r="I104">
         <v>296</v>
       </c>
       <c s="13" r="J104">
-        <v>287</v>
+        <v>297</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E105">
         <v>409</v>
       </c>
       <c s="11" r="F105">
         <v>449</v>
       </c>
       <c s="11" r="G105">
         <v>483</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="11" r="I105">
         <v>548</v>
       </c>
       <c s="11" r="J105">
-        <v>541</v>
+        <v>577</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4175,101 +4175,101 @@
         </is>
       </c>
     </row>
     <row r="108" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B108"/>
       <c s="26" t="str" r="C108"/>
       <c s="23" t="inlineStr" r="D108">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E108">
         <v>19</v>
       </c>
       <c s="13" r="F108">
         <v>34</v>
       </c>
       <c s="13" r="G108">
         <v>17</v>
       </c>
       <c s="6" t="str" r="H108"/>
       <c s="13" r="I108">
         <v>60</v>
       </c>
       <c s="13" r="J108">
-        <v>46</v>
+        <v>49</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B109"/>
       <c s="26" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E109">
         <v>21</v>
       </c>
       <c s="13" r="F109">
         <v>16</v>
       </c>
       <c s="13" r="G109">
         <v>14</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="13" r="I109">
         <v>25</v>
       </c>
       <c s="13" r="J109">
         <v>18</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B110"/>
       <c s="26" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E110">
         <v>44</v>
       </c>
       <c s="11" r="F110">
         <v>55</v>
       </c>
       <c s="11" r="G110">
         <v>35</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="11" r="I110">
         <v>92</v>
       </c>
       <c s="11" r="J110">
-        <v>67</v>
+        <v>71</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B111"/>
       <c s="28" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4314,101 +4314,101 @@
         <v>37</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E113">
         <v>123</v>
       </c>
       <c s="13" r="F113">
         <v>140</v>
       </c>
       <c s="13" r="G113">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="13" r="I113">
         <v>170</v>
       </c>
       <c s="13" r="J113">
-        <v>154</v>
+        <v>157</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E114">
         <v>335</v>
       </c>
       <c s="13" r="F114">
         <v>340</v>
       </c>
       <c s="13" r="G114">
         <v>365</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="13" r="I114">
         <v>407</v>
       </c>
       <c s="13" r="J114">
         <v>420</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E115">
         <v>487</v>
       </c>
       <c s="11" r="F115">
         <v>504</v>
       </c>
       <c s="11" r="G115">
         <v>515</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="11" r="I115">
         <v>612</v>
       </c>
       <c s="11" r="J115">
-        <v>611</v>
+        <v>614</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4428,126 +4428,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E117">
         <v>231</v>
       </c>
       <c s="13" r="F117">
         <v>275</v>
       </c>
       <c s="13" r="G117">
         <v>287</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="13" r="I117">
         <v>306</v>
       </c>
       <c s="13" r="J117">
-        <v>357</v>
+        <v>359</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E118">
         <v>1397</v>
       </c>
       <c s="13" r="F118">
         <v>1415</v>
       </c>
       <c s="13" r="G118">
         <v>1380</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="13" r="I118">
         <v>1509</v>
       </c>
       <c s="13" r="J118">
-        <v>1559</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E119">
         <v>662</v>
       </c>
       <c s="13" r="F119">
         <v>707</v>
       </c>
       <c s="13" r="G119">
         <v>734</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="13" r="I119">
         <v>810</v>
       </c>
       <c s="13" r="J119">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E120">
         <v>2290</v>
       </c>
       <c s="11" r="F120">
         <v>2397</v>
       </c>
       <c s="11" r="G120">
         <v>2401</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="11" r="I120">
         <v>2625</v>
       </c>
       <c s="11" r="J120">
-        <v>2840</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4617,76 +4617,76 @@
         <v>69</v>
       </c>
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B124"/>
       <c s="26" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E124">
         <v>11</v>
       </c>
       <c s="13" r="F124">
         <v>20</v>
       </c>
       <c s="13" r="G124">
         <v>19</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="13" r="I124">
         <v>22</v>
       </c>
       <c s="13" r="J124">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E125">
         <v>69</v>
       </c>
       <c s="11" r="F125">
         <v>93</v>
       </c>
       <c s="11" r="G125">
         <v>79</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="11" r="I125">
         <v>100</v>
       </c>
       <c s="11" r="J125">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -4886,105 +4886,105 @@
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F133">
         <v>37</v>
       </c>
       <c s="13" r="G133">
         <v>42</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="13" r="I133">
         <v>50</v>
       </c>
       <c s="13" r="J133">
-        <v>48</v>
+        <v>51</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F134">
         <v>35</v>
       </c>
       <c s="13" r="G134">
         <v>40</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="13" r="I134">
         <v>45</v>
       </c>
       <c s="13" r="J134">
-        <v>52</v>
+        <v>59</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="11" r="F135">
         <v>90</v>
       </c>
       <c s="11" r="G135">
         <v>107</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="11" r="I135">
         <v>115</v>
       </c>
       <c s="11" r="J135">
-        <v>119</v>
+        <v>129</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5029,101 +5029,101 @@
         <v>414</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E138">
         <v>165</v>
       </c>
       <c s="13" r="F138">
         <v>142</v>
       </c>
       <c s="13" r="G138">
         <v>165</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="13" r="I138">
         <v>196</v>
       </c>
       <c s="13" r="J138">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E139">
         <v>1293</v>
       </c>
       <c s="13" r="F139">
         <v>1212</v>
       </c>
       <c s="13" r="G139">
         <v>1241</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="13" r="I139">
         <v>1268</v>
       </c>
       <c s="13" r="J139">
-        <v>1348</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E140">
         <v>1739</v>
       </c>
       <c s="11" r="F140">
         <v>1673</v>
       </c>
       <c s="11" r="G140">
         <v>1764</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="11" r="I140">
         <v>1862</v>
       </c>
       <c s="11" r="J140">
-        <v>1954</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5143,76 +5143,76 @@
       <c s="10" t="inlineStr" r="B142">
         <is>
           <t xml:space="preserve">Osteopathic Neuromusculoskeletal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C142"/>
       <c s="23" t="inlineStr" r="D142">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E142">
         <v>44</v>
       </c>
       <c s="13" r="F142">
         <v>39</v>
       </c>
       <c s="13" r="G142">
         <v>52</v>
       </c>
       <c s="6" t="str" r="H142"/>
       <c s="13" r="I142">
         <v>41</v>
       </c>
       <c s="13" r="J142">
-        <v>28</v>
+        <v>32</v>
       </c>
     </row>
     <row r="143" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B143"/>
       <c s="26" t="str" r="C143"/>
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E143">
         <v>5</v>
       </c>
       <c s="13" r="F143">
         <v>31</v>
       </c>
       <c s="13" r="G143">
         <v>41</v>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="13" r="I143">
         <v>35</v>
       </c>
       <c s="13" r="J143">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B144"/>
       <c s="26" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -5228,51 +5228,51 @@
         </is>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B145"/>
       <c s="26" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E145">
         <v>50</v>
       </c>
       <c s="11" r="F145">
         <v>72</v>
       </c>
       <c s="11" r="G145">
         <v>94</v>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="11" r="I145">
         <v>77</v>
       </c>
       <c s="11" r="J145">
-        <v>40</v>
+        <v>63</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B146"/>
       <c s="28" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5292,126 +5292,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E147">
         <v>57</v>
       </c>
       <c s="13" r="F147">
         <v>45</v>
       </c>
       <c s="13" r="G147">
         <v>52</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="13" r="I147">
         <v>50</v>
       </c>
       <c s="13" r="J147">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E148">
         <v>54</v>
       </c>
       <c s="13" r="F148">
         <v>53</v>
       </c>
       <c s="13" r="G148">
         <v>69</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="13" r="I148">
         <v>84</v>
       </c>
       <c s="13" r="J148">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E149">
         <v>543</v>
       </c>
       <c s="13" r="F149">
         <v>452</v>
       </c>
       <c s="13" r="G149">
         <v>457</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="13" r="I149">
         <v>499</v>
       </c>
       <c s="13" r="J149">
-        <v>526</v>
+        <v>528</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E150">
         <v>654</v>
       </c>
       <c s="11" r="F150">
         <v>550</v>
       </c>
       <c s="11" r="G150">
         <v>578</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="11" r="I150">
         <v>633</v>
       </c>
       <c s="11" r="J150">
-        <v>666</v>
+        <v>675</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5431,126 +5431,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E152">
         <v>126</v>
       </c>
       <c s="13" r="F152">
         <v>144</v>
       </c>
       <c s="13" r="G152">
         <v>151</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="13" r="I152">
         <v>170</v>
       </c>
       <c s="13" r="J152">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E153">
         <v>1152</v>
       </c>
       <c s="13" r="F153">
         <v>1047</v>
       </c>
       <c s="13" r="G153">
         <v>1016</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="13" r="I153">
         <v>890</v>
       </c>
       <c s="13" r="J153">
-        <v>831</v>
+        <v>849</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E154">
         <v>331</v>
       </c>
       <c s="13" r="F154">
         <v>345</v>
       </c>
       <c s="13" r="G154">
         <v>370</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="13" r="I154">
         <v>365</v>
       </c>
       <c s="13" r="J154">
-        <v>395</v>
+        <v>400</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E155">
         <v>1609</v>
       </c>
       <c s="11" r="F155">
         <v>1536</v>
       </c>
       <c s="11" r="G155">
         <v>1537</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="11" r="I155">
         <v>1425</v>
       </c>
       <c s="11" r="J155">
-        <v>1429</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -5570,126 +5570,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E157">
         <v>801</v>
       </c>
       <c s="13" r="F157">
         <v>814</v>
       </c>
       <c s="13" r="G157">
         <v>767</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="13" r="I157">
         <v>833</v>
       </c>
       <c s="13" r="J157">
-        <v>773</v>
+        <v>779</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E158">
         <v>2257</v>
       </c>
       <c s="13" r="F158">
         <v>2165</v>
       </c>
       <c s="13" r="G158">
         <v>2156</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="13" r="I158">
         <v>2694</v>
       </c>
       <c s="13" r="J158">
-        <v>3088</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E159">
         <v>2162</v>
       </c>
       <c s="13" r="F159">
         <v>2108</v>
       </c>
       <c s="13" r="G159">
         <v>1942</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="13" r="I159">
         <v>1986</v>
       </c>
       <c s="13" r="J159">
-        <v>1918</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E160">
         <v>5220</v>
       </c>
       <c s="11" r="F160">
         <v>5087</v>
       </c>
       <c s="11" r="G160">
         <v>4865</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="11" r="I160">
         <v>5513</v>
       </c>
       <c s="11" r="J160">
-        <v>5779</v>
+        <v>5863</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6003,126 +6003,126 @@
           <t xml:space="preserve">Pediatrics/Medical Genetics</t>
         </is>
       </c>
       <c s="22" t="str" r="C172"/>
       <c s="23" t="inlineStr" r="D172">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E172">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="13" r="F172">
         <v>9</v>
       </c>
       <c s="13" r="G172">
         <v>7</v>
       </c>
       <c s="6" t="str" r="H172"/>
       <c s="13" r="I172">
         <v>6</v>
       </c>
       <c s="13" r="J172">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E173">
         <v>55</v>
       </c>
       <c s="13" r="F173">
         <v>86</v>
       </c>
       <c s="13" r="G173">
         <v>99</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="13" r="I173">
         <v>87</v>
       </c>
       <c s="13" r="J173">
-        <v>88</v>
+        <v>110</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E174">
         <v>31</v>
       </c>
       <c s="13" r="F174">
         <v>30</v>
       </c>
       <c s="13" r="G174">
         <v>30</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="13" r="I174">
         <v>29</v>
       </c>
       <c s="13" r="J174">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E175">
         <v>90</v>
       </c>
       <c s="11" r="F175">
         <v>125</v>
       </c>
       <c s="11" r="G175">
         <v>136</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="11" r="I175">
         <v>122</v>
       </c>
       <c s="11" r="J175">
-        <v>119</v>
+        <v>144</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6447,101 +6447,101 @@
         <v>451</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E188">
         <v>267</v>
       </c>
       <c s="13" r="F188">
         <v>258</v>
       </c>
       <c s="13" r="G188">
         <v>231</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="13" r="I188">
         <v>236</v>
       </c>
       <c s="13" r="J188">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E189">
         <v>410</v>
       </c>
       <c s="13" r="F189">
         <v>458</v>
       </c>
       <c s="13" r="G189">
         <v>454</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="13" r="I189">
         <v>453</v>
       </c>
       <c s="13" r="J189">
         <v>481</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E190">
         <v>1074</v>
       </c>
       <c s="11" r="F190">
         <v>1093</v>
       </c>
       <c s="11" r="G190">
         <v>1069</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="11" r="I190">
         <v>1104</v>
       </c>
       <c s="11" r="J190">
-        <v>1138</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6745,101 +6745,101 @@
         <v>23</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E198">
         <v>76</v>
       </c>
       <c s="13" r="F198">
         <v>93</v>
       </c>
       <c s="13" r="G198">
         <v>82</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="13" r="I198">
         <v>66</v>
       </c>
       <c s="13" r="J198">
-        <v>97</v>
+        <v>100</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E199">
         <v>327</v>
       </c>
       <c s="13" r="F199">
         <v>295</v>
       </c>
       <c s="13" r="G199">
         <v>295</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="13" r="I199">
         <v>50</v>
       </c>
       <c s="13" r="J199">
-        <v>395</v>
+        <v>398</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E200">
         <v>420</v>
       </c>
       <c s="11" r="F200">
         <v>406</v>
       </c>
       <c s="11" r="G200">
         <v>404</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="11" r="I200">
         <v>129</v>
       </c>
       <c s="11" r="J200">
-        <v>515</v>
+        <v>521</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -6859,126 +6859,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E202">
         <v>643</v>
       </c>
       <c s="13" r="F202">
         <v>694</v>
       </c>
       <c s="13" r="G202">
         <v>819</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="13" r="I202">
         <v>859</v>
       </c>
       <c s="13" r="J202">
-        <v>834</v>
+        <v>841</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E203">
         <v>1914</v>
       </c>
       <c s="13" r="F203">
         <v>1692</v>
       </c>
       <c s="13" r="G203">
         <v>1590</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="13" r="I203">
         <v>1462</v>
       </c>
       <c s="13" r="J203">
-        <v>1371</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E204">
         <v>1695</v>
       </c>
       <c s="13" r="F204">
         <v>1763</v>
       </c>
       <c s="13" r="G204">
         <v>1805</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="13" r="I204">
         <v>1915</v>
       </c>
       <c s="13" r="J204">
-        <v>1832</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E205">
         <v>4252</v>
       </c>
       <c s="11" r="F205">
         <v>4149</v>
       </c>
       <c s="11" r="G205">
         <v>4214</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="11" r="I205">
         <v>4236</v>
       </c>
       <c s="11" r="J205">
-        <v>4037</v>
+        <v>4129</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7301,101 +7301,101 @@
         <v>18</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E218">
         <v>152</v>
       </c>
       <c s="13" r="F218">
         <v>148</v>
       </c>
       <c s="13" r="G218">
         <v>124</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="13" r="I218">
         <v>142</v>
       </c>
       <c s="13" r="J218">
-        <v>100</v>
+        <v>108</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E219">
         <v>103</v>
       </c>
       <c s="13" r="F219">
         <v>56</v>
       </c>
       <c s="13" r="G219">
         <v>61</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="13" r="I219">
         <v>65</v>
       </c>
       <c s="13" r="J219">
-        <v>85</v>
+        <v>88</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E220">
         <v>290</v>
       </c>
       <c s="11" r="F220">
         <v>221</v>
       </c>
       <c s="11" r="G220">
         <v>205</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="11" r="I220">
         <v>224</v>
       </c>
       <c s="11" r="J220">
-        <v>203</v>
+        <v>214</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7554,126 +7554,126 @@
       <c s="10" t="inlineStr" r="B227">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic</t>
         </is>
       </c>
       <c s="22" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E227">
         <v>394</v>
       </c>
       <c s="13" r="F227">
         <v>397</v>
       </c>
       <c s="13" r="G227">
         <v>377</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="13" r="I227">
         <v>355</v>
       </c>
       <c s="13" r="J227">
-        <v>329</v>
+        <v>340</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E228">
         <v>516</v>
       </c>
       <c s="13" r="F228">
         <v>575</v>
       </c>
       <c s="13" r="G228">
         <v>540</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="13" r="I228">
         <v>536</v>
       </c>
       <c s="13" r="J228">
-        <v>531</v>
+        <v>554</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E229">
         <v>1352</v>
       </c>
       <c s="13" r="F229">
         <v>1479</v>
       </c>
       <c s="13" r="G229">
         <v>1345</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="13" r="I229">
         <v>1263</v>
       </c>
       <c s="13" r="J229">
-        <v>1261</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E230">
         <v>2262</v>
       </c>
       <c s="11" r="F230">
         <v>2451</v>
       </c>
       <c s="11" r="G230">
         <v>2262</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="11" r="I230">
         <v>2154</v>
       </c>
       <c s="11" r="J230">
-        <v>2121</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7693,126 +7693,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E232">
         <v>843</v>
       </c>
       <c s="13" r="F232">
         <v>853</v>
       </c>
       <c s="13" r="G232">
         <v>890</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="13" r="I232">
         <v>851</v>
       </c>
       <c s="13" r="J232">
-        <v>962</v>
+        <v>977</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E233">
         <v>1951</v>
       </c>
       <c s="13" r="F233">
         <v>2055</v>
       </c>
       <c s="13" r="G233">
         <v>2055</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="13" r="I233">
         <v>2223</v>
       </c>
       <c s="13" r="J233">
-        <v>2119</v>
+        <v>2197</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E234">
         <v>2927</v>
       </c>
       <c s="13" r="F234">
         <v>2804</v>
       </c>
       <c s="13" r="G234">
         <v>2742</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="13" r="I234">
         <v>2851</v>
       </c>
       <c s="13" r="J234">
-        <v>2945</v>
+        <v>2992</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E235">
         <v>5721</v>
       </c>
       <c s="11" r="F235">
         <v>5712</v>
       </c>
       <c s="11" r="G235">
         <v>5687</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="11" r="I235">
         <v>5925</v>
       </c>
       <c s="11" r="J235">
-        <v>6026</v>
+        <v>6166</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -7971,126 +7971,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="13" r="E242">
         <v>1382</v>
       </c>
       <c s="13" r="F242">
         <v>1262</v>
       </c>
       <c s="13" r="G242">
         <v>1255</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="13" r="I242">
         <v>1383</v>
       </c>
       <c s="13" r="J242">
-        <v>1379</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="13" r="E243">
         <v>1816</v>
       </c>
       <c s="13" r="F243">
         <v>2099</v>
       </c>
       <c s="13" r="G243">
         <v>2092</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="13" r="I243">
         <v>2727</v>
       </c>
       <c s="13" r="J243">
-        <v>2570</v>
+        <v>2701</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E244">
         <v>3731</v>
       </c>
       <c s="13" r="F244">
         <v>3691</v>
       </c>
       <c s="13" r="G244">
         <v>3531</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="13" r="I244">
         <v>3898</v>
       </c>
       <c s="13" r="J244">
-        <v>3939</v>
+        <v>3981</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E245">
         <v>6929</v>
       </c>
       <c s="11" r="F245">
         <v>7052</v>
       </c>
       <c s="11" r="G245">
         <v>6878</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="11" r="I245">
         <v>8008</v>
       </c>
       <c s="11" r="J245">
-        <v>7888</v>
+        <v>8091</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8299,76 +8299,76 @@
         <v>106</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="13" r="E254">
         <v>128</v>
       </c>
       <c s="13" r="F254">
         <v>112</v>
       </c>
       <c s="13" r="G254">
         <v>117</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="13" r="I254">
         <v>130</v>
       </c>
       <c s="13" r="J254">
-        <v>133</v>
+        <v>134</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="11" r="E255">
         <v>237</v>
       </c>
       <c s="11" r="F255">
         <v>229</v>
       </c>
       <c s="11" r="G255">
         <v>245</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="11" r="I255">
         <v>253</v>
       </c>
       <c s="11" r="J255">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -8719,51 +8719,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="7.9" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications Submitted</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -8990,126 +8990,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E12">
         <v>75.14</v>
       </c>
       <c s="30" r="F12">
         <v>79.44</v>
       </c>
       <c s="30" r="G12">
         <v>67.09</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="30" r="I12">
         <v>57.42</v>
       </c>
       <c s="30" r="J12">
-        <v>42.42</v>
+        <v>42.36</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>56.35</v>
       </c>
       <c s="30" r="F13">
         <v>63.2</v>
       </c>
       <c s="30" r="G13">
         <v>57.58</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>48.15</v>
       </c>
       <c s="30" r="J13">
-        <v>46.95</v>
+        <v>46.75</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>56.03</v>
       </c>
       <c s="30" r="F14">
         <v>61.53</v>
       </c>
       <c s="30" r="G14">
         <v>56.43</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>44.08</v>
       </c>
       <c s="30" r="J14">
-        <v>33.02</v>
+        <v>32.93</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>60.12</v>
       </c>
       <c s="31" r="F15">
         <v>65.42</v>
       </c>
       <c s="31" r="G15">
         <v>58.88</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>47.41</v>
       </c>
       <c s="31" r="J15">
-        <v>37.84</v>
+        <v>37.74</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9129,126 +9129,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E17">
         <v>30.88</v>
       </c>
       <c s="30" r="F17">
         <v>39.34</v>
       </c>
       <c s="30" r="G17">
         <v>30.04</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="30" r="I17">
         <v>31.06</v>
       </c>
       <c s="30" r="J17">
-        <v>33.63</v>
+        <v>32.29</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E18">
         <v>20.39</v>
       </c>
       <c s="30" r="F18">
         <v>20.19</v>
       </c>
       <c s="30" r="G18">
         <v>20.81</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="30" r="I18">
         <v>16.93</v>
       </c>
       <c s="30" r="J18">
-        <v>19.98</v>
+        <v>18.45</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E19">
         <v>27.3</v>
       </c>
       <c s="30" r="F19">
         <v>28.8</v>
       </c>
       <c s="30" r="G19">
         <v>27.25</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="30" r="I19">
         <v>26.02</v>
       </c>
       <c s="30" r="J19">
-        <v>26.56</v>
+        <v>26.01</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E20">
         <v>23.87</v>
       </c>
       <c s="31" r="F20">
         <v>24.89</v>
       </c>
       <c s="31" r="G20">
         <v>24.51</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="31" r="I20">
         <v>21.52</v>
       </c>
       <c s="31" r="J20">
-        <v>23.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -9268,126 +9268,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E22">
         <v>50.39</v>
       </c>
       <c s="30" r="F22">
         <v>56.28</v>
       </c>
       <c s="30" r="G22">
         <v>42.26</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="30" r="I22">
         <v>38.23</v>
       </c>
       <c s="30" r="J22">
-        <v>32.14</v>
+        <v>31.72</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E23">
         <v>36.1</v>
       </c>
       <c s="30" r="F23">
         <v>43.41</v>
       </c>
       <c s="30" r="G23">
         <v>38.42</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="30" r="I23">
         <v>32.43</v>
       </c>
       <c s="30" r="J23">
-        <v>31.11</v>
+        <v>30.62</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E24">
         <v>86.6</v>
       </c>
       <c s="30" r="F24">
         <v>89.91</v>
       </c>
       <c s="30" r="G24">
         <v>61.41</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="30" r="I24">
         <v>42.71</v>
       </c>
       <c s="30" r="J24">
-        <v>34.99</v>
+        <v>34.85</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E25">
         <v>73.39</v>
       </c>
       <c s="31" r="F25">
         <v>78.71</v>
       </c>
       <c s="31" r="G25">
         <v>55.38</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="31" r="I25">
         <v>40.66</v>
       </c>
       <c s="31" r="J25">
-        <v>34.07</v>
+        <v>33.83</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -10270,126 +10270,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E52">
         <v>51.76</v>
       </c>
       <c s="30" r="F52">
         <v>50.79</v>
       </c>
       <c s="30" r="G52">
         <v>44.7</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="30" r="I52">
         <v>40.97</v>
       </c>
       <c s="30" r="J52">
-        <v>37.88</v>
+        <v>37.47</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E53">
         <v>64.47</v>
       </c>
       <c s="30" r="F53">
         <v>60.45</v>
       </c>
       <c s="30" r="G53">
         <v>50.54</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="30" r="I53">
         <v>43.54</v>
       </c>
       <c s="30" r="J53">
-        <v>46.05</v>
+        <v>45.66</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E54">
         <v>35.53</v>
       </c>
       <c s="30" r="F54">
         <v>33.21</v>
       </c>
       <c s="30" r="G54">
         <v>31.17</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="30" r="I54">
         <v>30.16</v>
       </c>
       <c s="30" r="J54">
-        <v>29.99</v>
+        <v>29.83</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E55">
         <v>56.12</v>
       </c>
       <c s="31" r="F55">
         <v>53.09</v>
       </c>
       <c s="31" r="G55">
         <v>45.49</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="31" r="I55">
         <v>40.62</v>
       </c>
       <c s="31" r="J55">
-        <v>41.8</v>
+        <v>41.46</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -10588,126 +10588,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E62">
         <v>58.16</v>
       </c>
       <c s="30" r="F62">
         <v>56.79</v>
       </c>
       <c s="30" r="G62">
         <v>57.04</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="30" r="I62">
         <v>49.74</v>
       </c>
       <c s="30" r="J62">
-        <v>45.82</v>
+        <v>45.63</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>98.16</v>
       </c>
       <c s="30" r="F63">
         <v>103.13</v>
       </c>
       <c s="30" r="G63">
         <v>107.38</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>99.84</v>
       </c>
       <c s="30" r="J63">
-        <v>86.85</v>
+        <v>86.34</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>34.82</v>
       </c>
       <c s="30" r="F64">
         <v>34.9</v>
       </c>
       <c s="30" r="G64">
         <v>34.09</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>30.35</v>
       </c>
       <c s="30" r="J64">
-        <v>27.72</v>
+        <v>27.64</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>70.29</v>
       </c>
       <c s="31" r="F65">
         <v>73.16</v>
       </c>
       <c s="31" r="G65">
         <v>76.71</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>70.83</v>
       </c>
       <c s="31" r="J65">
-        <v>62.03</v>
+        <v>61.76</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11436,101 +11436,101 @@
         <v>30</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E88">
         <v>12.02</v>
       </c>
       <c s="30" r="F88">
         <v>11.8</v>
       </c>
       <c s="30" r="G88">
         <v>12.6</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="30" r="I88">
         <v>10.81</v>
       </c>
       <c s="30" r="J88">
-        <v>9.09</v>
+        <v>9.07</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E89">
         <v>31.29</v>
       </c>
       <c s="30" r="F89">
         <v>30.93</v>
       </c>
       <c s="30" r="G89">
         <v>32.62</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="30" r="I89">
         <v>31.14</v>
       </c>
       <c s="30" r="J89">
         <v>30.28</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E90">
         <v>23.38</v>
       </c>
       <c s="31" r="F90">
         <v>22.26</v>
       </c>
       <c s="31" r="G90">
         <v>23.41</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="31" r="I90">
         <v>20.36</v>
       </c>
       <c s="31" r="J90">
-        <v>18.53</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -11868,126 +11868,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E102">
         <v>36.55</v>
       </c>
       <c s="30" r="F102">
         <v>27.31</v>
       </c>
       <c s="30" r="G102">
         <v>34.8</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="30" r="I102">
         <v>31.11</v>
       </c>
       <c s="30" r="J102">
-        <v>32.92</v>
+        <v>31.41</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E103">
         <v>25.41</v>
       </c>
       <c s="30" r="F103">
         <v>26.93</v>
       </c>
       <c s="30" r="G103">
         <v>29.46</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="30" r="I103">
         <v>23.37</v>
       </c>
       <c s="30" r="J103">
-        <v>21.7</v>
+        <v>19.41</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E104">
         <v>39.59</v>
       </c>
       <c s="30" r="F104">
         <v>38.86</v>
       </c>
       <c s="30" r="G104">
         <v>41.51</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="30" r="I104">
         <v>38.63</v>
       </c>
       <c s="30" r="J104">
-        <v>38.59</v>
+        <v>37.35</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E105">
         <v>35.43</v>
       </c>
       <c s="31" r="F105">
         <v>33.38</v>
       </c>
       <c s="31" r="G105">
         <v>37</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="31" r="I105">
         <v>32.66</v>
       </c>
       <c s="31" r="J105">
-        <v>32.3</v>
+        <v>30.37</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12209,101 +12209,101 @@
         <v>48.78</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>54.4</v>
       </c>
       <c s="30" r="F113">
         <v>45.96</v>
       </c>
       <c s="30" r="G113">
         <v>66.9</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>55.64</v>
       </c>
       <c s="30" r="J113">
-        <v>54.31</v>
+        <v>53.3</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>79.76</v>
       </c>
       <c s="30" r="F114">
         <v>76</v>
       </c>
       <c s="30" r="G114">
         <v>68.56</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>67.57</v>
       </c>
       <c s="30" r="J114">
-        <v>62.39</v>
+        <v>62.4</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>72.89</v>
       </c>
       <c s="31" r="F115">
         <v>66.49</v>
       </c>
       <c s="31" r="G115">
         <v>68.2</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>63.94</v>
       </c>
       <c s="31" r="J115">
-        <v>59.53</v>
+        <v>59.25</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12323,126 +12323,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E117">
         <v>59.27</v>
       </c>
       <c s="30" r="F117">
         <v>57.57</v>
       </c>
       <c s="30" r="G117">
         <v>56.88</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="30" r="I117">
         <v>60.29</v>
       </c>
       <c s="30" r="J117">
-        <v>59.07</v>
+        <v>58.76</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E118">
         <v>48.85</v>
       </c>
       <c s="30" r="F118">
         <v>47.49</v>
       </c>
       <c s="30" r="G118">
         <v>54.55</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="30" r="I118">
         <v>51.07</v>
       </c>
       <c s="30" r="J118">
-        <v>48.35</v>
+        <v>47.31</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E119">
         <v>39.26</v>
       </c>
       <c s="30" r="F119">
         <v>42.35</v>
       </c>
       <c s="30" r="G119">
         <v>42.89</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>40.77</v>
       </c>
       <c s="30" r="J119">
-        <v>40</v>
+        <v>39.93</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E120">
         <v>47.13</v>
       </c>
       <c s="31" r="F120">
         <v>47.13</v>
       </c>
       <c s="31" r="G120">
         <v>51.26</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>48.97</v>
       </c>
       <c s="31" r="J120">
-        <v>46.98</v>
+        <v>46.36</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12553,51 +12553,51 @@
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>5.83</v>
       </c>
       <c s="31" r="F125">
         <v>5.83</v>
       </c>
       <c s="31" r="G125">
         <v>7.09</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="29" t="inlineStr" r="I125">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="J125">
-        <v>6.03</v>
+        <v>5.98</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12801,105 +12801,105 @@
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F133">
         <v>8.24</v>
       </c>
       <c s="30" r="G133">
         <v>7.69</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>6.36</v>
       </c>
       <c s="30" r="J133">
-        <v>7.06</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F134">
         <v>6.17</v>
       </c>
       <c s="30" r="G134">
         <v>9.83</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>7.47</v>
       </c>
       <c s="30" r="J134">
-        <v>8.81</v>
+        <v>7.88</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F135">
         <v>7.76</v>
       </c>
       <c s="31" r="G135">
         <v>9.08</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>6.79</v>
       </c>
       <c s="31" r="J135">
-        <v>8.14</v>
+        <v>7.63</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -12944,101 +12944,101 @@
         <v>36.21</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E138">
         <v>47.24</v>
       </c>
       <c s="30" r="F138">
         <v>55.18</v>
       </c>
       <c s="30" r="G138">
         <v>46.89</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>42.4</v>
       </c>
       <c s="30" r="J138">
-        <v>43.2</v>
+        <v>42.99</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E139">
         <v>95.94</v>
       </c>
       <c s="30" r="F139">
         <v>83.62</v>
       </c>
       <c s="30" r="G139">
         <v>65.41</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>46.05</v>
       </c>
       <c s="30" r="J139">
-        <v>38.91</v>
+        <v>38.88</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E140">
         <v>85.96</v>
       </c>
       <c s="31" r="F140">
         <v>76.85</v>
       </c>
       <c s="31" r="G140">
         <v>60.88</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>45.18</v>
       </c>
       <c s="31" r="J140">
-        <v>38.76</v>
+        <v>38.72</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13235,126 +13235,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E147">
         <v>53.09</v>
       </c>
       <c s="30" r="F147">
         <v>65.91</v>
       </c>
       <c s="30" r="G147">
         <v>47.5</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="30" r="I147">
         <v>47.9</v>
       </c>
       <c s="30" r="J147">
-        <v>43.22</v>
+        <v>42.61</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E148">
         <v>44.93</v>
       </c>
       <c s="30" r="F148">
         <v>41.74</v>
       </c>
       <c s="30" r="G148">
         <v>42.64</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="30" r="I148">
         <v>31.24</v>
       </c>
       <c s="30" r="J148">
-        <v>40</v>
+        <v>37</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E149">
         <v>83.54</v>
       </c>
       <c s="30" r="F149">
         <v>85.28</v>
       </c>
       <c s="30" r="G149">
         <v>59.25</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="30" r="I149">
         <v>46.69</v>
       </c>
       <c s="30" r="J149">
-        <v>44.02</v>
+        <v>43.86</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E150">
         <v>77.7</v>
       </c>
       <c s="31" r="F150">
         <v>79.5</v>
       </c>
       <c s="31" r="G150">
         <v>56.21</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="31" r="I150">
         <v>44.73</v>
       </c>
       <c s="31" r="J150">
-        <v>43.5</v>
+        <v>42.94</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13374,126 +13374,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E152">
         <v>42.4</v>
       </c>
       <c s="30" r="F152">
         <v>47.05</v>
       </c>
       <c s="30" r="G152">
         <v>43.13</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="30" r="I152">
         <v>46.23</v>
       </c>
       <c s="30" r="J152">
-        <v>49.56</v>
+        <v>49.34</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>54.85</v>
       </c>
       <c s="30" r="F153">
         <v>59.12</v>
       </c>
       <c s="30" r="G153">
         <v>60.19</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>61.36</v>
       </c>
       <c s="30" r="J153">
-        <v>62.73</v>
+        <v>61.48</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>28.05</v>
       </c>
       <c s="30" r="F154">
         <v>30.86</v>
       </c>
       <c s="30" r="G154">
         <v>33.71</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>34.25</v>
       </c>
       <c s="30" r="J154">
-        <v>35.52</v>
+        <v>35.12</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>48.36</v>
       </c>
       <c s="31" r="F155">
         <v>51.64</v>
       </c>
       <c s="31" r="G155">
         <v>52.14</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>52.61</v>
       </c>
       <c s="31" r="J155">
-        <v>53.34</v>
+        <v>52.52</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -13513,126 +13513,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E157">
         <v>54.06</v>
       </c>
       <c s="30" r="F157">
         <v>55.04</v>
       </c>
       <c s="30" r="G157">
         <v>49.27</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="30" r="I157">
         <v>42.22</v>
       </c>
       <c s="30" r="J157">
-        <v>39.82</v>
+        <v>39.53</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>54.68</v>
       </c>
       <c s="30" r="F158">
         <v>52.49</v>
       </c>
       <c s="30" r="G158">
         <v>51.58</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>43.86</v>
       </c>
       <c s="30" r="J158">
-        <v>42.33</v>
+        <v>41.55</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E159">
         <v>31.94</v>
       </c>
       <c s="30" r="F159">
         <v>31.21</v>
       </c>
       <c s="30" r="G159">
         <v>29.32</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="30" r="I159">
         <v>27.32</v>
       </c>
       <c s="30" r="J159">
-        <v>25.36</v>
+        <v>25.19</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>45.17</v>
       </c>
       <c s="31" r="F160">
         <v>44.08</v>
       </c>
       <c s="31" r="G160">
         <v>42.33</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>37.65</v>
       </c>
       <c s="31" r="J160">
-        <v>36.36</v>
+        <v>35.89</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14010,126 +14010,126 @@
       <c s="10" t="inlineStr" r="B172">
         <is>
           <t xml:space="preserve">Pediatrics/Medical Genetics</t>
         </is>
       </c>
       <c s="22" t="str" r="C172"/>
       <c s="23" t="inlineStr" r="D172">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E172">
         <v>13</v>
       </c>
       <c s="30" r="F172">
         <v>9.56</v>
       </c>
       <c s="30" r="G172">
         <v>9</v>
       </c>
       <c s="6" t="str" r="H172"/>
       <c s="30" r="I172">
         <v>15.5</v>
       </c>
       <c s="30" r="J172">
-        <v>14.43</v>
+        <v>12.88</v>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E173">
         <v>12.71</v>
       </c>
       <c s="30" r="F173">
         <v>6.12</v>
       </c>
       <c s="30" r="G173">
         <v>6.77</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="30" r="I173">
         <v>6.84</v>
       </c>
       <c s="30" r="J173">
-        <v>9.93</v>
+        <v>8.28</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E174">
         <v>11.45</v>
       </c>
       <c s="30" r="F174">
         <v>13.23</v>
       </c>
       <c s="30" r="G174">
         <v>14.13</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="30" r="I174">
         <v>9.83</v>
       </c>
       <c s="30" r="J174">
-        <v>14.75</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E175">
         <v>12.29</v>
       </c>
       <c s="31" r="F175">
         <v>8.07</v>
       </c>
       <c s="31" r="G175">
         <v>8.51</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="31" r="I175">
         <v>7.98</v>
       </c>
       <c s="31" r="J175">
-        <v>11.17</v>
+        <v>9.52</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14494,101 +14494,101 @@
         <v>47.14</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>28.04</v>
       </c>
       <c s="30" r="F188">
         <v>32</v>
       </c>
       <c s="30" r="G188">
         <v>33.99</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>31.47</v>
       </c>
       <c s="30" r="J188">
-        <v>31.32</v>
+        <v>31.17</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E189">
         <v>45.78</v>
       </c>
       <c s="30" r="F189">
         <v>47.36</v>
       </c>
       <c s="30" r="G189">
         <v>48.41</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="30" r="I189">
         <v>48.61</v>
       </c>
       <c s="30" r="J189">
         <v>40.38</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E190">
         <v>45.26</v>
       </c>
       <c s="31" r="F190">
         <v>46.78</v>
       </c>
       <c s="31" r="G190">
         <v>49.72</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="31" r="I190">
         <v>49.41</v>
       </c>
       <c s="31" r="J190">
-        <v>41.42</v>
+        <v>41.39</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14812,101 +14812,101 @@
         <v>52.91</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>32.41</v>
       </c>
       <c s="30" r="F198">
         <v>29.69</v>
       </c>
       <c s="30" r="G198">
         <v>20.01</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>8.79</v>
       </c>
       <c s="30" r="J198">
-        <v>44.39</v>
+        <v>43.12</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E199">
         <v>64.58</v>
       </c>
       <c s="30" r="F199">
         <v>60.2</v>
       </c>
       <c s="30" r="G199">
         <v>30.41</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="30" r="I199">
         <v>10.24</v>
       </c>
       <c s="30" r="J199">
-        <v>68.67</v>
+        <v>68.16</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E200">
         <v>57.22</v>
       </c>
       <c s="31" r="F200">
         <v>51.77</v>
       </c>
       <c s="31" r="G200">
         <v>27.76</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="31" r="I200">
         <v>9.14</v>
       </c>
       <c s="31" r="J200">
-        <v>63.39</v>
+        <v>62.68</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -14926,126 +14926,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>81.19</v>
       </c>
       <c s="30" r="F202">
         <v>78.66</v>
       </c>
       <c s="30" r="G202">
         <v>80.1</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>79.38</v>
       </c>
       <c s="30" r="J202">
-        <v>73.99</v>
+        <v>73.41</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>57.46</v>
       </c>
       <c s="30" r="F203">
         <v>59.78</v>
       </c>
       <c s="30" r="G203">
         <v>59.7</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>63.24</v>
       </c>
       <c s="30" r="J203">
-        <v>61.76</v>
+        <v>59.11</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E204">
         <v>58.97</v>
       </c>
       <c s="30" r="F204">
         <v>62.64</v>
       </c>
       <c s="30" r="G204">
         <v>62.32</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="30" r="I204">
         <v>61.87</v>
       </c>
       <c s="30" r="J204">
-        <v>57.85</v>
+        <v>57.29</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E205">
         <v>61.65</v>
       </c>
       <c s="31" r="F205">
         <v>64.15</v>
       </c>
       <c s="31" r="G205">
         <v>64.79</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="31" r="I205">
         <v>65.89</v>
       </c>
       <c s="31" r="J205">
-        <v>62.51</v>
+        <v>61.21</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15448,101 +15448,101 @@
         <v>9.11</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E218">
         <v>10.7</v>
       </c>
       <c s="30" r="F218">
         <v>8.71</v>
       </c>
       <c s="30" r="G218">
         <v>8.88</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="30" r="I218">
         <v>7.37</v>
       </c>
       <c s="30" r="J218">
-        <v>8.53</v>
+        <v>8.06</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E219">
         <v>12.78</v>
       </c>
       <c s="30" r="F219">
         <v>10.54</v>
       </c>
       <c s="30" r="G219">
         <v>10.08</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="30" r="I219">
         <v>7.05</v>
       </c>
       <c s="30" r="J219">
-        <v>9.92</v>
+        <v>9.64</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E220">
         <v>11.1</v>
       </c>
       <c s="31" r="F220">
         <v>9.49</v>
       </c>
       <c s="31" r="G220">
         <v>9.73</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="31" r="I220">
         <v>7.58</v>
       </c>
       <c s="31" r="J220">
-        <v>9.16</v>
+        <v>8.79</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15701,126 +15701,126 @@
       <c s="10" t="inlineStr" r="B227">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic</t>
         </is>
       </c>
       <c s="22" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E227">
         <v>76.48</v>
       </c>
       <c s="30" r="F227">
         <v>86.28</v>
       </c>
       <c s="30" r="G227">
         <v>76.69</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
         <v>69.42</v>
       </c>
       <c s="30" r="J227">
-        <v>65.31</v>
+        <v>63.27</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E228">
         <v>61.23</v>
       </c>
       <c s="30" r="F228">
         <v>62.52</v>
       </c>
       <c s="30" r="G228">
         <v>60.64</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="30" r="I228">
         <v>55.95</v>
       </c>
       <c s="30" r="J228">
-        <v>50.94</v>
+        <v>48.92</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E229">
         <v>61.68</v>
       </c>
       <c s="30" r="F229">
         <v>74.22</v>
       </c>
       <c s="30" r="G229">
         <v>73.65</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="30" r="I229">
         <v>63.56</v>
       </c>
       <c s="30" r="J229">
-        <v>58.6</v>
+        <v>57.47</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E230">
         <v>64.16</v>
       </c>
       <c s="31" r="F230">
         <v>73.43</v>
       </c>
       <c s="31" r="G230">
         <v>71.05</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="31" r="I230">
         <v>62.64</v>
       </c>
       <c s="31" r="J230">
-        <v>57.72</v>
+        <v>56.2</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -15840,126 +15840,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E232">
         <v>66.32</v>
       </c>
       <c s="30" r="F232">
         <v>70.39</v>
       </c>
       <c s="30" r="G232">
         <v>71.26</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="30" r="I232">
         <v>62.37</v>
       </c>
       <c s="30" r="J232">
-        <v>57.66</v>
+        <v>56.94</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E233">
         <v>67.71</v>
       </c>
       <c s="30" r="F233">
         <v>70.19</v>
       </c>
       <c s="30" r="G233">
         <v>73.5</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="30" r="I233">
         <v>73.39</v>
       </c>
       <c s="30" r="J233">
-        <v>70.66</v>
+        <v>68.45</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E234">
         <v>55.7</v>
       </c>
       <c s="30" r="F234">
         <v>62.78</v>
       </c>
       <c s="30" r="G234">
         <v>60.94</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="30" r="I234">
         <v>54.78</v>
       </c>
       <c s="30" r="J234">
-        <v>51.03</v>
+        <v>50.41</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E235">
         <v>61.36</v>
       </c>
       <c s="31" r="F235">
         <v>66.58</v>
       </c>
       <c s="31" r="G235">
         <v>67.09</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="31" r="I235">
         <v>62.86</v>
       </c>
       <c s="31" r="J235">
-        <v>58.99</v>
+        <v>57.87</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16118,126 +16118,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>20.95</v>
       </c>
       <c s="30" r="F242">
         <v>20.9</v>
       </c>
       <c s="30" r="G242">
         <v>21.49</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>19.92</v>
       </c>
       <c s="30" r="J242">
-        <v>19.05</v>
+        <v>18.71</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E243">
         <v>14.31</v>
       </c>
       <c s="30" r="F243">
         <v>14.2</v>
       </c>
       <c s="30" r="G243">
         <v>14.24</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="30" r="I243">
         <v>11.97</v>
       </c>
       <c s="30" r="J243">
-        <v>12.49</v>
+        <v>12.03</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E244">
         <v>14.78</v>
       </c>
       <c s="30" r="F244">
         <v>15.25</v>
       </c>
       <c s="30" r="G244">
         <v>16.24</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="30" r="I244">
         <v>16.59</v>
       </c>
       <c s="30" r="J244">
-        <v>15.96</v>
+        <v>15.86</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E245">
         <v>15.89</v>
       </c>
       <c s="31" r="F245">
         <v>15.95</v>
       </c>
       <c s="31" r="G245">
         <v>16.59</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="31" r="I245">
         <v>15.59</v>
       </c>
       <c s="31" r="J245">
-        <v>15.37</v>
+        <v>15.08</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16446,76 +16446,76 @@
         <v>33</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E254">
         <v>44.89</v>
       </c>
       <c s="30" r="F254">
         <v>47.57</v>
       </c>
       <c s="30" r="G254">
         <v>53.5</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="30" r="I254">
         <v>55.25</v>
       </c>
       <c s="30" r="J254">
-        <v>52.49</v>
+        <v>52.12</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E255">
         <v>37.5</v>
       </c>
       <c s="31" r="F255">
         <v>38.65</v>
       </c>
       <c s="31" r="G255">
         <v>39.98</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="31" r="I255">
         <v>42.7</v>
       </c>
       <c s="31" r="J255">
-        <v>43.61</v>
+        <v>43.46</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -16866,51 +16866,51 @@
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" customWidth="1" width="3.421875"/>
     <col min="2" max="2" customWidth="1" width="23.3125"/>
     <col min="3" max="3" customWidth="1" width="36.5625"/>
     <col min="4" max="4" customWidth="1" width="11.78125"/>
     <col min="5" max="5" customWidth="1" width="12.50390625"/>
     <col min="6" max="6" customWidth="1" width="12.4921875"/>
     <col min="7" max="7" customWidth="1" width="3.47265625"/>
     <col min="8" max="8" customWidth="1" width="9.0234375"/>
     <col min="9" max="9" customWidth="1" width="12.4921875"/>
     <col min="10" max="10" customWidth="1" width="12.4921875"/>
     <col min="11" max="11" customWidth="1" width="0.0234375"/>
     <col min="12" max="12" customWidth="1" width="56.4609375"/>
     <col min="13" max="13" customWidth="1" width="1.37109375"/>
     <col min="14" max="14" customWidth="1" width="1.80078125"/>
   </cols>
   <sheetData>
     <row r="1" ht="3.6" customHeight="1"/>
     <row r="2" ht="34.55" customHeight="1"/>
     <row r="3" ht="8.6" customHeight="1"/>
     <row r="4" ht="18" customHeight="1">
       <c s="1" t="inlineStr" r="B4">
         <is>
-          <t xml:space="preserve">As of 5/31 of prior seasons. As of 4/1/2026 of current (ERAS 2026) season.</t>
+          <t xml:space="preserve">As of 5/31 of prior seasons. As of 5/1/2026 of current (ERAS 2026) season.</t>
         </is>
       </c>
     </row>
     <row r="5" ht="16.5" customHeight="0">
       <c s="16" t="inlineStr" r="B5">
         <is>
           <t xml:space="preserve">Average Applications per Program</t>
         </is>
       </c>
       <c s="17" t="str" r="C5"/>
       <c s="18" t="inlineStr" r="D5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="19" t="inlineStr" r="E5">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="17" t="str" r="F5"/>
       <c s="17" t="str" r="G5"/>
       <c s="17" t="str" r="H5"/>
       <c s="17" t="str" r="I5"/>
       <c s="17" t="str" r="J5"/>
@@ -17109,126 +17109,126 @@
       <c s="10" t="inlineStr" r="B12">
         <is>
           <t xml:space="preserve">Anesthesiology</t>
         </is>
       </c>
       <c s="22" t="str" r="C12"/>
       <c s="23" t="inlineStr" r="D12">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E12">
         <v>340.75</v>
       </c>
       <c s="30" r="F12">
         <v>356.73</v>
       </c>
       <c s="30" r="G12">
         <v>308.51</v>
       </c>
       <c s="6" t="str" r="H12"/>
       <c s="30" r="I12">
         <v>225.72</v>
       </c>
       <c s="30" r="J12">
-        <v>166.86</v>
+        <v>166.88</v>
       </c>
     </row>
     <row r="13" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B13"/>
       <c s="26" t="str" r="C13"/>
       <c s="23" t="inlineStr" r="D13">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E13">
         <v>281.73</v>
       </c>
       <c s="30" r="F13">
         <v>303.66</v>
       </c>
       <c s="30" r="G13">
         <v>271.35</v>
       </c>
       <c s="6" t="str" r="H13"/>
       <c s="30" r="I13">
         <v>215.84</v>
       </c>
       <c s="30" r="J13">
-        <v>211.91</v>
+        <v>212.06</v>
       </c>
     </row>
     <row r="14" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B14"/>
       <c s="26" t="str" r="C14"/>
       <c s="23" t="inlineStr" r="D14">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E14">
         <v>674.52</v>
       </c>
       <c s="30" r="F14">
         <v>828.94</v>
       </c>
       <c s="30" r="G14">
         <v>730.93</v>
       </c>
       <c s="6" t="str" r="H14"/>
       <c s="30" r="I14">
         <v>565.7</v>
       </c>
       <c s="30" r="J14">
-        <v>404.98</v>
+        <v>405.03</v>
       </c>
     </row>
     <row r="15" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B15"/>
       <c s="26" t="str" r="C15"/>
       <c s="10" t="inlineStr" r="D15">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E15">
         <v>1297.01</v>
       </c>
       <c s="31" r="F15">
         <v>1489.33</v>
       </c>
       <c s="31" r="G15">
         <v>1310.8</v>
       </c>
       <c s="6" t="str" r="H15"/>
       <c s="31" r="I15">
         <v>1007.25</v>
       </c>
       <c s="31" r="J15">
-        <v>783.76</v>
+        <v>783.97</v>
       </c>
     </row>
     <row r="16" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B16"/>
       <c s="28" t="str" r="C16"/>
       <c s="23" t="inlineStr" r="D16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G16">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17248,126 +17248,126 @@
       <c s="10" t="inlineStr" r="B17">
         <is>
           <t xml:space="preserve">Child Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C17"/>
       <c s="23" t="inlineStr" r="D17">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E17">
         <v>16.66</v>
       </c>
       <c s="30" r="F17">
         <v>21.22</v>
       </c>
       <c s="30" r="G17">
         <v>17.56</v>
       </c>
       <c s="6" t="str" r="H17"/>
       <c s="30" r="I17">
         <v>18.48</v>
       </c>
       <c s="30" r="J17">
-        <v>19.1</v>
+        <v>19.14</v>
       </c>
     </row>
     <row r="18" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B18"/>
       <c s="26" t="str" r="C18"/>
       <c s="23" t="inlineStr" r="D18">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E18">
         <v>58.75</v>
       </c>
       <c s="30" r="F18">
         <v>68.28</v>
       </c>
       <c s="30" r="G18">
         <v>50.81</v>
       </c>
       <c s="6" t="str" r="H18"/>
       <c s="30" r="I18">
         <v>54.66</v>
       </c>
       <c s="30" r="J18">
-        <v>69.54</v>
+        <v>70.37</v>
       </c>
     </row>
     <row r="19" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B19"/>
       <c s="26" t="str" r="C19"/>
       <c s="23" t="inlineStr" r="D19">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E19">
         <v>49.93</v>
       </c>
       <c s="30" r="F19">
         <v>59.87</v>
       </c>
       <c s="30" r="G19">
         <v>57.69</v>
       </c>
       <c s="6" t="str" r="H19"/>
       <c s="30" r="I19">
         <v>52.7</v>
       </c>
       <c s="30" r="J19">
-        <v>57.7</v>
+        <v>57.8</v>
       </c>
     </row>
     <row r="20" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B20"/>
       <c s="26" t="str" r="C20"/>
       <c s="10" t="inlineStr" r="D20">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E20">
         <v>125.34</v>
       </c>
       <c s="31" r="F20">
         <v>149.37</v>
       </c>
       <c s="31" r="G20">
         <v>126.05</v>
       </c>
       <c s="6" t="str" r="H20"/>
       <c s="31" r="I20">
         <v>125.84</v>
       </c>
       <c s="31" r="J20">
-        <v>146.35</v>
+        <v>147.31</v>
       </c>
     </row>
     <row r="21" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B21"/>
       <c s="28" t="str" r="C21"/>
       <c s="23" t="inlineStr" r="D21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G21">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17387,126 +17387,126 @@
       <c s="10" t="inlineStr" r="B22">
         <is>
           <t xml:space="preserve">Dermatology</t>
         </is>
       </c>
       <c s="22" t="str" r="C22"/>
       <c s="23" t="inlineStr" r="D22">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E22">
         <v>57.43</v>
       </c>
       <c s="30" r="F22">
         <v>61.59</v>
       </c>
       <c s="30" r="G22">
         <v>50.53</v>
       </c>
       <c s="6" t="str" r="H22"/>
       <c s="30" r="I22">
         <v>54.01</v>
       </c>
       <c s="30" r="J22">
-        <v>47.65</v>
+        <v>47.7</v>
       </c>
     </row>
     <row r="23" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B23"/>
       <c s="26" t="str" r="C23"/>
       <c s="23" t="inlineStr" r="D23">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E23">
         <v>43.26</v>
       </c>
       <c s="30" r="F23">
         <v>46.87</v>
       </c>
       <c s="30" r="G23">
         <v>47.89</v>
       </c>
       <c s="6" t="str" r="H23"/>
       <c s="30" r="I23">
         <v>39.66</v>
       </c>
       <c s="30" r="J23">
-        <v>38.61</v>
+        <v>38.66</v>
       </c>
     </row>
     <row r="24" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B24"/>
       <c s="26" t="str" r="C24"/>
       <c s="23" t="inlineStr" r="D24">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E24">
         <v>464.83</v>
       </c>
       <c s="30" r="F24">
         <v>502.99</v>
       </c>
       <c s="30" r="G24">
         <v>374.7</v>
       </c>
       <c s="6" t="str" r="H24"/>
       <c s="30" r="I24">
         <v>280.85</v>
       </c>
       <c s="30" r="J24">
-        <v>247.64</v>
+        <v>247.89</v>
       </c>
     </row>
     <row r="25" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B25"/>
       <c s="26" t="str" r="C25"/>
       <c s="10" t="inlineStr" r="D25">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E25">
         <v>565.52</v>
       </c>
       <c s="31" r="F25">
         <v>611.44</v>
       </c>
       <c s="31" r="G25">
         <v>473.12</v>
       </c>
       <c s="6" t="str" r="H25"/>
       <c s="31" r="I25">
         <v>374.14</v>
       </c>
       <c s="31" r="J25">
-        <v>333.89</v>
+        <v>334.24</v>
       </c>
     </row>
     <row r="26" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B26"/>
       <c s="28" t="str" r="C26"/>
       <c s="23" t="inlineStr" r="D26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G26">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -17692,51 +17692,51 @@
         </is>
       </c>
     </row>
     <row r="33" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B33"/>
       <c s="26" t="str" r="C33"/>
       <c s="23" t="inlineStr" r="D33">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E33">
         <v>152.67</v>
       </c>
       <c s="30" r="F33">
         <v>188.47</v>
       </c>
       <c s="30" r="G33">
         <v>250.54</v>
       </c>
       <c s="6" t="str" r="H33"/>
       <c s="30" r="I33">
         <v>245.45</v>
       </c>
       <c s="30" r="J33">
-        <v>33.69</v>
+        <v>32</v>
       </c>
     </row>
     <row r="34" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B34"/>
       <c s="26" t="str" r="C34"/>
       <c s="23" t="inlineStr" r="D34">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E34">
         <v>407.94</v>
       </c>
       <c s="30" r="F34">
         <v>265.9</v>
       </c>
       <c s="30" r="G34">
         <v>239.53</v>
       </c>
       <c s="6" t="str" r="H34"/>
       <c s="30" r="I34">
         <v>255.48</v>
       </c>
       <c s="24" t="inlineStr" r="J34">
         <is>
@@ -17744,51 +17744,51 @@
         </is>
       </c>
     </row>
     <row r="35" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B35"/>
       <c s="26" t="str" r="C35"/>
       <c s="10" t="inlineStr" r="D35">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E35">
         <v>817.76</v>
       </c>
       <c s="31" r="F35">
         <v>657.77</v>
       </c>
       <c s="31" r="G35">
         <v>731.61</v>
       </c>
       <c s="6" t="str" r="H35"/>
       <c s="31" r="I35">
         <v>743.09</v>
       </c>
       <c s="31" r="J35">
-        <v>36.71</v>
+        <v>34.94</v>
       </c>
     </row>
     <row r="36" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B36"/>
       <c s="28" t="str" r="C36"/>
       <c s="23" t="inlineStr" r="D36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G36">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18273,126 +18273,126 @@
       <c s="10" t="inlineStr" r="B52">
         <is>
           <t xml:space="preserve">Family Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C52"/>
       <c s="23" t="inlineStr" r="D52">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E52">
         <v>188.66</v>
       </c>
       <c s="30" r="F52">
         <v>169.41</v>
       </c>
       <c s="30" r="G52">
         <v>138.86</v>
       </c>
       <c s="6" t="str" r="H52"/>
       <c s="30" r="I52">
         <v>126.65</v>
       </c>
       <c s="30" r="J52">
-        <v>105.06</v>
+        <v>105.65</v>
       </c>
     </row>
     <row r="53" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B53"/>
       <c s="26" t="str" r="C53"/>
       <c s="23" t="inlineStr" r="D53">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E53">
         <v>651.71</v>
       </c>
       <c s="30" r="F53">
         <v>555.16</v>
       </c>
       <c s="30" r="G53">
         <v>433.84</v>
       </c>
       <c s="6" t="str" r="H53"/>
       <c s="30" r="I53">
         <v>423.05</v>
       </c>
       <c s="30" r="J53">
-        <v>472.07</v>
+        <v>476.23</v>
       </c>
     </row>
     <row r="54" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B54"/>
       <c s="26" t="str" r="C54"/>
       <c s="23" t="inlineStr" r="D54">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E54">
         <v>118.18</v>
       </c>
       <c s="30" r="F54">
         <v>100.66</v>
       </c>
       <c s="30" r="G54">
         <v>89.3</v>
       </c>
       <c s="6" t="str" r="H54"/>
       <c s="30" r="I54">
         <v>84.86</v>
       </c>
       <c s="30" r="J54">
-        <v>83.15</v>
+        <v>83.8</v>
       </c>
     </row>
     <row r="55" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B55"/>
       <c s="26" t="str" r="C55"/>
       <c s="10" t="inlineStr" r="D55">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E55">
         <v>958.55</v>
       </c>
       <c s="31" r="F55">
         <v>824.57</v>
       </c>
       <c s="31" r="G55">
         <v>661.38</v>
       </c>
       <c s="6" t="str" r="H55"/>
       <c s="31" r="I55">
         <v>634.56</v>
       </c>
       <c s="31" r="J55">
-        <v>659.92</v>
+        <v>665.3</v>
       </c>
     </row>
     <row r="56" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B56"/>
       <c s="28" t="str" r="C56"/>
       <c s="23" t="inlineStr" r="D56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G56">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18437,101 +18437,101 @@
         <v>24</v>
       </c>
     </row>
     <row r="58" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B58"/>
       <c s="26" t="str" r="C58"/>
       <c s="23" t="inlineStr" r="D58">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E58">
         <v>129.5</v>
       </c>
       <c s="30" r="F58">
         <v>98.5</v>
       </c>
       <c s="30" r="G58">
         <v>32</v>
       </c>
       <c s="6" t="str" r="H58"/>
       <c s="30" r="I58">
         <v>132</v>
       </c>
       <c s="30" r="J58">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="59" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B59"/>
       <c s="26" t="str" r="C59"/>
       <c s="23" t="inlineStr" r="D59">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E59">
         <v>33.5</v>
       </c>
       <c s="30" r="F59">
         <v>24.5</v>
       </c>
       <c s="30" r="G59">
         <v>23</v>
       </c>
       <c s="6" t="str" r="H59"/>
       <c s="30" r="I59">
         <v>24</v>
       </c>
       <c s="30" r="J59">
         <v>37</v>
       </c>
     </row>
     <row r="60" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B60"/>
       <c s="26" t="str" r="C60"/>
       <c s="10" t="inlineStr" r="D60">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E60">
         <v>190</v>
       </c>
       <c s="31" r="F60">
         <v>147.5</v>
       </c>
       <c s="31" r="G60">
         <v>50</v>
       </c>
       <c s="6" t="str" r="H60"/>
       <c s="31" r="I60">
         <v>185</v>
       </c>
       <c s="31" r="J60">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B61"/>
       <c s="28" t="str" r="C61"/>
       <c s="23" t="inlineStr" r="D61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G61">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -18551,126 +18551,126 @@
       <c s="10" t="inlineStr" r="B62">
         <is>
           <t xml:space="preserve">Internal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C62"/>
       <c s="23" t="inlineStr" r="D62">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E62">
         <v>339.38</v>
       </c>
       <c s="30" r="F62">
         <v>315.07</v>
       </c>
       <c s="30" r="G62">
         <v>309.62</v>
       </c>
       <c s="6" t="str" r="H62"/>
       <c s="30" r="I62">
         <v>269.5</v>
       </c>
       <c s="30" r="J62">
-        <v>247.02</v>
+        <v>247.09</v>
       </c>
     </row>
     <row r="63" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B63"/>
       <c s="26" t="str" r="C63"/>
       <c s="23" t="inlineStr" r="D63">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E63">
         <v>2094.66</v>
       </c>
       <c s="30" r="F63">
         <v>2175.6</v>
       </c>
       <c s="30" r="G63">
         <v>2367.84</v>
       </c>
       <c s="6" t="str" r="H63"/>
       <c s="30" r="I63">
         <v>2240.28</v>
       </c>
       <c s="30" r="J63">
-        <v>1936.03</v>
+        <v>1938.78</v>
       </c>
     </row>
     <row r="64" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B64"/>
       <c s="26" t="str" r="C64"/>
       <c s="23" t="inlineStr" r="D64">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E64">
         <v>515.19</v>
       </c>
       <c s="30" r="F64">
         <v>493.93</v>
       </c>
       <c s="30" r="G64">
         <v>458</v>
       </c>
       <c s="6" t="str" r="H64"/>
       <c s="30" r="I64">
         <v>403.06</v>
       </c>
       <c s="30" r="J64">
-        <v>376.93</v>
+        <v>376.94</v>
       </c>
     </row>
     <row r="65" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B65"/>
       <c s="26" t="str" r="C65"/>
       <c s="10" t="inlineStr" r="D65">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E65">
         <v>2948.35</v>
       </c>
       <c s="31" r="F65">
         <v>2984.08</v>
       </c>
       <c s="31" r="G65">
         <v>3132.33</v>
       </c>
       <c s="6" t="str" r="H65"/>
       <c s="31" r="I65">
         <v>2911.83</v>
       </c>
       <c s="31" r="J65">
-        <v>2559.42</v>
+        <v>2562.26</v>
       </c>
     </row>
     <row r="66" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B66"/>
       <c s="28" t="str" r="C66"/>
       <c s="23" t="inlineStr" r="D66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G66">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19305,101 +19305,101 @@
         <v>43.67</v>
       </c>
     </row>
     <row r="88" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B88"/>
       <c s="26" t="str" r="C88"/>
       <c s="23" t="inlineStr" r="D88">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E88">
         <v>51.38</v>
       </c>
       <c s="30" r="F88">
         <v>55.45</v>
       </c>
       <c s="30" r="G88">
         <v>67.42</v>
       </c>
       <c s="6" t="str" r="H88"/>
       <c s="30" r="I88">
         <v>79.69</v>
       </c>
       <c s="30" r="J88">
-        <v>76.29</v>
+        <v>76.33</v>
       </c>
     </row>
     <row r="89" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B89"/>
       <c s="26" t="str" r="C89"/>
       <c s="23" t="inlineStr" r="D89">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E89">
         <v>174.71</v>
       </c>
       <c s="30" r="F89">
         <v>149.42</v>
       </c>
       <c s="30" r="G89">
         <v>189.38</v>
       </c>
       <c s="6" t="str" r="H89"/>
       <c s="30" r="I89">
         <v>162.87</v>
       </c>
       <c s="30" r="J89">
         <v>160.97</v>
       </c>
     </row>
     <row r="90" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B90"/>
       <c s="26" t="str" r="C90"/>
       <c s="10" t="inlineStr" r="D90">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E90">
         <v>256.6</v>
       </c>
       <c s="31" r="F90">
         <v>238.75</v>
       </c>
       <c s="31" r="G90">
         <v>287.04</v>
       </c>
       <c s="6" t="str" r="H90"/>
       <c s="31" r="I90">
         <v>278.74</v>
       </c>
       <c s="31" r="J90">
-        <v>280.94</v>
+        <v>280.97</v>
       </c>
     </row>
     <row r="91" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B91"/>
       <c s="28" t="str" r="C91"/>
       <c s="23" t="inlineStr" r="D91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G91">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19699,126 +19699,126 @@
       <c s="10" t="inlineStr" r="B102">
         <is>
           <t xml:space="preserve">Interventional Radiology - Integrated</t>
         </is>
       </c>
       <c s="22" t="str" r="C102"/>
       <c s="23" t="inlineStr" r="D102">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E102">
         <v>30.12</v>
       </c>
       <c s="30" r="F102">
         <v>26.14</v>
       </c>
       <c s="30" r="G102">
         <v>32.99</v>
       </c>
       <c s="6" t="str" r="H102"/>
       <c s="30" r="I102">
         <v>23.49</v>
       </c>
       <c s="30" r="J102">
-        <v>25.25</v>
+        <v>25.31</v>
       </c>
     </row>
     <row r="103" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B103"/>
       <c s="26" t="str" r="C103"/>
       <c s="23" t="inlineStr" r="D103">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E103">
         <v>29.37</v>
       </c>
       <c s="30" r="F103">
         <v>34.74</v>
       </c>
       <c s="30" r="G103">
         <v>39.9</v>
       </c>
       <c s="6" t="str" r="H103"/>
       <c s="30" r="I103">
         <v>42.02</v>
       </c>
       <c s="30" r="J103">
-        <v>36.87</v>
+        <v>37.12</v>
       </c>
     </row>
     <row r="104" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B104"/>
       <c s="26" t="str" r="C104"/>
       <c s="23" t="inlineStr" r="D104">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E104">
         <v>100.05</v>
       </c>
       <c s="30" r="F104">
         <v>100.29</v>
       </c>
       <c s="30" r="G104">
         <v>113.29</v>
       </c>
       <c s="6" t="str" r="H104"/>
       <c s="30" r="I104">
         <v>116.67</v>
       </c>
       <c s="30" r="J104">
-        <v>107.52</v>
+        <v>107.69</v>
       </c>
     </row>
     <row r="105" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B105"/>
       <c s="26" t="str" r="C105"/>
       <c s="10" t="inlineStr" r="D105">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E105">
         <v>159.22</v>
       </c>
       <c s="31" r="F105">
         <v>161.17</v>
       </c>
       <c s="31" r="G105">
         <v>186.18</v>
       </c>
       <c s="6" t="str" r="H105"/>
       <c s="31" r="I105">
         <v>180.77</v>
       </c>
       <c s="31" r="J105">
-        <v>169.65</v>
+        <v>170.12</v>
       </c>
     </row>
     <row r="106" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B106"/>
       <c s="28" t="str" r="C106"/>
       <c s="23" t="inlineStr" r="D106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G106">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -19873,101 +19873,101 @@
         </is>
       </c>
     </row>
     <row r="108" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B108"/>
       <c s="26" t="str" r="C108"/>
       <c s="23" t="inlineStr" r="D108">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E108">
         <v>10</v>
       </c>
       <c s="30" r="F108">
         <v>24.57</v>
       </c>
       <c s="30" r="G108">
         <v>11.83</v>
       </c>
       <c s="6" t="str" r="H108"/>
       <c s="30" r="I108">
         <v>23.86</v>
       </c>
       <c s="30" r="J108">
-        <v>28.67</v>
+        <v>29.17</v>
       </c>
     </row>
     <row r="109" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B109"/>
       <c s="26" t="str" r="C109"/>
       <c s="23" t="inlineStr" r="D109">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E109">
         <v>11.86</v>
       </c>
       <c s="30" r="F109">
         <v>7.86</v>
       </c>
       <c s="30" r="G109">
         <v>9.67</v>
       </c>
       <c s="6" t="str" r="H109"/>
       <c s="30" r="I109">
         <v>11.29</v>
       </c>
       <c s="30" r="J109">
         <v>10.67</v>
       </c>
     </row>
     <row r="110" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B110"/>
       <c s="26" t="str" r="C110"/>
       <c s="10" t="inlineStr" r="D110">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E110">
         <v>24.14</v>
       </c>
       <c s="31" r="F110">
         <v>35.86</v>
       </c>
       <c s="31" r="G110">
         <v>24.33</v>
       </c>
       <c s="6" t="str" r="H110"/>
       <c s="31" r="I110">
         <v>38.71</v>
       </c>
       <c s="31" r="J110">
-        <v>41.33</v>
+        <v>42</v>
       </c>
     </row>
     <row r="111" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B111"/>
       <c s="28" t="str" r="C111"/>
       <c s="23" t="inlineStr" r="D111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G111">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20012,101 +20012,101 @@
         <v>14.8</v>
       </c>
     </row>
     <row r="113" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B113"/>
       <c s="26" t="str" r="C113"/>
       <c s="23" t="inlineStr" r="D113">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E113">
         <v>58.18</v>
       </c>
       <c s="30" r="F113">
         <v>55.95</v>
       </c>
       <c s="30" r="G113">
         <v>71.52</v>
       </c>
       <c s="6" t="str" r="H113"/>
       <c s="30" r="I113">
         <v>80.15</v>
       </c>
       <c s="30" r="J113">
-        <v>68.56</v>
+        <v>68.59</v>
       </c>
     </row>
     <row r="114" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B114"/>
       <c s="26" t="str" r="C114"/>
       <c s="23" t="inlineStr" r="D114">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E114">
         <v>232.34</v>
       </c>
       <c s="30" r="F114">
         <v>224.7</v>
       </c>
       <c s="30" r="G114">
         <v>215.72</v>
       </c>
       <c s="6" t="str" r="H114"/>
       <c s="30" r="I114">
         <v>233.05</v>
       </c>
       <c s="30" r="J114">
-        <v>214.8</v>
+        <v>214.82</v>
       </c>
     </row>
     <row r="115" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B115"/>
       <c s="26" t="str" r="C115"/>
       <c s="10" t="inlineStr" r="D115">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E115">
         <v>308.65</v>
       </c>
       <c s="31" r="F115">
         <v>291.38</v>
       </c>
       <c s="31" r="G115">
         <v>302.78</v>
       </c>
       <c s="6" t="str" r="H115"/>
       <c s="31" r="I115">
         <v>331.64</v>
       </c>
       <c s="31" r="J115">
-        <v>298.15</v>
+        <v>298.2</v>
       </c>
     </row>
     <row r="116" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B116"/>
       <c s="28" t="str" r="C116"/>
       <c s="23" t="inlineStr" r="D116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G116">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20126,126 +20126,126 @@
       <c s="10" t="inlineStr" r="B117">
         <is>
           <t xml:space="preserve">Neurology</t>
         </is>
       </c>
       <c s="22" t="str" r="C117"/>
       <c s="23" t="inlineStr" r="D117">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E117">
         <v>82.48</v>
       </c>
       <c s="30" r="F117">
         <v>90.99</v>
       </c>
       <c s="30" r="G117">
         <v>92.23</v>
       </c>
       <c s="6" t="str" r="H117"/>
       <c s="30" r="I117">
         <v>99.72</v>
       </c>
       <c s="30" r="J117">
-        <v>107.6</v>
+        <v>107.08</v>
       </c>
     </row>
     <row r="118" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B118"/>
       <c s="26" t="str" r="C118"/>
       <c s="23" t="inlineStr" r="D118">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E118">
         <v>408.63</v>
       </c>
       <c s="30" r="F118">
         <v>386.24</v>
       </c>
       <c s="30" r="G118">
         <v>425.33</v>
       </c>
       <c s="6" t="str" r="H118"/>
       <c s="30" r="I118">
         <v>416.57</v>
       </c>
       <c s="30" r="J118">
-        <v>384.61</v>
+        <v>383.26</v>
       </c>
     </row>
     <row r="119" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B119"/>
       <c s="26" t="str" r="C119"/>
       <c s="23" t="inlineStr" r="D119">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E119">
         <v>156.55</v>
       </c>
       <c s="30" r="F119">
         <v>172.08</v>
       </c>
       <c s="30" r="G119">
         <v>177.84</v>
       </c>
       <c s="6" t="str" r="H119"/>
       <c s="30" r="I119">
         <v>178.49</v>
       </c>
       <c s="30" r="J119">
-        <v>188.59</v>
+        <v>187.67</v>
       </c>
     </row>
     <row r="120" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B120"/>
       <c s="26" t="str" r="C120"/>
       <c s="10" t="inlineStr" r="D120">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E120">
         <v>646.23</v>
       </c>
       <c s="31" r="F120">
         <v>649.31</v>
       </c>
       <c s="31" r="G120">
         <v>695.4</v>
       </c>
       <c s="6" t="str" r="H120"/>
       <c s="31" r="I120">
         <v>694.78</v>
       </c>
       <c s="31" r="J120">
-        <v>680.8</v>
+        <v>678.01</v>
       </c>
     </row>
     <row r="121" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B121"/>
       <c s="28" t="str" r="C121"/>
       <c s="23" t="inlineStr" r="D121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G121">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20323,76 +20323,76 @@
     </row>
     <row r="124" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B124"/>
       <c s="26" t="str" r="C124"/>
       <c s="23" t="inlineStr" r="D124">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E124">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F124">
         <v>7.62</v>
       </c>
       <c s="30" r="G124">
         <v>10.45</v>
       </c>
       <c s="6" t="str" r="H124"/>
       <c s="30" r="I124">
         <v>7.7</v>
       </c>
       <c s="30" r="J124">
-        <v>6.55</v>
+        <v>6.64</v>
       </c>
     </row>
     <row r="125" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B125"/>
       <c s="26" t="str" r="C125"/>
       <c s="10" t="inlineStr" r="D125">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E125">
         <v>30.92</v>
       </c>
       <c s="31" r="F125">
         <v>41.69</v>
       </c>
       <c s="31" r="G125">
         <v>50.91</v>
       </c>
       <c s="6" t="str" r="H125"/>
       <c s="31" r="I125">
         <v>46.7</v>
       </c>
       <c s="31" r="J125">
-        <v>50.45</v>
+        <v>50.55</v>
       </c>
     </row>
     <row r="126" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B126"/>
       <c s="28" t="str" r="C126"/>
       <c s="23" t="inlineStr" r="D126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G126">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20594,105 +20594,105 @@
     </row>
     <row r="133" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B133"/>
       <c s="26" t="str" r="C133"/>
       <c s="23" t="inlineStr" r="D133">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E133">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F133">
         <v>16.05</v>
       </c>
       <c s="30" r="G133">
         <v>17.94</v>
       </c>
       <c s="6" t="str" r="H133"/>
       <c s="30" r="I133">
         <v>18.71</v>
       </c>
       <c s="30" r="J133">
-        <v>21.19</v>
+        <v>21.69</v>
       </c>
     </row>
     <row r="134" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B134"/>
       <c s="26" t="str" r="C134"/>
       <c s="23" t="inlineStr" r="D134">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E134">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F134">
         <v>11.37</v>
       </c>
       <c s="30" r="G134">
         <v>21.83</v>
       </c>
       <c s="6" t="str" r="H134"/>
       <c s="30" r="I134">
         <v>19.76</v>
       </c>
       <c s="30" r="J134">
-        <v>28.63</v>
+        <v>29.06</v>
       </c>
     </row>
     <row r="135" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B135"/>
       <c s="26" t="str" r="C135"/>
       <c s="10" t="inlineStr" r="D135">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E135">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="31" r="F135">
         <v>36.74</v>
       </c>
       <c s="31" r="G135">
         <v>54</v>
       </c>
       <c s="6" t="str" r="H135"/>
       <c s="31" r="I135">
         <v>45.94</v>
       </c>
       <c s="31" r="J135">
-        <v>60.56</v>
+        <v>61.5</v>
       </c>
     </row>
     <row r="136" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B136"/>
       <c s="28" t="str" r="C136"/>
       <c s="23" t="inlineStr" r="D136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G136">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20737,101 +20737,101 @@
         <v>73.13</v>
       </c>
     </row>
     <row r="138" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B138"/>
       <c s="26" t="str" r="C138"/>
       <c s="23" t="inlineStr" r="D138">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E138">
         <v>40.38</v>
       </c>
       <c s="30" r="F138">
         <v>38.99</v>
       </c>
       <c s="30" r="G138">
         <v>38.3</v>
       </c>
       <c s="6" t="str" r="H138"/>
       <c s="30" r="I138">
         <v>41.55</v>
       </c>
       <c s="30" r="J138">
-        <v>40.46</v>
+        <v>40.47</v>
       </c>
     </row>
     <row r="139" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B139"/>
       <c s="26" t="str" r="C139"/>
       <c s="23" t="inlineStr" r="D139">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E139">
         <v>642.77</v>
       </c>
       <c s="30" r="F139">
         <v>504.19</v>
       </c>
       <c s="30" r="G139">
         <v>401.87</v>
       </c>
       <c s="6" t="str" r="H139"/>
       <c s="30" r="I139">
         <v>291.94</v>
       </c>
       <c s="30" r="J139">
-        <v>255.83</v>
+        <v>255.84</v>
       </c>
     </row>
     <row r="140" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B140"/>
       <c s="26" t="str" r="C140"/>
       <c s="10" t="inlineStr" r="D140">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E140">
         <v>774.56</v>
       </c>
       <c s="31" r="F140">
         <v>639.62</v>
       </c>
       <c s="31" r="G140">
         <v>531.6</v>
       </c>
       <c s="6" t="str" r="H140"/>
       <c s="31" r="I140">
         <v>420.6</v>
       </c>
       <c s="31" r="J140">
-        <v>369.42</v>
+        <v>369.45</v>
       </c>
     </row>
     <row r="141" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B141"/>
       <c s="28" t="str" r="C141"/>
       <c s="23" t="inlineStr" r="D141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G141">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -20851,80 +20851,78 @@
       <c s="10" t="inlineStr" r="B142">
         <is>
           <t xml:space="preserve">Osteopathic Neuromusculoskeletal Medicine</t>
         </is>
       </c>
       <c s="22" t="str" r="C142"/>
       <c s="23" t="inlineStr" r="D142">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E142">
         <v>18.64</v>
       </c>
       <c s="30" r="F142">
         <v>16.15</v>
       </c>
       <c s="30" r="G142">
         <v>15.75</v>
       </c>
       <c s="6" t="str" r="H142"/>
       <c s="30" r="I142">
         <v>12.46</v>
       </c>
       <c s="30" r="J142">
-        <v>11.73</v>
+        <v>13</v>
       </c>
     </row>
     <row r="143" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B143"/>
       <c s="26" t="str" r="C143"/>
       <c s="23" t="inlineStr" r="D143">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E143">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="30" r="F143">
         <v>8.1</v>
       </c>
       <c s="30" r="G143">
         <v>10.75</v>
       </c>
       <c s="6" t="str" r="H143"/>
       <c s="30" r="I143">
         <v>8.38</v>
       </c>
-      <c s="24" t="inlineStr" r="J143">
-[...2 lines deleted...]
-        </is>
+      <c s="30" r="J143">
+        <v>9</v>
       </c>
     </row>
     <row r="144" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B144"/>
       <c s="26" t="str" r="C144"/>
       <c s="23" t="inlineStr" r="D144">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="E144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="F144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
       <c s="24" t="inlineStr" r="G144">
         <is>
           <t xml:space="preserve">--</t>
         </is>
       </c>
@@ -20940,51 +20938,51 @@
         </is>
       </c>
     </row>
     <row r="145" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B145"/>
       <c s="26" t="str" r="C145"/>
       <c s="10" t="inlineStr" r="D145">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E145">
         <v>19.91</v>
       </c>
       <c s="31" r="F145">
         <v>22.62</v>
       </c>
       <c s="31" r="G145">
         <v>26.67</v>
       </c>
       <c s="6" t="str" r="H145"/>
       <c s="31" r="I145">
         <v>20.92</v>
       </c>
       <c s="31" r="J145">
-        <v>14.25</v>
+        <v>20.25</v>
       </c>
     </row>
     <row r="146" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B146"/>
       <c s="28" t="str" r="C146"/>
       <c s="23" t="inlineStr" r="D146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G146">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21004,126 +21002,126 @@
       <c s="10" t="inlineStr" r="B147">
         <is>
           <t xml:space="preserve">Otolaryngology - Head and Neck Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C147"/>
       <c s="23" t="inlineStr" r="D147">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E147">
         <v>25.43</v>
       </c>
       <c s="30" r="F147">
         <v>23.73</v>
       </c>
       <c s="30" r="G147">
         <v>19.76</v>
       </c>
       <c s="6" t="str" r="H147"/>
       <c s="30" r="I147">
         <v>19.01</v>
       </c>
       <c s="30" r="J147">
-        <v>23.14</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="148" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B148"/>
       <c s="26" t="str" r="C148"/>
       <c s="23" t="inlineStr" r="D148">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E148">
         <v>20.22</v>
       </c>
       <c s="30" r="F148">
         <v>17.7</v>
       </c>
       <c s="30" r="G148">
         <v>23.54</v>
       </c>
       <c s="6" t="str" r="H148"/>
       <c s="30" r="I148">
         <v>20.83</v>
       </c>
       <c s="30" r="J148">
-        <v>22.68</v>
+        <v>22.72</v>
       </c>
     </row>
     <row r="149" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B149"/>
       <c s="26" t="str" r="C149"/>
       <c s="23" t="inlineStr" r="D149">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E149">
         <v>378.01</v>
       </c>
       <c s="30" r="F149">
         <v>308.38</v>
       </c>
       <c s="30" r="G149">
         <v>216.63</v>
       </c>
       <c s="6" t="str" r="H149"/>
       <c s="30" r="I149">
         <v>184.9</v>
       </c>
       <c s="30" r="J149">
-        <v>182.32</v>
+        <v>182.35</v>
       </c>
     </row>
     <row r="150" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B150"/>
       <c s="26" t="str" r="C150"/>
       <c s="10" t="inlineStr" r="D150">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E150">
         <v>423.44</v>
       </c>
       <c s="31" r="F150">
         <v>349.81</v>
       </c>
       <c s="31" r="G150">
         <v>259.93</v>
       </c>
       <c s="6" t="str" r="H150"/>
       <c s="31" r="I150">
         <v>224.73</v>
       </c>
       <c s="31" r="J150">
-        <v>228.14</v>
+        <v>228.23</v>
       </c>
     </row>
     <row r="151" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B151"/>
       <c s="28" t="str" r="C151"/>
       <c s="23" t="inlineStr" r="D151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G151">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21143,126 +21141,126 @@
       <c s="10" t="inlineStr" r="B152">
         <is>
           <t xml:space="preserve">Pathology-Anatomic and Clinical</t>
         </is>
       </c>
       <c s="22" t="str" r="C152"/>
       <c s="23" t="inlineStr" r="D152">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E152">
         <v>38.16</v>
       </c>
       <c s="30" r="F152">
         <v>49.09</v>
       </c>
       <c s="30" r="G152">
         <v>46.85</v>
       </c>
       <c s="6" t="str" r="H152"/>
       <c s="30" r="I152">
         <v>56.95</v>
       </c>
       <c s="30" r="J152">
-        <v>72.9</v>
+        <v>72.94</v>
       </c>
     </row>
     <row r="153" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B153"/>
       <c s="26" t="str" r="C153"/>
       <c s="23" t="inlineStr" r="D153">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E153">
         <v>451.37</v>
       </c>
       <c s="30" r="F153">
         <v>448.53</v>
       </c>
       <c s="30" r="G153">
         <v>439.93</v>
       </c>
       <c s="6" t="str" r="H153"/>
       <c s="30" r="I153">
         <v>395.72</v>
       </c>
       <c s="30" r="J153">
-        <v>377.73</v>
+        <v>378.22</v>
       </c>
     </row>
     <row r="154" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B154"/>
       <c s="26" t="str" r="C154"/>
       <c s="23" t="inlineStr" r="D154">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E154">
         <v>66.31</v>
       </c>
       <c s="30" r="F154">
         <v>77.16</v>
       </c>
       <c s="30" r="G154">
         <v>89.73</v>
       </c>
       <c s="6" t="str" r="H154"/>
       <c s="30" r="I154">
         <v>90.59</v>
       </c>
       <c s="30" r="J154">
-        <v>101.68</v>
+        <v>101.78</v>
       </c>
     </row>
     <row r="155" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B155"/>
       <c s="26" t="str" r="C155"/>
       <c s="10" t="inlineStr" r="D155">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E155">
         <v>555.84</v>
       </c>
       <c s="31" r="F155">
         <v>574.78</v>
       </c>
       <c s="31" r="G155">
         <v>576.51</v>
       </c>
       <c s="6" t="str" r="H155"/>
       <c s="31" r="I155">
         <v>543.27</v>
       </c>
       <c s="31" r="J155">
-        <v>552.31</v>
+        <v>552.95</v>
       </c>
     </row>
     <row r="156" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B156"/>
       <c s="28" t="str" r="C156"/>
       <c s="23" t="inlineStr" r="D156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G156">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21282,126 +21280,126 @@
       <c s="10" t="inlineStr" r="B157">
         <is>
           <t xml:space="preserve">Pediatrics</t>
         </is>
       </c>
       <c s="22" t="str" r="C157"/>
       <c s="23" t="inlineStr" r="D157">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E157">
         <v>211.22</v>
       </c>
       <c s="30" r="F157">
         <v>216.42</v>
       </c>
       <c s="30" r="G157">
         <v>179.1</v>
       </c>
       <c s="6" t="str" r="H157"/>
       <c s="30" r="I157">
         <v>167.49</v>
       </c>
       <c s="30" r="J157">
-        <v>145.19</v>
+        <v>145.26</v>
       </c>
     </row>
     <row r="158" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B158"/>
       <c s="26" t="str" r="C158"/>
       <c s="23" t="inlineStr" r="D158">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E158">
         <v>602.04</v>
       </c>
       <c s="30" r="F158">
         <v>549</v>
       </c>
       <c s="30" r="G158">
         <v>527</v>
       </c>
       <c s="6" t="str" r="H158"/>
       <c s="30" r="I158">
         <v>562.67</v>
       </c>
       <c s="30" r="J158">
-        <v>616.51</v>
+        <v>617.8</v>
       </c>
     </row>
     <row r="159" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B159"/>
       <c s="26" t="str" r="C159"/>
       <c s="23" t="inlineStr" r="D159">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E159">
         <v>336.89</v>
       </c>
       <c s="30" r="F159">
         <v>317.82</v>
       </c>
       <c s="30" r="G159">
         <v>269.82</v>
       </c>
       <c s="6" t="str" r="H159"/>
       <c s="30" r="I159">
         <v>258.35</v>
       </c>
       <c s="30" r="J159">
-        <v>229.46</v>
+        <v>229.59</v>
       </c>
     </row>
     <row r="160" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B160"/>
       <c s="26" t="str" r="C160"/>
       <c s="10" t="inlineStr" r="D160">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E160">
         <v>1150.16</v>
       </c>
       <c s="31" r="F160">
         <v>1083.24</v>
       </c>
       <c s="31" r="G160">
         <v>975.92</v>
       </c>
       <c s="6" t="str" r="H160"/>
       <c s="31" r="I160">
         <v>988.51</v>
       </c>
       <c s="31" r="J160">
-        <v>991.16</v>
+        <v>992.66</v>
       </c>
     </row>
     <row r="161" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B161"/>
       <c s="28" t="str" r="C161"/>
       <c s="23" t="inlineStr" r="D161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G161">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -21752,101 +21750,101 @@
         </is>
       </c>
     </row>
     <row r="173" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B173"/>
       <c s="26" t="str" r="C173"/>
       <c s="23" t="inlineStr" r="D173">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E173">
         <v>31.77</v>
       </c>
       <c s="30" r="F173">
         <v>25.05</v>
       </c>
       <c s="30" r="G173">
         <v>29.13</v>
       </c>
       <c s="6" t="str" r="H173"/>
       <c s="30" r="I173">
         <v>25.87</v>
       </c>
       <c s="30" r="J173">
-        <v>33.62</v>
+        <v>35.04</v>
       </c>
     </row>
     <row r="174" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B174"/>
       <c s="26" t="str" r="C174"/>
       <c s="23" t="inlineStr" r="D174">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E174">
         <v>16.9</v>
       </c>
       <c s="30" r="F174">
         <v>18.9</v>
       </c>
       <c s="30" r="G174">
         <v>18.43</v>
       </c>
       <c s="6" t="str" r="H174"/>
       <c s="30" r="I174">
         <v>12.39</v>
       </c>
       <c s="30" r="J174">
-        <v>13.62</v>
+        <v>13.73</v>
       </c>
     </row>
     <row r="175" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B175"/>
       <c s="26" t="str" r="C175"/>
       <c s="10" t="inlineStr" r="D175">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E175">
         <v>50.27</v>
       </c>
       <c s="31" r="F175">
         <v>48.05</v>
       </c>
       <c s="31" r="G175">
         <v>50.3</v>
       </c>
       <c s="6" t="str" r="H175"/>
       <c s="31" r="I175">
         <v>42.3</v>
       </c>
       <c s="31" r="J175">
-        <v>51.12</v>
+        <v>52.73</v>
       </c>
     </row>
     <row r="176" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B176"/>
       <c s="28" t="str" r="C176"/>
       <c s="23" t="inlineStr" r="D176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G176">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22171,101 +22169,101 @@
         <v>186.49</v>
       </c>
     </row>
     <row r="188" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B188"/>
       <c s="26" t="str" r="C188"/>
       <c s="23" t="inlineStr" r="D188">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E188">
         <v>75.63</v>
       </c>
       <c s="30" r="F188">
         <v>80.16</v>
       </c>
       <c s="30" r="G188">
         <v>72.04</v>
       </c>
       <c s="6" t="str" r="H188"/>
       <c s="30" r="I188">
         <v>65.73</v>
       </c>
       <c s="30" r="J188">
-        <v>56.6</v>
+        <v>56.61</v>
       </c>
     </row>
     <row r="189" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B189"/>
       <c s="26" t="str" r="C189"/>
       <c s="23" t="inlineStr" r="D189">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E189">
         <v>189.59</v>
       </c>
       <c s="30" r="F189">
         <v>210.59</v>
       </c>
       <c s="30" r="G189">
         <v>201.62</v>
       </c>
       <c s="6" t="str" r="H189"/>
       <c s="30" r="I189">
         <v>194.87</v>
       </c>
       <c s="30" r="J189">
         <v>170.39</v>
       </c>
     </row>
     <row r="190" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B190"/>
       <c s="26" t="str" r="C190"/>
       <c s="10" t="inlineStr" r="D190">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E190">
         <v>491.02</v>
       </c>
       <c s="31" r="F190">
         <v>496.42</v>
       </c>
       <c s="31" r="G190">
         <v>487.58</v>
       </c>
       <c s="6" t="str" r="H190"/>
       <c s="31" r="I190">
         <v>482.75</v>
       </c>
       <c s="31" r="J190">
-        <v>413.48</v>
+        <v>413.49</v>
       </c>
     </row>
     <row r="191" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B191"/>
       <c s="28" t="str" r="C191"/>
       <c s="23" t="inlineStr" r="D191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G191">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22471,101 +22469,101 @@
         <v>13.37</v>
       </c>
     </row>
     <row r="198" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B198"/>
       <c s="26" t="str" r="C198"/>
       <c s="23" t="inlineStr" r="D198">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E198">
         <v>31.58</v>
       </c>
       <c s="30" r="F198">
         <v>37.82</v>
       </c>
       <c s="30" r="G198">
         <v>29.3</v>
       </c>
       <c s="6" t="str" r="H198"/>
       <c s="30" r="I198">
         <v>21.48</v>
       </c>
       <c s="30" r="J198">
-        <v>47.32</v>
+        <v>47.38</v>
       </c>
     </row>
     <row r="199" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B199"/>
       <c s="26" t="str" r="C199"/>
       <c s="23" t="inlineStr" r="D199">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E199">
         <v>274.26</v>
       </c>
       <c s="30" r="F199">
         <v>246.65</v>
       </c>
       <c s="30" r="G199">
         <v>160.18</v>
       </c>
       <c s="6" t="str" r="H199"/>
       <c s="30" r="I199">
         <v>19.69</v>
       </c>
       <c s="30" r="J199">
-        <v>298.07</v>
+        <v>298.11</v>
       </c>
     </row>
     <row r="200" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B200"/>
       <c s="26" t="str" r="C200"/>
       <c s="10" t="inlineStr" r="D200">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E200">
         <v>308.09</v>
       </c>
       <c s="31" r="F200">
         <v>287.95</v>
       </c>
       <c s="31" r="G200">
         <v>200.3</v>
       </c>
       <c s="6" t="str" r="H200"/>
       <c s="31" r="I200">
         <v>40.66</v>
       </c>
       <c s="31" r="J200">
-        <v>358.76</v>
+        <v>358.87</v>
       </c>
     </row>
     <row r="201" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B201"/>
       <c s="28" t="str" r="C201"/>
       <c s="23" t="inlineStr" r="D201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G201">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -22585,126 +22583,126 @@
       <c s="10" t="inlineStr" r="B202">
         <is>
           <t xml:space="preserve">Psychiatry</t>
         </is>
       </c>
       <c s="22" t="str" r="C202"/>
       <c s="23" t="inlineStr" r="D202">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E202">
         <v>185.78</v>
       </c>
       <c s="30" r="F202">
         <v>186.31</v>
       </c>
       <c s="30" r="G202">
         <v>214.38</v>
       </c>
       <c s="6" t="str" r="H202"/>
       <c s="30" r="I202">
         <v>211.76</v>
       </c>
       <c s="30" r="J202">
-        <v>179.9</v>
+        <v>180</v>
       </c>
     </row>
     <row r="203" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B203"/>
       <c s="26" t="str" r="C203"/>
       <c s="23" t="inlineStr" r="D203">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E203">
         <v>389.98</v>
       </c>
       <c s="30" r="F203">
         <v>346.37</v>
       </c>
       <c s="30" r="G203">
         <v>310.23</v>
       </c>
       <c s="6" t="str" r="H203"/>
       <c s="30" r="I203">
         <v>287.16</v>
       </c>
       <c s="30" r="J203">
-        <v>246.85</v>
+        <v>247.65</v>
       </c>
     </row>
     <row r="204" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B204"/>
       <c s="26" t="str" r="C204"/>
       <c s="23" t="inlineStr" r="D204">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E204">
         <v>355.69</v>
       </c>
       <c s="30" r="F204">
         <v>380.79</v>
       </c>
       <c s="30" r="G204">
         <v>367.58</v>
       </c>
       <c s="6" t="str" r="H204"/>
       <c s="30" r="I204">
         <v>367.93</v>
       </c>
       <c s="30" r="J204">
-        <v>308.98</v>
+        <v>309.17</v>
       </c>
     </row>
     <row r="205" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B205"/>
       <c s="26" t="str" r="C205"/>
       <c s="10" t="inlineStr" r="D205">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E205">
         <v>929.52</v>
       </c>
       <c s="31" r="F205">
         <v>908.39</v>
       </c>
       <c s="31" r="G205">
         <v>892.19</v>
       </c>
       <c s="6" t="str" r="H205"/>
       <c s="31" r="I205">
         <v>866.84</v>
       </c>
       <c s="31" r="J205">
-        <v>735.73</v>
+        <v>736.83</v>
       </c>
     </row>
     <row r="206" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B206"/>
       <c s="28" t="str" r="C206"/>
       <c s="23" t="inlineStr" r="D206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G206">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23027,101 +23025,101 @@
         <v>5.86</v>
       </c>
     </row>
     <row r="218" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B218"/>
       <c s="26" t="str" r="C218"/>
       <c s="23" t="inlineStr" r="D218">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E218">
         <v>30.11</v>
       </c>
       <c s="30" r="F218">
         <v>37.91</v>
       </c>
       <c s="30" r="G218">
         <v>36.7</v>
       </c>
       <c s="6" t="str" r="H218"/>
       <c s="30" r="I218">
         <v>33.74</v>
       </c>
       <c s="30" r="J218">
-        <v>30.46</v>
+        <v>31.07</v>
       </c>
     </row>
     <row r="219" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B219"/>
       <c s="26" t="str" r="C219"/>
       <c s="23" t="inlineStr" r="D219">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E219">
         <v>24.37</v>
       </c>
       <c s="30" r="F219">
         <v>17.35</v>
       </c>
       <c s="30" r="G219">
         <v>19.84</v>
       </c>
       <c s="6" t="str" r="H219"/>
       <c s="30" r="I219">
         <v>14.77</v>
       </c>
       <c s="30" r="J219">
-        <v>30.11</v>
+        <v>30.29</v>
       </c>
     </row>
     <row r="220" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B220"/>
       <c s="26" t="str" r="C220"/>
       <c s="10" t="inlineStr" r="D220">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E220">
         <v>59.59</v>
       </c>
       <c s="31" r="F220">
         <v>61.68</v>
       </c>
       <c s="31" r="G220">
         <v>64.35</v>
       </c>
       <c s="6" t="str" r="H220"/>
       <c s="31" r="I220">
         <v>54.77</v>
       </c>
       <c s="31" r="J220">
-        <v>66.43</v>
+        <v>67.21</v>
       </c>
     </row>
     <row r="221" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B221"/>
       <c s="28" t="str" r="C221"/>
       <c s="23" t="inlineStr" r="D221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G221">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23280,126 +23278,126 @@
       <c s="10" t="inlineStr" r="B227">
         <is>
           <t xml:space="preserve">Radiology-Diagnostic</t>
         </is>
       </c>
       <c s="22" t="str" r="C227"/>
       <c s="23" t="inlineStr" r="D227">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E227">
         <v>160.29</v>
       </c>
       <c s="30" r="F227">
         <v>180.28</v>
       </c>
       <c s="30" r="G227">
         <v>154.61</v>
       </c>
       <c s="6" t="str" r="H227"/>
       <c s="30" r="I227">
         <v>131.09</v>
       </c>
       <c s="30" r="J227">
-        <v>113.09</v>
+        <v>112.63</v>
       </c>
     </row>
     <row r="228" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B228"/>
       <c s="26" t="str" r="C228"/>
       <c s="23" t="inlineStr" r="D228">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E228">
         <v>168.05</v>
       </c>
       <c s="30" r="F228">
         <v>189.21</v>
       </c>
       <c s="30" r="G228">
         <v>175.12</v>
       </c>
       <c s="6" t="str" r="H228"/>
       <c s="30" r="I228">
         <v>159.52</v>
       </c>
       <c s="30" r="J228">
-        <v>142.36</v>
+        <v>141.88</v>
       </c>
     </row>
     <row r="229" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B229"/>
       <c s="26" t="str" r="C229"/>
       <c s="23" t="inlineStr" r="D229">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E229">
         <v>443.59</v>
       </c>
       <c s="30" r="F229">
         <v>577.73</v>
       </c>
       <c s="30" r="G229">
         <v>529.73</v>
       </c>
       <c s="6" t="str" r="H229"/>
       <c s="30" r="I229">
         <v>427.03</v>
       </c>
       <c s="30" r="J229">
-        <v>388.92</v>
+        <v>387.26</v>
       </c>
     </row>
     <row r="230" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B230"/>
       <c s="26" t="str" r="C230"/>
       <c s="10" t="inlineStr" r="D230">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E230">
         <v>771.93</v>
       </c>
       <c s="31" r="F230">
         <v>947.21</v>
       </c>
       <c s="31" r="G230">
         <v>859.46</v>
       </c>
       <c s="6" t="str" r="H230"/>
       <c s="31" r="I230">
         <v>717.64</v>
       </c>
       <c s="31" r="J230">
-        <v>644.37</v>
+        <v>641.77</v>
       </c>
     </row>
     <row r="231" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B231"/>
       <c s="28" t="str" r="C231"/>
       <c s="23" t="inlineStr" r="D231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G231">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23419,126 +23417,126 @@
       <c s="10" t="inlineStr" r="B232">
         <is>
           <t xml:space="preserve">Surgery</t>
         </is>
       </c>
       <c s="22" t="str" r="C232"/>
       <c s="23" t="inlineStr" r="D232">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E232">
         <v>169.93</v>
       </c>
       <c s="30" r="F232">
         <v>177.11</v>
       </c>
       <c s="30" r="G232">
         <v>183.84</v>
       </c>
       <c s="6" t="str" r="H232"/>
       <c s="30" r="I232">
         <v>151.21</v>
       </c>
       <c s="30" r="J232">
-        <v>156.24</v>
+        <v>156.71</v>
       </c>
     </row>
     <row r="233" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B233"/>
       <c s="26" t="str" r="C233"/>
       <c s="23" t="inlineStr" r="D233">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E233">
         <v>399.13</v>
       </c>
       <c s="30" r="F233">
         <v>425.51</v>
       </c>
       <c s="30" r="G233">
         <v>437.78</v>
       </c>
       <c s="6" t="str" r="H233"/>
       <c s="30" r="I233">
         <v>464.83</v>
       </c>
       <c s="30" r="J233">
-        <v>421.76</v>
+        <v>423.59</v>
       </c>
     </row>
     <row r="234" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B234"/>
       <c s="26" t="str" r="C234"/>
       <c s="23" t="inlineStr" r="D234">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E234">
         <v>494.04</v>
       </c>
       <c s="30" r="F234">
         <v>519.29</v>
       </c>
       <c s="30" r="G234">
         <v>484.37</v>
       </c>
       <c s="6" t="str" r="H234"/>
       <c s="30" r="I234">
         <v>444.98</v>
       </c>
       <c s="30" r="J234">
-        <v>423.3</v>
+        <v>424.9</v>
       </c>
     </row>
     <row r="235" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B235"/>
       <c s="26" t="str" r="C235"/>
       <c s="10" t="inlineStr" r="D235">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E235">
         <v>1060.57</v>
       </c>
       <c s="31" r="F235">
         <v>1121.92</v>
       </c>
       <c s="31" r="G235">
         <v>1105.99</v>
       </c>
       <c s="6" t="str" r="H235"/>
       <c s="31" r="I235">
         <v>1061.01</v>
       </c>
       <c s="31" r="J235">
-        <v>1001.3</v>
+        <v>1005.2</v>
       </c>
     </row>
     <row r="236" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B236"/>
       <c s="28" t="str" r="C236"/>
       <c s="23" t="inlineStr" r="D236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G236">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -23699,126 +23697,126 @@
       <c s="10" t="inlineStr" r="B242">
         <is>
           <t xml:space="preserve">Transitional Year</t>
         </is>
       </c>
       <c s="22" t="str" r="C242"/>
       <c s="23" t="inlineStr" r="D242">
         <is>
           <t xml:space="preserve">DO</t>
         </is>
       </c>
       <c s="30" r="E242">
         <v>180.98</v>
       </c>
       <c s="30" r="F242">
         <v>155.14</v>
       </c>
       <c s="30" r="G242">
         <v>156.78</v>
       </c>
       <c s="6" t="str" r="H242"/>
       <c s="30" r="I242">
         <v>148.9</v>
       </c>
       <c s="30" r="J242">
-        <v>138.97</v>
+        <v>139.45</v>
       </c>
     </row>
     <row r="243" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B243"/>
       <c s="26" t="str" r="C243"/>
       <c s="23" t="inlineStr" r="D243">
         <is>
           <t xml:space="preserve">IMG</t>
         </is>
       </c>
       <c s="30" r="E243">
         <v>163.45</v>
       </c>
       <c s="30" r="F243">
         <v>175.28</v>
       </c>
       <c s="30" r="G243">
         <v>174.26</v>
       </c>
       <c s="6" t="str" r="H243"/>
       <c s="30" r="I243">
         <v>176.41</v>
       </c>
       <c s="30" r="J243">
-        <v>169.88</v>
+        <v>171.88</v>
       </c>
     </row>
     <row r="244" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B244"/>
       <c s="26" t="str" r="C244"/>
       <c s="23" t="inlineStr" r="D244">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E244">
         <v>346.92</v>
       </c>
       <c s="30" r="F244">
         <v>333.14</v>
       </c>
       <c s="30" r="G244">
         <v>335.38</v>
       </c>
       <c s="6" t="str" r="H244"/>
       <c s="30" r="I244">
         <v>349.56</v>
       </c>
       <c s="30" r="J244">
-        <v>332.61</v>
+        <v>334.05</v>
       </c>
     </row>
     <row r="245" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B245"/>
       <c s="26" t="str" r="C245"/>
       <c s="10" t="inlineStr" r="D245">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E245">
         <v>688.16</v>
       </c>
       <c s="31" r="F245">
         <v>661.59</v>
       </c>
       <c s="31" r="G245">
         <v>663.45</v>
       </c>
       <c s="6" t="str" r="H245"/>
       <c s="31" r="I245">
         <v>674.88</v>
       </c>
       <c s="31" r="J245">
-        <v>641.47</v>
+        <v>645.38</v>
       </c>
     </row>
     <row r="246" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B246"/>
       <c s="28" t="str" r="C246"/>
       <c s="23" t="inlineStr" r="D246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G246">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24027,76 +24025,76 @@
         <v>43.19</v>
       </c>
     </row>
     <row r="254" ht="15.8" customHeight="0">
       <c s="25" t="str" r="B254"/>
       <c s="26" t="str" r="C254"/>
       <c s="23" t="inlineStr" r="D254">
         <is>
           <t xml:space="preserve">MD</t>
         </is>
       </c>
       <c s="30" r="E254">
         <v>84.5</v>
       </c>
       <c s="30" r="F254">
         <v>72.99</v>
       </c>
       <c s="30" r="G254">
         <v>81.29</v>
       </c>
       <c s="6" t="str" r="H254"/>
       <c s="30" r="I254">
         <v>93.29</v>
       </c>
       <c s="30" r="J254">
-        <v>86.19</v>
+        <v>86.22</v>
       </c>
     </row>
     <row r="255" ht="15.85" customHeight="0">
       <c s="25" t="str" r="B255"/>
       <c s="26" t="str" r="C255"/>
       <c s="10" t="inlineStr" r="D255">
         <is>
           <t xml:space="preserve">Overall</t>
         </is>
       </c>
       <c s="31" r="E255">
         <v>130.71</v>
       </c>
       <c s="31" r="F255">
         <v>121.25</v>
       </c>
       <c s="31" r="G255">
         <v>127.19</v>
       </c>
       <c s="6" t="str" r="H255"/>
       <c s="31" r="I255">
         <v>140.3</v>
       </c>
       <c s="31" r="J255">
-        <v>141.06</v>
+        <v>141.1</v>
       </c>
     </row>
     <row r="256" ht="15.85" customHeight="0">
       <c s="27" t="str" r="B256"/>
       <c s="28" t="str" r="C256"/>
       <c s="23" t="inlineStr" r="D256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="E256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="F256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
       <c s="23" t="inlineStr" r="G256">
         <is>
           <t xml:space="preserve"/>
         </is>
       </c>
@@ -24913,100 +24911,100 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Note_x002f_Other xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <TaxCatchAll xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198" xsi:nil="true"/>
     <Hyperlink xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Hyperlink>
     <LoginInformation xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <Comments_x002f_Notes_x002f_Blockages xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <ActionNeededFrom xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </ActionNeededFrom>
     <LSLStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e">Draft in Progress</LSLStatus>
     <_Flow_SignoffStatus xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
     <SetDeadline xmlns="c53de4bd-2bf9-48e2-8a04-d1e4f20dc86e" xsi:nil="true"/>
-    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-206357</_dlc_DocId>
+    <_dlc_DocId xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">TQ32YHM4J7VE-1507329340-207074</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="81ca80e8-7e82-497f-a57f-14a1a27c7198">
-      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-206357</Url>
-      <Description>TQ32YHM4J7VE-1507329340-206357</Description>
+      <Url>https://aamc1.sharepoint.com/sites/OCOMM/_layouts/15/DocIdRedir.aspx?ID=TQ32YHM4J7VE-1507329340-207074</Url>
+      <Description>TQ32YHM4J7VE-1507329340-207074</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9C4C4D0-BE08-47C0-BB00-23AF97DCB6CB}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0AFD7A9-A82B-4D34-B541-8E6C34B51853}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{968E7197-898E-4C4C-BD7C-CC8048065BFF}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B74DB0FE-3544-46A0-9EC7-AF0D59733153}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D297B21-9586-45E9-A7A4-21DB02047650}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41647C69-A103-491A-8289-412DE8ACB85B}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47941AED-479E-44D8-9427-A29912F1EB5E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC1EF8DA-72DF-4678-B790-DCA44DB75473}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
   <Pages>0</Pages>
   <Words>0</Words>
   <Characters>0</Characters>
   <Lines>0</Lines>
   <Paragraphs>0</Paragraphs>
   <Slides>0</Slides>
   <Notes>0</Notes>
   <TotalTime></TotalTime>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="0"/>
   </TitlesOfParts>
   <LinksUpToDate>0</LinksUpToDate>
   <CharactersWithSpaces>0</CharactersWithSpaces>
   <SharedDoc>0</SharedDoc>
   <HyperlinksChanged>0</HyperlinksChanged>
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009744FB879CB7A949818AD7EDACBE9793</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
-    <vt:lpwstr>f98a5bcf-c8b2-410a-a8bf-f0e0821ecb62</vt:lpwstr>
+    <vt:lpwstr>85dd0655-4e0c-48f1-8228-643876f485e7</vt:lpwstr>
   </property>
 </Properties>
 </file>