--- v0 (2025-10-07)
+++ v1 (2026-05-08)
@@ -1,234 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Data Checks\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Data Checks\2025 USMSF Data Checks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9C3F8A3A-E2B5-4B4D-A00B-522E3B49710B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F040319B-E4F1-4C59-AE66-63DF45750AC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Women Faculty by Rank" sheetId="1" r:id="rId1"/>
     <sheet name="Women Faculty by Race-Ethnicity" sheetId="2" r:id="rId2"/>
     <sheet name="Men Faculty by Race-Ethnicity" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Women Faculty by Rank'!$A$1:$E$19</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="74" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="22">
   <si>
     <t>Instructor</t>
   </si>
   <si>
     <t>Professor</t>
   </si>
   <si>
     <t>Asian</t>
   </si>
   <si>
     <t>Black or African American</t>
   </si>
   <si>
     <t>Native Hawaiian or Other Pacific Islander</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>Assistant Professor</t>
   </si>
   <si>
     <t>Associate Professor</t>
   </si>
   <si>
     <t>American Indian or Alaska Native</t>
   </si>
   <si>
     <t>Hispanic, Latino, 
 or of Spanish origin</t>
   </si>
   <si>
     <t>Multiple Race/Ethnicity - 
 Hispanic</t>
   </si>
   <si>
     <t>Multiple Race/Ethnicity - 
 Non-Hispanic</t>
   </si>
   <si>
     <t>Other/Unknown Race/Ethnicity</t>
   </si>
   <si>
     <t>Snapshot
 Year</t>
   </si>
   <si>
-    <t>Source: AAMC Faculty Roster, December 2024.</t>
+    <t>Middle Eastern
+or North African</t>
+  </si>
+  <si>
+    <t>Source: AAMC Faculty Roster, December 2025.</t>
   </si>
   <si>
     <t>U.S. Medical School Faculty Trends: 
-Percentages of Women Faculty by Rank, 2015-2024</t>
-[...92 lines deleted...]
-    <t>30%</t>
+Percentages of Women Faculty by Rank, 2016-2025</t>
+  </si>
+  <si>
+    <t>The table below displays the percentages of full-time women faculty at all U.S. medical schools by rank, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster.</t>
+  </si>
+  <si>
+    <t>U.S. Medical School Faculty Trends: Percentages of Women Faculty by Race/Ethnicity, 2016-2025</t>
+  </si>
+  <si>
+    <t>The table below displays the percentage of full-time women faculty at all U.S. medical schools by race/ethnicity, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster. To allow for unduplicated counts of faculty, the "Multiple Race/Ethnicity – Hispanic" break-out includes all faculty who are reported as Hispanic and at least one other race. The "Multiple Race/Ethnicity – Non-Hispanic" break-out includes all faculty who are reported as more than one race, but who are not reported as Hispanic.</t>
+  </si>
+  <si>
+    <t>U.S. Medical School Faculty Trends: Percentages of Men Faculty by Race/Ethnicity, 2016-2025</t>
+  </si>
+  <si>
+    <t>The table below displays the percentage of full-time men faculty at all U.S. medical schools by race/ethnicity, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster. To allow for unduplicated counts of faculty, the "Multiple Race/Ethnicity – Hispanic" break-out includes all faculty who are reported as Hispanic and at least one other race. The "Multiple Race/Ethnicity – Non-Hispanic" break-out includes all faculty who are reported as more than one race, but who are not reported as Hispanic.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0%"/>
   </numFmts>
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -396,215 +322,215 @@
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>590550</xdr:colOff>
+      <xdr:colOff>390525</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>1234315</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>153761</xdr:rowOff>
+      <xdr:rowOff>96951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0C22B2C-9110-4F4B-AC61-B446450078EE}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1107590-F589-4E47-A5FE-82AA44099F59}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4781550" y="9525"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="5181600" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>857250</xdr:colOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>1310515</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>144236</xdr:rowOff>
+      <xdr:rowOff>96951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8316769-DEA7-45D2-B7CF-E15541EDFE84}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B5130A2-EA00-4BF5-A5E2-C3F7080D682D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12420600" y="0"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="13830300" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>9</xdr:col>
-      <xdr:colOff>857250</xdr:colOff>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>466725</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>1310515</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>144236</xdr:rowOff>
+      <xdr:rowOff>96951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1DE4F76E-CC5A-4649-8DA3-8894B07CCA05}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B4674AE-F069-4F6F-8D89-40CFC650A7F2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="12420600" y="0"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="13887450" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -853,1199 +779,1278 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E19"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:E2"/>
+      <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="5" width="15.7109375" style="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
+    <col min="2" max="5" width="18.7109375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="12.7109375" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="21" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="21"/>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="20" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="20"/>
       <c r="B6" s="20"/>
       <c r="C6" s="20"/>
       <c r="D6" s="20"/>
       <c r="E6" s="20"/>
     </row>
     <row r="7" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A7" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="4" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="5">
-        <v>2015</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>2016</v>
+      </c>
+      <c r="B8" s="6">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="C8" s="7">
+        <v>0.46</v>
+      </c>
+      <c r="D8" s="7">
+        <v>0.36</v>
+      </c>
+      <c r="E8" s="7">
+        <v>0.23</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="8">
-        <v>2016</v>
-[...11 lines deleted...]
-        <v>24</v>
+        <v>2017</v>
+      </c>
+      <c r="B9" s="9">
+        <v>0.59</v>
+      </c>
+      <c r="C9" s="10">
+        <v>0.46</v>
+      </c>
+      <c r="D9" s="10">
+        <v>0.37</v>
+      </c>
+      <c r="E9" s="10">
+        <v>0.24</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="5">
-        <v>2017</v>
-[...11 lines deleted...]
-        <v>28</v>
+        <v>2018</v>
+      </c>
+      <c r="B10" s="7">
+        <v>0.59</v>
+      </c>
+      <c r="C10" s="7">
+        <v>0.47</v>
+      </c>
+      <c r="D10" s="7">
+        <v>0.38</v>
+      </c>
+      <c r="E10" s="7">
+        <v>0.25</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="8">
-        <v>2018</v>
-[...11 lines deleted...]
-        <v>32</v>
+        <v>2019</v>
+      </c>
+      <c r="B11" s="10">
+        <v>0.59</v>
+      </c>
+      <c r="C11" s="10">
+        <v>0.48</v>
+      </c>
+      <c r="D11" s="10">
+        <v>0.39</v>
+      </c>
+      <c r="E11" s="10">
+        <v>0.26</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="5">
-        <v>2019</v>
-[...11 lines deleted...]
-        <v>35</v>
+        <v>2020</v>
+      </c>
+      <c r="B12" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="C12" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="D12" s="7">
+        <v>0.4</v>
+      </c>
+      <c r="E12" s="7">
+        <v>0.27</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="8">
-        <v>2020</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>2021</v>
+      </c>
+      <c r="B13" s="10">
+        <v>0.59</v>
+      </c>
+      <c r="C13" s="10">
+        <v>0.48</v>
+      </c>
+      <c r="D13" s="10">
+        <v>0.41</v>
+      </c>
+      <c r="E13" s="10">
+        <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="5">
-        <v>2021</v>
-[...11 lines deleted...]
-        <v>40</v>
+        <v>2022</v>
+      </c>
+      <c r="B14" s="7">
+        <v>0.6</v>
+      </c>
+      <c r="C14" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="D14" s="7">
+        <v>0.43</v>
+      </c>
+      <c r="E14" s="7">
+        <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="8">
-        <v>2022</v>
-[...11 lines deleted...]
-        <v>43</v>
+        <v>2023</v>
+      </c>
+      <c r="B15" s="10">
+        <v>0.6</v>
+      </c>
+      <c r="C15" s="10">
+        <v>0.49</v>
+      </c>
+      <c r="D15" s="10">
+        <v>0.44</v>
+      </c>
+      <c r="E15" s="10">
+        <v>0.3</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="5">
-        <v>2023</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>2024</v>
+      </c>
+      <c r="B16" s="6">
+        <v>0.61</v>
+      </c>
+      <c r="C16" s="6">
+        <v>0.49</v>
+      </c>
+      <c r="D16" s="6">
+        <v>0.45</v>
+      </c>
+      <c r="E16" s="6">
+        <v>0.31</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="11">
-        <v>2024</v>
-[...11 lines deleted...]
-        <v>46</v>
+        <v>2025</v>
+      </c>
+      <c r="B17" s="12">
+        <v>0.61</v>
+      </c>
+      <c r="C17" s="12">
+        <v>0.49</v>
+      </c>
+      <c r="D17" s="12">
+        <v>0.45</v>
+      </c>
+      <c r="E17" s="12">
+        <v>0.32</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A4:E6"/>
     <mergeCell ref="A1:E2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:K18"/>
+  <dimension ref="A1:L18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="19.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="22.5703125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="7" width="22.5703125" style="1" customWidth="1"/>
+    <col min="8" max="11" width="19.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
-      <c r="K1" s="13"/>
-[...4 lines deleted...]
-    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="K1" s="21"/>
+      <c r="L1" s="13"/>
+    </row>
+    <row r="2" spans="1:12" ht="15" x14ac:dyDescent="0.25">
+      <c r="L2" s="14"/>
+    </row>
+    <row r="3" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="20" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
-      <c r="K3" s="14"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K3" s="20"/>
+      <c r="L3" s="14"/>
+    </row>
+    <row r="4" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
-      <c r="K4" s="14"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K4" s="20"/>
+      <c r="L4" s="14"/>
+    </row>
+    <row r="5" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
-      <c r="K5" s="14"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11" ht="45" x14ac:dyDescent="0.25">
+      <c r="K5" s="20"/>
+      <c r="L5" s="14"/>
+    </row>
+    <row r="6" spans="1:12" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="I6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="2" t="s">
+      <c r="J6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B7" s="15">
         <v>2E-3</v>
       </c>
       <c r="C7" s="16">
-        <v>0.192</v>
+        <v>0.19800000000000001</v>
       </c>
       <c r="D7" s="16">
         <v>4.9000000000000002E-2</v>
       </c>
       <c r="E7" s="16">
         <v>3.2000000000000001E-2</v>
       </c>
       <c r="F7" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G7" s="16">
-        <v>0.63300000000000001</v>
+        <v>1E-3</v>
       </c>
       <c r="H7" s="16">
-        <v>2.5999999999999999E-2</v>
+        <v>0.627</v>
       </c>
       <c r="I7" s="16">
-        <v>2.1000000000000001E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="J7" s="16">
-        <v>4.3999999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="K7" s="16">
+        <v>4.2999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B8" s="17">
         <v>2E-3</v>
       </c>
       <c r="C8" s="18">
-        <v>0.19700000000000001</v>
+        <v>0.20100000000000001</v>
       </c>
       <c r="D8" s="18">
-        <v>4.9000000000000002E-2</v>
+        <v>0.05</v>
       </c>
       <c r="E8" s="18">
         <v>3.3000000000000002E-2</v>
       </c>
       <c r="F8" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G8" s="18">
-        <v>0.627</v>
+        <v>1E-3</v>
       </c>
       <c r="H8" s="18">
-        <v>2.7E-2</v>
+        <v>0.62</v>
       </c>
       <c r="I8" s="18">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="J8" s="18">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="J8" s="18">
+      <c r="K8" s="18">
         <v>4.3999999999999997E-2</v>
       </c>
     </row>
-    <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="16">
         <v>2E-3</v>
       </c>
       <c r="C9" s="16">
-        <v>0.20100000000000001</v>
+        <v>0.20499999999999999</v>
       </c>
       <c r="D9" s="16">
         <v>0.05</v>
       </c>
       <c r="E9" s="16">
-        <v>3.3000000000000002E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F9" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G9" s="16">
-        <v>0.62</v>
+        <v>1E-3</v>
       </c>
       <c r="H9" s="16">
-        <v>2.7E-2</v>
+        <v>0.61399999999999999</v>
       </c>
       <c r="I9" s="16">
-        <v>2.1999999999999999E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="J9" s="16">
-        <v>4.3999999999999997E-2</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+        <v>2.3E-2</v>
+      </c>
+      <c r="K9" s="16">
+        <v>4.2999999999999997E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B10" s="18">
         <v>2E-3</v>
       </c>
       <c r="C10" s="18">
-        <v>0.20499999999999999</v>
+        <v>0.20799999999999999</v>
       </c>
       <c r="D10" s="18">
-        <v>0.05</v>
+        <v>5.0999999999999997E-2</v>
       </c>
       <c r="E10" s="18">
-        <v>3.4000000000000002E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F10" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G10" s="18">
-        <v>0.61499999999999999</v>
+        <v>1E-3</v>
       </c>
       <c r="H10" s="18">
-        <v>2.8000000000000001E-2</v>
+        <v>0.60799999999999998</v>
       </c>
       <c r="I10" s="18">
+        <v>2.7E-2</v>
+      </c>
+      <c r="J10" s="18">
         <v>2.3E-2</v>
       </c>
-      <c r="J10" s="18">
-[...3 lines deleted...]
-    <row r="11" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K10" s="18">
+        <v>4.4999999999999998E-2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B11" s="16">
         <v>2E-3</v>
       </c>
       <c r="C11" s="16">
-        <v>0.20799999999999999</v>
+        <v>0.21199999999999999</v>
       </c>
       <c r="D11" s="16">
-        <v>5.0999999999999997E-2</v>
+        <v>5.1999999999999998E-2</v>
       </c>
       <c r="E11" s="16">
-        <v>3.5000000000000003E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="F11" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G11" s="16">
-        <v>0.60899999999999999</v>
+        <v>1E-3</v>
       </c>
       <c r="H11" s="16">
-        <v>2.7E-2</v>
+        <v>0.60099999999999998</v>
       </c>
       <c r="I11" s="16">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="J11" s="16">
         <v>2.3E-2</v>
       </c>
-      <c r="J11" s="16">
-[...3 lines deleted...]
-    <row r="12" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K11" s="16">
+        <v>4.5999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B12" s="18">
         <v>2E-3</v>
       </c>
       <c r="C12" s="18">
-        <v>0.21199999999999999</v>
+        <v>0.214</v>
       </c>
       <c r="D12" s="18">
-        <v>5.1999999999999998E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="E12" s="18">
-        <v>3.5000000000000003E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="F12" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G12" s="18">
-        <v>0.60199999999999998</v>
+        <v>1E-3</v>
       </c>
       <c r="H12" s="18">
-        <v>2.7E-2</v>
+        <v>0.59299999999999997</v>
       </c>
       <c r="I12" s="18">
-        <v>2.3E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="J12" s="18">
-        <v>4.7E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4E-2</v>
+      </c>
+      <c r="K12" s="18">
+        <v>4.9000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B13" s="16">
         <v>2E-3</v>
       </c>
       <c r="C13" s="16">
-        <v>0.214</v>
+        <v>0.217</v>
       </c>
       <c r="D13" s="16">
-        <v>5.1999999999999998E-2</v>
+        <v>5.2999999999999999E-2</v>
       </c>
       <c r="E13" s="16">
-        <v>3.5999999999999997E-2</v>
+        <v>3.7999999999999999E-2</v>
       </c>
       <c r="F13" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G13" s="16">
-        <v>0.59399999999999997</v>
+        <v>1E-3</v>
       </c>
       <c r="H13" s="16">
-        <v>2.8000000000000001E-2</v>
+        <v>0.58299999999999996</v>
       </c>
       <c r="I13" s="16">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="J13" s="16">
         <v>2.4E-2</v>
       </c>
-      <c r="J13" s="16">
-[...3 lines deleted...]
-    <row r="14" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K13" s="16">
+        <v>5.3999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B14" s="18">
         <v>2E-3</v>
       </c>
       <c r="C14" s="18">
-        <v>0.216</v>
+        <v>0.218</v>
       </c>
       <c r="D14" s="18">
-        <v>5.2999999999999999E-2</v>
+        <v>5.3999999999999999E-2</v>
       </c>
       <c r="E14" s="18">
-        <v>3.7999999999999999E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F14" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G14" s="18">
-        <v>0.58499999999999996</v>
+        <v>1E-3</v>
       </c>
       <c r="H14" s="18">
-        <v>2.8000000000000001E-2</v>
+        <v>0.57499999999999996</v>
       </c>
       <c r="I14" s="18">
+        <v>2.9000000000000001E-2</v>
+      </c>
+      <c r="J14" s="18">
         <v>2.4E-2</v>
       </c>
-      <c r="J14" s="18">
-[...3 lines deleted...]
-    <row r="15" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+      <c r="K14" s="18">
+        <v>0.06</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B15" s="15">
         <v>2E-3</v>
       </c>
       <c r="C15" s="15">
-        <v>0.214</v>
+        <v>0.218</v>
       </c>
       <c r="D15" s="15">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="E15" s="15">
-        <v>3.7999999999999999E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F15" s="15">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G15" s="15">
-        <v>0.57799999999999996</v>
+        <v>1E-3</v>
       </c>
       <c r="H15" s="15">
+        <v>0.56799999999999995</v>
+      </c>
+      <c r="I15" s="15">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="I15" s="15">
-[...1 lines deleted...]
-      </c>
       <c r="J15" s="15">
-        <v>6.3E-2</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:11" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4E-2</v>
+      </c>
+      <c r="K15" s="15">
+        <v>6.7000000000000004E-2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B16" s="19">
         <v>2E-3</v>
       </c>
       <c r="C16" s="19">
-        <v>0.214</v>
+        <v>0.218</v>
       </c>
       <c r="D16" s="19">
         <v>5.2999999999999999E-2</v>
       </c>
       <c r="E16" s="19">
-        <v>3.7999999999999999E-2</v>
+        <v>3.9E-2</v>
       </c>
       <c r="F16" s="19">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G16" s="19">
-        <v>0.57799999999999996</v>
+        <v>1E-3</v>
       </c>
       <c r="H16" s="19">
+        <v>0.56499999999999995</v>
+      </c>
+      <c r="I16" s="19">
         <v>2.8000000000000001E-2</v>
       </c>
-      <c r="I16" s="19">
-[...1 lines deleted...]
-      </c>
       <c r="J16" s="19">
-        <v>6.4000000000000001E-2</v>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="K16" s="19">
+        <v>7.0000000000000007E-2</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A3:J5"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J18"/>
+  <dimension ref="A1:K18"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="19.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="21.28515625" style="1" customWidth="1"/>
-    <col min="6" max="6" width="23.42578125" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="6" max="6" width="22.5703125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="23.42578125" style="1" customWidth="1"/>
+    <col min="8" max="11" width="19.7109375" style="1" customWidth="1"/>
+    <col min="12" max="12" width="12.7109375" style="1" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="21" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
-    </row>
-    <row r="3" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="K1" s="21"/>
+    </row>
+    <row r="3" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="20" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B3" s="20"/>
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="20"/>
-    </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K3" s="20"/>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A4" s="20"/>
       <c r="B4" s="20"/>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
-    </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="K4" s="20"/>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A5" s="20"/>
       <c r="B5" s="20"/>
       <c r="C5" s="20"/>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="20"/>
       <c r="H5" s="20"/>
       <c r="I5" s="20"/>
       <c r="J5" s="20"/>
-    </row>
-    <row r="6" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="K5" s="20"/>
+    </row>
+    <row r="6" spans="1:11" ht="45" x14ac:dyDescent="0.25">
       <c r="A6" s="2" t="s">
         <v>13</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="I6" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="I6" s="2" t="s">
+      <c r="J6" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="J6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="5">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B7" s="15">
         <v>2E-3</v>
       </c>
       <c r="C7" s="16">
-        <v>0.182</v>
+        <v>0.188</v>
       </c>
       <c r="D7" s="16">
         <v>2.5000000000000001E-2</v>
       </c>
       <c r="E7" s="16">
-        <v>0.03</v>
+        <v>3.1E-2</v>
       </c>
       <c r="F7" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G7" s="16">
-        <v>0.68500000000000005</v>
+        <v>1E-3</v>
       </c>
       <c r="H7" s="16">
-        <v>2.3E-2</v>
+        <v>0.67800000000000005</v>
       </c>
       <c r="I7" s="16">
+        <v>2.4E-2</v>
+      </c>
+      <c r="J7" s="16">
         <v>2.1999999999999999E-2</v>
       </c>
-      <c r="J7" s="16">
-[...3 lines deleted...]
-    <row r="8" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+      <c r="K7" s="16">
+        <v>2.9000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="8">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B8" s="17">
         <v>2E-3</v>
       </c>
       <c r="C8" s="18">
-        <v>0.187</v>
+        <v>0.193</v>
       </c>
       <c r="D8" s="18">
-        <v>2.5000000000000001E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="E8" s="18">
         <v>3.1E-2</v>
       </c>
       <c r="F8" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G8" s="18">
-        <v>0.67900000000000005</v>
+        <v>1E-3</v>
       </c>
       <c r="H8" s="18">
-        <v>2.4E-2</v>
+        <v>0.67100000000000004</v>
       </c>
       <c r="I8" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J8" s="18">
         <v>2.3E-2</v>
       </c>
-      <c r="J8" s="18">
+      <c r="K8" s="18">
         <v>0.03</v>
       </c>
     </row>
-    <row r="9" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="5">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B9" s="16">
         <v>2E-3</v>
       </c>
       <c r="C9" s="16">
-        <v>0.193</v>
+        <v>0.2</v>
       </c>
       <c r="D9" s="16">
         <v>2.5999999999999999E-2</v>
       </c>
       <c r="E9" s="16">
         <v>3.1E-2</v>
       </c>
       <c r="F9" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G9" s="16">
-        <v>0.67100000000000004</v>
+        <v>1E-3</v>
       </c>
       <c r="H9" s="16">
+        <v>0.66300000000000003</v>
+      </c>
+      <c r="I9" s="16">
         <v>2.5000000000000001E-2</v>
       </c>
-      <c r="I9" s="16">
+      <c r="J9" s="16">
         <v>2.3E-2</v>
       </c>
-      <c r="J9" s="16">
+      <c r="K9" s="16">
         <v>0.03</v>
       </c>
     </row>
-    <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="8">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B10" s="18">
         <v>2E-3</v>
       </c>
       <c r="C10" s="18">
-        <v>0.19900000000000001</v>
+        <v>0.20499999999999999</v>
       </c>
       <c r="D10" s="18">
-        <v>2.5999999999999999E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="E10" s="18">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="F10" s="18">
+        <v>0</v>
+      </c>
+      <c r="G10" s="18">
+        <v>1E-3</v>
+      </c>
+      <c r="H10" s="18">
+        <v>0.65500000000000003</v>
+      </c>
+      <c r="I10" s="18">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J10" s="18">
+        <v>2.3E-2</v>
+      </c>
+      <c r="K10" s="18">
         <v>3.1E-2</v>
       </c>
-      <c r="F10" s="18">
-[...15 lines deleted...]
-    <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    </row>
+    <row r="11" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="5">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B11" s="16">
         <v>2E-3</v>
       </c>
       <c r="C11" s="16">
-        <v>0.20499999999999999</v>
+        <v>0.21</v>
       </c>
       <c r="D11" s="16">
         <v>2.7E-2</v>
       </c>
       <c r="E11" s="16">
-        <v>3.2000000000000001E-2</v>
+        <v>3.3000000000000002E-2</v>
       </c>
       <c r="F11" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G11" s="16">
-        <v>0.65500000000000003</v>
+        <v>1E-3</v>
       </c>
       <c r="H11" s="16">
-        <v>2.5000000000000001E-2</v>
+        <v>0.64600000000000002</v>
       </c>
       <c r="I11" s="16">
-        <v>2.3E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="J11" s="16">
-        <v>3.1E-2</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4E-2</v>
+      </c>
+      <c r="K11" s="16">
+        <v>3.3000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="8">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B12" s="18">
         <v>2E-3</v>
       </c>
       <c r="C12" s="18">
-        <v>0.21</v>
+        <v>0.214</v>
       </c>
       <c r="D12" s="18">
-        <v>2.7E-2</v>
+        <v>2.8000000000000001E-2</v>
       </c>
       <c r="E12" s="18">
-        <v>3.3000000000000002E-2</v>
+        <v>3.4000000000000002E-2</v>
       </c>
       <c r="F12" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G12" s="18">
-        <v>0.64700000000000002</v>
+        <v>1E-3</v>
       </c>
       <c r="H12" s="18">
-        <v>2.5000000000000001E-2</v>
+        <v>0.63800000000000001</v>
       </c>
       <c r="I12" s="18">
-        <v>2.3E-2</v>
+        <v>2.5999999999999999E-2</v>
       </c>
       <c r="J12" s="18">
-        <v>3.3000000000000002E-2</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+        <v>2.4E-2</v>
+      </c>
+      <c r="K12" s="18">
+        <v>3.4000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="5">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B13" s="16">
         <v>2E-3</v>
       </c>
       <c r="C13" s="16">
-        <v>0.214</v>
+        <v>0.219</v>
       </c>
       <c r="D13" s="16">
-        <v>2.8000000000000001E-2</v>
+        <v>2.9000000000000001E-2</v>
       </c>
       <c r="E13" s="16">
-        <v>3.4000000000000002E-2</v>
+        <v>3.5000000000000003E-2</v>
       </c>
       <c r="F13" s="16">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G13" s="16">
-        <v>0.63800000000000001</v>
+        <v>1E-3</v>
       </c>
       <c r="H13" s="16">
-        <v>2.5000000000000001E-2</v>
+        <v>0.627</v>
       </c>
       <c r="I13" s="16">
+        <v>2.5999999999999999E-2</v>
+      </c>
+      <c r="J13" s="16">
         <v>2.4E-2</v>
       </c>
-      <c r="J13" s="16">
-[...3 lines deleted...]
-    <row r="14" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+      <c r="K13" s="16">
+        <v>3.7999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="8">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B14" s="18">
         <v>2E-3</v>
       </c>
       <c r="C14" s="18">
-        <v>0.217</v>
+        <v>0.222</v>
       </c>
       <c r="D14" s="18">
         <v>2.9000000000000001E-2</v>
       </c>
       <c r="E14" s="18">
-        <v>3.5000000000000003E-2</v>
+        <v>3.5999999999999997E-2</v>
       </c>
       <c r="F14" s="18">
-        <v>1E-3</v>
+        <v>0</v>
       </c>
       <c r="G14" s="18">
-        <v>0.628</v>
+        <v>1E-3</v>
       </c>
       <c r="H14" s="18">
-        <v>2.5999999999999999E-2</v>
+        <v>0.61799999999999999</v>
       </c>
       <c r="I14" s="18">
+        <v>2.7E-2</v>
+      </c>
+      <c r="J14" s="18">
         <v>2.4E-2</v>
       </c>
-      <c r="J14" s="18">
-[...3 lines deleted...]
-    <row r="15" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+      <c r="K14" s="18">
+        <v>4.1000000000000002E-2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B15" s="15">
-        <v>2E-3</v>
+        <v>1E-3</v>
       </c>
       <c r="C15" s="15">
-        <v>0.218</v>
+        <v>0.224</v>
       </c>
       <c r="D15" s="15">
-        <v>2.9000000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="E15" s="15">
-        <v>3.5000000000000003E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="F15" s="15">
         <v>1E-3</v>
       </c>
       <c r="G15" s="15">
-        <v>0.62</v>
+        <v>1E-3</v>
       </c>
       <c r="H15" s="15">
-        <v>2.5999999999999999E-2</v>
+        <v>0.60899999999999999</v>
       </c>
       <c r="I15" s="15">
-        <v>2.4E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="J15" s="15">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="K15" s="15">
         <v>4.5999999999999999E-2</v>
       </c>
     </row>
-    <row r="16" spans="1:10" ht="15" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B16" s="19">
         <v>2E-3</v>
       </c>
       <c r="C16" s="19">
-        <v>0.218</v>
+        <v>0.22500000000000001</v>
       </c>
       <c r="D16" s="19">
-        <v>2.9000000000000001E-2</v>
+        <v>0.03</v>
       </c>
       <c r="E16" s="19">
-        <v>3.5000000000000003E-2</v>
+        <v>3.6999999999999998E-2</v>
       </c>
       <c r="F16" s="19">
         <v>1E-3</v>
       </c>
       <c r="G16" s="19">
-        <v>0.61899999999999999</v>
+        <v>1E-3</v>
       </c>
       <c r="H16" s="19">
-        <v>2.5999999999999999E-2</v>
+        <v>0.60699999999999998</v>
       </c>
       <c r="I16" s="19">
-        <v>2.4E-2</v>
+        <v>2.7E-2</v>
       </c>
       <c r="J16" s="19">
-        <v>4.7E-2</v>
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="K16" s="19">
+        <v>4.8000000000000001E-2</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:J1"/>
-    <mergeCell ref="A3:J5"/>
+    <mergeCell ref="A1:K1"/>
+    <mergeCell ref="A3:K5"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>