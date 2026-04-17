--- v0 (2025-10-10)
+++ v1 (2026-04-17)
@@ -1,65 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Output\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1BA6F460-9CBA-40FC-A32E-FA7D9E784959}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2A840F20-3A50-4C2C-B43B-CBF527D2318C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="14250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Faculty by Gender" sheetId="1" r:id="rId1"/>
     <sheet name="Basic Science Faculty by Degree" sheetId="5" r:id="rId2"/>
     <sheet name="Clinical Faculty by Degree" sheetId="6" r:id="rId3"/>
     <sheet name="Faculty by Department Type" sheetId="7" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Basic Science Faculty by Degree'!$A$1:$D$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Clinical Faculty by Degree'!$A$1:$D$20</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Faculty by Department Type'!$A$1:$D$20</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -79,79 +79,79 @@
   <si>
     <t>Clinical Science</t>
   </si>
   <si>
     <t>Men</t>
   </si>
   <si>
     <t>Women</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>MD and PhD or 
 MD and Other Doctoral Degree</t>
   </si>
   <si>
     <t>Snapshot
 Year</t>
   </si>
   <si>
     <t>PhD or
 Other Doctoral Degree</t>
   </si>
   <si>
-    <t>Source: AAMC Faculty Roster, December 2024.</t>
+    <t>Source: AAMC Faculty Roster, December 2025.</t>
   </si>
   <si>
     <t>U.S. Medical School Faculty Trends: 
-Counts of Faculty by Gender, 2015-2024</t>
+Counts of Faculty by Gender, 2016-2025</t>
   </si>
   <si>
-    <t>The table below displays the number of full-time faculty at all U.S. medical schools by gender, from 2015 through 2024, based on December 31 snapshots of the AAMC Faculty Roster.</t>
+    <t>The table below displays the number of full-time faculty at all U.S. medical schools by gender, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster.</t>
   </si>
   <si>
     <t>U.S. Medical School Faculty Trends: 
-Counts of Basic Science Faculty by Degree Type, 2015-2024</t>
+Counts of Basic Science Faculty by Degree Type, 2016-2025</t>
   </si>
   <si>
-    <t>The table below displays the number of full-time faculty in basic science departments at all U.S. medical schools by degree type, from 2015 through 2024, based on December 31 snapshots of the AAMC Faculty Roster.</t>
+    <t>The table below displays the number of full-time faculty in basic science departments at all U.S. medical schools by degree type, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster.</t>
   </si>
   <si>
     <t>U.S. Medical School Faculty Trends: 
-Counts of Clinical Faculty by Degree Type, 2015-2024</t>
+Counts of Clinical Faculty by Degree Type, 2016-2025</t>
   </si>
   <si>
-    <t>The table below displays the number of full-time faculty in clinical science departments at all U.S. medical schools by degree type, from 2015 through 2024, based on December 31 snapshots of the AAMC Faculty Roster.</t>
+    <t>The table below displays the number of full-time faculty in clinical science departments at all U.S. medical schools by degree type, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster.</t>
   </si>
   <si>
     <t>U.S. Medical School Faculty Trends: 
-Counts of Full-Time Faculty by Department Type, 2015-2024</t>
+Counts of Full-Time Faculty by Department Type, 2016-2025</t>
   </si>
   <si>
-    <t>The table below displays the number of full-time faculty at all U.S. medical schools by department type, from 2015 through 2024, based on December 31 snapshots of the AAMC Faculty Roster.</t>
+    <t>The table below displays the number of full-time faculty at all U.S. medical schools by department type, from 2016 through 2025, based on December 31 snapshots of the AAMC Faculty Roster.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -311,274 +311,274 @@
   <colors>
     <mruColors>
       <color rgb="FF215967"/>
       <color rgb="FFB7DEE8"/>
       <color rgb="FFDAEEF3"/>
       <color rgb="FFCCECFF"/>
       <color rgb="FFCCFFFF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>914400</xdr:colOff>
+      <xdr:colOff>533400</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1371600</xdr:colOff>
+      <xdr:colOff>1377190</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>153761</xdr:rowOff>
+      <xdr:rowOff>96951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3ED8103E-E741-4229-943F-4144BA6D9082}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{26C99C91-8381-4C21-85DE-EF950B411C80}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5057775" y="9525"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="4676775" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:colOff>866775</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1710565</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>163286</xdr:rowOff>
+      <xdr:rowOff>106476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABA7FDE2-BFC8-423D-A2E1-4F3CDE16CC15}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{774565CB-3D7B-4ADC-B6D7-940F62A93CBE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5695950" y="9525"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="5676900" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1133475</xdr:colOff>
+      <xdr:colOff>742950</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>1586740</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>163286</xdr:rowOff>
+      <xdr:rowOff>106476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54F88B67-D372-45C4-88B6-82A6C3356C29}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9D16090-85AD-4D21-A797-32910801D6E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5695950" y="9525"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="5305425" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>1123950</xdr:colOff>
+      <xdr:colOff>876300</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:colOff>5590</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>153761</xdr:rowOff>
+      <xdr:rowOff>106476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D61801B-486C-42AF-BEFB-4D43131F4D03}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{345E6959-DE54-47FE-B37F-CDFF4F625C15}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="5667375" y="0"/>
-          <a:ext cx="457200" cy="334736"/>
+          <a:off x="5686425" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -837,51 +837,52 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection sqref="A1:D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="4" width="20.7109375" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
     <row r="4" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
     </row>
     <row r="5" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -905,225 +906,226 @@
     <row r="8" spans="1:13" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
     </row>
     <row r="9" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B9" s="7">
-        <v>103114</v>
+        <v>104623</v>
       </c>
       <c r="C9" s="8">
-        <v>67726</v>
+        <v>70751</v>
       </c>
       <c r="D9" s="8">
-        <v>170840</v>
+        <v>175374</v>
       </c>
     </row>
     <row r="10" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="10">
-        <v>104580</v>
+        <v>105624</v>
       </c>
       <c r="C10" s="11">
-        <v>70717</v>
+        <v>73892</v>
       </c>
       <c r="D10" s="11">
-        <v>175297</v>
+        <v>179516</v>
       </c>
     </row>
     <row r="11" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B11" s="8">
-        <v>105532</v>
+        <v>105826</v>
       </c>
       <c r="C11" s="8">
-        <v>73829</v>
+        <v>76768</v>
       </c>
       <c r="D11" s="8">
-        <v>179361</v>
+        <v>182594</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B12" s="11">
-        <v>105682</v>
+        <v>107817</v>
       </c>
       <c r="C12" s="11">
-        <v>76677</v>
+        <v>80432</v>
       </c>
       <c r="D12" s="11">
-        <v>182359</v>
+        <v>188249</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B13" s="8">
-        <v>107635</v>
+        <v>110261</v>
       </c>
       <c r="C13" s="8">
-        <v>80298</v>
+        <v>84645</v>
       </c>
       <c r="D13" s="8">
-        <v>187933</v>
+        <v>194906</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B14" s="11">
-        <v>110047</v>
+        <v>112953</v>
       </c>
       <c r="C14" s="11">
-        <v>84461</v>
+        <v>88498</v>
       </c>
       <c r="D14" s="11">
-        <v>194508</v>
+        <v>201451</v>
       </c>
     </row>
     <row r="15" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B15" s="8">
-        <v>112668</v>
+        <v>115228</v>
       </c>
       <c r="C15" s="8">
-        <v>88275</v>
+        <v>92866</v>
       </c>
       <c r="D15" s="8">
-        <v>200943</v>
+        <v>208094</v>
       </c>
     </row>
     <row r="16" spans="1:13" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B16" s="11">
-        <v>114546</v>
+        <v>118233</v>
       </c>
       <c r="C16" s="11">
-        <v>92293</v>
+        <v>97565</v>
       </c>
       <c r="D16" s="11">
-        <v>206839</v>
+        <v>215798</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B17" s="7">
-        <v>115882</v>
+        <v>119335</v>
       </c>
       <c r="C17" s="7">
-        <v>95002</v>
+        <v>100446</v>
       </c>
       <c r="D17" s="7">
-        <v>210884</v>
+        <v>219781</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" s="13">
-        <v>115709</v>
+        <v>119186</v>
       </c>
       <c r="C18" s="13">
-        <v>94917</v>
+        <v>100803</v>
       </c>
       <c r="D18" s="13">
-        <v>210626</v>
+        <v>219989</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B6C29697-9B4D-40B2-A244-08C0D8362691}">
   <sheetPr codeName="Sheet5">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D2"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-    <col min="2" max="4" width="23.85546875" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="4" width="25.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
     <row r="4" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.2">
@@ -1140,225 +1142,226 @@
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
     </row>
     <row r="8" spans="1:6" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
     </row>
     <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B9" s="7">
-        <v>2006</v>
+        <v>1896</v>
       </c>
       <c r="C9" s="8">
-        <v>1822</v>
+        <v>1572</v>
       </c>
       <c r="D9" s="8">
-        <v>15160</v>
+        <v>15294</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="10">
-        <v>1934</v>
+        <v>1922</v>
       </c>
       <c r="C10" s="11">
-        <v>1757</v>
+        <v>1588</v>
       </c>
       <c r="D10" s="11">
-        <v>15062</v>
+        <v>15431</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B11" s="8">
-        <v>1958</v>
+        <v>1942</v>
       </c>
       <c r="C11" s="8">
-        <v>1774</v>
+        <v>1587</v>
       </c>
       <c r="D11" s="8">
-        <v>15194</v>
+        <v>15488</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B12" s="11">
-        <v>1979</v>
+        <v>1991</v>
       </c>
       <c r="C12" s="11">
-        <v>1767</v>
+        <v>1554</v>
       </c>
       <c r="D12" s="11">
-        <v>15243</v>
+        <v>15717</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B13" s="8">
-        <v>2027</v>
+        <v>2018</v>
       </c>
       <c r="C13" s="8">
-        <v>1715</v>
+        <v>1463</v>
       </c>
       <c r="D13" s="8">
-        <v>15464</v>
+        <v>15670</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B14" s="11">
-        <v>2054</v>
+        <v>1988</v>
       </c>
       <c r="C14" s="11">
-        <v>1625</v>
+        <v>1444</v>
       </c>
       <c r="D14" s="11">
-        <v>15413</v>
+        <v>15655</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B15" s="8">
-        <v>2018</v>
+        <v>1993</v>
       </c>
       <c r="C15" s="8">
-        <v>1597</v>
+        <v>1389</v>
       </c>
       <c r="D15" s="8">
-        <v>15394</v>
+        <v>15695</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B16" s="11">
-        <v>2021</v>
+        <v>1990</v>
       </c>
       <c r="C16" s="11">
-        <v>1535</v>
+        <v>1387</v>
       </c>
       <c r="D16" s="11">
-        <v>15368</v>
+        <v>15957</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B17" s="7">
-        <v>2041</v>
+        <v>2001</v>
       </c>
       <c r="C17" s="7">
-        <v>1536</v>
+        <v>1382</v>
       </c>
       <c r="D17" s="7">
-        <v>15480</v>
+        <v>15986</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" s="13">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="C18" s="13">
-        <v>1525</v>
+        <v>1376</v>
       </c>
       <c r="D18" s="13">
-        <v>15421</v>
+        <v>15960</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5876B84E-3854-4B74-A2FA-81205B424E07}">
   <sheetPr codeName="Sheet6">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D2"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="4" width="23.85546875" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
@@ -1374,225 +1377,226 @@
       <c r="D6" s="16"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="45" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B9" s="7">
-        <v>109989</v>
+        <v>113354</v>
       </c>
       <c r="C9" s="8">
-        <v>12251</v>
+        <v>12179</v>
       </c>
       <c r="D9" s="8">
-        <v>21587</v>
+        <v>22601</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="10">
-        <v>113446</v>
+        <v>116138</v>
       </c>
       <c r="C10" s="11">
-        <v>12572</v>
+        <v>12429</v>
       </c>
       <c r="D10" s="11">
-        <v>22060</v>
+        <v>22941</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B11" s="8">
-        <v>116166</v>
+        <v>118241</v>
       </c>
       <c r="C11" s="8">
-        <v>12805</v>
+        <v>12635</v>
       </c>
       <c r="D11" s="8">
-        <v>22395</v>
+        <v>23301</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B12" s="11">
-        <v>118174</v>
+        <v>122557</v>
       </c>
       <c r="C12" s="11">
-        <v>13019</v>
+        <v>12643</v>
       </c>
       <c r="D12" s="11">
-        <v>22742</v>
+        <v>23913</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B13" s="8">
-        <v>122429</v>
+        <v>127894</v>
       </c>
       <c r="C13" s="8">
-        <v>13020</v>
+        <v>12856</v>
       </c>
       <c r="D13" s="8">
-        <v>23307</v>
+        <v>24633</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B14" s="11">
-        <v>127664</v>
+        <v>132013</v>
       </c>
       <c r="C14" s="11">
-        <v>13218</v>
+        <v>13000</v>
       </c>
       <c r="D14" s="11">
-        <v>23998</v>
+        <v>25229</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B15" s="8">
-        <v>131662</v>
+        <v>136466</v>
       </c>
       <c r="C15" s="8">
-        <v>13338</v>
+        <v>13088</v>
       </c>
       <c r="D15" s="8">
-        <v>24572</v>
+        <v>25888</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B16" s="11">
-        <v>135479</v>
+        <v>141905</v>
       </c>
       <c r="C16" s="11">
-        <v>13358</v>
+        <v>13180</v>
       </c>
       <c r="D16" s="11">
-        <v>25049</v>
+        <v>26885</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B17" s="7">
-        <v>138212</v>
+        <v>145341</v>
       </c>
       <c r="C17" s="7">
-        <v>13373</v>
+        <v>13200</v>
       </c>
       <c r="D17" s="7">
-        <v>25374</v>
+        <v>27302</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" s="13">
-        <v>138051</v>
+        <v>145447</v>
       </c>
       <c r="C18" s="13">
-        <v>13342</v>
+        <v>13164</v>
       </c>
       <c r="D18" s="13">
-        <v>25342</v>
+        <v>27328</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6B3431E-3B32-448D-91CA-D9D4643F544B}">
   <sheetPr codeName="Sheet7">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:D2"/>
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-    <col min="2" max="4" width="23.7109375" style="1" customWidth="1"/>
-    <col min="5" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="4" width="25.7109375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.7109375" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="15"/>
       <c r="C1" s="15"/>
       <c r="D1" s="15"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="15"/>
       <c r="B2" s="15"/>
       <c r="C2" s="15"/>
       <c r="D2" s="15"/>
     </row>
     <row r="4" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="16"/>
       <c r="C4" s="16"/>
       <c r="D4" s="16"/>
     </row>
     <row r="5" spans="1:5" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -1608,203 +1612,203 @@
       <c r="D6" s="16"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="16"/>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
     </row>
     <row r="8" spans="1:5" ht="30" x14ac:dyDescent="0.25">
       <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>3</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>1</v>
       </c>
       <c r="E8" s="5"/>
     </row>
     <row r="9" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B9" s="7">
-        <v>19713</v>
+        <v>19479</v>
       </c>
       <c r="C9" s="8">
-        <v>149849</v>
+        <v>154518</v>
       </c>
       <c r="D9" s="8">
-        <v>1411</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="B10" s="10">
-        <v>19486</v>
+        <v>19685</v>
       </c>
       <c r="C10" s="11">
-        <v>154437</v>
+        <v>158329</v>
       </c>
       <c r="D10" s="11">
-        <v>1481</v>
+        <v>1566</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="B11" s="8">
-        <v>19691</v>
+        <v>19817</v>
       </c>
       <c r="C11" s="8">
-        <v>158173</v>
+        <v>161265</v>
       </c>
       <c r="D11" s="8">
-        <v>1555</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="B12" s="11">
-        <v>19823</v>
+        <v>20147</v>
       </c>
       <c r="C12" s="11">
-        <v>161027</v>
+        <v>166581</v>
       </c>
       <c r="D12" s="11">
-        <v>1559</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B13" s="8">
-        <v>20149</v>
+        <v>20101</v>
       </c>
       <c r="C13" s="8">
-        <v>166261</v>
+        <v>173175</v>
       </c>
       <c r="D13" s="8">
-        <v>1541</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="B14" s="11">
-        <v>20108</v>
+        <v>20120</v>
       </c>
       <c r="C14" s="11">
-        <v>172760</v>
+        <v>178384</v>
       </c>
       <c r="D14" s="11">
-        <v>1661</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="B15" s="8">
-        <v>20114</v>
+        <v>20204</v>
       </c>
       <c r="C15" s="8">
-        <v>177852</v>
+        <v>184151</v>
       </c>
       <c r="D15" s="8">
-        <v>3009</v>
+        <v>3847</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="B16" s="11">
-        <v>20163</v>
+        <v>20555</v>
       </c>
       <c r="C16" s="11">
-        <v>182912</v>
+        <v>191547</v>
       </c>
       <c r="D16" s="11">
-        <v>3824</v>
+        <v>3994</v>
       </c>
     </row>
     <row r="17" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B17" s="7">
-        <v>20438</v>
+        <v>20732</v>
       </c>
       <c r="C17" s="7">
-        <v>186827</v>
+        <v>196051</v>
       </c>
       <c r="D17" s="7">
-        <v>3731</v>
+        <v>3626</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B18" s="13">
-        <v>20365</v>
+        <v>20742</v>
       </c>
       <c r="C18" s="13">
-        <v>186648</v>
+        <v>196305</v>
       </c>
       <c r="D18" s="13">
-        <v>3751</v>
+        <v>3644</v>
       </c>
     </row>
     <row r="20" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>10</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:D2"/>
     <mergeCell ref="A4:D7"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>