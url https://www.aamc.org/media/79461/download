--- v0 (2025-10-19)
+++ v1 (2026-05-12)
@@ -1,903 +1,916 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27029"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="I:\GSA\_Drupal Uploads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\working\waccache\BL6PEPF000198DB\EXCELCNV\a92bca2a-2395-4a05-8fb7-c7a8159ce2d9\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{17DEC3FC-BB19-4904-9750-3194E9CD9257}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{46A3BAAD-ED9F-4AB7-B734-614BD251B46E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="19396" windowHeight="11596"/>
+    <workbookView xWindow="-60" yWindow="-60" windowWidth="15480" windowHeight="11640" xr2:uid="{6729BA80-4E93-43D8-9354-16D884CCE3E2}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="349" uniqueCount="225">
-[...205 lines deleted...]
-    <t>Monitor spring disbursement</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="350" uniqueCount="226">
+  <si>
+    <t>Created by the Group on Student Affairs, 2024</t>
   </si>
   <si>
     <t>Financial Aid Officer Calendar</t>
   </si>
   <si>
-    <t>Graduating Fourth-Year Degree Audit: Identify any deficiencies and inform students</t>
+    <t>Registrar/Student Records Calendar</t>
   </si>
   <si>
     <t>Admissions</t>
   </si>
   <si>
-    <t>Review and update website statistics</t>
-[...170 lines deleted...]
-    <t>Registrar/Student Records Calendar</t>
+    <t>Student Affairs</t>
+  </si>
+  <si>
+    <t>Student Opportunity, Access, and Retention</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Date Specific to Your Campus</t>
-  </si>
-[...238 lines deleted...]
-    <t>Advising workshops</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">January - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Planning</t>
     </r>
   </si>
   <si>
+    <t>January</t>
+  </si>
+  <si>
+    <t>Review student guides, update Policy and procedures manuals, make revisions as necessary</t>
+  </si>
+  <si>
+    <t>Graduating Fourth-Year Degree Audit: Identify any deficiencies and inform students</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participation agreements are due to AMCAS to participate in the upcoming application cycle. </t>
+  </si>
+  <si>
+    <t>Work with Registrar, Financial Aid on enrollment, satisfactory academic progress for the Spring semester</t>
+  </si>
+  <si>
+    <t>SDA Activities of emphasis highlighted in yellow in other group columns</t>
+  </si>
+  <si>
+    <t>Update/download/test new software</t>
+  </si>
+  <si>
+    <t>Prepare upcoming Spring Catalog, add any new courses, build course sections</t>
+  </si>
+  <si>
+    <t>Schools may also elect to participate in the AMCAS Letters Service and AAMC-facilitated Criminal Background Checks.</t>
+  </si>
+  <si>
+    <t>Monitor student interview numbers</t>
+  </si>
+  <si>
+    <t>Begin exit interviews for graduating students</t>
+  </si>
+  <si>
+    <t>Prep and Building Lotteries for Upcoming Rising Fourth-Year Registration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interviewing applicants. </t>
+  </si>
+  <si>
+    <t>Prepare for Spring advising workshops (Rank Order List, SOAP)</t>
+  </si>
+  <si>
+    <t>Send email to continuing students to complete FAFSA and financial aid applications for upcoming year</t>
+  </si>
+  <si>
+    <t>Verify NRMP eligibility for M4 students participating in the Match</t>
+  </si>
+  <si>
+    <t>Continue to make offers for incoming class.</t>
+  </si>
+  <si>
+    <t>Finalize planning for Graduation week events</t>
+  </si>
+  <si>
+    <t>Update office supplies for new year</t>
+  </si>
+  <si>
+    <t>Certify December graduates in the NBME portal and SRS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with financial aid and others regarding Cost of Attendance for next academic year </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Finalize Academic Year calendar for next year </t>
+  </si>
+  <si>
+    <t>Review offer letter to students</t>
+  </si>
+  <si>
+    <t>Monitor Step 1 progress for rising M3 class</t>
+  </si>
+  <si>
+    <t>Ongoing academic support student meetings (Step 1 plans, at risk students)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ongoing wellness activities </t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">February - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Update</t>
     </r>
   </si>
   <si>
+    <t>February</t>
+  </si>
+  <si>
+    <t>Prepare and finalize cost-of-attendance components</t>
+  </si>
+  <si>
+    <t>Finalizing Rising Fourth-Year Schedules (Lottery)</t>
+  </si>
+  <si>
+    <t>Determine possible changes to award procedures if allocations for upcoming year differ</t>
+  </si>
+  <si>
+    <t>Verify official names and addresses of graduating students</t>
+  </si>
+  <si>
+    <t>Confirm VSLO catalog/courses to be offered and capacity</t>
+  </si>
+  <si>
+    <t>Train staff on packaging rules if necessary</t>
+  </si>
+  <si>
+    <t>Choose Your Medical School Plan to Enroll opens.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Upload catalog to VSLO, verify all contacts and school information is correct in the system, including any payment portals used to collect institutional fees. </t>
+  </si>
+  <si>
+    <t>Encourage/promote/initiate reminder for GQ completion (opens 2/14)</t>
+  </si>
+  <si>
+    <t>SOAP preparation for students</t>
+  </si>
+  <si>
+    <t>Remind continuing students to complete FAFSA and financial aid applications for upcoming year</t>
+  </si>
+  <si>
+    <t>Add/Drop for rising M4 students once all lotteries are complete</t>
+  </si>
+  <si>
+    <t>Finalize planning for Match Day celebrations</t>
+  </si>
+  <si>
+    <t>Update websites with new info, i.e., cost-of-attendance, packages, policies</t>
+  </si>
+  <si>
+    <t>Monitor and possible schedule adjustment for students who have not completed Step 1 by start of clinical clerkship year</t>
+  </si>
+  <si>
+    <t>Determine and disburse any final awards for current academic year to ensure appropriate spending of available aid</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with curricular affairs in 4th year planning communication/advising </t>
+  </si>
+  <si>
+    <t>Track and begin processing of aid applications for upcoming year</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">March - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Match</t>
     </r>
   </si>
   <si>
+    <t>March</t>
+  </si>
+  <si>
+    <t>Send verification worksheets to FA applicants</t>
+  </si>
+  <si>
+    <t>M4 MATCH/SOAP</t>
+  </si>
+  <si>
+    <t>Recruitment</t>
+  </si>
+  <si>
+    <t>Review/Release VSLO applications</t>
+  </si>
+  <si>
+    <t>For schools offering PCL: send potentially eligible students notice re: PCL &amp; re-awarding of PCL</t>
+  </si>
+  <si>
+    <t>Assist Student Affairs with unmatched students prior to SOAP</t>
+  </si>
+  <si>
+    <t>March 15: Medical schools must issue a number of acceptance offers at least equal to the expected number of students in its first year class and report those acceptance actions to AMCAS. (School Application and Acceptance Protocol 4)</t>
+  </si>
+  <si>
+    <t>Receive admit list from admissions and begin new student award cycle</t>
+  </si>
+  <si>
+    <t>Create and prepare all materials for MATCH ceremony, including official letters</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Form waitlist for incoming class. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with Admissions to organize Second Look events for admitted applicants </t>
+  </si>
+  <si>
+    <t>Receive merit scholarship list from admissions and award as necessary</t>
+  </si>
+  <si>
+    <t>Final graduation audit/check for any schedule changes</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">April - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Package</t>
     </r>
   </si>
   <si>
+    <t>April</t>
+  </si>
+  <si>
+    <t>Returning student analysis and packaging medical students awards cycle</t>
+  </si>
+  <si>
+    <t>Collect/Review Final Grades and Transcripts for Graduating Fourth-Year Students</t>
+  </si>
+  <si>
+    <t>Waitlist offers.</t>
+  </si>
+  <si>
+    <t>Begin writing MSPEs</t>
+  </si>
+  <si>
+    <t>Accepted students' second-look events</t>
+  </si>
+  <si>
+    <t>Commencement Prep and Planning</t>
+  </si>
+  <si>
+    <t>Recruitment.</t>
+  </si>
+  <si>
+    <t>Residency application advising for MS4's</t>
+  </si>
+  <si>
+    <t>Financial literacy month - may have speakers and events to coordinate</t>
+  </si>
+  <si>
+    <t>Monitor completion of Graduation Questionnaire (GQ)</t>
+  </si>
+  <si>
+    <t>Choose Your Medical School Commit to Enroll opens.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with admissions &amp; financial aid on packaging offers/scholarships for incoming students </t>
+  </si>
+  <si>
+    <t>Open VSLO, begin verifying visiting student applications</t>
+  </si>
+  <si>
+    <t>April 15: Applicants must narrow to no more than THREE accepted schools and withdraw acceptance(s) from all other schools (Applicant Application and Acceptance Protocol 9)</t>
+  </si>
+  <si>
+    <t>Assist students with student government / student organization elections</t>
+  </si>
+  <si>
+    <t>Prepare reports for Student Promotions Committee and review satisfactory academic progress (SAP) for financial aid purposes</t>
+  </si>
+  <si>
+    <t>April 30: Applicants must narrow to no more than ONE accepted schools and withdraw acceptance(s) from all other schools (Applicant Application and Acceptance Protocol 9)</t>
+  </si>
+  <si>
+    <t>Verify home students in VSLO, begin releasing away rotation applications</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with Regisrar for verifications, documents for transition to residency </t>
+  </si>
+  <si>
+    <t>Advising workshops (ERAS, personal statement)</t>
+  </si>
+  <si>
+    <t>Prepare Fall Course Catalog, build sections, add any new courses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Begin MSPE Planning/student scheduling </t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">May - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Exit</t>
     </r>
   </si>
   <si>
+    <t>May</t>
+  </si>
+  <si>
+    <t>Complete checklists for aid disbursements</t>
+  </si>
+  <si>
+    <t>Confer Diplomas or provide list of graduates to main campus</t>
+  </si>
+  <si>
+    <t>Meet with Rising M4s about interviewing expenses and aid options</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Assist with Commencement </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The AMCAS application opens for applicants to start entering information for next enrollment year.  </t>
+  </si>
+  <si>
+    <t>Package and send out offers notices for continuing students</t>
+  </si>
+  <si>
+    <t>Residency Verification Processing</t>
+  </si>
+  <si>
+    <t>Medical schools work with AMCAS on AP Setup to prepare for application data delivery.</t>
+  </si>
+  <si>
+    <t>Graduation</t>
+  </si>
+  <si>
+    <t>Continue to monitor summer aid (if applicable to your campus)</t>
+  </si>
+  <si>
+    <t>Prep and Planning for Orientation Week/White Coat Ceremony</t>
+  </si>
+  <si>
+    <t>Reference data is available to participating medical schools.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ongoing  MSPE Planning/student scheduling </t>
+  </si>
+  <si>
+    <t>Work closely with financial aid department on schedule holds and incomplete schedules for upcoming term</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orientation for incoming class. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Work with admissions on handoff of applicants </t>
+  </si>
+  <si>
     <r>
       <t>June -</t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Prepare</t>
     </r>
   </si>
   <si>
+    <t>June</t>
+  </si>
+  <si>
+    <t>Make sure continuing students' package is complete; ready for summer/fall disbursement (fall/spring if applicable)</t>
+  </si>
+  <si>
+    <t>Registration</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The AMCAS application opens for submission. </t>
+  </si>
+  <si>
+    <t>Student communications re: ERAS opening</t>
+  </si>
+  <si>
+    <t>Receive data and files from AMCAS on anticipated new students</t>
+  </si>
+  <si>
+    <t>AMCAS starts verifying application data on submitted and complete applications.</t>
+  </si>
+  <si>
+    <t>Ongoing MSPE meetings</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Audit Returning Students Class for Correct Budgeting </t>
+  </si>
+  <si>
+    <t>Load Incoming Class to Verification System for Credentialing</t>
+  </si>
+  <si>
+    <t>AMCAS initiates delivery of verified application data to medical schools. Medical schools begin the application review process (last Friday in June).</t>
+  </si>
+  <si>
+    <t>Ongoing policy approvals and review for next academic year</t>
+  </si>
+  <si>
+    <t>Distribute ERAS tokens to M3 class for LOR portal only</t>
+  </si>
+  <si>
+    <t>Secondary applications sent.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Academic support for Step 2 planning/studying </t>
+  </si>
+  <si>
+    <t>Time to review the just completed tracking and awarding cycle</t>
+  </si>
+  <si>
+    <t>Prepare Fall Course Catalog, build sections, any new courses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Participate in orientation planning for incoming class </t>
+  </si>
+  <si>
+    <t>Certify Graduation roster in SRS and NBME</t>
+  </si>
+  <si>
+    <t>planning for white coat ceremony</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">July - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Orientation</t>
     </r>
   </si>
   <si>
+    <t>July</t>
+  </si>
+  <si>
+    <t>Plan and conduct entrance interviews/orientation for new matriculants</t>
+  </si>
+  <si>
+    <t>Roll graduating class to Alumni database</t>
+  </si>
+  <si>
+    <t>Calculate entering students’ prematriculation debt July through September</t>
+  </si>
+  <si>
+    <t>Incoming Class -  Student Records Verification Across all Systems</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Screening of applications begins. </t>
+  </si>
+  <si>
+    <t>Ongoing advising/risk-assessment for upcoming Match</t>
+  </si>
+  <si>
+    <t>Annual Operating Report (AOR) is made available - log in to the EHB to ensure access and begin work; ensure receipt of the GME Track * Primary Care Loan Report from AAMC</t>
+  </si>
+  <si>
+    <t>Promote classes in SRS (M2, M3, M4)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plan financial literacy program for the year, set dates, contact potential presenters </t>
+  </si>
+  <si>
+    <t>Follow up on immunizations holds, background checks or any missing requirements from the incoming class</t>
+  </si>
+  <si>
+    <t>Monitor disbursement of funds for students, ensure timely receipt of funding and resolve potential problems, update schedules</t>
+  </si>
+  <si>
+    <t>Work closely with financial aid department on schedule holds and incomplete schedules</t>
+  </si>
+  <si>
+    <t>Mock interviews</t>
+  </si>
+  <si>
+    <t>Complete AAMC's tuition and student fees questionnaire</t>
+  </si>
+  <si>
+    <t>Update student directory</t>
+  </si>
+  <si>
+    <t>Academic support Intake meetings for incoming class</t>
+  </si>
+  <si>
+    <t>Review financial website and other materials/resources used throughout the year</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">August - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Meet</t>
     </r>
   </si>
   <si>
+    <t>August</t>
+  </si>
+  <si>
+    <t>Complete DHHS Annual Operating Report in EHB: due mid-August</t>
+  </si>
+  <si>
+    <t>Review missing grade reports, identify and immediate follow-up on any missing or incorrect courses/grades sharing to the MSPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Orientation for incoming class </t>
+  </si>
+  <si>
+    <t>Plan and conduct entrance counseling/orientation for new matriculants</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Communicate with departments/sites on any missing evals/grades for M4 students. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">White Coat Ceremony </t>
+  </si>
+  <si>
+    <t>Begin one-on-one counseling sessions with first-year students</t>
+  </si>
+  <si>
+    <t>Gather data and complete assigned sections of LCME annual report.</t>
+  </si>
+  <si>
+    <t>AMCAS application deadlines - set by medical schools</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ongoing advising/risk-assessment for upcoming residency application cycle </t>
+  </si>
+  <si>
+    <t>Prepare FISAP data: medical school aid recipients who receive FWS, Perkins - coordinate with university financial aid office if necessary</t>
+  </si>
+  <si>
+    <t>Certify SRS M1 roster</t>
+  </si>
+  <si>
+    <t>AMCAS Early Decision program application deadline.</t>
+  </si>
+  <si>
+    <t>Begin AAMC's LCME Part 1-B survey; gather prior year medical students aid data</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Class Meeting (Transitions) with rising M3's to prepare for clinical clerkship year. </t>
+  </si>
+  <si>
+    <t>Review and revise handouts for perspective student interview day (if applicable but most are conducted virtually)</t>
+  </si>
+  <si>
+    <t>Participate in creation of upcoming year's academic calendar</t>
+  </si>
+  <si>
+    <t>Send communications to students regarding disbursement dates, refund process, office hours, and other important processing information</t>
+  </si>
+  <si>
+    <t>Verify students planning for December graduation</t>
+  </si>
+  <si>
+    <t>Planning for Fall advising workshops (away rotations, MS1/MS2)</t>
+  </si>
+  <si>
+    <t>Update National Health Service Corps contact information on their website</t>
+  </si>
+  <si>
+    <t>Prepare Spring Course Catalog, build sections, add any new courses</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">September - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Report Data</t>
     </r>
   </si>
   <si>
+    <t>September</t>
+  </si>
+  <si>
+    <t>Award endowed funds as necessary; track thank you letters on behalf of scholarship recipients</t>
+  </si>
+  <si>
+    <t>ERAS opens - verify all grades are posted, upload transcript and MSPE</t>
+  </si>
+  <si>
+    <t>ERAS - ensure students have submitted residency applications (ERAS, SF Match, Military, etc.)</t>
+  </si>
+  <si>
+    <t>Send and track certification of finances (CFFs) for international admission applicants</t>
+  </si>
+  <si>
+    <t>Clerkship Lottery for rising M3 students, class visits, presentation</t>
+  </si>
+  <si>
+    <t>Finalize and upload MSPE</t>
+  </si>
+  <si>
+    <t>Revise Student Budget Survey and disseminate as necessary</t>
+  </si>
+  <si>
+    <t>Enrichment Elective Lottery for M1 and M2 students</t>
+  </si>
+  <si>
+    <t>Review and update website statistics</t>
+  </si>
+  <si>
+    <t>Begin med admission information sessions and end in early February</t>
+  </si>
+  <si>
+    <t>Be sure Constitution Day information is posted on website and be sure requirements are met</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">October - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Educate</t>
     </r>
   </si>
   <si>
+    <t>October</t>
+  </si>
+  <si>
+    <t>NIH-LRP deadline is typically in October for applicants</t>
+  </si>
+  <si>
+    <t>Conduct preliminary degree audit for M4 students</t>
+  </si>
+  <si>
+    <t>Creation of debt-profiles, access &amp; print debt reports from the website</t>
+  </si>
+  <si>
+    <t>Begin testing lottery system, system updates etc.</t>
+  </si>
+  <si>
+    <t>Early Decision Program -  Medical schools notify EDP applicants of their admission decisions and submit admission action information to AMCAS.</t>
+  </si>
+  <si>
+    <t>Send sibling college enrollment verification forms</t>
+  </si>
+  <si>
+    <t>Verify completed away rotation grades and evals have been received</t>
+  </si>
+  <si>
+    <t>October 15: Medical schools can start notifying Regular Decision applicants of their admission decisions. (School Application and Acceptance Protocol 3)</t>
+  </si>
+  <si>
+    <t>Planning review/award cycle: director will discuss any changes, enhancements, policies, timelines, create award policy, review need analysis policies, and review procedures for the cycle</t>
+  </si>
+  <si>
+    <t>Begin system audit to assure courses and grades are matching in medical school systems and the University system for M4 class.</t>
+  </si>
+  <si>
+    <t>Identify SDS awardees as environmentally or economically disadvantaged in student administration system if necessary</t>
+  </si>
+  <si>
+    <t>AMCAS database for previous application cycle closes. Schools must submit all final admissions actions to AMCAS for records and reports.</t>
+  </si>
+  <si>
+    <t>Hold additional MED- FA sessions if applicable</t>
+  </si>
+  <si>
+    <t>Monitor funds and make necessary corrections to maximize utilization</t>
+  </si>
+  <si>
+    <t>Advising workshops</t>
+  </si>
+  <si>
+    <t>Continue donor relations</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">November - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Survey</t>
     </r>
   </si>
   <si>
+    <t>November</t>
+  </si>
+  <si>
+    <t>Work out dates for academic years for all class years and disbursement dates for federal and institutional aid</t>
+  </si>
+  <si>
+    <t>Partner with financial aid department to review class disbursement dates and when full schedules need to be loaded</t>
+  </si>
+  <si>
+    <t>Supply data for U.S. News &amp; World Report Survey</t>
+  </si>
+  <si>
+    <t>Attend Federal Student Aid (FSA) conference if possible (either November or December)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Open clerkship lottery, block time for student appointments regarding scheduling and strategy of clerkship order. </t>
+  </si>
+  <si>
+    <t>Send spring budgeting email to all students</t>
+  </si>
+  <si>
+    <t>Plan time to attend AAMC annual LSL conference</t>
+  </si>
+  <si>
+    <t>Update scholarship application</t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">December - </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="14"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Disburse</t>
     </r>
   </si>
   <si>
-    <t>SDA Activities of emphasis highlighted in yellow in other group columns</t>
+    <t>December</t>
+  </si>
+  <si>
+    <t>Manage scholarship funds: update scholarship budgets for next year, reconcile accounts, report updates to development, re-assign funds due to aid revisions</t>
+  </si>
+  <si>
+    <t>Return to Campus: send communications to students regarding disbursement dates, refund process, office hours, and other important processing information.</t>
+  </si>
+  <si>
+    <t>Confer December grads, verify names, addresses, order diplomas</t>
+  </si>
+  <si>
+    <t>Continue perspective MED-FA sessions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Begin reviewing budget for the Student Records Departments, adjustments need to be requested and justified early prior to the new fiscal year. </t>
+  </si>
+  <si>
+    <t>Monitor fund balances and award scholarships if possible for spring semester</t>
+  </si>
+  <si>
+    <t>Monitor spring disbursement</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="9" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -906,79 +919,85 @@
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF800080"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3" tint="0.59999389629810485"/>
+        <fgColor rgb="FFFFCC66"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC66"/>
+        <fgColor theme="3" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCFFAB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCC66FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="22">
     <border>
       <left/>
@@ -1178,266 +1197,266 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="double">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="double">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...24 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="6" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="7" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{B7273FD6-552B-40B4-9D27-1A09DCC51DA1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00DD0806"/>
       <rgbColor rgb="001FB714"/>
       <rgbColor rgb="000000D4"/>
       <rgbColor rgb="00FCF305"/>
       <rgbColor rgb="00F20884"/>
       <rgbColor rgb="0000ABEA"/>
       <rgbColor rgb="00900000"/>
       <rgbColor rgb="00006411"/>
       <rgbColor rgb="00000090"/>
       <rgbColor rgb="0090713A"/>
@@ -1464,68 +1483,64 @@
       <rgbColor rgb="0000CCFF"/>
       <rgbColor rgb="00CCFFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
-    <mruColors>
-[...2 lines deleted...]
-    </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1809,5539 +1824,5820 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AE1151"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BEEE2734-1392-4AED-B4EC-C2DB3693F2CB}">
+  <dimension ref="A1:AE1152"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="G5" sqref="G5"/>
+    <sheetView tabSelected="1" topLeftCell="F1" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B9" sqref="B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.46484375" defaultRowHeight="13.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="11.42578125" defaultRowHeight="14.25"/>
   <cols>
-    <col min="1" max="1" width="60.73046875" style="5" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="25.73046875" style="4" customWidth="1"/>
+    <col min="1" max="1" width="60.7109375" style="5" customWidth="1"/>
+    <col min="2" max="2" width="27.85546875" style="4" customWidth="1"/>
+    <col min="3" max="3" width="60.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="25.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="60.7109375" style="4" customWidth="1"/>
+    <col min="6" max="6" width="25.7109375" style="4" customWidth="1"/>
+    <col min="7" max="7" width="60.7109375" style="4" customWidth="1"/>
+    <col min="8" max="8" width="25.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="42" style="4" customWidth="1"/>
-    <col min="10" max="10" width="25.73046875" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="32" max="16384" width="11.46484375" style="1"/>
+    <col min="10" max="10" width="25.7109375" style="4" customWidth="1"/>
+    <col min="11" max="31" width="11.42578125" style="3" customWidth="1"/>
+    <col min="32" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" ht="31.05" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-[...72 lines deleted...]
-      </c>
+    <row r="1" spans="1:31">
+      <c r="A1" s="51" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:31" ht="31.15" customHeight="1">
+      <c r="A2" s="8" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="18"/>
+      <c r="C2" s="47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="48"/>
+      <c r="E2" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="50"/>
+      <c r="G2" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="H2" s="46"/>
+      <c r="I2" s="45" t="s">
+        <v>5</v>
+      </c>
+      <c r="J2" s="46"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
     </row>
-    <row r="3" spans="1:31" s="28" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="C3" s="30" t="s">
+    <row r="3" spans="1:31" ht="36.75" thickTop="1">
+      <c r="A3" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="E3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="H3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="I3" s="21" t="s">
+        <v>6</v>
+      </c>
+      <c r="J3" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+      <c r="V3" s="2"/>
+      <c r="W3" s="2"/>
+      <c r="X3" s="2"/>
+      <c r="Y3" s="2"/>
+      <c r="Z3" s="2"/>
+      <c r="AA3" s="2"/>
+      <c r="AB3" s="2"/>
+      <c r="AC3" s="2"/>
+      <c r="AD3" s="2"/>
+      <c r="AE3" s="2"/>
+    </row>
+    <row r="4" spans="1:31" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="36" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="37"/>
+      <c r="C4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="31"/>
-      <c r="E3" s="30" t="s">
+      <c r="D4" s="38"/>
+      <c r="E4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="F3" s="31"/>
-      <c r="G3" s="30" t="s">
+      <c r="F4" s="38"/>
+      <c r="G4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="H3" s="31"/>
-      <c r="I3" s="30" t="s">
+      <c r="H4" s="38"/>
+      <c r="I4" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="J3" s="31"/>
-[...44 lines deleted...]
-    <row r="5" spans="1:31" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="J4" s="38"/>
+      <c r="K4" s="26"/>
+      <c r="L4" s="26"/>
+      <c r="M4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+      <c r="W4" s="26"/>
+      <c r="X4" s="26"/>
+      <c r="Y4" s="26"/>
+      <c r="Z4" s="26"/>
+      <c r="AA4" s="26"/>
+      <c r="AB4" s="26"/>
+      <c r="AC4" s="26"/>
+      <c r="AD4" s="26"/>
+      <c r="AE4" s="26"/>
+    </row>
+    <row r="5" spans="1:31" ht="28.5">
       <c r="A5" s="11" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="B5" s="6"/>
-      <c r="C5" s="11" t="s">
-        <v>89</v>
+      <c r="C5" s="29" t="s">
+        <v>11</v>
       </c>
       <c r="D5" s="12"/>
       <c r="E5" s="23" t="s">
-        <v>147</v>
+        <v>12</v>
       </c>
       <c r="F5" s="12"/>
-      <c r="G5" s="24" t="s">
-        <v>174</v>
+      <c r="G5" s="11" t="s">
+        <v>13</v>
       </c>
       <c r="H5" s="12"/>
-      <c r="I5" s="11"/>
+      <c r="I5" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J5" s="12"/>
     </row>
-    <row r="6" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>19</v>
+    <row r="6" spans="1:31" ht="27.75" customHeight="1">
+      <c r="A6" s="11" t="s">
+        <v>15</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="11" t="s">
-        <v>74</v>
+        <v>16</v>
       </c>
       <c r="D6" s="12"/>
-      <c r="E6" s="49" t="s">
-        <v>148</v>
+      <c r="E6" s="23" t="s">
+        <v>17</v>
       </c>
       <c r="F6" s="12"/>
       <c r="G6" s="11" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="H6" s="12"/>
       <c r="I6" s="11"/>
       <c r="J6" s="12"/>
     </row>
-    <row r="7" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>27</v>
+    <row r="7" spans="1:31" ht="28.5">
+      <c r="A7" s="29" t="s">
+        <v>19</v>
       </c>
       <c r="B7" s="6"/>
-      <c r="C7" s="48" t="s">
-        <v>90</v>
+      <c r="C7" s="11" t="s">
+        <v>20</v>
       </c>
       <c r="D7" s="12"/>
-      <c r="E7" s="49" t="s">
-        <v>149</v>
+      <c r="E7" s="30" t="s">
+        <v>21</v>
       </c>
       <c r="F7" s="12"/>
       <c r="G7" s="11" t="s">
-        <v>182</v>
+        <v>22</v>
       </c>
       <c r="H7" s="12"/>
       <c r="I7" s="11"/>
       <c r="J7" s="12"/>
     </row>
-    <row r="8" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>20</v>
+    <row r="8" spans="1:31" ht="28.5">
+      <c r="A8" s="29" t="s">
+        <v>23</v>
       </c>
       <c r="B8" s="6"/>
-      <c r="C8" s="48" t="s">
-        <v>91</v>
+      <c r="C8" s="29" t="s">
+        <v>24</v>
       </c>
       <c r="D8" s="12"/>
-      <c r="E8" s="11"/>
+      <c r="E8" s="30" t="s">
+        <v>25</v>
+      </c>
       <c r="F8" s="12"/>
       <c r="G8" s="11" t="s">
-        <v>185</v>
+        <v>26</v>
       </c>
       <c r="H8" s="12"/>
       <c r="I8" s="11"/>
       <c r="J8" s="12"/>
     </row>
-    <row r="9" spans="1:31" x14ac:dyDescent="0.35">
-      <c r="A9" s="11"/>
+    <row r="9" spans="1:31" ht="28.5">
+      <c r="A9" s="11" t="s">
+        <v>27</v>
+      </c>
       <c r="B9" s="6"/>
-      <c r="C9" s="48" t="s">
-        <v>115</v>
+      <c r="C9" s="29" t="s">
+        <v>28</v>
       </c>
       <c r="D9" s="12"/>
       <c r="E9" s="11"/>
       <c r="F9" s="12"/>
       <c r="G9" s="11" t="s">
-        <v>186</v>
+        <v>29</v>
       </c>
       <c r="H9" s="12"/>
       <c r="I9" s="11"/>
       <c r="J9" s="12"/>
     </row>
-    <row r="10" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="10" spans="1:31">
+      <c r="A10" s="11"/>
       <c r="B10" s="6"/>
+      <c r="C10" s="29"/>
       <c r="D10" s="12"/>
       <c r="E10" s="11"/>
       <c r="F10" s="12"/>
       <c r="G10" s="11" t="s">
-        <v>189</v>
+        <v>30</v>
       </c>
       <c r="H10" s="12"/>
       <c r="I10" s="11"/>
       <c r="J10" s="12"/>
     </row>
-    <row r="11" spans="1:31" x14ac:dyDescent="0.35">
-[...57 lines deleted...]
-      <c r="A13" s="11" t="s">
+    <row r="11" spans="1:31">
+      <c r="A11" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="29" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="12"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="12"/>
+    </row>
+    <row r="12" spans="1:31">
+      <c r="A12" s="13"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="31"/>
+      <c r="D12" s="14"/>
+      <c r="E12" s="13"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H12" s="14"/>
+      <c r="I12" s="13"/>
+      <c r="J12" s="14"/>
+    </row>
+    <row r="13" spans="1:31" s="27" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A13" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="B13" s="40"/>
+      <c r="C13" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" s="43"/>
+      <c r="E13" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="F13" s="43"/>
+      <c r="G13" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="H13" s="43"/>
+      <c r="I13" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="J13" s="43"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="26"/>
+      <c r="M13" s="26"/>
+      <c r="N13" s="26"/>
+      <c r="O13" s="26"/>
+      <c r="P13" s="26"/>
+      <c r="Q13" s="26"/>
+      <c r="R13" s="26"/>
+      <c r="S13" s="26"/>
+      <c r="T13" s="26"/>
+      <c r="U13" s="26"/>
+      <c r="V13" s="26"/>
+      <c r="W13" s="26"/>
+      <c r="X13" s="26"/>
+      <c r="Y13" s="26"/>
+      <c r="Z13" s="26"/>
+      <c r="AA13" s="26"/>
+      <c r="AB13" s="26"/>
+      <c r="AC13" s="26"/>
+      <c r="AD13" s="26"/>
+      <c r="AE13" s="26"/>
+    </row>
+    <row r="14" spans="1:31" ht="28.5">
+      <c r="A14" s="11" t="s">
+        <v>37</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D14" s="12"/>
+      <c r="E14" s="30" t="s">
+        <v>21</v>
+      </c>
+      <c r="F14" s="12"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J14" s="12"/>
+    </row>
+    <row r="15" spans="1:31" ht="28.5">
+      <c r="A15" s="11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="29" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" s="12"/>
+      <c r="E15" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="12"/>
+      <c r="G15" s="11" t="s">
         <v>41</v>
-      </c>
-[...50 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H15" s="12"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
     </row>
-    <row r="16" spans="1:31" ht="36" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:31" ht="44.25" customHeight="1">
       <c r="A16" s="11" t="s">
-        <v>133</v>
+        <v>42</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="11" t="s">
-        <v>93</v>
+        <v>41</v>
       </c>
       <c r="D16" s="12"/>
-      <c r="E16" s="11"/>
+      <c r="E16" s="30" t="s">
+        <v>43</v>
+      </c>
       <c r="F16" s="12"/>
-      <c r="G16" s="24" t="s">
-        <v>175</v>
+      <c r="G16" s="11" t="s">
+        <v>44</v>
       </c>
       <c r="H16" s="12"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
     </row>
-    <row r="17" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>21</v>
+    <row r="17" spans="1:31" ht="36" customHeight="1">
+      <c r="A17" s="11" t="s">
+        <v>45</v>
       </c>
       <c r="B17" s="6"/>
-      <c r="C17" s="48" t="s">
-        <v>97</v>
+      <c r="C17" s="11" t="s">
+        <v>44</v>
       </c>
       <c r="D17" s="12"/>
       <c r="E17" s="11"/>
       <c r="F17" s="12"/>
       <c r="G17" s="11" t="s">
-        <v>183</v>
+        <v>46</v>
       </c>
       <c r="H17" s="12"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
     </row>
-    <row r="18" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>42</v>
+    <row r="18" spans="1:31" ht="28.5">
+      <c r="A18" s="29" t="s">
+        <v>47</v>
       </c>
       <c r="B18" s="6"/>
-      <c r="C18" s="48" t="s">
-        <v>116</v>
+      <c r="C18" s="29" t="s">
+        <v>48</v>
       </c>
       <c r="D18" s="12"/>
       <c r="E18" s="11"/>
       <c r="F18" s="12"/>
-      <c r="G18" s="25" t="s">
-        <v>189</v>
+      <c r="G18" s="11" t="s">
+        <v>49</v>
       </c>
       <c r="H18" s="12"/>
       <c r="I18" s="11"/>
       <c r="J18" s="12"/>
     </row>
-    <row r="19" spans="1:31" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:31" ht="28.5">
       <c r="A19" s="11" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="B19" s="6"/>
-      <c r="C19" s="11"/>
+      <c r="C19" s="29" t="s">
+        <v>51</v>
+      </c>
       <c r="D19" s="12"/>
       <c r="E19" s="11"/>
       <c r="F19" s="12"/>
-      <c r="G19" s="11" t="s">
-        <v>193</v>
+      <c r="G19" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="H19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
     </row>
-    <row r="20" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:31" ht="28.5" customHeight="1">
       <c r="A20" s="11" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="B20" s="6"/>
       <c r="C20" s="11"/>
       <c r="D20" s="12"/>
       <c r="E20" s="11"/>
       <c r="F20" s="12"/>
-      <c r="G20" s="26" t="s">
-        <v>208</v>
+      <c r="G20" s="11" t="s">
+        <v>53</v>
       </c>
       <c r="H20" s="12"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
     </row>
-    <row r="21" spans="1:31" s="28" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.35">
-[...66 lines deleted...]
-        <v>44</v>
+    <row r="21" spans="1:31" ht="28.5">
+      <c r="A21" s="11" t="s">
+        <v>54</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H21" s="12"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="12"/>
+    </row>
+    <row r="22" spans="1:31" s="27" customFormat="1" ht="32.1" customHeight="1">
+      <c r="A22" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B22" s="44"/>
+      <c r="C22" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="42"/>
+      <c r="E22" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="F22" s="42"/>
+      <c r="G22" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="H22" s="42"/>
+      <c r="I22" s="41" t="s">
+        <v>56</v>
+      </c>
+      <c r="J22" s="42"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="26"/>
+      <c r="N22" s="26"/>
+      <c r="O22" s="26"/>
+      <c r="P22" s="26"/>
+      <c r="Q22" s="26"/>
+      <c r="R22" s="26"/>
+      <c r="S22" s="26"/>
+      <c r="T22" s="26"/>
+      <c r="U22" s="26"/>
+      <c r="V22" s="26"/>
+      <c r="W22" s="26"/>
+      <c r="X22" s="26"/>
+      <c r="Y22" s="26"/>
+      <c r="Z22" s="26"/>
+      <c r="AA22" s="26"/>
+      <c r="AB22" s="26"/>
+      <c r="AC22" s="26"/>
+      <c r="AD22" s="26"/>
+      <c r="AE22" s="26"/>
+    </row>
+    <row r="23" spans="1:31" ht="28.5">
+      <c r="A23" s="11" t="s">
+        <v>57</v>
       </c>
       <c r="B23" s="6"/>
-      <c r="C23" s="48" t="s">
-        <v>95</v>
+      <c r="C23" s="29" t="s">
+        <v>58</v>
       </c>
       <c r="D23" s="12"/>
-      <c r="E23" s="49" t="s">
-        <v>152</v>
+      <c r="E23" s="23" t="s">
+        <v>59</v>
       </c>
       <c r="F23" s="12"/>
-      <c r="G23" s="24" t="s">
-        <v>94</v>
+      <c r="G23" s="11" t="s">
+        <v>60</v>
       </c>
       <c r="H23" s="12"/>
-      <c r="I23" s="11"/>
+      <c r="I23" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J23" s="12"/>
     </row>
-    <row r="24" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>45</v>
+    <row r="24" spans="1:31" ht="71.25">
+      <c r="A24" s="29" t="s">
+        <v>61</v>
       </c>
       <c r="B24" s="6"/>
-      <c r="C24" s="11" t="s">
-        <v>96</v>
+      <c r="C24" s="29" t="s">
+        <v>62</v>
       </c>
       <c r="D24" s="12"/>
-      <c r="E24" s="49" t="s">
-        <v>153</v>
+      <c r="E24" s="30" t="s">
+        <v>63</v>
       </c>
       <c r="F24" s="12"/>
-      <c r="G24" s="24" t="s">
-        <v>95</v>
+      <c r="G24" s="11" t="s">
+        <v>58</v>
       </c>
       <c r="H24" s="12"/>
       <c r="I24" s="11"/>
       <c r="J24" s="12"/>
     </row>
-    <row r="25" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>46</v>
+    <row r="25" spans="1:31" ht="28.5">
+      <c r="A25" s="29" t="s">
+        <v>64</v>
       </c>
       <c r="B25" s="6"/>
-      <c r="C25" s="48" t="s">
-        <v>123</v>
+      <c r="C25" s="11" t="s">
+        <v>65</v>
       </c>
       <c r="D25" s="12"/>
-      <c r="E25" s="50"/>
+      <c r="E25" s="30" t="s">
+        <v>66</v>
+      </c>
       <c r="F25" s="12"/>
-      <c r="G25" s="24" t="s">
-        <v>96</v>
+      <c r="G25" s="11" t="s">
+        <v>62</v>
       </c>
       <c r="H25" s="12"/>
       <c r="I25" s="11"/>
       <c r="J25" s="12"/>
     </row>
-    <row r="26" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-      <c r="A26" s="11"/>
+    <row r="26" spans="1:31" ht="28.5">
+      <c r="A26" s="29"/>
       <c r="B26" s="6"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
-      <c r="E26" s="50"/>
+      <c r="E26" s="30"/>
       <c r="F26" s="12"/>
       <c r="G26" s="11" t="s">
-        <v>184</v>
+        <v>65</v>
       </c>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
     </row>
-    <row r="27" spans="1:31" x14ac:dyDescent="0.35">
-      <c r="A27" s="11"/>
+    <row r="27" spans="1:31" ht="28.5">
+      <c r="A27" s="29"/>
       <c r="B27" s="6"/>
       <c r="C27" s="11"/>
       <c r="D27" s="12"/>
-      <c r="E27" s="50"/>
+      <c r="E27" s="30"/>
       <c r="F27" s="12"/>
       <c r="G27" s="11" t="s">
-        <v>208</v>
+        <v>67</v>
       </c>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
     </row>
-    <row r="28" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:31">
+      <c r="A28" s="29"/>
       <c r="B28" s="6"/>
+      <c r="C28" s="11"/>
       <c r="D28" s="12"/>
-      <c r="E28" s="11"/>
+      <c r="E28" s="30"/>
       <c r="F28" s="12"/>
-      <c r="G28" s="11" t="s">
-        <v>189</v>
+      <c r="G28" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
     </row>
-    <row r="29" spans="1:31" s="28" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.35">
-[...43 lines deleted...]
-      <c r="A30" s="11" t="s">
+    <row r="29" spans="1:31" ht="28.5">
+      <c r="A29" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" s="12"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="24" t="s">
         <v>33</v>
       </c>
-      <c r="B30" s="6"/>
-[...17 lines deleted...]
-    <row r="31" spans="1:31" x14ac:dyDescent="0.35">
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+    </row>
+    <row r="30" spans="1:31" s="27" customFormat="1" ht="31.5" customHeight="1">
+      <c r="A30" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="B30" s="34"/>
+      <c r="C30" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D30" s="35"/>
+      <c r="E30" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="F30" s="35"/>
+      <c r="G30" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="H30" s="35"/>
+      <c r="I30" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="J30" s="35"/>
+      <c r="K30" s="26"/>
+      <c r="L30" s="26"/>
+      <c r="M30" s="26"/>
+      <c r="N30" s="26"/>
+      <c r="O30" s="26"/>
+      <c r="P30" s="26"/>
+      <c r="Q30" s="26"/>
+      <c r="R30" s="26"/>
+      <c r="S30" s="26"/>
+      <c r="T30" s="26"/>
+      <c r="U30" s="26"/>
+      <c r="V30" s="26"/>
+      <c r="W30" s="26"/>
+      <c r="X30" s="26"/>
+      <c r="Y30" s="26"/>
+      <c r="Z30" s="26"/>
+      <c r="AA30" s="26"/>
+      <c r="AB30" s="26"/>
+      <c r="AC30" s="26"/>
+      <c r="AD30" s="26"/>
+      <c r="AE30" s="26"/>
+    </row>
+    <row r="31" spans="1:31" ht="28.5">
       <c r="A31" s="11" t="s">
-        <v>47</v>
+        <v>72</v>
       </c>
       <c r="B31" s="6"/>
-      <c r="C31" s="11" t="s">
-        <v>78</v>
+      <c r="C31" s="29" t="s">
+        <v>73</v>
       </c>
       <c r="D31" s="12"/>
-      <c r="E31" s="49" t="s">
-        <v>155</v>
+      <c r="E31" s="30" t="s">
+        <v>74</v>
       </c>
       <c r="F31" s="12"/>
-      <c r="G31" s="24" t="s">
-        <v>178</v>
+      <c r="G31" s="11" t="s">
+        <v>75</v>
       </c>
       <c r="H31" s="12"/>
-      <c r="I31" s="11"/>
+      <c r="I31" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J31" s="12"/>
     </row>
-    <row r="32" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:31">
       <c r="A32" s="11" t="s">
-        <v>48</v>
+        <v>76</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D32" s="12"/>
-      <c r="E32" s="49" t="s">
-        <v>156</v>
+      <c r="E32" s="30" t="s">
+        <v>78</v>
       </c>
       <c r="F32" s="12"/>
       <c r="G32" s="11" t="s">
-        <v>187</v>
+        <v>79</v>
       </c>
       <c r="H32" s="12"/>
       <c r="I32" s="11"/>
       <c r="J32" s="12"/>
     </row>
-    <row r="33" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
-      <c r="A33" s="11"/>
+    <row r="33" spans="1:31" ht="28.5">
+      <c r="A33" s="11" t="s">
+        <v>80</v>
+      </c>
       <c r="B33" s="6"/>
-      <c r="C33" s="48" t="s">
-        <v>88</v>
+      <c r="C33" s="11" t="s">
+        <v>81</v>
       </c>
       <c r="D33" s="12"/>
-      <c r="E33" s="49" t="s">
-        <v>157</v>
+      <c r="E33" s="30" t="s">
+        <v>82</v>
       </c>
       <c r="F33" s="12"/>
       <c r="G33" s="11" t="s">
-        <v>188</v>
+        <v>83</v>
       </c>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
     </row>
-    <row r="34" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:31" ht="42.75">
       <c r="A34" s="11"/>
       <c r="B34" s="6"/>
-      <c r="C34" s="48" t="s">
-        <v>98</v>
+      <c r="C34" s="29" t="s">
+        <v>84</v>
       </c>
       <c r="D34" s="12"/>
-      <c r="E34" s="49" t="s">
-        <v>158</v>
+      <c r="E34" s="30" t="s">
+        <v>85</v>
       </c>
       <c r="F34" s="12"/>
       <c r="G34" s="11" t="s">
-        <v>189</v>
+        <v>86</v>
       </c>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
     </row>
-    <row r="35" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:31" ht="42.75">
       <c r="A35" s="11"/>
       <c r="B35" s="6"/>
-      <c r="C35" s="48" t="s">
-        <v>119</v>
+      <c r="C35" s="29" t="s">
+        <v>87</v>
       </c>
       <c r="D35" s="12"/>
-      <c r="E35" s="11"/>
+      <c r="E35" s="30" t="s">
+        <v>88</v>
+      </c>
       <c r="F35" s="12"/>
-      <c r="G35" s="11" t="s">
-        <v>190</v>
+      <c r="G35" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
     </row>
-    <row r="36" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:31" ht="28.5">
       <c r="A36" s="11"/>
       <c r="B36" s="6"/>
-      <c r="C36" s="11" t="s">
-        <v>128</v>
+      <c r="C36" s="29" t="s">
+        <v>89</v>
       </c>
       <c r="D36" s="12"/>
       <c r="E36" s="11"/>
       <c r="F36" s="12"/>
       <c r="G36" s="11" t="s">
-        <v>192</v>
+        <v>90</v>
       </c>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
     </row>
-    <row r="37" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:31">
       <c r="A37" s="11"/>
       <c r="B37" s="6"/>
-      <c r="C37" s="11"/>
+      <c r="C37" s="29"/>
       <c r="D37" s="12"/>
       <c r="E37" s="11"/>
       <c r="F37" s="12"/>
       <c r="G37" s="11" t="s">
-        <v>208</v>
+        <v>91</v>
       </c>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
     </row>
-    <row r="38" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:31">
       <c r="A38" s="11"/>
       <c r="B38" s="6"/>
+      <c r="C38" s="29"/>
       <c r="D38" s="12"/>
       <c r="E38" s="11"/>
       <c r="F38" s="12"/>
-      <c r="G38" s="11" t="s">
-        <v>195</v>
+      <c r="G38" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
     </row>
-    <row r="39" spans="1:31" s="28" customFormat="1" ht="30.5" customHeight="1" x14ac:dyDescent="0.35">
-[...47 lines deleted...]
-      <c r="C40" s="48" t="s">
+    <row r="39" spans="1:31" ht="28.5">
+      <c r="A39" s="11"/>
+      <c r="B39" s="6"/>
+      <c r="C39" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="D39" s="12"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="11" t="s">
+        <v>93</v>
+      </c>
+      <c r="H39" s="12"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="12"/>
+    </row>
+    <row r="40" spans="1:31" s="27" customFormat="1" ht="30.6" customHeight="1">
+      <c r="A40" s="36" t="s">
+        <v>94</v>
+      </c>
+      <c r="B40" s="37"/>
+      <c r="C40" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="38"/>
+      <c r="E40" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="F40" s="38"/>
+      <c r="G40" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="H40" s="38"/>
+      <c r="I40" s="36" t="s">
+        <v>95</v>
+      </c>
+      <c r="J40" s="38"/>
+      <c r="K40" s="26"/>
+      <c r="L40" s="26"/>
+      <c r="M40" s="26"/>
+      <c r="N40" s="26"/>
+      <c r="O40" s="26"/>
+      <c r="P40" s="26"/>
+      <c r="Q40" s="26"/>
+      <c r="R40" s="26"/>
+      <c r="S40" s="26"/>
+      <c r="T40" s="26"/>
+      <c r="U40" s="26"/>
+      <c r="V40" s="26"/>
+      <c r="W40" s="26"/>
+      <c r="X40" s="26"/>
+      <c r="Y40" s="26"/>
+      <c r="Z40" s="26"/>
+      <c r="AA40" s="26"/>
+      <c r="AB40" s="26"/>
+      <c r="AC40" s="26"/>
+      <c r="AD40" s="26"/>
+      <c r="AE40" s="26"/>
+    </row>
+    <row r="41" spans="1:31" ht="28.5">
+      <c r="A41" s="11" t="s">
+        <v>96</v>
+      </c>
+      <c r="B41" s="6"/>
+      <c r="C41" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="D41" s="12"/>
+      <c r="E41" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="F41" s="12"/>
+      <c r="G41" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="H41" s="12"/>
+      <c r="I41" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="J41" s="12"/>
+    </row>
+    <row r="42" spans="1:31" ht="28.5">
+      <c r="A42" s="11" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" s="6"/>
+      <c r="C42" s="29" t="s">
+        <v>99</v>
+      </c>
+      <c r="D42" s="12"/>
+      <c r="E42" s="30" t="s">
         <v>100</v>
-      </c>
-[...44 lines deleted...]
-        <v>160</v>
       </c>
       <c r="F42" s="12"/>
       <c r="G42" s="11" t="s">
-        <v>191</v>
+        <v>90</v>
       </c>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
     </row>
-    <row r="43" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:31" ht="28.5">
       <c r="A43" s="11" t="s">
-        <v>135</v>
+        <v>101</v>
       </c>
       <c r="B43" s="6"/>
       <c r="C43" s="11" t="s">
-        <v>80</v>
+        <v>102</v>
       </c>
       <c r="D43" s="12"/>
       <c r="E43" s="23" t="s">
-        <v>161</v>
+        <v>103</v>
       </c>
       <c r="F43" s="12"/>
       <c r="G43" s="11" t="s">
-        <v>196</v>
+        <v>104</v>
       </c>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
     </row>
-    <row r="44" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-      <c r="A44" s="11"/>
+    <row r="44" spans="1:31" ht="28.5">
+      <c r="A44" s="11" t="s">
+        <v>105</v>
+      </c>
       <c r="B44" s="6"/>
       <c r="C44" s="11" t="s">
-        <v>122</v>
+        <v>106</v>
       </c>
       <c r="D44" s="12"/>
-      <c r="E44" s="49" t="s">
-        <v>162</v>
+      <c r="E44" s="23" t="s">
+        <v>107</v>
       </c>
       <c r="F44" s="12"/>
       <c r="G44" s="11" t="s">
-        <v>198</v>
+        <v>108</v>
       </c>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="12"/>
     </row>
-    <row r="45" spans="1:31" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F45" s="14"/>
+    <row r="45" spans="1:31" ht="28.5">
+      <c r="A45" s="11"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="D45" s="12"/>
+      <c r="E45" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F45" s="12"/>
       <c r="G45" s="11" t="s">
-        <v>208</v>
-[...70 lines deleted...]
-    <row r="48" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+        <v>111</v>
+      </c>
+      <c r="H45" s="12"/>
+      <c r="I45" s="11"/>
+      <c r="J45" s="12"/>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="13"/>
+      <c r="B46" s="7"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="32"/>
+      <c r="F46" s="14"/>
+      <c r="G46" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H46" s="14"/>
+      <c r="I46" s="13"/>
+      <c r="J46" s="14"/>
+    </row>
+    <row r="47" spans="1:31" s="27" customFormat="1" ht="27" customHeight="1">
+      <c r="A47" s="39" t="s">
+        <v>112</v>
+      </c>
+      <c r="B47" s="40"/>
+      <c r="C47" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="D47" s="43"/>
+      <c r="E47" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" s="43"/>
+      <c r="G47" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="H47" s="43"/>
+      <c r="I47" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="J47" s="43"/>
+      <c r="K47" s="26"/>
+      <c r="L47" s="26"/>
+      <c r="M47" s="26"/>
+      <c r="N47" s="26"/>
+      <c r="O47" s="26"/>
+      <c r="P47" s="26"/>
+      <c r="Q47" s="26"/>
+      <c r="R47" s="26"/>
+      <c r="S47" s="26"/>
+      <c r="T47" s="26"/>
+      <c r="U47" s="26"/>
+      <c r="V47" s="26"/>
+      <c r="W47" s="26"/>
+      <c r="X47" s="26"/>
+      <c r="Y47" s="26"/>
+      <c r="Z47" s="26"/>
+      <c r="AA47" s="26"/>
+      <c r="AB47" s="26"/>
+      <c r="AC47" s="26"/>
+      <c r="AD47" s="26"/>
+      <c r="AE47" s="26"/>
+    </row>
+    <row r="48" spans="1:31" ht="28.5">
       <c r="A48" s="11" t="s">
-        <v>76</v>
+        <v>114</v>
       </c>
       <c r="B48" s="6"/>
       <c r="C48" s="11" t="s">
-        <v>102</v>
+        <v>115</v>
       </c>
       <c r="D48" s="12"/>
-      <c r="E48" s="23" t="s">
-        <v>164</v>
+      <c r="E48" s="30" t="s">
+        <v>116</v>
       </c>
       <c r="F48" s="12"/>
       <c r="G48" s="11" t="s">
-        <v>197</v>
+        <v>117</v>
       </c>
       <c r="H48" s="12"/>
-      <c r="I48" s="11"/>
+      <c r="I48" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J48" s="12"/>
     </row>
-    <row r="49" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-      </c>
+    <row r="49" spans="1:31" ht="28.5">
+      <c r="A49" s="11"/>
       <c r="B49" s="6"/>
       <c r="C49" s="11" t="s">
-        <v>75</v>
+        <v>118</v>
       </c>
       <c r="D49" s="12"/>
       <c r="E49" s="23" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="F49" s="12"/>
       <c r="G49" s="11" t="s">
-        <v>199</v>
+        <v>120</v>
       </c>
       <c r="H49" s="12"/>
       <c r="I49" s="11"/>
       <c r="J49" s="12"/>
     </row>
-    <row r="50" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:31" ht="42.75">
+      <c r="A50" s="11" t="s">
+        <v>121</v>
+      </c>
       <c r="B50" s="6"/>
-      <c r="C50" s="48" t="s">
-        <v>86</v>
+      <c r="C50" s="11" t="s">
+        <v>122</v>
       </c>
       <c r="D50" s="12"/>
-      <c r="E50" s="49" t="s">
-        <v>166</v>
+      <c r="E50" s="23" t="s">
+        <v>123</v>
       </c>
       <c r="F50" s="12"/>
       <c r="G50" s="11" t="s">
-        <v>201</v>
+        <v>124</v>
       </c>
       <c r="H50" s="12"/>
       <c r="I50" s="11"/>
       <c r="J50" s="12"/>
     </row>
-    <row r="51" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:31">
+      <c r="A51" s="11"/>
       <c r="B51" s="6"/>
-      <c r="C51" s="11" t="s">
-        <v>101</v>
+      <c r="C51" s="29" t="s">
+        <v>125</v>
       </c>
       <c r="D51" s="12"/>
-      <c r="E51" s="49" t="s">
-        <v>154</v>
+      <c r="E51" s="30" t="s">
+        <v>126</v>
       </c>
       <c r="F51" s="12"/>
       <c r="G51" s="11" t="s">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="H51" s="12"/>
       <c r="I51" s="11"/>
       <c r="J51" s="12"/>
     </row>
-    <row r="52" spans="1:31" x14ac:dyDescent="0.35">
-      <c r="A52" s="11"/>
+    <row r="52" spans="1:31" ht="28.5">
+      <c r="A52" s="11" t="s">
+        <v>128</v>
+      </c>
       <c r="B52" s="6"/>
       <c r="C52" s="11" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="D52" s="12"/>
-      <c r="E52" s="49" t="s">
-        <v>162</v>
+      <c r="E52" s="30" t="s">
+        <v>74</v>
       </c>
       <c r="F52" s="12"/>
       <c r="G52" s="11" t="s">
-        <v>204</v>
+        <v>130</v>
       </c>
       <c r="H52" s="12"/>
       <c r="I52" s="11"/>
       <c r="J52" s="12"/>
     </row>
-    <row r="53" spans="1:31" x14ac:dyDescent="0.35">
-[...5 lines deleted...]
-      <c r="F53" s="14"/>
+    <row r="53" spans="1:31">
+      <c r="A53" s="11"/>
+      <c r="B53" s="6"/>
+      <c r="C53" s="11" t="s">
+        <v>131</v>
+      </c>
+      <c r="D53" s="12"/>
+      <c r="E53" s="30" t="s">
+        <v>110</v>
+      </c>
+      <c r="F53" s="12"/>
       <c r="G53" s="11" t="s">
-        <v>208</v>
-[...72 lines deleted...]
-        <v>49</v>
+        <v>132</v>
+      </c>
+      <c r="H53" s="12"/>
+      <c r="I53" s="11"/>
+      <c r="J53" s="12"/>
+    </row>
+    <row r="54" spans="1:31">
+      <c r="A54" s="13"/>
+      <c r="B54" s="7"/>
+      <c r="C54" s="13"/>
+      <c r="D54" s="14"/>
+      <c r="E54" s="32"/>
+      <c r="F54" s="14"/>
+      <c r="G54" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H54" s="14"/>
+      <c r="I54" s="13"/>
+      <c r="J54" s="14"/>
+    </row>
+    <row r="55" spans="1:31" s="27" customFormat="1" ht="29.65" customHeight="1">
+      <c r="A55" s="41" t="s">
+        <v>133</v>
+      </c>
+      <c r="B55" s="44"/>
+      <c r="C55" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="D55" s="42"/>
+      <c r="E55" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="F55" s="42"/>
+      <c r="G55" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="H55" s="42"/>
+      <c r="I55" s="41" t="s">
+        <v>134</v>
+      </c>
+      <c r="J55" s="42"/>
+      <c r="K55" s="26"/>
+      <c r="L55" s="26"/>
+      <c r="M55" s="26"/>
+      <c r="N55" s="26"/>
+      <c r="O55" s="26"/>
+      <c r="P55" s="26"/>
+      <c r="Q55" s="26"/>
+      <c r="R55" s="26"/>
+      <c r="S55" s="26"/>
+      <c r="T55" s="26"/>
+      <c r="U55" s="26"/>
+      <c r="V55" s="26"/>
+      <c r="W55" s="26"/>
+      <c r="X55" s="26"/>
+      <c r="Y55" s="26"/>
+      <c r="Z55" s="26"/>
+      <c r="AA55" s="26"/>
+      <c r="AB55" s="26"/>
+      <c r="AC55" s="26"/>
+      <c r="AD55" s="26"/>
+      <c r="AE55" s="26"/>
+    </row>
+    <row r="56" spans="1:31" ht="28.5">
+      <c r="A56" s="29" t="s">
+        <v>135</v>
       </c>
       <c r="B56" s="6"/>
-      <c r="C56" s="48" t="s">
-        <v>82</v>
+      <c r="C56" s="11" t="s">
+        <v>136</v>
       </c>
       <c r="D56" s="12"/>
-      <c r="E56" s="49" t="s">
-        <v>167</v>
+      <c r="E56" s="30" t="s">
+        <v>126</v>
       </c>
       <c r="F56" s="12"/>
       <c r="G56" s="11" t="s">
-        <v>200</v>
+        <v>120</v>
       </c>
       <c r="H56" s="12"/>
-      <c r="I56" s="11"/>
+      <c r="I56" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J56" s="12"/>
     </row>
-    <row r="57" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:31" ht="28.5">
       <c r="A57" s="11" t="s">
-        <v>50</v>
+        <v>137</v>
       </c>
       <c r="B57" s="6"/>
-      <c r="C57" s="48" t="s">
-        <v>83</v>
+      <c r="C57" s="29" t="s">
+        <v>138</v>
       </c>
       <c r="D57" s="12"/>
-      <c r="E57" s="49" t="s">
-        <v>148</v>
+      <c r="E57" s="30" t="s">
+        <v>139</v>
       </c>
       <c r="F57" s="12"/>
       <c r="G57" s="11" t="s">
-        <v>201</v>
+        <v>140</v>
       </c>
       <c r="H57" s="12"/>
       <c r="I57" s="11"/>
       <c r="J57" s="12"/>
     </row>
-    <row r="58" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:31" ht="42.75">
       <c r="A58" s="11" t="s">
-        <v>16</v>
+        <v>141</v>
       </c>
       <c r="B58" s="6"/>
-      <c r="C58" s="48" t="s">
-        <v>104</v>
+      <c r="C58" s="29" t="s">
+        <v>142</v>
       </c>
       <c r="D58" s="12"/>
-      <c r="E58" s="49" t="s">
-        <v>154</v>
+      <c r="E58" s="30" t="s">
+        <v>21</v>
       </c>
       <c r="F58" s="12"/>
       <c r="G58" s="11" t="s">
-        <v>202</v>
+        <v>127</v>
       </c>
       <c r="H58" s="12"/>
       <c r="I58" s="11"/>
       <c r="J58" s="12"/>
     </row>
-    <row r="59" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:31" ht="28.5">
       <c r="A59" s="11" t="s">
-        <v>32</v>
+        <v>143</v>
       </c>
       <c r="B59" s="6"/>
-      <c r="C59" s="11" t="s">
-        <v>105</v>
+      <c r="C59" s="29" t="s">
+        <v>144</v>
       </c>
       <c r="D59" s="12"/>
-      <c r="E59" s="49" t="s">
-        <v>162</v>
+      <c r="E59" s="30" t="s">
+        <v>74</v>
       </c>
       <c r="F59" s="12"/>
       <c r="G59" s="11" t="s">
-        <v>209</v>
+        <v>130</v>
       </c>
       <c r="H59" s="12"/>
       <c r="I59" s="11"/>
       <c r="J59" s="12"/>
     </row>
-    <row r="60" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:31" ht="42.75">
       <c r="A60" s="11" t="s">
-        <v>51</v>
+        <v>145</v>
       </c>
       <c r="B60" s="6"/>
-      <c r="C60" s="48" t="s">
+      <c r="C60" s="11" t="s">
+        <v>146</v>
+      </c>
+      <c r="D60" s="12"/>
+      <c r="E60" s="30" t="s">
         <v>110</v>
       </c>
-      <c r="D60" s="12"/>
-      <c r="E60" s="11"/>
       <c r="F60" s="12"/>
       <c r="G60" s="11" t="s">
-        <v>207</v>
+        <v>147</v>
       </c>
       <c r="H60" s="12"/>
       <c r="I60" s="11"/>
       <c r="J60" s="12"/>
     </row>
-    <row r="61" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:31">
       <c r="A61" s="11" t="s">
-        <v>24</v>
+        <v>148</v>
       </c>
       <c r="B61" s="6"/>
-      <c r="C61" s="11"/>
+      <c r="C61" s="29" t="s">
+        <v>149</v>
+      </c>
       <c r="D61" s="12"/>
       <c r="E61" s="11"/>
       <c r="F61" s="12"/>
-      <c r="G61" s="26" t="s">
-        <v>208</v>
+      <c r="G61" s="11" t="s">
+        <v>150</v>
       </c>
       <c r="H61" s="12"/>
       <c r="I61" s="11"/>
       <c r="J61" s="12"/>
     </row>
-    <row r="62" spans="1:31" s="28" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
-[...66 lines deleted...]
-        <v>18</v>
+    <row r="62" spans="1:31" ht="28.5">
+      <c r="A62" s="11" t="s">
+        <v>151</v>
+      </c>
+      <c r="B62" s="6"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="12"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="12"/>
+      <c r="G62" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="H62" s="12"/>
+      <c r="I62" s="11"/>
+      <c r="J62" s="12"/>
+    </row>
+    <row r="63" spans="1:31" s="27" customFormat="1" ht="28.5" customHeight="1">
+      <c r="A63" s="36" t="s">
+        <v>152</v>
+      </c>
+      <c r="B63" s="37"/>
+      <c r="C63" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="38"/>
+      <c r="E63" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="F63" s="38"/>
+      <c r="G63" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="H63" s="38"/>
+      <c r="I63" s="36" t="s">
+        <v>153</v>
+      </c>
+      <c r="J63" s="38"/>
+      <c r="K63" s="26"/>
+      <c r="L63" s="26"/>
+      <c r="M63" s="26"/>
+      <c r="N63" s="26"/>
+      <c r="O63" s="26"/>
+      <c r="P63" s="26"/>
+      <c r="Q63" s="26"/>
+      <c r="R63" s="26"/>
+      <c r="S63" s="26"/>
+      <c r="T63" s="26"/>
+      <c r="U63" s="26"/>
+      <c r="V63" s="26"/>
+      <c r="W63" s="26"/>
+      <c r="X63" s="26"/>
+      <c r="Y63" s="26"/>
+      <c r="Z63" s="26"/>
+      <c r="AA63" s="26"/>
+      <c r="AB63" s="26"/>
+      <c r="AC63" s="26"/>
+      <c r="AD63" s="26"/>
+      <c r="AE63" s="26"/>
+    </row>
+    <row r="64" spans="1:31" ht="42.75">
+      <c r="A64" s="11" t="s">
+        <v>154</v>
       </c>
       <c r="B64" s="6"/>
-      <c r="C64" s="11" t="s">
-        <v>107</v>
+      <c r="C64" s="29" t="s">
+        <v>155</v>
       </c>
       <c r="D64" s="12"/>
-      <c r="E64" s="49" t="s">
-        <v>167</v>
+      <c r="E64" s="30" t="s">
+        <v>126</v>
       </c>
       <c r="F64" s="12"/>
       <c r="G64" s="11" t="s">
-        <v>205</v>
+        <v>156</v>
       </c>
       <c r="H64" s="12"/>
-      <c r="I64" s="11"/>
+      <c r="I64" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J64" s="12"/>
     </row>
-    <row r="65" spans="1:31" ht="27" customHeight="1" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>52</v>
+    <row r="65" spans="1:31" ht="28.5">
+      <c r="A65" s="29" t="s">
+        <v>157</v>
       </c>
       <c r="B65" s="6"/>
       <c r="C65" s="11" t="s">
-        <v>108</v>
+        <v>158</v>
       </c>
       <c r="D65" s="12"/>
-      <c r="E65" s="23" t="s">
-        <v>168</v>
+      <c r="E65" s="30" t="s">
+        <v>139</v>
       </c>
       <c r="F65" s="12"/>
       <c r="G65" s="11" t="s">
-        <v>206</v>
+        <v>159</v>
       </c>
       <c r="H65" s="12"/>
       <c r="I65" s="11"/>
       <c r="J65" s="12"/>
     </row>
-    <row r="66" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>53</v>
+    <row r="66" spans="1:31" ht="27" customHeight="1">
+      <c r="A66" s="29" t="s">
+        <v>160</v>
       </c>
       <c r="B66" s="6"/>
       <c r="C66" s="11" t="s">
-        <v>111</v>
+        <v>161</v>
       </c>
       <c r="D66" s="12"/>
       <c r="E66" s="23" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="F66" s="12"/>
       <c r="G66" s="11" t="s">
-        <v>207</v>
+        <v>163</v>
       </c>
       <c r="H66" s="12"/>
       <c r="I66" s="11"/>
       <c r="J66" s="12"/>
     </row>
-    <row r="67" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:31" ht="42.75">
       <c r="A67" s="11" t="s">
-        <v>34</v>
+        <v>164</v>
       </c>
       <c r="B67" s="6"/>
-      <c r="C67" s="48" t="s">
-        <v>124</v>
+      <c r="C67" s="11" t="s">
+        <v>165</v>
       </c>
       <c r="D67" s="12"/>
-      <c r="E67" s="49" t="s">
-        <v>148</v>
+      <c r="E67" s="23" t="s">
+        <v>166</v>
       </c>
       <c r="F67" s="12"/>
-      <c r="G67" s="26" t="s">
-        <v>208</v>
+      <c r="G67" s="11" t="s">
+        <v>150</v>
       </c>
       <c r="H67" s="12"/>
       <c r="I67" s="11"/>
       <c r="J67" s="12"/>
     </row>
-    <row r="68" spans="1:31" ht="27" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:31" ht="28.5">
       <c r="A68" s="11" t="s">
-        <v>138</v>
+        <v>167</v>
       </c>
       <c r="B68" s="6"/>
-      <c r="C68" s="11" t="s">
-        <v>125</v>
+      <c r="C68" s="29" t="s">
+        <v>168</v>
       </c>
       <c r="D68" s="12"/>
-      <c r="E68" s="49" t="s">
-        <v>154</v>
+      <c r="E68" s="30" t="s">
+        <v>21</v>
       </c>
       <c r="F68" s="12"/>
-      <c r="G68" s="11" t="s">
-        <v>209</v>
+      <c r="G68" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H68" s="12"/>
       <c r="I68" s="11"/>
       <c r="J68" s="12"/>
     </row>
-    <row r="69" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>54</v>
+    <row r="69" spans="1:31" ht="27" customHeight="1">
+      <c r="A69" s="11" t="s">
+        <v>169</v>
       </c>
       <c r="B69" s="6"/>
-      <c r="C69" s="48" t="s">
-        <v>114</v>
+      <c r="C69" s="11" t="s">
+        <v>170</v>
       </c>
       <c r="D69" s="12"/>
-      <c r="E69" s="49" t="s">
-        <v>162</v>
+      <c r="E69" s="30" t="s">
+        <v>74</v>
       </c>
       <c r="F69" s="12"/>
       <c r="G69" s="11" t="s">
-        <v>210</v>
+        <v>147</v>
       </c>
       <c r="H69" s="12"/>
       <c r="I69" s="11"/>
       <c r="J69" s="12"/>
     </row>
-    <row r="70" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>37</v>
+    <row r="70" spans="1:31" ht="42.75">
+      <c r="A70" s="29" t="s">
+        <v>171</v>
       </c>
       <c r="B70" s="6"/>
-      <c r="C70" s="11" t="s">
-        <v>127</v>
+      <c r="C70" s="29" t="s">
+        <v>172</v>
       </c>
       <c r="D70" s="12"/>
-      <c r="E70" s="11"/>
+      <c r="E70" s="30" t="s">
+        <v>110</v>
+      </c>
       <c r="F70" s="12"/>
-      <c r="G70" s="11"/>
+      <c r="G70" s="11" t="s">
+        <v>173</v>
+      </c>
       <c r="H70" s="12"/>
       <c r="I70" s="11"/>
       <c r="J70" s="12"/>
-      <c r="K70" s="2"/>
-[...77 lines deleted...]
-      <c r="G72" s="24" t="s">
+    </row>
+    <row r="71" spans="1:31" ht="28.5">
+      <c r="A71" s="29" t="s">
+        <v>174</v>
+      </c>
+      <c r="B71" s="6"/>
+      <c r="C71" s="11" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71" s="12"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="12"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="12"/>
+      <c r="I71" s="11"/>
+      <c r="J71" s="12"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+      <c r="R71" s="2"/>
+      <c r="S71" s="2"/>
+      <c r="T71" s="2"/>
+      <c r="U71" s="2"/>
+      <c r="V71" s="2"/>
+      <c r="W71" s="2"/>
+      <c r="X71" s="2"/>
+      <c r="Y71" s="2"/>
+      <c r="Z71" s="2"/>
+      <c r="AA71" s="2"/>
+      <c r="AB71" s="2"/>
+      <c r="AC71" s="2"/>
+      <c r="AD71" s="2"/>
+      <c r="AE71" s="2"/>
+    </row>
+    <row r="72" spans="1:31" s="27" customFormat="1" ht="28.15" customHeight="1">
+      <c r="A72" s="39" t="s">
+        <v>176</v>
+      </c>
+      <c r="B72" s="40"/>
+      <c r="C72" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="D72" s="43"/>
+      <c r="E72" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="F72" s="43"/>
+      <c r="G72" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="H72" s="43"/>
+      <c r="I72" s="39" t="s">
+        <v>177</v>
+      </c>
+      <c r="J72" s="43"/>
+      <c r="K72" s="28"/>
+      <c r="L72" s="28"/>
+      <c r="M72" s="28"/>
+      <c r="N72" s="28"/>
+      <c r="O72" s="28"/>
+      <c r="P72" s="28"/>
+      <c r="Q72" s="28"/>
+      <c r="R72" s="28"/>
+      <c r="S72" s="28"/>
+      <c r="T72" s="28"/>
+      <c r="U72" s="28"/>
+      <c r="V72" s="28"/>
+      <c r="W72" s="28"/>
+      <c r="X72" s="28"/>
+      <c r="Y72" s="28"/>
+      <c r="Z72" s="28"/>
+      <c r="AA72" s="28"/>
+      <c r="AB72" s="28"/>
+      <c r="AC72" s="28"/>
+      <c r="AD72" s="28"/>
+      <c r="AE72" s="28"/>
+    </row>
+    <row r="73" spans="1:31" ht="28.5">
+      <c r="A73" s="29" t="s">
+        <v>178</v>
+      </c>
+      <c r="B73" s="6"/>
+      <c r="C73" s="29" t="s">
         <v>179</v>
       </c>
-      <c r="H72" s="12"/>
-[...12 lines deleted...]
-      </c>
       <c r="D73" s="12"/>
-      <c r="E73" s="49" t="s">
-        <v>148</v>
+      <c r="E73" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="F73" s="12"/>
-      <c r="G73" s="24" t="s">
+      <c r="G73" s="11" t="s">
         <v>180</v>
       </c>
       <c r="H73" s="12"/>
-      <c r="I73" s="11"/>
+      <c r="I73" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J73" s="12"/>
     </row>
-    <row r="74" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:31" ht="28.5">
       <c r="A74" s="11" t="s">
-        <v>35</v>
+        <v>181</v>
       </c>
       <c r="B74" s="6"/>
-      <c r="C74" s="48" t="s">
-        <v>126</v>
+      <c r="C74" s="29" t="s">
+        <v>182</v>
       </c>
       <c r="D74" s="12"/>
-      <c r="E74" s="49" t="s">
-        <v>162</v>
+      <c r="E74" s="30" t="s">
+        <v>21</v>
       </c>
       <c r="F74" s="12"/>
       <c r="G74" s="11" t="s">
-        <v>206</v>
+        <v>183</v>
       </c>
       <c r="H74" s="12"/>
       <c r="I74" s="11"/>
       <c r="J74" s="12"/>
     </row>
-    <row r="75" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:31" ht="28.5">
       <c r="A75" s="11" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="B75" s="6"/>
-      <c r="C75" s="11"/>
+      <c r="C75" s="29" t="s">
+        <v>185</v>
+      </c>
       <c r="D75" s="12"/>
-      <c r="E75" s="11"/>
+      <c r="E75" s="30" t="s">
+        <v>110</v>
+      </c>
       <c r="F75" s="12"/>
       <c r="G75" s="11" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="H75" s="12"/>
       <c r="I75" s="11"/>
       <c r="J75" s="12"/>
     </row>
-    <row r="76" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>57</v>
+    <row r="76" spans="1:31">
+      <c r="A76" s="11" t="s">
+        <v>186</v>
       </c>
       <c r="B76" s="6"/>
       <c r="C76" s="11"/>
       <c r="D76" s="12"/>
       <c r="E76" s="11"/>
       <c r="F76" s="12"/>
       <c r="G76" s="11" t="s">
-        <v>208</v>
+        <v>147</v>
       </c>
       <c r="H76" s="12"/>
       <c r="I76" s="11"/>
       <c r="J76" s="12"/>
     </row>
-    <row r="77" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>38</v>
+    <row r="77" spans="1:31" ht="28.5">
+      <c r="A77" s="29" t="s">
+        <v>187</v>
       </c>
       <c r="B77" s="6"/>
       <c r="C77" s="11"/>
       <c r="D77" s="12"/>
       <c r="E77" s="11"/>
       <c r="F77" s="12"/>
-      <c r="G77" s="11" t="s">
-        <v>189</v>
+      <c r="G77" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H77" s="12"/>
       <c r="I77" s="11"/>
       <c r="J77" s="12"/>
     </row>
-    <row r="78" spans="1:31" s="28" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
-[...64 lines deleted...]
-    <row r="80" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:31" ht="28.5">
+      <c r="A78" s="11" t="s">
+        <v>188</v>
+      </c>
+      <c r="B78" s="6"/>
+      <c r="C78" s="11"/>
+      <c r="D78" s="12"/>
+      <c r="E78" s="11"/>
+      <c r="F78" s="12"/>
+      <c r="G78" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H78" s="12"/>
+      <c r="I78" s="11"/>
+      <c r="J78" s="12"/>
+    </row>
+    <row r="79" spans="1:31" s="27" customFormat="1" ht="34.5" customHeight="1">
+      <c r="A79" s="41" t="s">
+        <v>189</v>
+      </c>
+      <c r="B79" s="44"/>
+      <c r="C79" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="D79" s="42"/>
+      <c r="E79" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="F79" s="42"/>
+      <c r="G79" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="H79" s="42"/>
+      <c r="I79" s="41" t="s">
+        <v>190</v>
+      </c>
+      <c r="J79" s="42"/>
+      <c r="K79" s="28"/>
+      <c r="L79" s="28"/>
+      <c r="M79" s="28"/>
+      <c r="N79" s="28"/>
+      <c r="O79" s="28"/>
+      <c r="P79" s="28"/>
+      <c r="Q79" s="28"/>
+      <c r="R79" s="28"/>
+      <c r="S79" s="28"/>
+      <c r="T79" s="28"/>
+      <c r="U79" s="28"/>
+      <c r="V79" s="28"/>
+      <c r="W79" s="28"/>
+      <c r="X79" s="28"/>
+      <c r="Y79" s="28"/>
+      <c r="Z79" s="28"/>
+      <c r="AA79" s="28"/>
+      <c r="AB79" s="28"/>
+      <c r="AC79" s="28"/>
+      <c r="AD79" s="28"/>
+      <c r="AE79" s="28"/>
+    </row>
+    <row r="80" spans="1:31" ht="28.5">
       <c r="A80" s="11" t="s">
-        <v>139</v>
+        <v>191</v>
       </c>
       <c r="B80" s="6"/>
       <c r="C80" s="11" t="s">
-        <v>117</v>
+        <v>192</v>
       </c>
       <c r="D80" s="12"/>
-      <c r="E80" s="49" t="s">
-        <v>170</v>
+      <c r="E80" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="F80" s="12"/>
-      <c r="G80" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G80" s="11"/>
       <c r="H80" s="12"/>
-      <c r="I80" s="11"/>
+      <c r="I80" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J80" s="12"/>
     </row>
-    <row r="81" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:31" ht="42.75">
       <c r="A81" s="11" t="s">
-        <v>58</v>
+        <v>193</v>
       </c>
       <c r="B81" s="6"/>
       <c r="C81" s="11" t="s">
-        <v>118</v>
+        <v>194</v>
       </c>
       <c r="D81" s="12"/>
-      <c r="E81" s="49" t="s">
-        <v>171</v>
+      <c r="E81" s="30" t="s">
+        <v>195</v>
       </c>
       <c r="F81" s="12"/>
       <c r="G81" s="11" t="s">
-        <v>209</v>
+        <v>18</v>
       </c>
       <c r="H81" s="12"/>
       <c r="I81" s="11"/>
       <c r="J81" s="12"/>
     </row>
-    <row r="82" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:31" ht="42.75">
       <c r="A82" s="11" t="s">
-        <v>59</v>
+        <v>196</v>
       </c>
       <c r="B82" s="6"/>
       <c r="C82" s="11" t="s">
-        <v>140</v>
+        <v>197</v>
       </c>
       <c r="D82" s="12"/>
-      <c r="E82" s="49" t="s">
-        <v>148</v>
+      <c r="E82" s="30" t="s">
+        <v>198</v>
       </c>
       <c r="F82" s="12"/>
-      <c r="G82" s="26" t="s">
-        <v>208</v>
+      <c r="G82" s="11" t="s">
+        <v>163</v>
       </c>
       <c r="H82" s="12"/>
       <c r="I82" s="11"/>
       <c r="J82" s="12"/>
     </row>
-    <row r="83" spans="1:31" ht="40.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>60</v>
+    <row r="83" spans="1:31" ht="57">
+      <c r="A83" s="11" t="s">
+        <v>199</v>
       </c>
       <c r="B83" s="6"/>
-      <c r="C83" s="11"/>
+      <c r="C83" s="11" t="s">
+        <v>200</v>
+      </c>
       <c r="D83" s="12"/>
-      <c r="E83" s="23" t="s">
-        <v>172</v>
+      <c r="E83" s="30" t="s">
+        <v>21</v>
       </c>
       <c r="F83" s="12"/>
       <c r="G83" s="11" t="s">
-        <v>189</v>
+        <v>147</v>
       </c>
       <c r="H83" s="12"/>
       <c r="I83" s="11"/>
       <c r="J83" s="12"/>
     </row>
-    <row r="84" spans="1:31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>31</v>
+    <row r="84" spans="1:31" ht="42.75">
+      <c r="A84" s="29" t="s">
+        <v>201</v>
       </c>
       <c r="B84" s="6"/>
       <c r="C84" s="11"/>
       <c r="D84" s="12"/>
-      <c r="E84" s="11"/>
+      <c r="E84" s="23" t="s">
+        <v>202</v>
+      </c>
       <c r="F84" s="12"/>
-      <c r="G84" s="11" t="s">
-        <v>211</v>
+      <c r="G84" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H84" s="12"/>
       <c r="I84" s="11"/>
       <c r="J84" s="12"/>
     </row>
-    <row r="85" spans="1:31" ht="27" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>14</v>
+    <row r="85" spans="1:31" ht="28.5">
+      <c r="A85" s="29" t="s">
+        <v>203</v>
       </c>
       <c r="B85" s="6"/>
       <c r="C85" s="11"/>
       <c r="D85" s="12"/>
       <c r="E85" s="11"/>
       <c r="F85" s="12"/>
+      <c r="G85" s="11" t="s">
+        <v>33</v>
+      </c>
       <c r="H85" s="12"/>
       <c r="I85" s="11"/>
       <c r="J85" s="12"/>
     </row>
-    <row r="86" spans="1:31" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:31" ht="28.5">
       <c r="A86" s="11" t="s">
-        <v>15</v>
+        <v>204</v>
       </c>
       <c r="B86" s="6"/>
       <c r="C86" s="11"/>
       <c r="D86" s="12"/>
       <c r="E86" s="11"/>
       <c r="F86" s="12"/>
-      <c r="G86" s="11"/>
+      <c r="G86" s="11" t="s">
+        <v>205</v>
+      </c>
       <c r="H86" s="12"/>
       <c r="I86" s="11"/>
       <c r="J86" s="12"/>
     </row>
-    <row r="87" spans="1:31" s="28" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.35">
-[...64 lines deleted...]
-    <row r="89" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:31">
+      <c r="A87" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="B87" s="6"/>
+      <c r="C87" s="11"/>
+      <c r="D87" s="12"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="12"/>
+      <c r="G87" s="11"/>
+      <c r="H87" s="12"/>
+      <c r="I87" s="11"/>
+      <c r="J87" s="12"/>
+    </row>
+    <row r="88" spans="1:31" s="27" customFormat="1" ht="29.25" customHeight="1">
+      <c r="A88" s="33" t="s">
+        <v>207</v>
+      </c>
+      <c r="B88" s="34"/>
+      <c r="C88" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="D88" s="35"/>
+      <c r="E88" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="F88" s="35"/>
+      <c r="G88" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="H88" s="35"/>
+      <c r="I88" s="33" t="s">
+        <v>208</v>
+      </c>
+      <c r="J88" s="35"/>
+      <c r="K88" s="28"/>
+      <c r="L88" s="28"/>
+      <c r="M88" s="28"/>
+      <c r="N88" s="28"/>
+      <c r="O88" s="28"/>
+      <c r="P88" s="28"/>
+      <c r="Q88" s="28"/>
+      <c r="R88" s="28"/>
+      <c r="S88" s="28"/>
+      <c r="T88" s="28"/>
+      <c r="U88" s="28"/>
+      <c r="V88" s="28"/>
+      <c r="W88" s="28"/>
+      <c r="X88" s="28"/>
+      <c r="Y88" s="28"/>
+      <c r="Z88" s="28"/>
+      <c r="AA88" s="28"/>
+      <c r="AB88" s="28"/>
+      <c r="AC88" s="28"/>
+      <c r="AD88" s="28"/>
+      <c r="AE88" s="28"/>
+    </row>
+    <row r="89" spans="1:31" ht="42.75">
       <c r="A89" s="11" t="s">
-        <v>61</v>
+        <v>209</v>
       </c>
       <c r="B89" s="6"/>
       <c r="C89" s="11" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
       <c r="D89" s="12"/>
-      <c r="E89" s="49" t="s">
-        <v>148</v>
+      <c r="E89" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="F89" s="12"/>
       <c r="G89" s="11" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="H89" s="12"/>
-      <c r="I89" s="11"/>
+      <c r="I89" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J89" s="12"/>
     </row>
-    <row r="90" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:31" ht="28.5">
       <c r="A90" s="11" t="s">
-        <v>36</v>
+        <v>211</v>
       </c>
       <c r="B90" s="6"/>
-      <c r="C90" s="48" t="s">
-        <v>141</v>
+      <c r="C90" s="11" t="s">
+        <v>211</v>
       </c>
       <c r="D90" s="12"/>
-      <c r="E90" s="11"/>
+      <c r="E90" s="30" t="s">
+        <v>21</v>
+      </c>
       <c r="F90" s="12"/>
       <c r="G90" s="11" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="H90" s="12"/>
       <c r="I90" s="11"/>
       <c r="J90" s="12"/>
     </row>
-    <row r="91" spans="1:31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>62</v>
+    <row r="91" spans="1:31" ht="28.5">
+      <c r="A91" s="11" t="s">
+        <v>212</v>
       </c>
       <c r="B91" s="6"/>
-      <c r="C91" s="48" t="s">
-        <v>142</v>
+      <c r="C91" s="29" t="s">
+        <v>213</v>
       </c>
       <c r="D91" s="12"/>
       <c r="E91" s="11"/>
       <c r="F91" s="12"/>
       <c r="G91" s="11" t="s">
-        <v>208</v>
+        <v>147</v>
       </c>
       <c r="H91" s="12"/>
       <c r="I91" s="11"/>
       <c r="J91" s="12"/>
     </row>
-    <row r="92" spans="1:31" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>63</v>
+    <row r="92" spans="1:31">
+      <c r="A92" s="29" t="s">
+        <v>214</v>
       </c>
       <c r="B92" s="6"/>
-      <c r="C92" s="11"/>
+      <c r="C92" s="29" t="s">
+        <v>215</v>
+      </c>
       <c r="D92" s="12"/>
       <c r="E92" s="11"/>
       <c r="F92" s="12"/>
-      <c r="G92" s="11" t="s">
-        <v>211</v>
+      <c r="G92" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H92" s="12"/>
       <c r="I92" s="11"/>
       <c r="J92" s="12"/>
     </row>
-    <row r="93" spans="1:31" ht="27" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:31">
+      <c r="A93" s="29"/>
       <c r="B93" s="6"/>
-      <c r="C93" s="11"/>
+      <c r="C93" s="29"/>
       <c r="D93" s="12"/>
       <c r="E93" s="11"/>
       <c r="F93" s="12"/>
       <c r="G93" s="11" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="H93" s="12"/>
       <c r="I93" s="11"/>
       <c r="J93" s="12"/>
     </row>
-    <row r="94" spans="1:31" s="28" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.35">
-[...64 lines deleted...]
-    <row r="96" spans="1:31" ht="28.05" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:31" ht="28.5">
+      <c r="A94" s="11" t="s">
+        <v>216</v>
+      </c>
+      <c r="B94" s="6"/>
+      <c r="C94" s="11"/>
+      <c r="D94" s="12"/>
+      <c r="E94" s="11"/>
+      <c r="F94" s="12"/>
+      <c r="G94" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H94" s="12"/>
+      <c r="I94" s="11"/>
+      <c r="J94" s="12"/>
+    </row>
+    <row r="95" spans="1:31" s="27" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A95" s="36" t="s">
+        <v>217</v>
+      </c>
+      <c r="B95" s="37"/>
+      <c r="C95" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="D95" s="38"/>
+      <c r="E95" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="F95" s="38"/>
+      <c r="G95" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="H95" s="38"/>
+      <c r="I95" s="36" t="s">
+        <v>218</v>
+      </c>
+      <c r="J95" s="38"/>
+      <c r="K95" s="28"/>
+      <c r="L95" s="28"/>
+      <c r="M95" s="28"/>
+      <c r="N95" s="28"/>
+      <c r="O95" s="28"/>
+      <c r="P95" s="28"/>
+      <c r="Q95" s="28"/>
+      <c r="R95" s="28"/>
+      <c r="S95" s="28"/>
+      <c r="T95" s="28"/>
+      <c r="U95" s="28"/>
+      <c r="V95" s="28"/>
+      <c r="W95" s="28"/>
+      <c r="X95" s="28"/>
+      <c r="Y95" s="28"/>
+      <c r="Z95" s="28"/>
+      <c r="AA95" s="28"/>
+      <c r="AB95" s="28"/>
+      <c r="AC95" s="28"/>
+      <c r="AD95" s="28"/>
+      <c r="AE95" s="28"/>
+    </row>
+    <row r="96" spans="1:31" ht="42.75">
       <c r="A96" s="11" t="s">
-        <v>65</v>
+        <v>219</v>
       </c>
       <c r="B96" s="6"/>
-      <c r="C96" s="48" t="s">
-        <v>121</v>
+      <c r="C96" s="11" t="s">
+        <v>146</v>
       </c>
       <c r="D96" s="12"/>
-      <c r="E96" s="49" t="s">
-        <v>148</v>
+      <c r="E96" s="23" t="s">
+        <v>162</v>
       </c>
       <c r="F96" s="12"/>
       <c r="G96" s="11" t="s">
-        <v>206</v>
+        <v>18</v>
       </c>
       <c r="H96" s="12"/>
-      <c r="I96" s="11"/>
+      <c r="I96" s="29" t="s">
+        <v>14</v>
+      </c>
       <c r="J96" s="12"/>
-      <c r="K96" s="2"/>
-[...23 lines deleted...]
-        <v>66</v>
+    </row>
+    <row r="97" spans="1:31" ht="28.15" customHeight="1">
+      <c r="A97" s="11" t="s">
+        <v>220</v>
       </c>
       <c r="B97" s="6"/>
-      <c r="C97" s="11" t="s">
-        <v>143</v>
+      <c r="C97" s="29" t="s">
+        <v>221</v>
       </c>
       <c r="D97" s="12"/>
-      <c r="E97" s="11"/>
+      <c r="E97" s="30" t="s">
+        <v>21</v>
+      </c>
       <c r="F97" s="12"/>
       <c r="G97" s="11" t="s">
-        <v>209</v>
+        <v>163</v>
       </c>
       <c r="H97" s="12"/>
       <c r="I97" s="11"/>
       <c r="J97" s="12"/>
-    </row>
-[...2 lines deleted...]
-        <v>67</v>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+      <c r="R97" s="2"/>
+      <c r="S97" s="2"/>
+      <c r="T97" s="2"/>
+      <c r="U97" s="2"/>
+      <c r="V97" s="2"/>
+      <c r="W97" s="2"/>
+      <c r="X97" s="2"/>
+      <c r="Y97" s="2"/>
+      <c r="Z97" s="2"/>
+      <c r="AA97" s="2"/>
+      <c r="AB97" s="2"/>
+      <c r="AC97" s="2"/>
+      <c r="AD97" s="2"/>
+      <c r="AE97" s="2"/>
+    </row>
+    <row r="98" spans="1:31" ht="42.75">
+      <c r="A98" s="29" t="s">
+        <v>222</v>
       </c>
       <c r="B98" s="6"/>
-      <c r="C98" s="11"/>
+      <c r="C98" s="11" t="s">
+        <v>223</v>
+      </c>
       <c r="D98" s="12"/>
       <c r="E98" s="11"/>
       <c r="F98" s="12"/>
-      <c r="G98" s="26" t="s">
-        <v>208</v>
+      <c r="G98" s="11" t="s">
+        <v>147</v>
       </c>
       <c r="H98" s="12"/>
       <c r="I98" s="11"/>
       <c r="J98" s="12"/>
     </row>
-    <row r="99" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>68</v>
+    <row r="99" spans="1:31" ht="28.5">
+      <c r="A99" s="11" t="s">
+        <v>224</v>
       </c>
       <c r="B99" s="6"/>
       <c r="C99" s="11"/>
       <c r="D99" s="12"/>
       <c r="E99" s="11"/>
       <c r="F99" s="12"/>
-      <c r="G99" s="11" t="s">
-        <v>211</v>
+      <c r="G99" s="25" t="s">
+        <v>34</v>
       </c>
       <c r="H99" s="12"/>
       <c r="I99" s="11"/>
       <c r="J99" s="12"/>
     </row>
-    <row r="100" spans="1:10" ht="13.9" thickBot="1" x14ac:dyDescent="0.4">
-[...18 lines deleted...]
-    <row r="102" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:31">
+      <c r="A100" s="5" t="s">
+        <v>225</v>
+      </c>
+      <c r="B100" s="6"/>
+      <c r="C100" s="11"/>
+      <c r="D100" s="12"/>
+      <c r="E100" s="11"/>
+      <c r="F100" s="12"/>
+      <c r="G100" s="11" t="s">
+        <v>205</v>
+      </c>
+      <c r="H100" s="12"/>
+      <c r="I100" s="11"/>
+      <c r="J100" s="12"/>
+    </row>
+    <row r="101" spans="1:31" ht="15" thickBot="1">
+      <c r="A101" s="17" t="s">
+        <v>225</v>
+      </c>
+      <c r="B101" s="20"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="16"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="16"/>
+      <c r="G101" s="15" t="s">
+        <v>205</v>
+      </c>
+      <c r="H101" s="16"/>
+      <c r="I101" s="15"/>
+      <c r="J101" s="16"/>
+    </row>
+    <row r="102" spans="1:31">
       <c r="A102" s="4"/>
     </row>
-    <row r="103" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:31">
       <c r="A103" s="4"/>
     </row>
-    <row r="104" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:31">
       <c r="A104" s="4"/>
     </row>
-    <row r="105" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:31">
       <c r="A105" s="4"/>
     </row>
-    <row r="106" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:31">
       <c r="A106" s="4"/>
     </row>
-    <row r="107" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:31">
       <c r="A107" s="4"/>
     </row>
-    <row r="108" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:31">
       <c r="A108" s="4"/>
     </row>
-    <row r="109" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:31">
       <c r="A109" s="4"/>
     </row>
-    <row r="110" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:31">
       <c r="A110" s="4"/>
     </row>
-    <row r="111" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:31">
       <c r="A111" s="4"/>
     </row>
-    <row r="112" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:31">
       <c r="A112" s="4"/>
     </row>
-    <row r="113" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:1">
       <c r="A113" s="4"/>
     </row>
-    <row r="114" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:1">
       <c r="A114" s="4"/>
     </row>
-    <row r="115" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:1">
       <c r="A115" s="4"/>
     </row>
-    <row r="116" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:1">
       <c r="A116" s="4"/>
     </row>
-    <row r="117" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:1">
       <c r="A117" s="4"/>
     </row>
-    <row r="118" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:1">
       <c r="A118" s="4"/>
     </row>
-    <row r="119" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:1">
       <c r="A119" s="4"/>
     </row>
-    <row r="120" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:1">
       <c r="A120" s="4"/>
     </row>
-    <row r="121" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:1">
       <c r="A121" s="4"/>
     </row>
-    <row r="122" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:1">
       <c r="A122" s="4"/>
     </row>
-    <row r="123" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:1">
       <c r="A123" s="4"/>
     </row>
-    <row r="124" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:1">
       <c r="A124" s="4"/>
     </row>
-    <row r="125" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:1">
       <c r="A125" s="4"/>
     </row>
-    <row r="126" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:1">
       <c r="A126" s="4"/>
     </row>
-    <row r="127" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:1">
       <c r="A127" s="4"/>
     </row>
-    <row r="128" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:1">
       <c r="A128" s="4"/>
     </row>
-    <row r="129" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:1">
       <c r="A129" s="4"/>
     </row>
-    <row r="130" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:1">
       <c r="A130" s="4"/>
     </row>
-    <row r="131" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:1">
       <c r="A131" s="4"/>
     </row>
-    <row r="132" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:1">
       <c r="A132" s="4"/>
     </row>
-    <row r="133" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:1">
       <c r="A133" s="4"/>
     </row>
-    <row r="134" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:1">
       <c r="A134" s="4"/>
     </row>
-    <row r="135" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:1">
       <c r="A135" s="4"/>
     </row>
-    <row r="136" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:1">
       <c r="A136" s="4"/>
     </row>
-    <row r="137" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:1">
       <c r="A137" s="4"/>
     </row>
-    <row r="138" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:1">
       <c r="A138" s="4"/>
     </row>
-    <row r="139" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:1">
       <c r="A139" s="4"/>
     </row>
-    <row r="140" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:1">
       <c r="A140" s="4"/>
     </row>
-    <row r="141" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:1">
       <c r="A141" s="4"/>
     </row>
-    <row r="142" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:1">
       <c r="A142" s="4"/>
     </row>
-    <row r="143" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:1">
       <c r="A143" s="4"/>
     </row>
-    <row r="144" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:1">
       <c r="A144" s="4"/>
     </row>
-    <row r="145" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:1">
       <c r="A145" s="4"/>
     </row>
-    <row r="146" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:1">
       <c r="A146" s="4"/>
     </row>
-    <row r="147" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:1">
       <c r="A147" s="4"/>
     </row>
-    <row r="148" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:1">
       <c r="A148" s="4"/>
     </row>
-    <row r="149" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:1">
       <c r="A149" s="4"/>
     </row>
-    <row r="150" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:1">
       <c r="A150" s="4"/>
     </row>
-    <row r="151" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:1">
       <c r="A151" s="4"/>
     </row>
-    <row r="152" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:1">
       <c r="A152" s="4"/>
     </row>
-    <row r="153" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:1">
       <c r="A153" s="4"/>
     </row>
-    <row r="154" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:1">
       <c r="A154" s="4"/>
     </row>
-    <row r="155" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:1">
       <c r="A155" s="4"/>
     </row>
-    <row r="156" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:1">
       <c r="A156" s="4"/>
     </row>
-    <row r="157" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:1">
       <c r="A157" s="4"/>
     </row>
-    <row r="158" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:1">
       <c r="A158" s="4"/>
     </row>
-    <row r="159" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:1">
       <c r="A159" s="4"/>
     </row>
-    <row r="160" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:1">
       <c r="A160" s="4"/>
     </row>
-    <row r="161" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:1">
       <c r="A161" s="4"/>
     </row>
-    <row r="162" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:1">
       <c r="A162" s="4"/>
     </row>
-    <row r="163" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:1">
       <c r="A163" s="4"/>
     </row>
-    <row r="164" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:1">
       <c r="A164" s="4"/>
     </row>
-    <row r="165" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:1">
       <c r="A165" s="4"/>
     </row>
-    <row r="166" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="166" spans="1:1">
       <c r="A166" s="4"/>
     </row>
-    <row r="167" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="167" spans="1:1">
       <c r="A167" s="4"/>
     </row>
-    <row r="168" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="168" spans="1:1">
       <c r="A168" s="4"/>
     </row>
-    <row r="169" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="169" spans="1:1">
       <c r="A169" s="4"/>
     </row>
-    <row r="170" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="170" spans="1:1">
       <c r="A170" s="4"/>
     </row>
-    <row r="171" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="171" spans="1:1">
       <c r="A171" s="4"/>
     </row>
-    <row r="172" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="172" spans="1:1">
       <c r="A172" s="4"/>
     </row>
-    <row r="173" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="173" spans="1:1">
       <c r="A173" s="4"/>
     </row>
-    <row r="174" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="174" spans="1:1">
       <c r="A174" s="4"/>
     </row>
-    <row r="175" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="175" spans="1:1">
       <c r="A175" s="4"/>
     </row>
-    <row r="176" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="176" spans="1:1">
       <c r="A176" s="4"/>
     </row>
-    <row r="177" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="177" spans="1:1">
       <c r="A177" s="4"/>
     </row>
-    <row r="178" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="178" spans="1:1">
       <c r="A178" s="4"/>
     </row>
-    <row r="179" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="179" spans="1:1">
       <c r="A179" s="4"/>
     </row>
-    <row r="180" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="180" spans="1:1">
       <c r="A180" s="4"/>
     </row>
-    <row r="181" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="181" spans="1:1">
       <c r="A181" s="4"/>
     </row>
-    <row r="182" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="182" spans="1:1">
       <c r="A182" s="4"/>
     </row>
-    <row r="183" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="183" spans="1:1">
       <c r="A183" s="4"/>
     </row>
-    <row r="184" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="184" spans="1:1">
       <c r="A184" s="4"/>
     </row>
-    <row r="185" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="185" spans="1:1">
       <c r="A185" s="4"/>
     </row>
-    <row r="186" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="186" spans="1:1">
       <c r="A186" s="4"/>
     </row>
-    <row r="187" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="187" spans="1:1">
       <c r="A187" s="4"/>
     </row>
-    <row r="188" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="188" spans="1:1">
       <c r="A188" s="4"/>
     </row>
-    <row r="189" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="189" spans="1:1">
       <c r="A189" s="4"/>
     </row>
-    <row r="190" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="190" spans="1:1">
       <c r="A190" s="4"/>
     </row>
-    <row r="191" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="191" spans="1:1">
       <c r="A191" s="4"/>
     </row>
-    <row r="192" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="192" spans="1:1">
       <c r="A192" s="4"/>
     </row>
-    <row r="193" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="193" spans="1:1">
       <c r="A193" s="4"/>
     </row>
-    <row r="194" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="194" spans="1:1">
       <c r="A194" s="4"/>
     </row>
-    <row r="195" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="195" spans="1:1">
       <c r="A195" s="4"/>
     </row>
-    <row r="196" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="196" spans="1:1">
       <c r="A196" s="4"/>
     </row>
-    <row r="197" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="197" spans="1:1">
       <c r="A197" s="4"/>
     </row>
-    <row r="198" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="198" spans="1:1">
       <c r="A198" s="4"/>
     </row>
-    <row r="199" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="199" spans="1:1">
       <c r="A199" s="4"/>
     </row>
-    <row r="200" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="200" spans="1:1">
       <c r="A200" s="4"/>
     </row>
-    <row r="201" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="201" spans="1:1">
       <c r="A201" s="4"/>
     </row>
-    <row r="202" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="202" spans="1:1">
       <c r="A202" s="4"/>
     </row>
-    <row r="203" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="203" spans="1:1">
       <c r="A203" s="4"/>
     </row>
-    <row r="204" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="204" spans="1:1">
       <c r="A204" s="4"/>
     </row>
-    <row r="205" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="205" spans="1:1">
       <c r="A205" s="4"/>
     </row>
-    <row r="206" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="206" spans="1:1">
       <c r="A206" s="4"/>
     </row>
-    <row r="207" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="207" spans="1:1">
       <c r="A207" s="4"/>
     </row>
-    <row r="208" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="208" spans="1:1">
       <c r="A208" s="4"/>
     </row>
-    <row r="209" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="209" spans="1:1">
       <c r="A209" s="4"/>
     </row>
-    <row r="210" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="210" spans="1:1">
       <c r="A210" s="4"/>
     </row>
-    <row r="211" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="211" spans="1:1">
       <c r="A211" s="4"/>
     </row>
-    <row r="212" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="212" spans="1:1">
       <c r="A212" s="4"/>
     </row>
-    <row r="213" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="213" spans="1:1">
       <c r="A213" s="4"/>
     </row>
-    <row r="214" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="214" spans="1:1">
       <c r="A214" s="4"/>
     </row>
-    <row r="215" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="215" spans="1:1">
       <c r="A215" s="4"/>
     </row>
-    <row r="216" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="216" spans="1:1">
       <c r="A216" s="4"/>
     </row>
-    <row r="217" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="217" spans="1:1">
       <c r="A217" s="4"/>
     </row>
-    <row r="218" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="218" spans="1:1">
       <c r="A218" s="4"/>
     </row>
-    <row r="219" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="219" spans="1:1">
       <c r="A219" s="4"/>
     </row>
-    <row r="220" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="220" spans="1:1">
       <c r="A220" s="4"/>
     </row>
-    <row r="221" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="221" spans="1:1">
       <c r="A221" s="4"/>
     </row>
-    <row r="222" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="222" spans="1:1">
       <c r="A222" s="4"/>
     </row>
-    <row r="223" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="223" spans="1:1">
       <c r="A223" s="4"/>
     </row>
-    <row r="224" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="224" spans="1:1">
       <c r="A224" s="4"/>
     </row>
-    <row r="225" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="225" spans="1:1">
       <c r="A225" s="4"/>
     </row>
-    <row r="226" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="226" spans="1:1">
       <c r="A226" s="4"/>
     </row>
-    <row r="227" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="227" spans="1:1">
       <c r="A227" s="4"/>
     </row>
-    <row r="228" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="228" spans="1:1">
       <c r="A228" s="4"/>
     </row>
-    <row r="229" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="229" spans="1:1">
       <c r="A229" s="4"/>
     </row>
-    <row r="230" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="230" spans="1:1">
       <c r="A230" s="4"/>
     </row>
-    <row r="231" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="231" spans="1:1">
       <c r="A231" s="4"/>
     </row>
-    <row r="232" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="232" spans="1:1">
       <c r="A232" s="4"/>
     </row>
-    <row r="233" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="233" spans="1:1">
       <c r="A233" s="4"/>
     </row>
-    <row r="234" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="234" spans="1:1">
       <c r="A234" s="4"/>
     </row>
-    <row r="235" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="235" spans="1:1">
       <c r="A235" s="4"/>
     </row>
-    <row r="236" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="236" spans="1:1">
       <c r="A236" s="4"/>
     </row>
-    <row r="237" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="237" spans="1:1">
       <c r="A237" s="4"/>
     </row>
-    <row r="238" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="238" spans="1:1">
       <c r="A238" s="4"/>
     </row>
-    <row r="239" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="239" spans="1:1">
       <c r="A239" s="4"/>
     </row>
-    <row r="240" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="240" spans="1:1">
       <c r="A240" s="4"/>
     </row>
-    <row r="241" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="241" spans="1:1">
       <c r="A241" s="4"/>
     </row>
-    <row r="242" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:1">
       <c r="A242" s="4"/>
     </row>
-    <row r="243" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="243" spans="1:1">
       <c r="A243" s="4"/>
     </row>
-    <row r="244" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="244" spans="1:1">
       <c r="A244" s="4"/>
     </row>
-    <row r="245" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="245" spans="1:1">
       <c r="A245" s="4"/>
     </row>
-    <row r="246" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="246" spans="1:1">
       <c r="A246" s="4"/>
     </row>
-    <row r="247" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="247" spans="1:1">
       <c r="A247" s="4"/>
     </row>
-    <row r="248" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="248" spans="1:1">
       <c r="A248" s="4"/>
     </row>
-    <row r="249" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="249" spans="1:1">
       <c r="A249" s="4"/>
     </row>
-    <row r="250" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="250" spans="1:1">
       <c r="A250" s="4"/>
     </row>
-    <row r="251" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="251" spans="1:1">
       <c r="A251" s="4"/>
     </row>
-    <row r="252" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="252" spans="1:1">
       <c r="A252" s="4"/>
     </row>
-    <row r="253" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="253" spans="1:1">
       <c r="A253" s="4"/>
     </row>
-    <row r="254" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="254" spans="1:1">
       <c r="A254" s="4"/>
     </row>
-    <row r="255" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="255" spans="1:1">
       <c r="A255" s="4"/>
     </row>
-    <row r="256" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="256" spans="1:1">
       <c r="A256" s="4"/>
     </row>
-    <row r="257" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="257" spans="1:1">
       <c r="A257" s="4"/>
     </row>
-    <row r="258" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="258" spans="1:1">
       <c r="A258" s="4"/>
     </row>
-    <row r="259" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="259" spans="1:1">
       <c r="A259" s="4"/>
     </row>
-    <row r="260" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="260" spans="1:1">
       <c r="A260" s="4"/>
     </row>
-    <row r="261" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="261" spans="1:1">
       <c r="A261" s="4"/>
     </row>
-    <row r="262" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="262" spans="1:1">
       <c r="A262" s="4"/>
     </row>
-    <row r="263" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="263" spans="1:1">
       <c r="A263" s="4"/>
     </row>
-    <row r="264" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="264" spans="1:1">
       <c r="A264" s="4"/>
     </row>
-    <row r="265" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="265" spans="1:1">
       <c r="A265" s="4"/>
     </row>
-    <row r="266" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="266" spans="1:1">
       <c r="A266" s="4"/>
     </row>
-    <row r="267" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="267" spans="1:1">
       <c r="A267" s="4"/>
     </row>
-    <row r="268" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="268" spans="1:1">
       <c r="A268" s="4"/>
     </row>
-    <row r="269" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="269" spans="1:1">
       <c r="A269" s="4"/>
     </row>
-    <row r="270" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="270" spans="1:1">
       <c r="A270" s="4"/>
     </row>
-    <row r="271" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="271" spans="1:1">
       <c r="A271" s="4"/>
     </row>
-    <row r="272" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="272" spans="1:1">
       <c r="A272" s="4"/>
     </row>
-    <row r="273" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="273" spans="1:1">
       <c r="A273" s="4"/>
     </row>
-    <row r="274" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="274" spans="1:1">
       <c r="A274" s="4"/>
     </row>
-    <row r="275" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="275" spans="1:1">
       <c r="A275" s="4"/>
     </row>
-    <row r="276" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="276" spans="1:1">
       <c r="A276" s="4"/>
     </row>
-    <row r="277" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="277" spans="1:1">
       <c r="A277" s="4"/>
     </row>
-    <row r="278" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="278" spans="1:1">
       <c r="A278" s="4"/>
     </row>
-    <row r="279" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="279" spans="1:1">
       <c r="A279" s="4"/>
     </row>
-    <row r="280" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="280" spans="1:1">
       <c r="A280" s="4"/>
     </row>
-    <row r="281" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="281" spans="1:1">
       <c r="A281" s="4"/>
     </row>
-    <row r="282" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="282" spans="1:1">
       <c r="A282" s="4"/>
     </row>
-    <row r="283" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="283" spans="1:1">
       <c r="A283" s="4"/>
     </row>
-    <row r="284" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="284" spans="1:1">
       <c r="A284" s="4"/>
     </row>
-    <row r="285" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="285" spans="1:1">
       <c r="A285" s="4"/>
     </row>
-    <row r="286" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="286" spans="1:1">
       <c r="A286" s="4"/>
     </row>
-    <row r="287" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="287" spans="1:1">
       <c r="A287" s="4"/>
     </row>
-    <row r="288" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="288" spans="1:1">
       <c r="A288" s="4"/>
     </row>
-    <row r="289" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="289" spans="1:1">
       <c r="A289" s="4"/>
     </row>
-    <row r="290" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="290" spans="1:1">
       <c r="A290" s="4"/>
     </row>
-    <row r="291" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="291" spans="1:1">
       <c r="A291" s="4"/>
     </row>
-    <row r="292" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="292" spans="1:1">
       <c r="A292" s="4"/>
     </row>
-    <row r="293" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="293" spans="1:1">
       <c r="A293" s="4"/>
     </row>
-    <row r="294" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="294" spans="1:1">
       <c r="A294" s="4"/>
     </row>
-    <row r="295" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="295" spans="1:1">
       <c r="A295" s="4"/>
     </row>
-    <row r="296" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="296" spans="1:1">
       <c r="A296" s="4"/>
     </row>
-    <row r="297" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="297" spans="1:1">
       <c r="A297" s="4"/>
     </row>
-    <row r="298" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="298" spans="1:1">
       <c r="A298" s="4"/>
     </row>
-    <row r="299" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="299" spans="1:1">
       <c r="A299" s="4"/>
     </row>
-    <row r="300" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="300" spans="1:1">
       <c r="A300" s="4"/>
     </row>
-    <row r="301" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="301" spans="1:1">
       <c r="A301" s="4"/>
     </row>
-    <row r="302" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="302" spans="1:1">
       <c r="A302" s="4"/>
     </row>
-    <row r="303" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="303" spans="1:1">
       <c r="A303" s="4"/>
     </row>
-    <row r="304" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="304" spans="1:1">
       <c r="A304" s="4"/>
     </row>
-    <row r="305" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="305" spans="1:1">
       <c r="A305" s="4"/>
     </row>
-    <row r="306" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="306" spans="1:1">
       <c r="A306" s="4"/>
     </row>
-    <row r="307" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="307" spans="1:1">
       <c r="A307" s="4"/>
     </row>
-    <row r="308" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="308" spans="1:1">
       <c r="A308" s="4"/>
     </row>
-    <row r="309" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="309" spans="1:1">
       <c r="A309" s="4"/>
     </row>
-    <row r="310" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="310" spans="1:1">
       <c r="A310" s="4"/>
     </row>
-    <row r="311" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="311" spans="1:1">
       <c r="A311" s="4"/>
     </row>
-    <row r="312" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="312" spans="1:1">
       <c r="A312" s="4"/>
     </row>
-    <row r="313" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="313" spans="1:1">
       <c r="A313" s="4"/>
     </row>
-    <row r="314" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="314" spans="1:1">
       <c r="A314" s="4"/>
     </row>
-    <row r="315" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="315" spans="1:1">
       <c r="A315" s="4"/>
     </row>
-    <row r="316" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="316" spans="1:1">
       <c r="A316" s="4"/>
     </row>
-    <row r="317" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="317" spans="1:1">
       <c r="A317" s="4"/>
     </row>
-    <row r="318" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:1">
       <c r="A318" s="4"/>
     </row>
-    <row r="319" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="319" spans="1:1">
       <c r="A319" s="4"/>
     </row>
-    <row r="320" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="320" spans="1:1">
       <c r="A320" s="4"/>
     </row>
-    <row r="321" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="321" spans="1:1">
       <c r="A321" s="4"/>
     </row>
-    <row r="322" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="322" spans="1:1">
       <c r="A322" s="4"/>
     </row>
-    <row r="323" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="323" spans="1:1">
       <c r="A323" s="4"/>
     </row>
-    <row r="324" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="324" spans="1:1">
       <c r="A324" s="4"/>
     </row>
-    <row r="325" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="325" spans="1:1">
       <c r="A325" s="4"/>
     </row>
-    <row r="326" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="326" spans="1:1">
       <c r="A326" s="4"/>
     </row>
-    <row r="327" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="327" spans="1:1">
       <c r="A327" s="4"/>
     </row>
-    <row r="328" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="328" spans="1:1">
       <c r="A328" s="4"/>
     </row>
-    <row r="329" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="329" spans="1:1">
       <c r="A329" s="4"/>
     </row>
-    <row r="330" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="330" spans="1:1">
       <c r="A330" s="4"/>
     </row>
-    <row r="331" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="331" spans="1:1">
       <c r="A331" s="4"/>
     </row>
-    <row r="332" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="332" spans="1:1">
       <c r="A332" s="4"/>
     </row>
-    <row r="333" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="333" spans="1:1">
       <c r="A333" s="4"/>
     </row>
-    <row r="334" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="334" spans="1:1">
       <c r="A334" s="4"/>
     </row>
-    <row r="335" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="335" spans="1:1">
       <c r="A335" s="4"/>
     </row>
-    <row r="336" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="336" spans="1:1">
       <c r="A336" s="4"/>
     </row>
-    <row r="337" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="337" spans="1:1">
       <c r="A337" s="4"/>
     </row>
-    <row r="338" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="338" spans="1:1">
       <c r="A338" s="4"/>
     </row>
-    <row r="339" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="339" spans="1:1">
       <c r="A339" s="4"/>
     </row>
-    <row r="340" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="340" spans="1:1">
       <c r="A340" s="4"/>
     </row>
-    <row r="341" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="341" spans="1:1">
       <c r="A341" s="4"/>
     </row>
-    <row r="342" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="342" spans="1:1">
       <c r="A342" s="4"/>
     </row>
-    <row r="343" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="343" spans="1:1">
       <c r="A343" s="4"/>
     </row>
-    <row r="344" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="344" spans="1:1">
       <c r="A344" s="4"/>
     </row>
-    <row r="345" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="345" spans="1:1">
       <c r="A345" s="4"/>
     </row>
-    <row r="346" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="346" spans="1:1">
       <c r="A346" s="4"/>
     </row>
-    <row r="347" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="347" spans="1:1">
       <c r="A347" s="4"/>
     </row>
-    <row r="348" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="348" spans="1:1">
       <c r="A348" s="4"/>
     </row>
-    <row r="349" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="349" spans="1:1">
       <c r="A349" s="4"/>
     </row>
-    <row r="350" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="350" spans="1:1">
       <c r="A350" s="4"/>
     </row>
-    <row r="351" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="351" spans="1:1">
       <c r="A351" s="4"/>
     </row>
-    <row r="352" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="352" spans="1:1">
       <c r="A352" s="4"/>
     </row>
-    <row r="353" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="353" spans="1:1">
       <c r="A353" s="4"/>
     </row>
-    <row r="354" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="354" spans="1:1">
       <c r="A354" s="4"/>
     </row>
-    <row r="355" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="355" spans="1:1">
       <c r="A355" s="4"/>
     </row>
-    <row r="356" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="356" spans="1:1">
       <c r="A356" s="4"/>
     </row>
-    <row r="357" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="357" spans="1:1">
       <c r="A357" s="4"/>
     </row>
-    <row r="358" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="358" spans="1:1">
       <c r="A358" s="4"/>
     </row>
-    <row r="359" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="359" spans="1:1">
       <c r="A359" s="4"/>
     </row>
-    <row r="360" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="360" spans="1:1">
       <c r="A360" s="4"/>
     </row>
-    <row r="361" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="361" spans="1:1">
       <c r="A361" s="4"/>
     </row>
-    <row r="362" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="362" spans="1:1">
       <c r="A362" s="4"/>
     </row>
-    <row r="363" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="363" spans="1:1">
       <c r="A363" s="4"/>
     </row>
-    <row r="364" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="364" spans="1:1">
       <c r="A364" s="4"/>
     </row>
-    <row r="365" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="365" spans="1:1">
       <c r="A365" s="4"/>
     </row>
-    <row r="366" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="366" spans="1:1">
       <c r="A366" s="4"/>
     </row>
-    <row r="367" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="367" spans="1:1">
       <c r="A367" s="4"/>
     </row>
-    <row r="368" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="368" spans="1:1">
       <c r="A368" s="4"/>
     </row>
-    <row r="369" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="369" spans="1:1">
       <c r="A369" s="4"/>
     </row>
-    <row r="370" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="370" spans="1:1">
       <c r="A370" s="4"/>
     </row>
-    <row r="371" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="371" spans="1:1">
       <c r="A371" s="4"/>
     </row>
-    <row r="372" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="372" spans="1:1">
       <c r="A372" s="4"/>
     </row>
-    <row r="373" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="373" spans="1:1">
       <c r="A373" s="4"/>
     </row>
-    <row r="374" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="374" spans="1:1">
       <c r="A374" s="4"/>
     </row>
-    <row r="375" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="375" spans="1:1">
       <c r="A375" s="4"/>
     </row>
-    <row r="376" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="376" spans="1:1">
       <c r="A376" s="4"/>
     </row>
-    <row r="377" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="377" spans="1:1">
       <c r="A377" s="4"/>
     </row>
-    <row r="378" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="378" spans="1:1">
       <c r="A378" s="4"/>
     </row>
-    <row r="379" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="379" spans="1:1">
       <c r="A379" s="4"/>
     </row>
-    <row r="380" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="380" spans="1:1">
       <c r="A380" s="4"/>
     </row>
-    <row r="381" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="381" spans="1:1">
       <c r="A381" s="4"/>
     </row>
-    <row r="382" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="382" spans="1:1">
       <c r="A382" s="4"/>
     </row>
-    <row r="383" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="383" spans="1:1">
       <c r="A383" s="4"/>
     </row>
-    <row r="384" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="384" spans="1:1">
       <c r="A384" s="4"/>
     </row>
-    <row r="385" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="385" spans="1:1">
       <c r="A385" s="4"/>
     </row>
-    <row r="386" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="386" spans="1:1">
       <c r="A386" s="4"/>
     </row>
-    <row r="387" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="387" spans="1:1">
       <c r="A387" s="4"/>
     </row>
-    <row r="388" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="388" spans="1:1">
       <c r="A388" s="4"/>
     </row>
-    <row r="389" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="389" spans="1:1">
       <c r="A389" s="4"/>
     </row>
-    <row r="390" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="390" spans="1:1">
       <c r="A390" s="4"/>
     </row>
-    <row r="391" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="391" spans="1:1">
       <c r="A391" s="4"/>
     </row>
-    <row r="392" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="392" spans="1:1">
       <c r="A392" s="4"/>
     </row>
-    <row r="393" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="393" spans="1:1">
       <c r="A393" s="4"/>
     </row>
-    <row r="394" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="394" spans="1:1">
       <c r="A394" s="4"/>
     </row>
-    <row r="395" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="395" spans="1:1">
       <c r="A395" s="4"/>
     </row>
-    <row r="396" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="396" spans="1:1">
       <c r="A396" s="4"/>
     </row>
-    <row r="397" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="397" spans="1:1">
       <c r="A397" s="4"/>
     </row>
-    <row r="398" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="398" spans="1:1">
       <c r="A398" s="4"/>
     </row>
-    <row r="399" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="399" spans="1:1">
       <c r="A399" s="4"/>
     </row>
-    <row r="400" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="400" spans="1:1">
       <c r="A400" s="4"/>
     </row>
-    <row r="401" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="401" spans="1:1">
       <c r="A401" s="4"/>
     </row>
-    <row r="402" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="402" spans="1:1">
       <c r="A402" s="4"/>
     </row>
-    <row r="403" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="403" spans="1:1">
       <c r="A403" s="4"/>
     </row>
-    <row r="404" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="404" spans="1:1">
       <c r="A404" s="4"/>
     </row>
-    <row r="405" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="405" spans="1:1">
       <c r="A405" s="4"/>
     </row>
-    <row r="406" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="406" spans="1:1">
       <c r="A406" s="4"/>
     </row>
-    <row r="407" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="407" spans="1:1">
       <c r="A407" s="4"/>
     </row>
-    <row r="408" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="408" spans="1:1">
       <c r="A408" s="4"/>
     </row>
-    <row r="409" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="409" spans="1:1">
       <c r="A409" s="4"/>
     </row>
-    <row r="410" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="410" spans="1:1">
       <c r="A410" s="4"/>
     </row>
-    <row r="411" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="411" spans="1:1">
       <c r="A411" s="4"/>
     </row>
-    <row r="412" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="412" spans="1:1">
       <c r="A412" s="4"/>
     </row>
-    <row r="413" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="413" spans="1:1">
       <c r="A413" s="4"/>
     </row>
-    <row r="414" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="414" spans="1:1">
       <c r="A414" s="4"/>
     </row>
-    <row r="415" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="415" spans="1:1">
       <c r="A415" s="4"/>
     </row>
-    <row r="416" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="416" spans="1:1">
       <c r="A416" s="4"/>
     </row>
-    <row r="417" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="417" spans="1:1">
       <c r="A417" s="4"/>
     </row>
-    <row r="418" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="418" spans="1:1">
       <c r="A418" s="4"/>
     </row>
-    <row r="419" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="419" spans="1:1">
       <c r="A419" s="4"/>
     </row>
-    <row r="420" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="420" spans="1:1">
       <c r="A420" s="4"/>
     </row>
-    <row r="421" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="421" spans="1:1">
       <c r="A421" s="4"/>
     </row>
-    <row r="422" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="422" spans="1:1">
       <c r="A422" s="4"/>
     </row>
-    <row r="423" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="423" spans="1:1">
       <c r="A423" s="4"/>
     </row>
-    <row r="424" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="424" spans="1:1">
       <c r="A424" s="4"/>
     </row>
-    <row r="425" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:1">
       <c r="A425" s="4"/>
     </row>
-    <row r="426" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="426" spans="1:1">
       <c r="A426" s="4"/>
     </row>
-    <row r="427" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="427" spans="1:1">
       <c r="A427" s="4"/>
     </row>
-    <row r="428" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="428" spans="1:1">
       <c r="A428" s="4"/>
     </row>
-    <row r="429" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="429" spans="1:1">
       <c r="A429" s="4"/>
     </row>
-    <row r="430" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="430" spans="1:1">
       <c r="A430" s="4"/>
     </row>
-    <row r="431" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="431" spans="1:1">
       <c r="A431" s="4"/>
     </row>
-    <row r="432" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="432" spans="1:1">
       <c r="A432" s="4"/>
     </row>
-    <row r="433" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="433" spans="1:1">
       <c r="A433" s="4"/>
     </row>
-    <row r="434" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="434" spans="1:1">
       <c r="A434" s="4"/>
     </row>
-    <row r="435" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="435" spans="1:1">
       <c r="A435" s="4"/>
     </row>
-    <row r="436" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="436" spans="1:1">
       <c r="A436" s="4"/>
     </row>
-    <row r="437" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="437" spans="1:1">
       <c r="A437" s="4"/>
     </row>
-    <row r="438" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="438" spans="1:1">
       <c r="A438" s="4"/>
     </row>
-    <row r="439" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="439" spans="1:1">
       <c r="A439" s="4"/>
     </row>
-    <row r="440" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="440" spans="1:1">
       <c r="A440" s="4"/>
     </row>
-    <row r="441" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="441" spans="1:1">
       <c r="A441" s="4"/>
     </row>
-    <row r="442" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="442" spans="1:1">
       <c r="A442" s="4"/>
     </row>
-    <row r="443" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="443" spans="1:1">
       <c r="A443" s="4"/>
     </row>
-    <row r="444" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="444" spans="1:1">
       <c r="A444" s="4"/>
     </row>
-    <row r="445" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="445" spans="1:1">
       <c r="A445" s="4"/>
     </row>
-    <row r="446" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="446" spans="1:1">
       <c r="A446" s="4"/>
     </row>
-    <row r="447" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="447" spans="1:1">
       <c r="A447" s="4"/>
     </row>
-    <row r="448" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="448" spans="1:1">
       <c r="A448" s="4"/>
     </row>
-    <row r="449" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="449" spans="1:1">
       <c r="A449" s="4"/>
     </row>
-    <row r="450" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="450" spans="1:1">
       <c r="A450" s="4"/>
     </row>
-    <row r="451" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="451" spans="1:1">
       <c r="A451" s="4"/>
     </row>
-    <row r="452" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="452" spans="1:1">
       <c r="A452" s="4"/>
     </row>
-    <row r="453" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="453" spans="1:1">
       <c r="A453" s="4"/>
     </row>
-    <row r="454" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="454" spans="1:1">
       <c r="A454" s="4"/>
     </row>
-    <row r="455" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="455" spans="1:1">
       <c r="A455" s="4"/>
     </row>
-    <row r="456" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="456" spans="1:1">
       <c r="A456" s="4"/>
     </row>
-    <row r="457" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="457" spans="1:1">
       <c r="A457" s="4"/>
     </row>
-    <row r="458" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="458" spans="1:1">
       <c r="A458" s="4"/>
     </row>
-    <row r="459" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="459" spans="1:1">
       <c r="A459" s="4"/>
     </row>
-    <row r="460" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="460" spans="1:1">
       <c r="A460" s="4"/>
     </row>
-    <row r="461" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="461" spans="1:1">
       <c r="A461" s="4"/>
     </row>
-    <row r="462" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="462" spans="1:1">
       <c r="A462" s="4"/>
     </row>
-    <row r="463" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="463" spans="1:1">
       <c r="A463" s="4"/>
     </row>
-    <row r="464" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="464" spans="1:1">
       <c r="A464" s="4"/>
     </row>
-    <row r="465" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="465" spans="1:1">
       <c r="A465" s="4"/>
     </row>
-    <row r="466" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="466" spans="1:1">
       <c r="A466" s="4"/>
     </row>
-    <row r="467" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="467" spans="1:1">
       <c r="A467" s="4"/>
     </row>
-    <row r="468" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="468" spans="1:1">
       <c r="A468" s="4"/>
     </row>
-    <row r="469" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="469" spans="1:1">
       <c r="A469" s="4"/>
     </row>
-    <row r="470" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="470" spans="1:1">
       <c r="A470" s="4"/>
     </row>
-    <row r="471" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="471" spans="1:1">
       <c r="A471" s="4"/>
     </row>
-    <row r="472" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="472" spans="1:1">
       <c r="A472" s="4"/>
     </row>
-    <row r="473" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="473" spans="1:1">
       <c r="A473" s="4"/>
     </row>
-    <row r="474" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="474" spans="1:1">
       <c r="A474" s="4"/>
     </row>
-    <row r="475" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="475" spans="1:1">
       <c r="A475" s="4"/>
     </row>
-    <row r="476" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="476" spans="1:1">
       <c r="A476" s="4"/>
     </row>
-    <row r="477" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="477" spans="1:1">
       <c r="A477" s="4"/>
     </row>
-    <row r="478" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="478" spans="1:1">
       <c r="A478" s="4"/>
     </row>
-    <row r="479" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="479" spans="1:1">
       <c r="A479" s="4"/>
     </row>
-    <row r="480" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="480" spans="1:1">
       <c r="A480" s="4"/>
     </row>
-    <row r="481" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="481" spans="1:1">
       <c r="A481" s="4"/>
     </row>
-    <row r="482" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="482" spans="1:1">
       <c r="A482" s="4"/>
     </row>
-    <row r="483" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="483" spans="1:1">
       <c r="A483" s="4"/>
     </row>
-    <row r="484" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="484" spans="1:1">
       <c r="A484" s="4"/>
     </row>
-    <row r="485" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="485" spans="1:1">
       <c r="A485" s="4"/>
     </row>
-    <row r="486" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="486" spans="1:1">
       <c r="A486" s="4"/>
     </row>
-    <row r="487" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="487" spans="1:1">
       <c r="A487" s="4"/>
     </row>
-    <row r="488" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="488" spans="1:1">
       <c r="A488" s="4"/>
     </row>
-    <row r="489" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="489" spans="1:1">
       <c r="A489" s="4"/>
     </row>
-    <row r="490" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="490" spans="1:1">
       <c r="A490" s="4"/>
     </row>
-    <row r="491" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="491" spans="1:1">
       <c r="A491" s="4"/>
     </row>
-    <row r="492" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="492" spans="1:1">
       <c r="A492" s="4"/>
     </row>
-    <row r="493" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="493" spans="1:1">
       <c r="A493" s="4"/>
     </row>
-    <row r="494" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="494" spans="1:1">
       <c r="A494" s="4"/>
     </row>
-    <row r="495" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="495" spans="1:1">
       <c r="A495" s="4"/>
     </row>
-    <row r="496" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="496" spans="1:1">
       <c r="A496" s="4"/>
     </row>
-    <row r="497" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="497" spans="1:1">
       <c r="A497" s="4"/>
     </row>
-    <row r="498" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="498" spans="1:1">
       <c r="A498" s="4"/>
     </row>
-    <row r="499" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="499" spans="1:1">
       <c r="A499" s="4"/>
     </row>
-    <row r="500" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="500" spans="1:1">
       <c r="A500" s="4"/>
     </row>
-    <row r="501" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="501" spans="1:1">
       <c r="A501" s="4"/>
     </row>
-    <row r="502" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="502" spans="1:1">
       <c r="A502" s="4"/>
     </row>
-    <row r="503" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="503" spans="1:1">
       <c r="A503" s="4"/>
     </row>
-    <row r="504" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="504" spans="1:1">
       <c r="A504" s="4"/>
     </row>
-    <row r="505" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="505" spans="1:1">
       <c r="A505" s="4"/>
     </row>
-    <row r="506" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="506" spans="1:1">
       <c r="A506" s="4"/>
     </row>
-    <row r="507" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="507" spans="1:1">
       <c r="A507" s="4"/>
     </row>
-    <row r="508" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="508" spans="1:1">
       <c r="A508" s="4"/>
     </row>
-    <row r="509" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="509" spans="1:1">
       <c r="A509" s="4"/>
     </row>
-    <row r="510" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="510" spans="1:1">
       <c r="A510" s="4"/>
     </row>
-    <row r="511" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="511" spans="1:1">
       <c r="A511" s="4"/>
     </row>
-    <row r="512" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="512" spans="1:1">
       <c r="A512" s="4"/>
     </row>
-    <row r="513" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="513" spans="1:1">
       <c r="A513" s="4"/>
     </row>
-    <row r="514" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="514" spans="1:1">
       <c r="A514" s="4"/>
     </row>
-    <row r="515" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="515" spans="1:1">
       <c r="A515" s="4"/>
     </row>
-    <row r="516" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="516" spans="1:1">
       <c r="A516" s="4"/>
     </row>
-    <row r="517" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="517" spans="1:1">
       <c r="A517" s="4"/>
     </row>
-    <row r="518" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="518" spans="1:1">
       <c r="A518" s="4"/>
     </row>
-    <row r="519" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="519" spans="1:1">
       <c r="A519" s="4"/>
     </row>
-    <row r="520" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="520" spans="1:1">
       <c r="A520" s="4"/>
     </row>
-    <row r="521" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="521" spans="1:1">
       <c r="A521" s="4"/>
     </row>
-    <row r="522" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="522" spans="1:1">
       <c r="A522" s="4"/>
     </row>
-    <row r="523" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="523" spans="1:1">
       <c r="A523" s="4"/>
     </row>
-    <row r="524" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="524" spans="1:1">
       <c r="A524" s="4"/>
     </row>
-    <row r="525" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="525" spans="1:1">
       <c r="A525" s="4"/>
     </row>
-    <row r="526" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="526" spans="1:1">
       <c r="A526" s="4"/>
     </row>
-    <row r="527" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="527" spans="1:1">
       <c r="A527" s="4"/>
     </row>
-    <row r="528" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="528" spans="1:1">
       <c r="A528" s="4"/>
     </row>
-    <row r="529" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="529" spans="1:1">
       <c r="A529" s="4"/>
     </row>
-    <row r="530" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="530" spans="1:1">
       <c r="A530" s="4"/>
     </row>
-    <row r="531" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="531" spans="1:1">
       <c r="A531" s="4"/>
     </row>
-    <row r="532" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="532" spans="1:1">
       <c r="A532" s="4"/>
     </row>
-    <row r="533" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="533" spans="1:1">
       <c r="A533" s="4"/>
     </row>
-    <row r="534" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="534" spans="1:1">
       <c r="A534" s="4"/>
     </row>
-    <row r="535" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="535" spans="1:1">
       <c r="A535" s="4"/>
     </row>
-    <row r="536" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="536" spans="1:1">
       <c r="A536" s="4"/>
     </row>
-    <row r="537" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="537" spans="1:1">
       <c r="A537" s="4"/>
     </row>
-    <row r="538" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="538" spans="1:1">
       <c r="A538" s="4"/>
     </row>
-    <row r="539" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="539" spans="1:1">
       <c r="A539" s="4"/>
     </row>
-    <row r="540" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="540" spans="1:1">
       <c r="A540" s="4"/>
     </row>
-    <row r="541" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="541" spans="1:1">
       <c r="A541" s="4"/>
     </row>
-    <row r="542" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="542" spans="1:1">
       <c r="A542" s="4"/>
     </row>
-    <row r="543" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="543" spans="1:1">
       <c r="A543" s="4"/>
     </row>
-    <row r="544" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="544" spans="1:1">
       <c r="A544" s="4"/>
     </row>
-    <row r="545" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="545" spans="1:1">
       <c r="A545" s="4"/>
     </row>
-    <row r="546" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="546" spans="1:1">
       <c r="A546" s="4"/>
     </row>
-    <row r="547" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="547" spans="1:1">
       <c r="A547" s="4"/>
     </row>
-    <row r="548" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="548" spans="1:1">
       <c r="A548" s="4"/>
     </row>
-    <row r="549" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="549" spans="1:1">
       <c r="A549" s="4"/>
     </row>
-    <row r="550" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="550" spans="1:1">
       <c r="A550" s="4"/>
     </row>
-    <row r="551" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="551" spans="1:1">
       <c r="A551" s="4"/>
     </row>
-    <row r="552" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="552" spans="1:1">
       <c r="A552" s="4"/>
     </row>
-    <row r="553" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="553" spans="1:1">
       <c r="A553" s="4"/>
     </row>
-    <row r="554" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="554" spans="1:1">
       <c r="A554" s="4"/>
     </row>
-    <row r="555" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="555" spans="1:1">
       <c r="A555" s="4"/>
     </row>
-    <row r="556" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="556" spans="1:1">
       <c r="A556" s="4"/>
     </row>
-    <row r="557" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="557" spans="1:1">
       <c r="A557" s="4"/>
     </row>
-    <row r="558" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="558" spans="1:1">
       <c r="A558" s="4"/>
     </row>
-    <row r="559" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="559" spans="1:1">
       <c r="A559" s="4"/>
     </row>
-    <row r="560" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="560" spans="1:1">
       <c r="A560" s="4"/>
     </row>
-    <row r="561" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="561" spans="1:1">
       <c r="A561" s="4"/>
     </row>
-    <row r="562" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="562" spans="1:1">
       <c r="A562" s="4"/>
     </row>
-    <row r="563" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="563" spans="1:1">
       <c r="A563" s="4"/>
     </row>
-    <row r="564" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="564" spans="1:1">
       <c r="A564" s="4"/>
     </row>
-    <row r="565" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="565" spans="1:1">
       <c r="A565" s="4"/>
     </row>
-    <row r="566" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="566" spans="1:1">
       <c r="A566" s="4"/>
     </row>
-    <row r="567" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="567" spans="1:1">
       <c r="A567" s="4"/>
     </row>
-    <row r="568" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="568" spans="1:1">
       <c r="A568" s="4"/>
     </row>
-    <row r="569" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="569" spans="1:1">
       <c r="A569" s="4"/>
     </row>
-    <row r="570" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="570" spans="1:1">
       <c r="A570" s="4"/>
     </row>
-    <row r="571" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="571" spans="1:1">
       <c r="A571" s="4"/>
     </row>
-    <row r="572" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="572" spans="1:1">
       <c r="A572" s="4"/>
     </row>
-    <row r="573" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="573" spans="1:1">
       <c r="A573" s="4"/>
     </row>
-    <row r="574" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="574" spans="1:1">
       <c r="A574" s="4"/>
     </row>
-    <row r="575" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="575" spans="1:1">
       <c r="A575" s="4"/>
     </row>
-    <row r="576" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="576" spans="1:1">
       <c r="A576" s="4"/>
     </row>
-    <row r="577" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="577" spans="1:1">
       <c r="A577" s="4"/>
     </row>
-    <row r="578" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="578" spans="1:1">
       <c r="A578" s="4"/>
     </row>
-    <row r="579" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="579" spans="1:1">
       <c r="A579" s="4"/>
     </row>
-    <row r="580" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="580" spans="1:1">
       <c r="A580" s="4"/>
     </row>
-    <row r="581" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="581" spans="1:1">
       <c r="A581" s="4"/>
     </row>
-    <row r="582" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="582" spans="1:1">
       <c r="A582" s="4"/>
     </row>
-    <row r="583" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="583" spans="1:1">
       <c r="A583" s="4"/>
     </row>
-    <row r="584" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="584" spans="1:1">
       <c r="A584" s="4"/>
     </row>
-    <row r="585" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="585" spans="1:1">
       <c r="A585" s="4"/>
     </row>
-    <row r="586" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="586" spans="1:1">
       <c r="A586" s="4"/>
     </row>
-    <row r="587" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="587" spans="1:1">
       <c r="A587" s="4"/>
     </row>
-    <row r="588" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="588" spans="1:1">
       <c r="A588" s="4"/>
     </row>
-    <row r="589" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="589" spans="1:1">
       <c r="A589" s="4"/>
     </row>
-    <row r="590" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="590" spans="1:1">
       <c r="A590" s="4"/>
     </row>
-    <row r="591" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="591" spans="1:1">
       <c r="A591" s="4"/>
     </row>
-    <row r="592" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="592" spans="1:1">
       <c r="A592" s="4"/>
     </row>
-    <row r="593" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="593" spans="1:1">
       <c r="A593" s="4"/>
     </row>
-    <row r="594" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="594" spans="1:1">
       <c r="A594" s="4"/>
     </row>
-    <row r="595" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="595" spans="1:1">
       <c r="A595" s="4"/>
     </row>
-    <row r="596" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="596" spans="1:1">
       <c r="A596" s="4"/>
     </row>
-    <row r="597" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="597" spans="1:1">
       <c r="A597" s="4"/>
     </row>
-    <row r="598" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="598" spans="1:1">
       <c r="A598" s="4"/>
     </row>
-    <row r="599" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="599" spans="1:1">
       <c r="A599" s="4"/>
     </row>
-    <row r="600" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="600" spans="1:1">
       <c r="A600" s="4"/>
     </row>
-    <row r="601" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="601" spans="1:1">
       <c r="A601" s="4"/>
     </row>
-    <row r="602" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="602" spans="1:1">
       <c r="A602" s="4"/>
     </row>
-    <row r="603" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="603" spans="1:1">
       <c r="A603" s="4"/>
     </row>
-    <row r="604" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="604" spans="1:1">
       <c r="A604" s="4"/>
     </row>
-    <row r="605" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="605" spans="1:1">
       <c r="A605" s="4"/>
     </row>
-    <row r="606" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="606" spans="1:1">
       <c r="A606" s="4"/>
     </row>
-    <row r="607" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="607" spans="1:1">
       <c r="A607" s="4"/>
     </row>
-    <row r="608" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="608" spans="1:1">
       <c r="A608" s="4"/>
     </row>
-    <row r="609" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="609" spans="1:1">
       <c r="A609" s="4"/>
     </row>
-    <row r="610" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="610" spans="1:1">
       <c r="A610" s="4"/>
     </row>
-    <row r="611" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="611" spans="1:1">
       <c r="A611" s="4"/>
     </row>
-    <row r="612" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="612" spans="1:1">
       <c r="A612" s="4"/>
     </row>
-    <row r="613" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="613" spans="1:1">
       <c r="A613" s="4"/>
     </row>
-    <row r="614" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="614" spans="1:1">
       <c r="A614" s="4"/>
     </row>
-    <row r="615" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="615" spans="1:1">
       <c r="A615" s="4"/>
     </row>
-    <row r="616" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="616" spans="1:1">
       <c r="A616" s="4"/>
     </row>
-    <row r="617" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="617" spans="1:1">
       <c r="A617" s="4"/>
     </row>
-    <row r="618" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="618" spans="1:1">
       <c r="A618" s="4"/>
     </row>
-    <row r="619" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="619" spans="1:1">
       <c r="A619" s="4"/>
     </row>
-    <row r="620" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="620" spans="1:1">
       <c r="A620" s="4"/>
     </row>
-    <row r="621" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="621" spans="1:1">
       <c r="A621" s="4"/>
     </row>
-    <row r="622" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="622" spans="1:1">
       <c r="A622" s="4"/>
     </row>
-    <row r="623" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="623" spans="1:1">
       <c r="A623" s="4"/>
     </row>
-    <row r="624" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="624" spans="1:1">
       <c r="A624" s="4"/>
     </row>
-    <row r="625" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="625" spans="1:1">
       <c r="A625" s="4"/>
     </row>
-    <row r="626" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="626" spans="1:1">
       <c r="A626" s="4"/>
     </row>
-    <row r="627" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="627" spans="1:1">
       <c r="A627" s="4"/>
     </row>
-    <row r="628" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="628" spans="1:1">
       <c r="A628" s="4"/>
     </row>
-    <row r="629" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="629" spans="1:1">
       <c r="A629" s="4"/>
     </row>
-    <row r="630" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="630" spans="1:1">
       <c r="A630" s="4"/>
     </row>
-    <row r="631" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="631" spans="1:1">
       <c r="A631" s="4"/>
     </row>
-    <row r="632" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="632" spans="1:1">
       <c r="A632" s="4"/>
     </row>
-    <row r="633" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="633" spans="1:1">
       <c r="A633" s="4"/>
     </row>
-    <row r="634" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="634" spans="1:1">
       <c r="A634" s="4"/>
     </row>
-    <row r="635" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="635" spans="1:1">
       <c r="A635" s="4"/>
     </row>
-    <row r="636" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="636" spans="1:1">
       <c r="A636" s="4"/>
     </row>
-    <row r="637" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="637" spans="1:1">
       <c r="A637" s="4"/>
     </row>
-    <row r="638" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="638" spans="1:1">
       <c r="A638" s="4"/>
     </row>
-    <row r="639" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="639" spans="1:1">
       <c r="A639" s="4"/>
     </row>
-    <row r="640" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="640" spans="1:1">
       <c r="A640" s="4"/>
     </row>
-    <row r="641" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="641" spans="1:1">
       <c r="A641" s="4"/>
     </row>
-    <row r="642" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="642" spans="1:1">
       <c r="A642" s="4"/>
     </row>
-    <row r="643" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="643" spans="1:1">
       <c r="A643" s="4"/>
     </row>
-    <row r="644" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="644" spans="1:1">
       <c r="A644" s="4"/>
     </row>
-    <row r="645" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="645" spans="1:1">
       <c r="A645" s="4"/>
     </row>
-    <row r="646" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="646" spans="1:1">
       <c r="A646" s="4"/>
     </row>
-    <row r="647" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="647" spans="1:1">
       <c r="A647" s="4"/>
     </row>
-    <row r="648" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="648" spans="1:1">
       <c r="A648" s="4"/>
     </row>
-    <row r="649" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="649" spans="1:1">
       <c r="A649" s="4"/>
     </row>
-    <row r="650" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="650" spans="1:1">
       <c r="A650" s="4"/>
     </row>
-    <row r="651" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="651" spans="1:1">
       <c r="A651" s="4"/>
     </row>
-    <row r="652" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="652" spans="1:1">
       <c r="A652" s="4"/>
     </row>
-    <row r="653" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="653" spans="1:1">
       <c r="A653" s="4"/>
     </row>
-    <row r="654" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="654" spans="1:1">
       <c r="A654" s="4"/>
     </row>
-    <row r="655" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="655" spans="1:1">
       <c r="A655" s="4"/>
     </row>
-    <row r="656" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="656" spans="1:1">
       <c r="A656" s="4"/>
     </row>
-    <row r="657" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="657" spans="1:1">
       <c r="A657" s="4"/>
     </row>
-    <row r="658" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="658" spans="1:1">
       <c r="A658" s="4"/>
     </row>
-    <row r="659" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="659" spans="1:1">
       <c r="A659" s="4"/>
     </row>
-    <row r="660" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="660" spans="1:1">
       <c r="A660" s="4"/>
     </row>
-    <row r="661" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="661" spans="1:1">
       <c r="A661" s="4"/>
     </row>
-    <row r="662" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="662" spans="1:1">
       <c r="A662" s="4"/>
     </row>
-    <row r="663" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="663" spans="1:1">
       <c r="A663" s="4"/>
     </row>
-    <row r="664" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="664" spans="1:1">
       <c r="A664" s="4"/>
     </row>
-    <row r="665" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="665" spans="1:1">
       <c r="A665" s="4"/>
     </row>
-    <row r="666" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="666" spans="1:1">
       <c r="A666" s="4"/>
     </row>
-    <row r="667" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="667" spans="1:1">
       <c r="A667" s="4"/>
     </row>
-    <row r="668" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="668" spans="1:1">
       <c r="A668" s="4"/>
     </row>
-    <row r="669" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="669" spans="1:1">
       <c r="A669" s="4"/>
     </row>
-    <row r="670" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="670" spans="1:1">
       <c r="A670" s="4"/>
     </row>
-    <row r="671" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="671" spans="1:1">
       <c r="A671" s="4"/>
     </row>
-    <row r="672" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="672" spans="1:1">
       <c r="A672" s="4"/>
     </row>
-    <row r="673" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="673" spans="1:1">
       <c r="A673" s="4"/>
     </row>
-    <row r="674" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="674" spans="1:1">
       <c r="A674" s="4"/>
     </row>
-    <row r="675" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="675" spans="1:1">
       <c r="A675" s="4"/>
     </row>
-    <row r="676" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="676" spans="1:1">
       <c r="A676" s="4"/>
     </row>
-    <row r="677" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="677" spans="1:1">
       <c r="A677" s="4"/>
     </row>
-    <row r="678" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="678" spans="1:1">
       <c r="A678" s="4"/>
     </row>
-    <row r="679" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="679" spans="1:1">
       <c r="A679" s="4"/>
     </row>
-    <row r="680" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="680" spans="1:1">
       <c r="A680" s="4"/>
     </row>
-    <row r="681" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="681" spans="1:1">
       <c r="A681" s="4"/>
     </row>
-    <row r="682" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="682" spans="1:1">
       <c r="A682" s="4"/>
     </row>
-    <row r="683" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="683" spans="1:1">
       <c r="A683" s="4"/>
     </row>
-    <row r="684" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="684" spans="1:1">
       <c r="A684" s="4"/>
     </row>
-    <row r="685" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="685" spans="1:1">
       <c r="A685" s="4"/>
     </row>
-    <row r="686" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="686" spans="1:1">
       <c r="A686" s="4"/>
     </row>
-    <row r="687" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="687" spans="1:1">
       <c r="A687" s="4"/>
     </row>
-    <row r="688" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="688" spans="1:1">
       <c r="A688" s="4"/>
     </row>
-    <row r="689" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="689" spans="1:1">
       <c r="A689" s="4"/>
     </row>
-    <row r="690" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="690" spans="1:1">
       <c r="A690" s="4"/>
     </row>
-    <row r="691" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="691" spans="1:1">
       <c r="A691" s="4"/>
     </row>
-    <row r="692" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="692" spans="1:1">
       <c r="A692" s="4"/>
     </row>
-    <row r="693" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="693" spans="1:1">
       <c r="A693" s="4"/>
     </row>
-    <row r="694" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="694" spans="1:1">
       <c r="A694" s="4"/>
     </row>
-    <row r="695" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="695" spans="1:1">
       <c r="A695" s="4"/>
     </row>
-    <row r="696" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="696" spans="1:1">
       <c r="A696" s="4"/>
     </row>
-    <row r="697" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="697" spans="1:1">
       <c r="A697" s="4"/>
     </row>
-    <row r="698" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="698" spans="1:1">
       <c r="A698" s="4"/>
     </row>
-    <row r="699" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="699" spans="1:1">
       <c r="A699" s="4"/>
     </row>
-    <row r="700" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="700" spans="1:1">
       <c r="A700" s="4"/>
     </row>
-    <row r="701" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="701" spans="1:1">
       <c r="A701" s="4"/>
     </row>
-    <row r="702" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="702" spans="1:1">
       <c r="A702" s="4"/>
     </row>
-    <row r="703" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="703" spans="1:1">
       <c r="A703" s="4"/>
     </row>
-    <row r="704" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="704" spans="1:1">
       <c r="A704" s="4"/>
     </row>
-    <row r="705" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="705" spans="1:1">
       <c r="A705" s="4"/>
     </row>
-    <row r="706" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="706" spans="1:1">
       <c r="A706" s="4"/>
     </row>
-    <row r="707" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="707" spans="1:1">
       <c r="A707" s="4"/>
     </row>
-    <row r="708" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="708" spans="1:1">
       <c r="A708" s="4"/>
     </row>
-    <row r="709" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="709" spans="1:1">
       <c r="A709" s="4"/>
     </row>
-    <row r="710" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="710" spans="1:1">
       <c r="A710" s="4"/>
     </row>
-    <row r="711" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="711" spans="1:1">
       <c r="A711" s="4"/>
     </row>
-    <row r="712" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="712" spans="1:1">
       <c r="A712" s="4"/>
     </row>
-    <row r="713" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="713" spans="1:1">
       <c r="A713" s="4"/>
     </row>
-    <row r="714" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="714" spans="1:1">
       <c r="A714" s="4"/>
     </row>
-    <row r="715" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="715" spans="1:1">
       <c r="A715" s="4"/>
     </row>
-    <row r="716" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="716" spans="1:1">
       <c r="A716" s="4"/>
     </row>
-    <row r="717" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="717" spans="1:1">
       <c r="A717" s="4"/>
     </row>
-    <row r="718" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="718" spans="1:1">
       <c r="A718" s="4"/>
     </row>
-    <row r="719" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="719" spans="1:1">
       <c r="A719" s="4"/>
     </row>
-    <row r="720" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="720" spans="1:1">
       <c r="A720" s="4"/>
     </row>
-    <row r="721" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="721" spans="1:1">
       <c r="A721" s="4"/>
     </row>
-    <row r="722" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="722" spans="1:1">
       <c r="A722" s="4"/>
     </row>
-    <row r="723" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="723" spans="1:1">
       <c r="A723" s="4"/>
     </row>
-    <row r="724" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="724" spans="1:1">
       <c r="A724" s="4"/>
     </row>
-    <row r="725" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="725" spans="1:1">
       <c r="A725" s="4"/>
     </row>
-    <row r="726" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="726" spans="1:1">
       <c r="A726" s="4"/>
     </row>
-    <row r="727" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="727" spans="1:1">
       <c r="A727" s="4"/>
     </row>
-    <row r="728" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="728" spans="1:1">
       <c r="A728" s="4"/>
     </row>
-    <row r="729" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="729" spans="1:1">
       <c r="A729" s="4"/>
     </row>
-    <row r="730" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="730" spans="1:1">
       <c r="A730" s="4"/>
     </row>
-    <row r="731" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="731" spans="1:1">
       <c r="A731" s="4"/>
     </row>
-    <row r="732" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="732" spans="1:1">
       <c r="A732" s="4"/>
     </row>
-    <row r="733" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="733" spans="1:1">
       <c r="A733" s="4"/>
     </row>
-    <row r="734" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="734" spans="1:1">
       <c r="A734" s="4"/>
     </row>
-    <row r="735" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="735" spans="1:1">
       <c r="A735" s="4"/>
     </row>
-    <row r="736" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="736" spans="1:1">
       <c r="A736" s="4"/>
     </row>
-    <row r="737" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="737" spans="1:1">
       <c r="A737" s="4"/>
     </row>
-    <row r="738" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="738" spans="1:1">
       <c r="A738" s="4"/>
     </row>
-    <row r="739" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="739" spans="1:1">
       <c r="A739" s="4"/>
     </row>
-    <row r="740" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="740" spans="1:1">
       <c r="A740" s="4"/>
     </row>
-    <row r="741" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="741" spans="1:1">
       <c r="A741" s="4"/>
     </row>
-    <row r="742" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="742" spans="1:1">
       <c r="A742" s="4"/>
     </row>
-    <row r="743" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="743" spans="1:1">
       <c r="A743" s="4"/>
     </row>
-    <row r="744" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="744" spans="1:1">
       <c r="A744" s="4"/>
     </row>
-    <row r="745" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="745" spans="1:1">
       <c r="A745" s="4"/>
     </row>
-    <row r="746" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="746" spans="1:1">
       <c r="A746" s="4"/>
     </row>
-    <row r="747" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="747" spans="1:1">
       <c r="A747" s="4"/>
     </row>
-    <row r="748" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="748" spans="1:1">
       <c r="A748" s="4"/>
     </row>
-    <row r="749" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="749" spans="1:1">
       <c r="A749" s="4"/>
     </row>
-    <row r="750" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="750" spans="1:1">
       <c r="A750" s="4"/>
     </row>
-    <row r="751" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="751" spans="1:1">
       <c r="A751" s="4"/>
     </row>
-    <row r="752" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="752" spans="1:1">
       <c r="A752" s="4"/>
     </row>
-    <row r="753" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="753" spans="1:1">
       <c r="A753" s="4"/>
     </row>
-    <row r="754" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="754" spans="1:1">
       <c r="A754" s="4"/>
     </row>
-    <row r="755" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="755" spans="1:1">
       <c r="A755" s="4"/>
     </row>
-    <row r="756" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="756" spans="1:1">
       <c r="A756" s="4"/>
     </row>
-    <row r="757" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="757" spans="1:1">
       <c r="A757" s="4"/>
     </row>
-    <row r="758" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="758" spans="1:1">
       <c r="A758" s="4"/>
     </row>
-    <row r="759" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="759" spans="1:1">
       <c r="A759" s="4"/>
     </row>
-    <row r="760" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="760" spans="1:1">
       <c r="A760" s="4"/>
     </row>
-    <row r="761" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="761" spans="1:1">
       <c r="A761" s="4"/>
     </row>
-    <row r="762" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="762" spans="1:1">
       <c r="A762" s="4"/>
     </row>
-    <row r="763" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="763" spans="1:1">
       <c r="A763" s="4"/>
     </row>
-    <row r="764" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="764" spans="1:1">
       <c r="A764" s="4"/>
     </row>
-    <row r="765" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="765" spans="1:1">
       <c r="A765" s="4"/>
     </row>
-    <row r="766" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="766" spans="1:1">
       <c r="A766" s="4"/>
     </row>
-    <row r="767" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="767" spans="1:1">
       <c r="A767" s="4"/>
     </row>
-    <row r="768" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="768" spans="1:1">
       <c r="A768" s="4"/>
     </row>
-    <row r="769" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="769" spans="1:1">
       <c r="A769" s="4"/>
     </row>
-    <row r="770" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="770" spans="1:1">
       <c r="A770" s="4"/>
     </row>
-    <row r="771" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="771" spans="1:1">
       <c r="A771" s="4"/>
     </row>
-    <row r="772" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="772" spans="1:1">
       <c r="A772" s="4"/>
     </row>
-    <row r="773" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="773" spans="1:1">
       <c r="A773" s="4"/>
     </row>
-    <row r="774" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="774" spans="1:1">
       <c r="A774" s="4"/>
     </row>
-    <row r="775" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="775" spans="1:1">
       <c r="A775" s="4"/>
     </row>
-    <row r="776" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="776" spans="1:1">
       <c r="A776" s="4"/>
     </row>
-    <row r="777" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="777" spans="1:1">
       <c r="A777" s="4"/>
     </row>
-    <row r="778" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="778" spans="1:1">
       <c r="A778" s="4"/>
     </row>
-    <row r="779" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="779" spans="1:1">
       <c r="A779" s="4"/>
     </row>
-    <row r="780" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="780" spans="1:1">
       <c r="A780" s="4"/>
     </row>
-    <row r="781" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="781" spans="1:1">
       <c r="A781" s="4"/>
     </row>
-    <row r="782" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="782" spans="1:1">
       <c r="A782" s="4"/>
     </row>
-    <row r="783" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="783" spans="1:1">
       <c r="A783" s="4"/>
     </row>
-    <row r="784" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="784" spans="1:1">
       <c r="A784" s="4"/>
     </row>
-    <row r="785" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="785" spans="1:1">
       <c r="A785" s="4"/>
     </row>
-    <row r="786" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="786" spans="1:1">
       <c r="A786" s="4"/>
     </row>
-    <row r="787" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="787" spans="1:1">
       <c r="A787" s="4"/>
     </row>
-    <row r="788" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="788" spans="1:1">
       <c r="A788" s="4"/>
     </row>
-    <row r="789" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="789" spans="1:1">
       <c r="A789" s="4"/>
     </row>
-    <row r="790" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="790" spans="1:1">
       <c r="A790" s="4"/>
     </row>
-    <row r="791" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="791" spans="1:1">
       <c r="A791" s="4"/>
     </row>
-    <row r="792" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="792" spans="1:1">
       <c r="A792" s="4"/>
     </row>
-    <row r="793" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="793" spans="1:1">
       <c r="A793" s="4"/>
     </row>
-    <row r="794" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="794" spans="1:1">
       <c r="A794" s="4"/>
     </row>
-    <row r="795" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="795" spans="1:1">
       <c r="A795" s="4"/>
     </row>
-    <row r="796" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="796" spans="1:1">
       <c r="A796" s="4"/>
     </row>
-    <row r="797" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="797" spans="1:1">
       <c r="A797" s="4"/>
     </row>
-    <row r="798" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="798" spans="1:1">
       <c r="A798" s="4"/>
     </row>
-    <row r="799" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="799" spans="1:1">
       <c r="A799" s="4"/>
     </row>
-    <row r="800" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="800" spans="1:1">
       <c r="A800" s="4"/>
     </row>
-    <row r="801" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="801" spans="1:1">
       <c r="A801" s="4"/>
     </row>
-    <row r="802" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="802" spans="1:1">
       <c r="A802" s="4"/>
     </row>
-    <row r="803" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="803" spans="1:1">
       <c r="A803" s="4"/>
     </row>
-    <row r="804" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="804" spans="1:1">
       <c r="A804" s="4"/>
     </row>
-    <row r="805" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="805" spans="1:1">
       <c r="A805" s="4"/>
     </row>
-    <row r="806" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="806" spans="1:1">
       <c r="A806" s="4"/>
     </row>
-    <row r="807" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="807" spans="1:1">
       <c r="A807" s="4"/>
     </row>
-    <row r="808" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="808" spans="1:1">
       <c r="A808" s="4"/>
     </row>
-    <row r="809" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="809" spans="1:1">
       <c r="A809" s="4"/>
     </row>
-    <row r="810" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="810" spans="1:1">
       <c r="A810" s="4"/>
     </row>
-    <row r="811" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="811" spans="1:1">
       <c r="A811" s="4"/>
     </row>
-    <row r="812" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="812" spans="1:1">
       <c r="A812" s="4"/>
     </row>
-    <row r="813" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="813" spans="1:1">
       <c r="A813" s="4"/>
     </row>
-    <row r="814" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="814" spans="1:1">
       <c r="A814" s="4"/>
     </row>
-    <row r="815" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="815" spans="1:1">
       <c r="A815" s="4"/>
     </row>
-    <row r="816" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="816" spans="1:1">
       <c r="A816" s="4"/>
     </row>
-    <row r="817" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="817" spans="1:1">
       <c r="A817" s="4"/>
     </row>
-    <row r="818" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="818" spans="1:1">
       <c r="A818" s="4"/>
     </row>
-    <row r="819" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="819" spans="1:1">
       <c r="A819" s="4"/>
     </row>
-    <row r="820" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="820" spans="1:1">
       <c r="A820" s="4"/>
     </row>
-    <row r="821" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="821" spans="1:1">
       <c r="A821" s="4"/>
     </row>
-    <row r="822" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="822" spans="1:1">
       <c r="A822" s="4"/>
     </row>
-    <row r="823" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="823" spans="1:1">
       <c r="A823" s="4"/>
     </row>
-    <row r="824" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="824" spans="1:1">
       <c r="A824" s="4"/>
     </row>
-    <row r="825" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="825" spans="1:1">
       <c r="A825" s="4"/>
     </row>
-    <row r="826" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="826" spans="1:1">
       <c r="A826" s="4"/>
     </row>
-    <row r="827" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="827" spans="1:1">
       <c r="A827" s="4"/>
     </row>
-    <row r="828" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="828" spans="1:1">
       <c r="A828" s="4"/>
     </row>
-    <row r="829" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="829" spans="1:1">
       <c r="A829" s="4"/>
     </row>
-    <row r="830" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="830" spans="1:1">
       <c r="A830" s="4"/>
     </row>
-    <row r="831" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="831" spans="1:1">
       <c r="A831" s="4"/>
     </row>
-    <row r="832" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="832" spans="1:1">
       <c r="A832" s="4"/>
     </row>
-    <row r="833" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="833" spans="1:1">
       <c r="A833" s="4"/>
     </row>
-    <row r="834" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="834" spans="1:1">
       <c r="A834" s="4"/>
     </row>
-    <row r="835" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="835" spans="1:1">
       <c r="A835" s="4"/>
     </row>
-    <row r="836" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="836" spans="1:1">
       <c r="A836" s="4"/>
     </row>
-    <row r="837" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="837" spans="1:1">
       <c r="A837" s="4"/>
     </row>
-    <row r="838" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="838" spans="1:1">
       <c r="A838" s="4"/>
     </row>
-    <row r="839" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="839" spans="1:1">
       <c r="A839" s="4"/>
     </row>
-    <row r="840" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="840" spans="1:1">
       <c r="A840" s="4"/>
     </row>
-    <row r="841" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="841" spans="1:1">
       <c r="A841" s="4"/>
     </row>
-    <row r="842" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="842" spans="1:1">
       <c r="A842" s="4"/>
     </row>
-    <row r="843" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="843" spans="1:1">
       <c r="A843" s="4"/>
     </row>
-    <row r="844" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="844" spans="1:1">
       <c r="A844" s="4"/>
     </row>
-    <row r="845" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="845" spans="1:1">
       <c r="A845" s="4"/>
     </row>
-    <row r="846" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="846" spans="1:1">
       <c r="A846" s="4"/>
     </row>
-    <row r="847" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="847" spans="1:1">
       <c r="A847" s="4"/>
     </row>
-    <row r="848" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="848" spans="1:1">
       <c r="A848" s="4"/>
     </row>
-    <row r="849" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="849" spans="1:1">
       <c r="A849" s="4"/>
     </row>
-    <row r="850" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="850" spans="1:1">
       <c r="A850" s="4"/>
     </row>
-    <row r="851" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="851" spans="1:1">
       <c r="A851" s="4"/>
     </row>
-    <row r="852" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="852" spans="1:1">
       <c r="A852" s="4"/>
     </row>
-    <row r="853" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="853" spans="1:1">
       <c r="A853" s="4"/>
     </row>
-    <row r="854" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="854" spans="1:1">
       <c r="A854" s="4"/>
     </row>
-    <row r="855" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="855" spans="1:1">
       <c r="A855" s="4"/>
     </row>
-    <row r="856" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="856" spans="1:1">
       <c r="A856" s="4"/>
     </row>
-    <row r="857" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="857" spans="1:1">
       <c r="A857" s="4"/>
     </row>
-    <row r="858" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="858" spans="1:1">
       <c r="A858" s="4"/>
     </row>
-    <row r="859" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="859" spans="1:1">
       <c r="A859" s="4"/>
     </row>
-    <row r="860" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="860" spans="1:1">
       <c r="A860" s="4"/>
     </row>
-    <row r="861" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="861" spans="1:1">
       <c r="A861" s="4"/>
     </row>
-    <row r="862" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="862" spans="1:1">
       <c r="A862" s="4"/>
     </row>
-    <row r="863" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="863" spans="1:1">
       <c r="A863" s="4"/>
     </row>
-    <row r="864" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="864" spans="1:1">
       <c r="A864" s="4"/>
     </row>
-    <row r="865" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="865" spans="1:1">
       <c r="A865" s="4"/>
     </row>
-    <row r="866" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="866" spans="1:1">
       <c r="A866" s="4"/>
     </row>
-    <row r="867" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="867" spans="1:1">
       <c r="A867" s="4"/>
     </row>
-    <row r="868" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="868" spans="1:1">
       <c r="A868" s="4"/>
     </row>
-    <row r="869" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="869" spans="1:1">
       <c r="A869" s="4"/>
     </row>
-    <row r="870" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="870" spans="1:1">
       <c r="A870" s="4"/>
     </row>
-    <row r="871" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="871" spans="1:1">
       <c r="A871" s="4"/>
     </row>
-    <row r="872" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="872" spans="1:1">
       <c r="A872" s="4"/>
     </row>
-    <row r="873" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="873" spans="1:1">
       <c r="A873" s="4"/>
     </row>
-    <row r="874" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="874" spans="1:1">
       <c r="A874" s="4"/>
     </row>
-    <row r="875" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="875" spans="1:1">
       <c r="A875" s="4"/>
     </row>
-    <row r="876" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="876" spans="1:1">
       <c r="A876" s="4"/>
     </row>
-    <row r="877" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="877" spans="1:1">
       <c r="A877" s="4"/>
     </row>
-    <row r="878" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="878" spans="1:1">
       <c r="A878" s="4"/>
     </row>
-    <row r="879" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="879" spans="1:1">
       <c r="A879" s="4"/>
     </row>
-    <row r="880" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="880" spans="1:1">
       <c r="A880" s="4"/>
     </row>
-    <row r="881" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="881" spans="1:1">
       <c r="A881" s="4"/>
     </row>
-    <row r="882" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="882" spans="1:1">
       <c r="A882" s="4"/>
     </row>
-    <row r="883" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="883" spans="1:1">
       <c r="A883" s="4"/>
     </row>
-    <row r="884" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="884" spans="1:1">
       <c r="A884" s="4"/>
     </row>
-    <row r="885" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="885" spans="1:1">
       <c r="A885" s="4"/>
     </row>
-    <row r="886" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="886" spans="1:1">
       <c r="A886" s="4"/>
     </row>
-    <row r="887" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="887" spans="1:1">
       <c r="A887" s="4"/>
     </row>
-    <row r="888" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="888" spans="1:1">
       <c r="A888" s="4"/>
     </row>
-    <row r="889" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="889" spans="1:1">
       <c r="A889" s="4"/>
     </row>
-    <row r="890" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="890" spans="1:1">
       <c r="A890" s="4"/>
     </row>
-    <row r="891" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="891" spans="1:1">
       <c r="A891" s="4"/>
     </row>
-    <row r="892" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="892" spans="1:1">
       <c r="A892" s="4"/>
     </row>
-    <row r="893" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="893" spans="1:1">
       <c r="A893" s="4"/>
     </row>
-    <row r="894" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="894" spans="1:1">
       <c r="A894" s="4"/>
     </row>
-    <row r="895" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="895" spans="1:1">
       <c r="A895" s="4"/>
     </row>
-    <row r="896" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="896" spans="1:1">
       <c r="A896" s="4"/>
     </row>
-    <row r="897" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="897" spans="1:1">
       <c r="A897" s="4"/>
     </row>
-    <row r="898" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="898" spans="1:1">
       <c r="A898" s="4"/>
     </row>
-    <row r="899" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="899" spans="1:1">
       <c r="A899" s="4"/>
     </row>
-    <row r="900" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="900" spans="1:1">
       <c r="A900" s="4"/>
     </row>
-    <row r="901" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="901" spans="1:1">
       <c r="A901" s="4"/>
     </row>
-    <row r="902" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="902" spans="1:1">
       <c r="A902" s="4"/>
     </row>
-    <row r="903" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="903" spans="1:1">
       <c r="A903" s="4"/>
     </row>
-    <row r="904" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="904" spans="1:1">
       <c r="A904" s="4"/>
     </row>
-    <row r="905" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="905" spans="1:1">
       <c r="A905" s="4"/>
     </row>
-    <row r="906" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="906" spans="1:1">
       <c r="A906" s="4"/>
     </row>
-    <row r="907" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="907" spans="1:1">
       <c r="A907" s="4"/>
     </row>
-    <row r="908" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="908" spans="1:1">
       <c r="A908" s="4"/>
     </row>
-    <row r="909" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="909" spans="1:1">
       <c r="A909" s="4"/>
     </row>
-    <row r="910" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="910" spans="1:1">
       <c r="A910" s="4"/>
     </row>
-    <row r="911" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="911" spans="1:1">
       <c r="A911" s="4"/>
     </row>
-    <row r="912" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="912" spans="1:1">
       <c r="A912" s="4"/>
     </row>
-    <row r="913" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="913" spans="1:1">
       <c r="A913" s="4"/>
     </row>
-    <row r="914" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="914" spans="1:1">
       <c r="A914" s="4"/>
     </row>
-    <row r="915" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="915" spans="1:1">
       <c r="A915" s="4"/>
     </row>
-    <row r="916" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="916" spans="1:1">
       <c r="A916" s="4"/>
     </row>
-    <row r="917" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="917" spans="1:1">
       <c r="A917" s="4"/>
     </row>
-    <row r="918" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="918" spans="1:1">
       <c r="A918" s="4"/>
     </row>
-    <row r="919" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="919" spans="1:1">
       <c r="A919" s="4"/>
     </row>
-    <row r="920" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="920" spans="1:1">
       <c r="A920" s="4"/>
     </row>
-    <row r="921" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="921" spans="1:1">
       <c r="A921" s="4"/>
     </row>
-    <row r="922" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="922" spans="1:1">
       <c r="A922" s="4"/>
     </row>
-    <row r="923" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="923" spans="1:1">
       <c r="A923" s="4"/>
     </row>
-    <row r="924" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="924" spans="1:1">
       <c r="A924" s="4"/>
     </row>
-    <row r="925" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="925" spans="1:1">
       <c r="A925" s="4"/>
     </row>
-    <row r="926" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="926" spans="1:1">
       <c r="A926" s="4"/>
     </row>
-    <row r="927" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="927" spans="1:1">
       <c r="A927" s="4"/>
     </row>
-    <row r="928" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="928" spans="1:1">
       <c r="A928" s="4"/>
     </row>
-    <row r="929" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="929" spans="1:1">
       <c r="A929" s="4"/>
     </row>
-    <row r="930" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="930" spans="1:1">
       <c r="A930" s="4"/>
     </row>
-    <row r="931" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="931" spans="1:1">
       <c r="A931" s="4"/>
     </row>
-    <row r="932" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="932" spans="1:1">
       <c r="A932" s="4"/>
     </row>
-    <row r="933" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="933" spans="1:1">
       <c r="A933" s="4"/>
     </row>
-    <row r="934" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="934" spans="1:1">
       <c r="A934" s="4"/>
     </row>
-    <row r="935" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="935" spans="1:1">
       <c r="A935" s="4"/>
     </row>
-    <row r="936" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="936" spans="1:1">
       <c r="A936" s="4"/>
     </row>
-    <row r="937" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="937" spans="1:1">
       <c r="A937" s="4"/>
     </row>
-    <row r="938" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="938" spans="1:1">
       <c r="A938" s="4"/>
     </row>
-    <row r="939" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="939" spans="1:1">
       <c r="A939" s="4"/>
     </row>
-    <row r="940" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="940" spans="1:1">
       <c r="A940" s="4"/>
     </row>
-    <row r="941" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="941" spans="1:1">
       <c r="A941" s="4"/>
     </row>
-    <row r="942" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="942" spans="1:1">
       <c r="A942" s="4"/>
     </row>
-    <row r="943" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="943" spans="1:1">
       <c r="A943" s="4"/>
     </row>
-    <row r="944" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="944" spans="1:1">
       <c r="A944" s="4"/>
     </row>
-    <row r="945" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="945" spans="1:1">
       <c r="A945" s="4"/>
     </row>
-    <row r="946" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="946" spans="1:1">
       <c r="A946" s="4"/>
     </row>
-    <row r="947" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="947" spans="1:1">
       <c r="A947" s="4"/>
     </row>
-    <row r="948" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="948" spans="1:1">
       <c r="A948" s="4"/>
     </row>
-    <row r="949" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="949" spans="1:1">
       <c r="A949" s="4"/>
     </row>
-    <row r="950" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="950" spans="1:1">
       <c r="A950" s="4"/>
     </row>
-    <row r="951" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="951" spans="1:1">
       <c r="A951" s="4"/>
     </row>
-    <row r="952" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="952" spans="1:1">
       <c r="A952" s="4"/>
     </row>
-    <row r="953" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="953" spans="1:1">
       <c r="A953" s="4"/>
     </row>
-    <row r="954" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="954" spans="1:1">
       <c r="A954" s="4"/>
     </row>
-    <row r="955" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="955" spans="1:1">
       <c r="A955" s="4"/>
     </row>
-    <row r="956" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="956" spans="1:1">
       <c r="A956" s="4"/>
     </row>
-    <row r="957" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="957" spans="1:1">
       <c r="A957" s="4"/>
     </row>
-    <row r="958" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="958" spans="1:1">
       <c r="A958" s="4"/>
     </row>
-    <row r="959" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="959" spans="1:1">
       <c r="A959" s="4"/>
     </row>
-    <row r="960" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="960" spans="1:1">
       <c r="A960" s="4"/>
     </row>
-    <row r="961" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="961" spans="1:1">
       <c r="A961" s="4"/>
     </row>
-    <row r="962" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="962" spans="1:1">
       <c r="A962" s="4"/>
     </row>
-    <row r="963" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="963" spans="1:1">
       <c r="A963" s="4"/>
     </row>
-    <row r="964" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="964" spans="1:1">
       <c r="A964" s="4"/>
     </row>
-    <row r="965" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="965" spans="1:1">
       <c r="A965" s="4"/>
     </row>
-    <row r="966" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="966" spans="1:1">
       <c r="A966" s="4"/>
     </row>
-    <row r="967" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="967" spans="1:1">
       <c r="A967" s="4"/>
     </row>
-    <row r="968" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="968" spans="1:1">
       <c r="A968" s="4"/>
     </row>
-    <row r="969" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="969" spans="1:1">
       <c r="A969" s="4"/>
     </row>
-    <row r="970" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="970" spans="1:1">
       <c r="A970" s="4"/>
     </row>
-    <row r="971" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="971" spans="1:1">
       <c r="A971" s="4"/>
     </row>
-    <row r="972" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="972" spans="1:1">
       <c r="A972" s="4"/>
     </row>
-    <row r="973" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="973" spans="1:1">
       <c r="A973" s="4"/>
     </row>
-    <row r="974" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="974" spans="1:1">
       <c r="A974" s="4"/>
     </row>
-    <row r="975" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="975" spans="1:1">
       <c r="A975" s="4"/>
     </row>
-    <row r="976" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="976" spans="1:1">
       <c r="A976" s="4"/>
     </row>
-    <row r="977" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="977" spans="1:1">
       <c r="A977" s="4"/>
     </row>
-    <row r="978" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="978" spans="1:1">
       <c r="A978" s="4"/>
     </row>
-    <row r="979" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="979" spans="1:1">
       <c r="A979" s="4"/>
     </row>
-    <row r="980" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="980" spans="1:1">
       <c r="A980" s="4"/>
     </row>
-    <row r="981" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="981" spans="1:1">
       <c r="A981" s="4"/>
     </row>
-    <row r="982" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="982" spans="1:1">
       <c r="A982" s="4"/>
     </row>
-    <row r="983" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="983" spans="1:1">
       <c r="A983" s="4"/>
     </row>
-    <row r="984" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="984" spans="1:1">
       <c r="A984" s="4"/>
     </row>
-    <row r="985" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="985" spans="1:1">
       <c r="A985" s="4"/>
     </row>
-    <row r="986" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="986" spans="1:1">
       <c r="A986" s="4"/>
     </row>
-    <row r="987" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="987" spans="1:1">
       <c r="A987" s="4"/>
     </row>
-    <row r="988" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="988" spans="1:1">
       <c r="A988" s="4"/>
     </row>
-    <row r="989" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="989" spans="1:1">
       <c r="A989" s="4"/>
     </row>
-    <row r="990" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="990" spans="1:1">
       <c r="A990" s="4"/>
     </row>
-    <row r="991" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="991" spans="1:1">
       <c r="A991" s="4"/>
     </row>
-    <row r="992" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="992" spans="1:1">
       <c r="A992" s="4"/>
     </row>
-    <row r="993" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="993" spans="1:1">
       <c r="A993" s="4"/>
     </row>
-    <row r="994" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="994" spans="1:1">
       <c r="A994" s="4"/>
     </row>
-    <row r="995" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="995" spans="1:1">
       <c r="A995" s="4"/>
     </row>
-    <row r="996" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="996" spans="1:1">
       <c r="A996" s="4"/>
     </row>
-    <row r="997" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="997" spans="1:1">
       <c r="A997" s="4"/>
     </row>
-    <row r="998" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="998" spans="1:1">
       <c r="A998" s="4"/>
     </row>
-    <row r="999" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="999" spans="1:1">
       <c r="A999" s="4"/>
     </row>
-    <row r="1000" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1000" spans="1:1">
       <c r="A1000" s="4"/>
     </row>
-    <row r="1001" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1001" spans="1:1">
       <c r="A1001" s="4"/>
     </row>
-    <row r="1002" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1002" spans="1:1">
       <c r="A1002" s="4"/>
     </row>
-    <row r="1003" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1003" spans="1:1">
       <c r="A1003" s="4"/>
     </row>
-    <row r="1004" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1004" spans="1:1">
       <c r="A1004" s="4"/>
     </row>
-    <row r="1005" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1005" spans="1:1">
       <c r="A1005" s="4"/>
     </row>
-    <row r="1006" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1006" spans="1:1">
       <c r="A1006" s="4"/>
     </row>
-    <row r="1007" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1007" spans="1:1">
       <c r="A1007" s="4"/>
     </row>
-    <row r="1008" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1008" spans="1:1">
       <c r="A1008" s="4"/>
     </row>
-    <row r="1009" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1009" spans="1:1">
       <c r="A1009" s="4"/>
     </row>
-    <row r="1010" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1010" spans="1:1">
       <c r="A1010" s="4"/>
     </row>
-    <row r="1011" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1011" spans="1:1">
       <c r="A1011" s="4"/>
     </row>
-    <row r="1012" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1012" spans="1:1">
       <c r="A1012" s="4"/>
     </row>
-    <row r="1013" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1013" spans="1:1">
       <c r="A1013" s="4"/>
     </row>
-    <row r="1014" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1014" spans="1:1">
       <c r="A1014" s="4"/>
     </row>
-    <row r="1015" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1015" spans="1:1">
       <c r="A1015" s="4"/>
     </row>
-    <row r="1016" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1016" spans="1:1">
       <c r="A1016" s="4"/>
     </row>
-    <row r="1017" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1017" spans="1:1">
       <c r="A1017" s="4"/>
     </row>
-    <row r="1018" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1018" spans="1:1">
       <c r="A1018" s="4"/>
     </row>
-    <row r="1019" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1019" spans="1:1">
       <c r="A1019" s="4"/>
     </row>
-    <row r="1020" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1020" spans="1:1">
       <c r="A1020" s="4"/>
     </row>
-    <row r="1021" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1021" spans="1:1">
       <c r="A1021" s="4"/>
     </row>
-    <row r="1022" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1022" spans="1:1">
       <c r="A1022" s="4"/>
     </row>
-    <row r="1023" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1023" spans="1:1">
       <c r="A1023" s="4"/>
     </row>
-    <row r="1024" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1024" spans="1:1">
       <c r="A1024" s="4"/>
     </row>
-    <row r="1025" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1025" spans="1:1">
       <c r="A1025" s="4"/>
     </row>
-    <row r="1026" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1026" spans="1:1">
       <c r="A1026" s="4"/>
     </row>
-    <row r="1027" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1027" spans="1:1">
       <c r="A1027" s="4"/>
     </row>
-    <row r="1028" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1028" spans="1:1">
       <c r="A1028" s="4"/>
     </row>
-    <row r="1029" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1029" spans="1:1">
       <c r="A1029" s="4"/>
     </row>
-    <row r="1030" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1030" spans="1:1">
       <c r="A1030" s="4"/>
     </row>
-    <row r="1031" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1031" spans="1:1">
       <c r="A1031" s="4"/>
     </row>
-    <row r="1032" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1032" spans="1:1">
       <c r="A1032" s="4"/>
     </row>
-    <row r="1033" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1033" spans="1:1">
       <c r="A1033" s="4"/>
     </row>
-    <row r="1034" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1034" spans="1:1">
       <c r="A1034" s="4"/>
     </row>
-    <row r="1035" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1035" spans="1:1">
       <c r="A1035" s="4"/>
     </row>
-    <row r="1036" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1036" spans="1:1">
       <c r="A1036" s="4"/>
     </row>
-    <row r="1037" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1037" spans="1:1">
       <c r="A1037" s="4"/>
     </row>
-    <row r="1038" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1038" spans="1:1">
       <c r="A1038" s="4"/>
     </row>
-    <row r="1039" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1039" spans="1:1">
       <c r="A1039" s="4"/>
     </row>
-    <row r="1040" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1040" spans="1:1">
       <c r="A1040" s="4"/>
     </row>
-    <row r="1041" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1041" spans="1:1">
       <c r="A1041" s="4"/>
     </row>
-    <row r="1042" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1042" spans="1:1">
       <c r="A1042" s="4"/>
     </row>
-    <row r="1043" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1043" spans="1:1">
       <c r="A1043" s="4"/>
     </row>
-    <row r="1044" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1044" spans="1:1">
       <c r="A1044" s="4"/>
     </row>
-    <row r="1045" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1045" spans="1:1">
       <c r="A1045" s="4"/>
     </row>
-    <row r="1046" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1046" spans="1:1">
       <c r="A1046" s="4"/>
     </row>
-    <row r="1047" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1047" spans="1:1">
       <c r="A1047" s="4"/>
     </row>
-    <row r="1048" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1048" spans="1:1">
       <c r="A1048" s="4"/>
     </row>
-    <row r="1049" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1049" spans="1:1">
       <c r="A1049" s="4"/>
     </row>
-    <row r="1050" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1050" spans="1:1">
       <c r="A1050" s="4"/>
     </row>
-    <row r="1051" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1051" spans="1:1">
       <c r="A1051" s="4"/>
     </row>
-    <row r="1052" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1052" spans="1:1">
       <c r="A1052" s="4"/>
     </row>
-    <row r="1053" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1053" spans="1:1">
       <c r="A1053" s="4"/>
     </row>
-    <row r="1054" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1054" spans="1:1">
       <c r="A1054" s="4"/>
     </row>
-    <row r="1055" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1055" spans="1:1">
       <c r="A1055" s="4"/>
     </row>
-    <row r="1056" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1056" spans="1:1">
       <c r="A1056" s="4"/>
     </row>
-    <row r="1057" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1057" spans="1:1">
       <c r="A1057" s="4"/>
     </row>
-    <row r="1058" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1058" spans="1:1">
       <c r="A1058" s="4"/>
     </row>
-    <row r="1059" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1059" spans="1:1">
       <c r="A1059" s="4"/>
     </row>
-    <row r="1060" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1060" spans="1:1">
       <c r="A1060" s="4"/>
     </row>
-    <row r="1061" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1061" spans="1:1">
       <c r="A1061" s="4"/>
     </row>
-    <row r="1062" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1062" spans="1:1">
       <c r="A1062" s="4"/>
     </row>
-    <row r="1063" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1063" spans="1:1">
       <c r="A1063" s="4"/>
     </row>
-    <row r="1064" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1064" spans="1:1">
       <c r="A1064" s="4"/>
     </row>
-    <row r="1065" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1065" spans="1:1">
       <c r="A1065" s="4"/>
     </row>
-    <row r="1066" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1066" spans="1:1">
       <c r="A1066" s="4"/>
     </row>
-    <row r="1067" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1067" spans="1:1">
       <c r="A1067" s="4"/>
     </row>
-    <row r="1068" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1068" spans="1:1">
       <c r="A1068" s="4"/>
     </row>
-    <row r="1069" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1069" spans="1:1">
       <c r="A1069" s="4"/>
     </row>
-    <row r="1070" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1070" spans="1:1">
       <c r="A1070" s="4"/>
     </row>
-    <row r="1071" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1071" spans="1:1">
       <c r="A1071" s="4"/>
     </row>
-    <row r="1072" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1072" spans="1:1">
       <c r="A1072" s="4"/>
     </row>
-    <row r="1073" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1073" spans="1:1">
       <c r="A1073" s="4"/>
     </row>
-    <row r="1074" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1074" spans="1:1">
       <c r="A1074" s="4"/>
     </row>
-    <row r="1075" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1075" spans="1:1">
       <c r="A1075" s="4"/>
     </row>
-    <row r="1076" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1076" spans="1:1">
       <c r="A1076" s="4"/>
     </row>
-    <row r="1077" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1077" spans="1:1">
       <c r="A1077" s="4"/>
     </row>
-    <row r="1078" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1078" spans="1:1">
       <c r="A1078" s="4"/>
     </row>
-    <row r="1079" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1079" spans="1:1">
       <c r="A1079" s="4"/>
     </row>
-    <row r="1080" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1080" spans="1:1">
       <c r="A1080" s="4"/>
     </row>
-    <row r="1081" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1081" spans="1:1">
       <c r="A1081" s="4"/>
     </row>
-    <row r="1082" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1082" spans="1:1">
       <c r="A1082" s="4"/>
     </row>
-    <row r="1083" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1083" spans="1:1">
       <c r="A1083" s="4"/>
     </row>
-    <row r="1084" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1084" spans="1:1">
       <c r="A1084" s="4"/>
     </row>
-    <row r="1085" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1085" spans="1:1">
       <c r="A1085" s="4"/>
     </row>
-    <row r="1086" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1086" spans="1:1">
       <c r="A1086" s="4"/>
     </row>
-    <row r="1087" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1087" spans="1:1">
       <c r="A1087" s="4"/>
     </row>
-    <row r="1088" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1088" spans="1:1">
       <c r="A1088" s="4"/>
     </row>
-    <row r="1089" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1089" spans="1:1">
       <c r="A1089" s="4"/>
     </row>
-    <row r="1090" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1090" spans="1:1">
       <c r="A1090" s="4"/>
     </row>
-    <row r="1091" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1091" spans="1:1">
       <c r="A1091" s="4"/>
     </row>
-    <row r="1092" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1092" spans="1:1">
       <c r="A1092" s="4"/>
     </row>
-    <row r="1093" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1093" spans="1:1">
       <c r="A1093" s="4"/>
     </row>
-    <row r="1094" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1094" spans="1:1">
       <c r="A1094" s="4"/>
     </row>
-    <row r="1095" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1095" spans="1:1">
       <c r="A1095" s="4"/>
     </row>
-    <row r="1096" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1096" spans="1:1">
       <c r="A1096" s="4"/>
     </row>
-    <row r="1097" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1097" spans="1:1">
       <c r="A1097" s="4"/>
     </row>
-    <row r="1098" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1098" spans="1:1">
       <c r="A1098" s="4"/>
     </row>
-    <row r="1099" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1099" spans="1:1">
       <c r="A1099" s="4"/>
     </row>
-    <row r="1100" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1100" spans="1:1">
       <c r="A1100" s="4"/>
     </row>
-    <row r="1101" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1101" spans="1:1">
       <c r="A1101" s="4"/>
     </row>
-    <row r="1102" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1102" spans="1:1">
       <c r="A1102" s="4"/>
     </row>
-    <row r="1103" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1103" spans="1:1">
       <c r="A1103" s="4"/>
     </row>
-    <row r="1104" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1104" spans="1:1">
       <c r="A1104" s="4"/>
     </row>
-    <row r="1105" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1105" spans="1:1">
       <c r="A1105" s="4"/>
     </row>
-    <row r="1106" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1106" spans="1:1">
       <c r="A1106" s="4"/>
     </row>
-    <row r="1107" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1107" spans="1:1">
       <c r="A1107" s="4"/>
     </row>
-    <row r="1108" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1108" spans="1:1">
       <c r="A1108" s="4"/>
     </row>
-    <row r="1109" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1109" spans="1:1">
       <c r="A1109" s="4"/>
     </row>
-    <row r="1110" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1110" spans="1:1">
       <c r="A1110" s="4"/>
     </row>
-    <row r="1111" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1111" spans="1:1">
       <c r="A1111" s="4"/>
     </row>
-    <row r="1112" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1112" spans="1:1">
       <c r="A1112" s="4"/>
     </row>
-    <row r="1113" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1113" spans="1:1">
       <c r="A1113" s="4"/>
     </row>
-    <row r="1114" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1114" spans="1:1">
       <c r="A1114" s="4"/>
     </row>
-    <row r="1115" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1115" spans="1:1">
       <c r="A1115" s="4"/>
     </row>
-    <row r="1116" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1116" spans="1:1">
       <c r="A1116" s="4"/>
     </row>
-    <row r="1117" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1117" spans="1:1">
       <c r="A1117" s="4"/>
     </row>
-    <row r="1118" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1118" spans="1:1">
       <c r="A1118" s="4"/>
     </row>
-    <row r="1119" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1119" spans="1:1">
       <c r="A1119" s="4"/>
     </row>
-    <row r="1120" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1120" spans="1:1">
       <c r="A1120" s="4"/>
     </row>
-    <row r="1121" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1121" spans="1:1">
       <c r="A1121" s="4"/>
     </row>
-    <row r="1122" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1122" spans="1:1">
       <c r="A1122" s="4"/>
     </row>
-    <row r="1123" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1123" spans="1:1">
       <c r="A1123" s="4"/>
     </row>
-    <row r="1124" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1124" spans="1:1">
       <c r="A1124" s="4"/>
     </row>
-    <row r="1125" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1125" spans="1:1">
       <c r="A1125" s="4"/>
     </row>
-    <row r="1126" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1126" spans="1:1">
       <c r="A1126" s="4"/>
     </row>
-    <row r="1127" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1127" spans="1:1">
       <c r="A1127" s="4"/>
     </row>
-    <row r="1128" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1128" spans="1:1">
       <c r="A1128" s="4"/>
     </row>
-    <row r="1129" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1129" spans="1:1">
       <c r="A1129" s="4"/>
     </row>
-    <row r="1130" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1130" spans="1:1">
       <c r="A1130" s="4"/>
     </row>
-    <row r="1131" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1131" spans="1:1">
       <c r="A1131" s="4"/>
     </row>
-    <row r="1132" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1132" spans="1:1">
       <c r="A1132" s="4"/>
     </row>
-    <row r="1133" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1133" spans="1:1">
       <c r="A1133" s="4"/>
     </row>
-    <row r="1134" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1134" spans="1:1">
       <c r="A1134" s="4"/>
     </row>
-    <row r="1135" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1135" spans="1:1">
       <c r="A1135" s="4"/>
     </row>
-    <row r="1136" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1136" spans="1:1">
       <c r="A1136" s="4"/>
     </row>
-    <row r="1137" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1137" spans="1:1">
       <c r="A1137" s="4"/>
     </row>
-    <row r="1138" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1138" spans="1:1">
       <c r="A1138" s="4"/>
     </row>
-    <row r="1139" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1139" spans="1:1">
       <c r="A1139" s="4"/>
     </row>
-    <row r="1140" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1140" spans="1:1">
       <c r="A1140" s="4"/>
     </row>
-    <row r="1141" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1141" spans="1:1">
       <c r="A1141" s="4"/>
     </row>
-    <row r="1142" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1142" spans="1:1">
       <c r="A1142" s="4"/>
     </row>
-    <row r="1143" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1143" spans="1:1">
       <c r="A1143" s="4"/>
     </row>
-    <row r="1144" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1144" spans="1:1">
       <c r="A1144" s="4"/>
     </row>
-    <row r="1145" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1145" spans="1:1">
       <c r="A1145" s="4"/>
     </row>
-    <row r="1146" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1146" spans="1:1">
       <c r="A1146" s="4"/>
     </row>
-    <row r="1147" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1147" spans="1:1">
       <c r="A1147" s="4"/>
     </row>
-    <row r="1148" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1148" spans="1:1">
       <c r="A1148" s="4"/>
     </row>
-    <row r="1149" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1149" spans="1:1">
       <c r="A1149" s="4"/>
     </row>
-    <row r="1150" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1150" spans="1:1">
       <c r="A1150" s="4"/>
     </row>
-    <row r="1151" spans="1:1" x14ac:dyDescent="0.35">
+    <row r="1151" spans="1:1">
       <c r="A1151" s="4"/>
+    </row>
+    <row r="1152" spans="1:1">
+      <c r="A1152" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="64">
-    <mergeCell ref="A94:B94"/>
-[...62 lines deleted...]
-    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="C13:D13"/>
+    <mergeCell ref="E13:F13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="I13:J13"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:D22"/>
+    <mergeCell ref="E22:F22"/>
+    <mergeCell ref="G22:H22"/>
+    <mergeCell ref="I22:J22"/>
+    <mergeCell ref="I2:J2"/>
+    <mergeCell ref="G2:H2"/>
+    <mergeCell ref="C2:D2"/>
+    <mergeCell ref="E2:F2"/>
+    <mergeCell ref="A4:B4"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="E4:F4"/>
+    <mergeCell ref="G4:H4"/>
+    <mergeCell ref="I4:J4"/>
+    <mergeCell ref="I72:J72"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:D30"/>
+    <mergeCell ref="E30:F30"/>
+    <mergeCell ref="G30:H30"/>
+    <mergeCell ref="I30:J30"/>
+    <mergeCell ref="A55:B55"/>
+    <mergeCell ref="C55:D55"/>
+    <mergeCell ref="E55:F55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="I55:J55"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:D40"/>
+    <mergeCell ref="E40:F40"/>
+    <mergeCell ref="G40:H40"/>
+    <mergeCell ref="I40:J40"/>
+    <mergeCell ref="A79:B79"/>
+    <mergeCell ref="A72:B72"/>
+    <mergeCell ref="C72:D72"/>
+    <mergeCell ref="E72:F72"/>
+    <mergeCell ref="G72:H72"/>
+    <mergeCell ref="I95:J95"/>
+    <mergeCell ref="A47:B47"/>
+    <mergeCell ref="I88:J88"/>
+    <mergeCell ref="A63:B63"/>
+    <mergeCell ref="C79:D79"/>
+    <mergeCell ref="E79:F79"/>
+    <mergeCell ref="G79:H79"/>
+    <mergeCell ref="I79:J79"/>
+    <mergeCell ref="C47:D47"/>
+    <mergeCell ref="E47:F47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="I47:J47"/>
+    <mergeCell ref="C63:D63"/>
+    <mergeCell ref="E63:F63"/>
+    <mergeCell ref="G63:H63"/>
+    <mergeCell ref="I63:J63"/>
+    <mergeCell ref="A88:B88"/>
+    <mergeCell ref="C88:D88"/>
+    <mergeCell ref="E88:F88"/>
+    <mergeCell ref="G88:H88"/>
+    <mergeCell ref="A95:B95"/>
+    <mergeCell ref="C95:D95"/>
+    <mergeCell ref="E95:F95"/>
+    <mergeCell ref="G95:H95"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="36a1d7b9-b4df-4d2b-8f8b-408b18983898">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="681a5c83-a870-44b0-b421-3d1592563c33" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009BD7879661632C4BAD3DAB339232A08E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f4c8f050ed9da3c6f22a25c0fb9d941e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="36a1d7b9-b4df-4d2b-8f8b-408b18983898" xmlns:ns3="681a5c83-a870-44b0-b421-3d1592563c33" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2d4278c056777f5743acbe49c118576c" ns2:_="" ns3:_="">
+    <xsd:import namespace="36a1d7b9-b4df-4d2b-8f8b-408b18983898"/>
+    <xsd:import namespace="681a5c83-a870-44b0-b421-3d1592563c33"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="36a1d7b9-b4df-4d2b-8f8b-408b18983898" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="cda1ba52-7d3b-4811-9808-5c9985ea5130" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="681a5c83-a870-44b0-b421-3d1592563c33" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{62708bd5-6e2d-4b49-b5f4-1e5e637ddb0a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="681a5c83-a870-44b0-b421-3d1592563c33">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BD6F4C7-FFF1-4929-B695-B5BA4809C30F}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AD78FEE3-7ABC-4E8F-8666-65D06DAF7E86}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{36670C8C-C531-4C9D-A1F2-3438788DFF2B}"/>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48A4765C-95CD-4A7E-9BB0-A07C3C66B7BC}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
   <Company>Brown Medical School</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...1 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>Office of Admissions &amp; Financial Aid</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="display_urn:schemas-microsoft-com:office:office#Editor">
+    <vt:lpwstr>Christin Probst</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:lpwstr>3800.00000000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="display_urn:schemas-microsoft-com:office:office#Author">
+    <vt:lpwstr>llthomas@uab.edu</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
+    <vt:lpwstr>0x0101009BD7879661632C4BAD3DAB339232A08E</vt:lpwstr>
+  </property>
+</Properties>
+</file>