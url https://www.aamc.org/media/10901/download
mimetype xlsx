--- v0 (2025-10-11)
+++ v1 (2026-05-01)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24931"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29328"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Output\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Faculty Roster\USMSF\USMSF Package\Data Checks\2025 USMSF Data Checks\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{31759FC4-A4EB-483D-9C7B-CDF46540DF7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D041CED9-0D60-4723-B87C-057E2208E81D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15990" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Attrition Rates" sheetId="1" r:id="rId1"/>
     <sheet name="Asst Professor Promotion Rates" sheetId="2" r:id="rId2"/>
     <sheet name="Assoc Professor Promotion Rates" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Assoc Professor Promotion Rates'!$A$1:$F$41</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Asst Professor Promotion Rates'!$A$1:$F$41</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -150,69 +150,66 @@
 Assistant
 Professors</t>
   </si>
   <si>
     <t>PhD Basic - 
 First-time
 Assistant
 Professors</t>
   </si>
   <si>
     <t>Cohort Year</t>
   </si>
   <si>
     <t xml:space="preserve">Attrition Rates from Academic Medicine after 10 Years for 30 Academic Cohorts*                                                                                                                                                                    </t>
   </si>
   <si>
     <t>The table below displays the 10-year attrition rates for 30 academic cohorts broken out by gender, degree, and department type.</t>
   </si>
   <si>
     <t>First-time Associate Professors to Full Professors by Degree and Department Type*</t>
   </si>
   <si>
     <t>First-time Assistant Professors to Associate Professors by Degree and Department Type*</t>
   </si>
   <si>
-    <t>*Every full-time faculty member in each of the 30 academic years from 1984-1985 to 2013-2014 was tracked for 10 years to determine attrition percentages.</t>
-[...17 lines deleted...]
-    <t>1984-1985</t>
+    <t>*Every full-time faculty member in each of the 30 academic years from 1985-1986 to 2014-2015 was tracked for 10 years to determine attrition percentages.</t>
+  </si>
+  <si>
+    <t>The table below displays the 10-year promotion rates for first-time Assistant Professors to Associate Professors from 1985-1986 to 2014-2015, broken out by gender, degree, and department type.</t>
+  </si>
+  <si>
+    <t>*Every first-time assistant professor appointed in each of the academic years from 1985-1986 to 2014-2015 was tracked for 10 years to determine promotion rates.</t>
+  </si>
+  <si>
+    <t>The table below displays the 10-year promotion rates for first-time Associate Professors to Full Professors from 1985-1986 to 2014-2015, broken out by gender, degree, and department type.</t>
+  </si>
+  <si>
+    <t>*Every first-time associate professor appointed in each of the academic years from 1985-1986 to 2014-2015 was tracked for 10 years to determine promotion rates.</t>
+  </si>
+  <si>
+    <t>Source: AAMC Faculty Roster, December 2025.</t>
   </si>
   <si>
     <t>1985-1986</t>
   </si>
   <si>
     <t>1986-1987</t>
   </si>
   <si>
     <t>1987-1988</t>
   </si>
   <si>
     <t>1988-1989</t>
   </si>
   <si>
     <t>1989-1990</t>
   </si>
   <si>
     <t>1990-1991</t>
   </si>
   <si>
     <t>1991-1992</t>
   </si>
   <si>
     <t>1992-1993</t>
   </si>
@@ -256,50 +253,53 @@
     <t>2005-2006</t>
   </si>
   <si>
     <t>2006-2007</t>
   </si>
   <si>
     <t>2007-2008</t>
   </si>
   <si>
     <t>2008-2009</t>
   </si>
   <si>
     <t>2009-2010</t>
   </si>
   <si>
     <t>2010-2011</t>
   </si>
   <si>
     <t>2011-2012</t>
   </si>
   <si>
     <t>2012-2013</t>
   </si>
   <si>
     <t>2013-2014</t>
+  </si>
+  <si>
+    <t>2014-2015</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -452,215 +452,215 @@
       <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{DC6D28AB-F4BB-4E19-9DE8-832D2B520284}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>590550</xdr:colOff>
+      <xdr:colOff>190500</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>1045369</xdr:colOff>
+      <xdr:colOff>1034290</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>144236</xdr:rowOff>
+      <xdr:rowOff>96951</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB7B524B-CCD6-4B2E-BFA7-8D53127A49C3}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A3D0DD9-0553-4D35-9F49-C683F62B61F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="10020300" y="0"/>
-          <a:ext cx="454819" cy="334736"/>
+          <a:off x="9620250" y="47625"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>742950</xdr:colOff>
+      <xdr:colOff>542925</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>4763</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>14287</xdr:colOff>
+      <xdr:colOff>5590</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>148999</xdr:rowOff>
+      <xdr:rowOff>87426</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="3" name="Picture 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7317DDD-C9F1-43D9-BE6E-D4C111624DD9}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D183D73-510D-4BB7-942A-A22F2ED5154B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6515100" y="4763"/>
-          <a:ext cx="452437" cy="334736"/>
+          <a:off x="7115175" y="38100"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>733425</xdr:colOff>
+      <xdr:colOff>523875</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>4763</xdr:rowOff>
+      <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>6</xdr:col>
-      <xdr:colOff>4762</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>1367665</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>148999</xdr:rowOff>
+      <xdr:rowOff>87426</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="2" name="Picture 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{710F79DE-CFAA-4711-83E8-6ABBA71D7E6A}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE737F64-4BF0-4348-B1B9-32F415BC362C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="6505575" y="4763"/>
-          <a:ext cx="452437" cy="334736"/>
+          <a:off x="7096125" y="38100"/>
+          <a:ext cx="843790" cy="239826"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
@@ -909,57 +909,58 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J39"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="10" width="15.7109375" style="2" customWidth="1"/>
-    <col min="11" max="16384" width="9.140625" style="2"/>
+    <col min="11" max="11" width="12.7109375" style="2" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>9</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
       <c r="G1" s="16"/>
       <c r="H1" s="16"/>
       <c r="I1" s="16"/>
       <c r="J1" s="16"/>
     </row>
     <row r="2" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
@@ -1006,1038 +1007,1038 @@
       </c>
       <c r="H5" s="4" t="s">
         <v>3</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>15</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="7">
         <v>0.37</v>
       </c>
       <c r="C6" s="8">
         <v>0.36</v>
       </c>
       <c r="D6" s="8">
         <v>0.41</v>
       </c>
       <c r="E6" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F6" s="8">
         <v>0.45</v>
       </c>
       <c r="G6" s="8">
         <v>0.37</v>
       </c>
       <c r="H6" s="8">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="I6" s="8">
         <v>0.33</v>
       </c>
       <c r="J6" s="8">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B7" s="10">
         <v>0.37</v>
       </c>
       <c r="C7" s="11">
         <v>0.36</v>
       </c>
       <c r="D7" s="11">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="E7" s="11">
         <v>0.41</v>
       </c>
       <c r="F7" s="11">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="G7" s="11">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="H7" s="11">
         <v>0.41</v>
       </c>
       <c r="I7" s="11">
         <v>0.33</v>
       </c>
       <c r="J7" s="11">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B8" s="8">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="C8" s="8">
         <v>0.36</v>
       </c>
       <c r="D8" s="8">
         <v>0.4</v>
       </c>
       <c r="E8" s="8">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F8" s="8">
         <v>0.41</v>
       </c>
       <c r="G8" s="8">
         <v>0.36</v>
       </c>
       <c r="H8" s="8">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="I8" s="8">
         <v>0.33</v>
       </c>
       <c r="J8" s="8">
-        <v>0.32</v>
+        <v>0.37</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="11">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="C9" s="11">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="D9" s="11">
         <v>0.4</v>
       </c>
       <c r="E9" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F9" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="G9" s="11">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="H9" s="11">
         <v>0.41</v>
       </c>
       <c r="I9" s="11">
         <v>0.33</v>
       </c>
       <c r="J9" s="11">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="8">
         <v>0.37</v>
       </c>
       <c r="C10" s="8">
         <v>0.36</v>
       </c>
       <c r="D10" s="8">
         <v>0.4</v>
       </c>
       <c r="E10" s="8">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F10" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="G10" s="8">
         <v>0.37</v>
       </c>
       <c r="H10" s="8">
         <v>0.41</v>
       </c>
       <c r="I10" s="8">
         <v>0.33</v>
       </c>
       <c r="J10" s="8">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="11" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="11">
         <v>0.37</v>
       </c>
       <c r="C11" s="11">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="D11" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="E11" s="11">
         <v>0.4</v>
       </c>
       <c r="F11" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="G11" s="11">
         <v>0.37</v>
       </c>
       <c r="H11" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="I11" s="11">
         <v>0.33</v>
       </c>
       <c r="J11" s="11">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="8">
         <v>0.37</v>
       </c>
       <c r="C12" s="8">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="D12" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="E12" s="8">
         <v>0.39</v>
       </c>
       <c r="F12" s="8">
         <v>0.41</v>
       </c>
       <c r="G12" s="8">
         <v>0.37</v>
       </c>
       <c r="H12" s="8">
         <v>0.42</v>
       </c>
       <c r="I12" s="8">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="J12" s="8">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="11">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="C13" s="11">
         <v>0.36</v>
       </c>
       <c r="D13" s="11">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="E13" s="11">
         <v>0.38</v>
       </c>
       <c r="F13" s="11">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="G13" s="11">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="H13" s="11">
         <v>0.42</v>
       </c>
       <c r="I13" s="11">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="J13" s="11">
-        <v>0.34</v>
+        <v>0.31</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="8">
         <v>0.36</v>
       </c>
       <c r="C14" s="8">
         <v>0.35</v>
       </c>
       <c r="D14" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="E14" s="8">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F14" s="8">
-        <v>0.43</v>
+        <v>0.42</v>
       </c>
       <c r="G14" s="8">
         <v>0.36</v>
       </c>
       <c r="H14" s="8">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="I14" s="8">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="J14" s="8">
         <v>0.31</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="11">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="C15" s="11">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="D15" s="11">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="E15" s="11">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="F15" s="11">
         <v>0.41</v>
       </c>
       <c r="G15" s="11">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="H15" s="11">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="I15" s="11">
         <v>0.32</v>
       </c>
       <c r="J15" s="11">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="8">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="C16" s="8">
         <v>0.36</v>
       </c>
       <c r="D16" s="8">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="E16" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="F16" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="G16" s="8">
         <v>0.37</v>
       </c>
       <c r="H16" s="8">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="I16" s="8">
         <v>0.32</v>
       </c>
       <c r="J16" s="8">
-        <v>0.32</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="17" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="11">
-        <v>0.36</v>
+        <v>0.38</v>
       </c>
       <c r="C17" s="11">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="D17" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="E17" s="11">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="F17" s="11">
-        <v>0.42</v>
+        <v>0.44</v>
       </c>
       <c r="G17" s="11">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="H17" s="11">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="I17" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="J17" s="11">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="18" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="8">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="C18" s="8">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="D18" s="8">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="E18" s="8">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="F18" s="8">
         <v>0.44</v>
       </c>
       <c r="G18" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="H18" s="8">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="I18" s="8">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="J18" s="8">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="19" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C19" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D19" s="11">
         <v>0.41</v>
       </c>
       <c r="E19" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F19" s="11">
         <v>0.43</v>
       </c>
       <c r="G19" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="H19" s="11">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="I19" s="11">
+        <v>0.36</v>
+      </c>
+      <c r="J19" s="11">
         <v>0.35</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.36</v>
       </c>
     </row>
     <row r="20" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B20" s="8">
         <v>0.4</v>
       </c>
       <c r="C20" s="8">
         <v>0.39</v>
       </c>
       <c r="D20" s="8">
         <v>0.41</v>
       </c>
       <c r="E20" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F20" s="8">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="G20" s="8">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="H20" s="8">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="I20" s="8">
         <v>0.36</v>
       </c>
       <c r="J20" s="8">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="21" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B21" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C21" s="11">
         <v>0.39</v>
       </c>
       <c r="D21" s="11">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="E21" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F21" s="11">
         <v>0.44</v>
       </c>
       <c r="G21" s="11">
         <v>0.39</v>
       </c>
       <c r="H21" s="11">
-        <v>0.44</v>
+        <v>0.41</v>
       </c>
       <c r="I21" s="11">
         <v>0.37</v>
       </c>
       <c r="J21" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="22" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C22" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D22" s="8">
         <v>0.38</v>
       </c>
       <c r="E22" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F22" s="8">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="G22" s="8">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="H22" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="I22" s="8">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="J22" s="8">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="23" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C23" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D23" s="11">
         <v>0.38</v>
       </c>
       <c r="E23" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F23" s="11">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="G23" s="11">
         <v>0.38</v>
       </c>
       <c r="H23" s="11">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="I23" s="11">
         <v>0.38</v>
       </c>
       <c r="J23" s="11">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
     </row>
     <row r="24" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B24" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C24" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D24" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="E24" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F24" s="8">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
       <c r="G24" s="8">
         <v>0.38</v>
       </c>
       <c r="H24" s="8">
         <v>0.39</v>
       </c>
       <c r="I24" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="J24" s="8">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="25" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B25" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C25" s="11">
         <v>0.39</v>
       </c>
       <c r="D25" s="11">
         <v>0.38</v>
       </c>
       <c r="E25" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F25" s="11">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="G25" s="11">
         <v>0.38</v>
       </c>
       <c r="H25" s="11">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="I25" s="11">
-        <v>0.4</v>
+        <v>0.39</v>
       </c>
       <c r="J25" s="11">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
     </row>
     <row r="26" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B26" s="8">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="C26" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="D26" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="E26" s="8">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="F26" s="8">
         <v>0.43</v>
       </c>
       <c r="G26" s="8">
         <v>0.38</v>
       </c>
       <c r="H26" s="8">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="I26" s="8">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="J26" s="8">
-        <v>0.33</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="27" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B27" s="11">
         <v>0.4</v>
       </c>
       <c r="C27" s="11">
         <v>0.39</v>
       </c>
       <c r="D27" s="11">
         <v>0.39</v>
       </c>
       <c r="E27" s="11">
         <v>0.42</v>
       </c>
       <c r="F27" s="11">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="G27" s="11">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="H27" s="11">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="I27" s="11">
         <v>0.41</v>
       </c>
       <c r="J27" s="11">
-        <v>0.39</v>
+        <v>0.36</v>
       </c>
     </row>
     <row r="28" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B28" s="8">
         <v>0.4</v>
       </c>
       <c r="C28" s="8">
         <v>0.39</v>
       </c>
       <c r="D28" s="8">
         <v>0.39</v>
       </c>
       <c r="E28" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F28" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="G28" s="8">
         <v>0.38</v>
       </c>
       <c r="H28" s="8">
         <v>0.4</v>
       </c>
       <c r="I28" s="8">
         <v>0.41</v>
       </c>
       <c r="J28" s="8">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="29" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B29" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C29" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D29" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="E29" s="11">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F29" s="11">
         <v>0.42</v>
       </c>
       <c r="G29" s="11">
         <v>0.38</v>
       </c>
       <c r="H29" s="11">
         <v>0.41</v>
       </c>
       <c r="I29" s="11">
         <v>0.41</v>
       </c>
       <c r="J29" s="11">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="30" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B30" s="8">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="C30" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="D30" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="E30" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="F30" s="8">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="G30" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="H30" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="I30" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="J30" s="8">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="31" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="C31" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="D31" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="E31" s="11">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="F31" s="11">
+        <v>0.44</v>
+      </c>
+      <c r="G31" s="11">
+        <v>0.41</v>
+      </c>
+      <c r="H31" s="11">
         <v>0.43</v>
       </c>
-      <c r="G31" s="11">
-[...4 lines deleted...]
-      </c>
       <c r="I31" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="J31" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="32" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B32" s="8">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="C32" s="8">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="D32" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="E32" s="8">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="F32" s="8">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="G32" s="8">
-        <v>0.41</v>
+        <v>0.42</v>
       </c>
       <c r="H32" s="8">
         <v>0.43</v>
       </c>
       <c r="I32" s="8">
         <v>0.42</v>
       </c>
       <c r="J32" s="8">
         <v>0.38</v>
       </c>
     </row>
     <row r="33" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B33" s="11">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="C33" s="11">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="D33" s="11">
         <v>0.41</v>
       </c>
       <c r="E33" s="11">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="F33" s="11">
         <v>0.43</v>
       </c>
       <c r="G33" s="11">
         <v>0.43</v>
       </c>
       <c r="H33" s="11">
+        <v>0.42</v>
+      </c>
+      <c r="I33" s="11">
         <v>0.43</v>
       </c>
-      <c r="I33" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="J33" s="11">
-        <v>0.38</v>
+        <v>0.41</v>
       </c>
     </row>
     <row r="34" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B34" s="7">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="C34" s="7">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="D34" s="7">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="E34" s="7">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="F34" s="7">
         <v>0.42</v>
       </c>
       <c r="G34" s="7">
         <v>0.43</v>
       </c>
       <c r="H34" s="7">
         <v>0.42</v>
       </c>
       <c r="I34" s="7">
         <v>0.43</v>
       </c>
       <c r="J34" s="7">
-        <v>0.41</v>
+        <v>0.38</v>
       </c>
     </row>
     <row r="35" spans="1:10" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B35" s="13">
         <v>0.44</v>
       </c>
       <c r="C35" s="13">
+        <v>0.45</v>
+      </c>
+      <c r="D35" s="13">
+        <v>0.41</v>
+      </c>
+      <c r="E35" s="13">
         <v>0.44</v>
       </c>
-      <c r="D35" s="13">
-[...2 lines deleted...]
-      <c r="E35" s="13">
+      <c r="F35" s="13">
         <v>0.43</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.42</v>
       </c>
       <c r="G35" s="13">
         <v>0.43</v>
       </c>
       <c r="H35" s="13">
         <v>0.42</v>
       </c>
       <c r="I35" s="13">
         <v>0.43</v>
       </c>
       <c r="J35" s="13">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A37" s="14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:J1"/>
     <mergeCell ref="A2:J2"/>
     <mergeCell ref="A4:J4"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="landscape" r:id="rId1"/>
+  <pageSetup scale="81" orientation="landscape" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr codeName="Sheet2">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="2" customWidth="1"/>
-    <col min="2" max="6" width="17.7109375" style="2" customWidth="1"/>
+    <col min="2" max="6" width="20.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="2" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
     </row>
     <row r="3" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -2069,701 +2070,701 @@
     <row r="6" spans="1:6" ht="60" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="C7" s="8">
-        <v>0.42</v>
+        <v>0.41</v>
       </c>
       <c r="D7" s="8">
         <v>0.3</v>
       </c>
       <c r="E7" s="8">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="F7" s="8">
-        <v>0.52</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="10">
-        <v>0.38</v>
+        <v>0.4</v>
       </c>
       <c r="C8" s="11">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="D8" s="11">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="E8" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="F8" s="11">
-        <v>0.5</v>
+        <v>0.53</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="C9" s="8">
-        <v>0.43</v>
+        <v>0.4</v>
       </c>
       <c r="D9" s="8">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="E9" s="8">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="F9" s="8">
-        <v>0.53</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="11">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="C10" s="11">
         <v>0.4</v>
       </c>
       <c r="D10" s="11">
-        <v>0.31</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="E10" s="11">
-        <v>0.38</v>
+        <v>0.35</v>
       </c>
       <c r="F10" s="11">
-        <v>0.44</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="C11" s="8">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="D11" s="8">
         <v>0.28999999999999998</v>
       </c>
       <c r="E11" s="8">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="F11" s="8">
-        <v>0.5</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="11">
+        <v>0.33</v>
+      </c>
+      <c r="C12" s="11">
         <v>0.35</v>
       </c>
-      <c r="C12" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="11">
-        <v>0.28999999999999998</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="E12" s="11">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="F12" s="11">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="C13" s="8">
         <v>0.35</v>
       </c>
       <c r="D13" s="8">
-        <v>0.28000000000000003</v>
+        <v>0.25</v>
       </c>
       <c r="E13" s="8">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="F13" s="8">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11">
         <v>0.32</v>
       </c>
       <c r="C14" s="11">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="D14" s="11">
-        <v>0.25</v>
+        <v>0.24</v>
       </c>
       <c r="E14" s="11">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="F14" s="11">
         <v>0.44</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
         <v>0.32</v>
       </c>
       <c r="C15" s="8">
         <v>0.36</v>
       </c>
       <c r="D15" s="8">
-        <v>0.24</v>
+        <v>0.26</v>
       </c>
       <c r="E15" s="8">
         <v>0.3</v>
       </c>
       <c r="F15" s="8">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="C16" s="11">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="D16" s="11">
-        <v>0.26</v>
+        <v>0.28000000000000003</v>
       </c>
       <c r="E16" s="11">
         <v>0.3</v>
       </c>
       <c r="F16" s="11">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
-        <v>0.33</v>
+        <v>0.3</v>
       </c>
       <c r="C17" s="8">
-        <v>0.35</v>
+        <v>0.32</v>
       </c>
       <c r="D17" s="8">
-        <v>0.28000000000000003</v>
+        <v>0.26</v>
       </c>
       <c r="E17" s="8">
-        <v>0.3</v>
+        <v>0.27</v>
       </c>
       <c r="F17" s="8">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="11">
-        <v>0.3</v>
+        <v>0.32</v>
       </c>
       <c r="C18" s="11">
-        <v>0.32</v>
+        <v>0.35</v>
       </c>
       <c r="D18" s="11">
-        <v>0.26</v>
+        <v>0.27</v>
       </c>
       <c r="E18" s="11">
-        <v>0.28000000000000003</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="F18" s="11">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="C19" s="8">
-        <v>0.35</v>
+        <v>0.33</v>
       </c>
       <c r="D19" s="8">
+        <v>0.26</v>
+      </c>
+      <c r="E19" s="8">
         <v>0.27</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.28999999999999998</v>
       </c>
       <c r="F19" s="8">
         <v>0.46</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
-        <v>0.31</v>
+        <v>0.3</v>
       </c>
       <c r="C20" s="11">
         <v>0.33</v>
       </c>
       <c r="D20" s="11">
-        <v>0.26</v>
+        <v>0.25</v>
       </c>
       <c r="E20" s="11">
         <v>0.27</v>
       </c>
       <c r="F20" s="11">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
-        <v>0.3</v>
+        <v>0.34</v>
       </c>
       <c r="C21" s="8">
-        <v>0.33</v>
+        <v>0.36</v>
       </c>
       <c r="D21" s="8">
-        <v>0.25</v>
+        <v>0.28999999999999998</v>
       </c>
       <c r="E21" s="8">
-        <v>0.27</v>
+        <v>0.31</v>
       </c>
       <c r="F21" s="8">
-        <v>0.44</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="11">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="C22" s="11">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="D22" s="11">
-        <v>0.28999999999999998</v>
+        <v>0.3</v>
       </c>
       <c r="E22" s="11">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="F22" s="11">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="C23" s="8">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="D23" s="8">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="E23" s="8">
-        <v>0.32</v>
+        <v>0.34</v>
       </c>
       <c r="F23" s="8">
-        <v>0.49</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="11">
-        <v>0.37</v>
+        <v>0.36</v>
       </c>
       <c r="C24" s="11">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="D24" s="11">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="E24" s="11">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="F24" s="11">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
-        <v>0.36</v>
+        <v>0.35</v>
       </c>
       <c r="C25" s="8">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="D25" s="8">
         <v>0.32</v>
       </c>
       <c r="E25" s="8">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="F25" s="8">
-        <v>0.51</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
         <v>0.35</v>
       </c>
       <c r="C26" s="11">
         <v>0.37</v>
       </c>
       <c r="D26" s="11">
-        <v>0.32</v>
+        <v>0.31</v>
       </c>
       <c r="E26" s="11">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="F26" s="11">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="C27" s="8">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="D27" s="8">
-        <v>0.31</v>
+        <v>0.32</v>
       </c>
       <c r="E27" s="8">
-        <v>0.3</v>
+        <v>0.33</v>
       </c>
       <c r="F27" s="8">
-        <v>0.5</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="11">
         <v>0.36</v>
       </c>
       <c r="C28" s="11">
         <v>0.38</v>
       </c>
       <c r="D28" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="E28" s="11">
         <v>0.33</v>
       </c>
       <c r="F28" s="11">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="8">
         <v>0.36</v>
       </c>
       <c r="C29" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D29" s="8">
-        <v>0.33</v>
+        <v>0.32</v>
       </c>
       <c r="E29" s="8">
         <v>0.33</v>
       </c>
       <c r="F29" s="8">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="11">
         <v>0.36</v>
       </c>
       <c r="C30" s="11">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="D30" s="11">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="E30" s="11">
         <v>0.33</v>
       </c>
       <c r="F30" s="11">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="8">
         <v>0.36</v>
       </c>
       <c r="C31" s="8">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="D31" s="8">
-        <v>0.32</v>
+        <v>0.33</v>
       </c>
       <c r="E31" s="8">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="F31" s="8">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="11">
         <v>0.36</v>
       </c>
       <c r="C32" s="11">
-        <v>0.39</v>
+        <v>0.37</v>
       </c>
       <c r="D32" s="11">
+        <v>0.34</v>
+      </c>
+      <c r="E32" s="11">
         <v>0.33</v>
       </c>
-      <c r="E32" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="F32" s="11">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="8">
-        <v>0.36</v>
+        <v>0.34</v>
       </c>
       <c r="C33" s="8">
-        <v>0.37</v>
+        <v>0.35</v>
       </c>
       <c r="D33" s="8">
-        <v>0.34</v>
+        <v>0.32</v>
       </c>
       <c r="E33" s="8">
-        <v>0.33</v>
+        <v>0.31</v>
       </c>
       <c r="F33" s="8">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="11">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="C34" s="11">
+        <v>0.37</v>
+      </c>
+      <c r="D34" s="11">
         <v>0.35</v>
       </c>
-      <c r="D34" s="11">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="11">
-        <v>0.31</v>
+        <v>0.33</v>
       </c>
       <c r="F34" s="11">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
     </row>
     <row r="35" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="7">
-        <v>0.36</v>
+        <v>0.37</v>
       </c>
       <c r="C35" s="7">
-        <v>0.37</v>
+        <v>0.39</v>
       </c>
       <c r="D35" s="7">
-        <v>0.35</v>
+        <v>0.34</v>
       </c>
       <c r="E35" s="7">
-        <v>0.33</v>
+        <v>0.34</v>
       </c>
       <c r="F35" s="7">
         <v>0.47</v>
       </c>
     </row>
     <row r="36" spans="1:6" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="13">
         <v>0.37</v>
       </c>
       <c r="C36" s="13">
-        <v>0.39</v>
+        <v>0.38</v>
       </c>
       <c r="D36" s="13">
-        <v>0.34</v>
+        <v>0.36</v>
       </c>
       <c r="E36" s="13">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="F36" s="13">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A39" s="19"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F5"/>
     <mergeCell ref="A38:F39"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+  <pageSetup scale="80" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet3">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:K41"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:F1"/>
+      <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="15.7109375" style="2" customWidth="1"/>
-    <col min="2" max="6" width="17.7109375" style="2" customWidth="1"/>
+    <col min="2" max="6" width="20.7109375" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A1" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B1" s="16"/>
       <c r="C1" s="16"/>
       <c r="D1" s="16"/>
       <c r="E1" s="16"/>
       <c r="F1" s="16"/>
     </row>
     <row r="2" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A2" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
     </row>
     <row r="3" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A3" s="17" t="s">
@@ -2795,827 +2796,827 @@
       <c r="A6" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>11</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>12</v>
       </c>
       <c r="E6" s="4" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>14</v>
       </c>
       <c r="G6" s="1"/>
     </row>
     <row r="7" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="7">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="C7" s="8">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="D7" s="8">
-        <v>0.35</v>
+        <v>0.36</v>
       </c>
       <c r="E7" s="8">
         <v>0.43</v>
       </c>
       <c r="F7" s="8">
-        <v>0.51</v>
+        <v>0.49</v>
       </c>
       <c r="G7" s="1"/>
       <c r="H7" s="1"/>
       <c r="I7" s="15"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
     </row>
     <row r="8" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>33</v>
       </c>
       <c r="B8" s="10">
-        <v>0.44</v>
+        <v>0.43</v>
       </c>
       <c r="C8" s="11">
-        <v>0.46</v>
+        <v>0.45</v>
       </c>
       <c r="D8" s="11">
-        <v>0.36</v>
+        <v>0.33</v>
       </c>
       <c r="E8" s="11">
-        <v>0.43</v>
+        <v>0.41</v>
       </c>
       <c r="F8" s="11">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="G8" s="1"/>
       <c r="H8" s="1"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
     </row>
     <row r="9" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="B9" s="8">
+        <v>0.41</v>
+      </c>
+      <c r="C9" s="8">
         <v>0.43</v>
       </c>
-      <c r="C9" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="D9" s="8">
-        <v>0.33</v>
+        <v>0.35</v>
       </c>
       <c r="E9" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="F9" s="8">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="G9" s="1"/>
       <c r="H9" s="1"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
     </row>
     <row r="10" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A10" s="9" t="s">
         <v>35</v>
       </c>
       <c r="B10" s="11">
-        <v>0.41</v>
+        <v>0.43</v>
       </c>
       <c r="C10" s="11">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="D10" s="11">
         <v>0.35</v>
       </c>
       <c r="E10" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="F10" s="11">
-        <v>0.45</v>
+        <v>0.51</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="15"/>
       <c r="J10" s="15"/>
       <c r="K10" s="15"/>
     </row>
     <row r="11" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="8">
-        <v>0.43</v>
+        <v>0.39</v>
       </c>
       <c r="C11" s="8">
-        <v>0.44</v>
+        <v>0.4</v>
       </c>
       <c r="D11" s="8">
-        <v>0.35</v>
+        <v>0.37</v>
       </c>
       <c r="E11" s="8">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="F11" s="8">
-        <v>0.51</v>
+        <v>0.46</v>
       </c>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="15"/>
       <c r="J11" s="15"/>
       <c r="K11" s="15"/>
     </row>
     <row r="12" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A12" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="C12" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="D12" s="11">
-        <v>0.37</v>
+        <v>0.33</v>
       </c>
       <c r="E12" s="11">
         <v>0.4</v>
       </c>
       <c r="F12" s="11">
-        <v>0.46</v>
+        <v>0.5</v>
       </c>
       <c r="G12" s="1"/>
       <c r="H12" s="1"/>
       <c r="I12" s="15"/>
       <c r="J12" s="15"/>
       <c r="K12" s="15"/>
     </row>
     <row r="13" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="B13" s="8">
         <v>0.4</v>
       </c>
       <c r="C13" s="8">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="D13" s="8">
-        <v>0.33</v>
+        <v>0.38</v>
       </c>
       <c r="E13" s="8">
-        <v>0.4</v>
+        <v>0.37</v>
       </c>
       <c r="F13" s="8">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="G13" s="1"/>
       <c r="H13" s="1"/>
       <c r="I13" s="15"/>
       <c r="J13" s="15"/>
       <c r="K13" s="15"/>
     </row>
     <row r="14" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A14" s="9" t="s">
         <v>39</v>
       </c>
       <c r="B14" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="C14" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="D14" s="11">
         <v>0.38</v>
       </c>
       <c r="E14" s="11">
-        <v>0.37</v>
+        <v>0.42</v>
       </c>
       <c r="F14" s="11">
-        <v>0.51</v>
+        <v>0.44</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" s="1"/>
       <c r="I14" s="15"/>
       <c r="J14" s="15"/>
       <c r="K14" s="15"/>
     </row>
     <row r="15" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A15" s="6" t="s">
         <v>40</v>
       </c>
       <c r="B15" s="8">
-        <v>0.41</v>
+        <v>0.4</v>
       </c>
       <c r="C15" s="8">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="D15" s="8">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="E15" s="8">
-        <v>0.42</v>
+        <v>0.37</v>
       </c>
       <c r="F15" s="8">
-        <v>0.44</v>
+        <v>0.46</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" s="1"/>
       <c r="I15" s="15"/>
       <c r="J15" s="15"/>
       <c r="K15" s="15"/>
     </row>
     <row r="16" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A16" s="9" t="s">
         <v>41</v>
       </c>
       <c r="B16" s="11">
         <v>0.4</v>
       </c>
       <c r="C16" s="11">
-        <v>0.4</v>
+        <v>0.42</v>
       </c>
       <c r="D16" s="11">
-        <v>0.37</v>
+        <v>0.34</v>
       </c>
       <c r="E16" s="11">
-        <v>0.37</v>
+        <v>0.38</v>
       </c>
       <c r="F16" s="11">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" s="1"/>
       <c r="I16" s="15"/>
       <c r="J16" s="15"/>
       <c r="K16" s="15"/>
     </row>
     <row r="17" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="8">
-        <v>0.4</v>
+        <v>0.38</v>
       </c>
       <c r="C17" s="8">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="D17" s="8">
-        <v>0.34</v>
+        <v>0.35</v>
       </c>
       <c r="E17" s="8">
-        <v>0.38</v>
+        <v>0.37</v>
       </c>
       <c r="F17" s="8">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" s="1"/>
       <c r="I17" s="15"/>
       <c r="J17" s="15"/>
       <c r="K17" s="15"/>
     </row>
     <row r="18" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A18" s="9" t="s">
         <v>43</v>
       </c>
       <c r="B18" s="11">
-        <v>0.38</v>
+        <v>0.39</v>
       </c>
       <c r="C18" s="11">
-        <v>0.39</v>
+        <v>0.4</v>
       </c>
       <c r="D18" s="11">
-        <v>0.35</v>
+        <v>0.38</v>
       </c>
       <c r="E18" s="11">
         <v>0.37</v>
       </c>
       <c r="F18" s="11">
-        <v>0.43</v>
+        <v>0.45</v>
       </c>
       <c r="G18" s="1"/>
       <c r="H18" s="1"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
     </row>
     <row r="19" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="B19" s="8">
         <v>0.39</v>
       </c>
       <c r="C19" s="8">
         <v>0.4</v>
       </c>
       <c r="D19" s="8">
         <v>0.38</v>
       </c>
       <c r="E19" s="8">
         <v>0.37</v>
       </c>
       <c r="F19" s="8">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="G19" s="1"/>
       <c r="H19" s="1"/>
       <c r="I19" s="15"/>
       <c r="J19" s="15"/>
       <c r="K19" s="15"/>
     </row>
     <row r="20" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A20" s="9" t="s">
         <v>45</v>
       </c>
       <c r="B20" s="11">
         <v>0.39</v>
       </c>
       <c r="C20" s="11">
         <v>0.4</v>
       </c>
       <c r="D20" s="11">
-        <v>0.38</v>
+        <v>0.36</v>
       </c>
       <c r="E20" s="11">
         <v>0.37</v>
       </c>
       <c r="F20" s="11">
         <v>0.48</v>
       </c>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
     </row>
     <row r="21" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>46</v>
       </c>
       <c r="B21" s="8">
-        <v>0.39</v>
+        <v>0.42</v>
       </c>
       <c r="C21" s="8">
-        <v>0.4</v>
+        <v>0.43</v>
       </c>
       <c r="D21" s="8">
-        <v>0.36</v>
+        <v>0.39</v>
       </c>
       <c r="E21" s="8">
-        <v>0.37</v>
+        <v>0.4</v>
       </c>
       <c r="F21" s="8">
-        <v>0.48</v>
+        <v>0.54</v>
       </c>
       <c r="G21" s="1"/>
       <c r="H21" s="1"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
     </row>
     <row r="22" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A22" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="11">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="C22" s="11">
-        <v>0.43</v>
+        <v>0.44</v>
       </c>
       <c r="D22" s="11">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="E22" s="11">
-        <v>0.4</v>
+        <v>0.41</v>
       </c>
       <c r="F22" s="11">
-        <v>0.54</v>
+        <v>0.52</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
     </row>
     <row r="23" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A23" s="6" t="s">
         <v>48</v>
       </c>
       <c r="B23" s="8">
-        <v>0.43</v>
+        <v>0.46</v>
       </c>
       <c r="C23" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="D23" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="E23" s="8">
         <v>0.44</v>
       </c>
-      <c r="D23" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="F23" s="8">
-        <v>0.51</v>
+        <v>0.54</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" s="1"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
     </row>
     <row r="24" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A24" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="11">
-        <v>0.46</v>
+        <v>0.44</v>
       </c>
       <c r="C24" s="11">
-        <v>0.48</v>
+        <v>0.45</v>
       </c>
       <c r="D24" s="11">
         <v>0.42</v>
       </c>
       <c r="E24" s="11">
-        <v>0.44</v>
+        <v>0.42</v>
       </c>
       <c r="F24" s="11">
-        <v>0.54</v>
+        <v>0.49</v>
       </c>
       <c r="G24" s="1"/>
       <c r="H24" s="1"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
     </row>
     <row r="25" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A25" s="6" t="s">
         <v>50</v>
       </c>
       <c r="B25" s="8">
+        <v>0.42</v>
+      </c>
+      <c r="C25" s="8">
         <v>0.44</v>
       </c>
-      <c r="C25" s="8">
-[...1 lines deleted...]
-      </c>
       <c r="D25" s="8">
-        <v>0.42</v>
+        <v>0.39</v>
       </c>
       <c r="E25" s="8">
-        <v>0.42</v>
+        <v>0.4</v>
       </c>
       <c r="F25" s="8">
-        <v>0.49</v>
+        <v>0.51</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="1"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
     </row>
     <row r="26" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A26" s="9" t="s">
         <v>51</v>
       </c>
       <c r="B26" s="11">
-        <v>0.42</v>
+        <v>0.43</v>
       </c>
       <c r="C26" s="11">
-        <v>0.44</v>
+        <v>0.45</v>
       </c>
       <c r="D26" s="11">
         <v>0.39</v>
       </c>
       <c r="E26" s="11">
-        <v>0.39</v>
+        <v>0.41</v>
       </c>
       <c r="F26" s="11">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" s="1"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
     </row>
     <row r="27" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A27" s="6" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="8">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="C27" s="8">
-        <v>0.45</v>
+        <v>0.47</v>
       </c>
       <c r="D27" s="8">
-        <v>0.39</v>
+        <v>0.47</v>
       </c>
       <c r="E27" s="8">
-        <v>0.41</v>
+        <v>0.47</v>
       </c>
       <c r="F27" s="8">
         <v>0.5</v>
       </c>
       <c r="G27" s="1"/>
       <c r="H27" s="1"/>
       <c r="I27" s="15"/>
       <c r="J27" s="15"/>
       <c r="K27" s="15"/>
     </row>
     <row r="28" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A28" s="9" t="s">
         <v>53</v>
       </c>
       <c r="B28" s="11">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="C28" s="11">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="D28" s="11">
-        <v>0.47</v>
+        <v>0.41</v>
       </c>
       <c r="E28" s="11">
-        <v>0.47</v>
+        <v>0.44</v>
       </c>
       <c r="F28" s="11">
-        <v>0.5</v>
+        <v>0.46</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" s="1"/>
       <c r="I28" s="15"/>
       <c r="J28" s="15"/>
       <c r="K28" s="15"/>
     </row>
     <row r="29" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A29" s="6" t="s">
         <v>54</v>
       </c>
       <c r="B29" s="8">
+        <v>0.48</v>
+      </c>
+      <c r="C29" s="8">
+        <v>0.5</v>
+      </c>
+      <c r="D29" s="8">
         <v>0.45</v>
       </c>
-      <c r="C29" s="8">
-[...4 lines deleted...]
-      </c>
       <c r="E29" s="8">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="F29" s="8">
-        <v>0.46</v>
+        <v>0.51</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="1"/>
       <c r="I29" s="15"/>
       <c r="J29" s="15"/>
       <c r="K29" s="15"/>
     </row>
     <row r="30" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A30" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="11">
-        <v>0.48</v>
+        <v>0.46</v>
       </c>
       <c r="C30" s="11">
-        <v>0.49</v>
+        <v>0.47</v>
       </c>
       <c r="D30" s="11">
         <v>0.45</v>
       </c>
       <c r="E30" s="11">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="F30" s="11">
-        <v>0.51</v>
+        <v>0.45</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="1"/>
       <c r="I30" s="15"/>
       <c r="J30" s="15"/>
       <c r="K30" s="15"/>
     </row>
     <row r="31" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A31" s="6" t="s">
         <v>56</v>
       </c>
       <c r="B31" s="8">
         <v>0.46</v>
       </c>
       <c r="C31" s="8">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="D31" s="8">
         <v>0.45</v>
       </c>
       <c r="E31" s="8">
-        <v>0.45</v>
+        <v>0.44</v>
       </c>
       <c r="F31" s="8">
-        <v>0.45</v>
+        <v>0.49</v>
       </c>
       <c r="G31" s="1"/>
       <c r="H31" s="1"/>
       <c r="I31" s="15"/>
       <c r="J31" s="15"/>
       <c r="K31" s="15"/>
     </row>
     <row r="32" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A32" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B32" s="11">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="C32" s="11">
-        <v>0.46</v>
+        <v>0.47</v>
       </c>
       <c r="D32" s="11">
+        <v>0.48</v>
+      </c>
+      <c r="E32" s="11">
         <v>0.45</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.44</v>
       </c>
       <c r="F32" s="11">
         <v>0.48</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" s="1"/>
       <c r="I32" s="15"/>
       <c r="J32" s="15"/>
       <c r="K32" s="15"/>
     </row>
     <row r="33" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A33" s="6" t="s">
         <v>58</v>
       </c>
       <c r="B33" s="8">
-        <v>0.47</v>
+        <v>0.45</v>
       </c>
       <c r="C33" s="8">
-        <v>0.47</v>
+        <v>0.46</v>
       </c>
       <c r="D33" s="8">
-        <v>0.48</v>
+        <v>0.44</v>
       </c>
       <c r="E33" s="8">
-        <v>0.45</v>
+        <v>0.43</v>
       </c>
       <c r="F33" s="8">
-        <v>0.48</v>
+        <v>0.51</v>
       </c>
       <c r="G33" s="1"/>
       <c r="H33" s="1"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
     </row>
     <row r="34" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A34" s="9" t="s">
         <v>59</v>
       </c>
       <c r="B34" s="11">
-        <v>0.45</v>
+        <v>0.48</v>
       </c>
       <c r="C34" s="11">
-        <v>0.46</v>
+        <v>0.49</v>
       </c>
       <c r="D34" s="11">
-        <v>0.44</v>
+        <v>0.47</v>
       </c>
       <c r="E34" s="11">
-        <v>0.43</v>
+        <v>0.47</v>
       </c>
       <c r="F34" s="11">
-        <v>0.51</v>
+        <v>0.5</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="1"/>
       <c r="I34" s="15"/>
       <c r="J34" s="15"/>
       <c r="K34" s="15"/>
     </row>
     <row r="35" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A35" s="6" t="s">
         <v>60</v>
       </c>
       <c r="B35" s="7">
-        <v>0.48</v>
+        <v>0.5</v>
       </c>
       <c r="C35" s="7">
         <v>0.49</v>
       </c>
       <c r="D35" s="7">
-        <v>0.47</v>
+        <v>0.5</v>
       </c>
       <c r="E35" s="7">
-        <v>0.47</v>
+        <v>0.51</v>
       </c>
       <c r="F35" s="7">
-        <v>0.49</v>
+        <v>0.5</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="1"/>
       <c r="I35" s="15"/>
       <c r="J35" s="15"/>
       <c r="K35" s="15"/>
     </row>
     <row r="36" spans="1:11" ht="15" x14ac:dyDescent="0.25">
       <c r="A36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B36" s="13">
         <v>0.49</v>
       </c>
       <c r="C36" s="13">
         <v>0.49</v>
       </c>
       <c r="D36" s="13">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="E36" s="13">
-        <v>0.5</v>
+        <v>0.49</v>
       </c>
       <c r="F36" s="13">
-        <v>0.5</v>
+        <v>0.51</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" s="1"/>
     </row>
     <row r="38" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A38" s="19" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
     </row>
     <row r="39" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A39" s="19"/>
       <c r="B39" s="19"/>
       <c r="C39" s="19"/>
       <c r="D39" s="19"/>
       <c r="E39" s="19"/>
       <c r="F39" s="19"/>
     </row>
     <row r="41" spans="1:11" x14ac:dyDescent="0.2">
       <c r="A41" s="2" t="s">
         <v>31</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F5"/>
     <mergeCell ref="A38:F39"/>
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.5" right="0.5" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
+  <pageSetup scale="80" orientation="portrait" horizontalDpi="200" verticalDpi="200" r:id="rId1"/>
   <headerFooter>
-    <oddFooter>&amp;R&amp;9©2025 Association of American Medical Colleges
+    <oddFooter>&amp;R&amp;9©2026 AAMC
 The data may be reproduced and distributed with attribution for educational, noncommercial purposes only.</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>